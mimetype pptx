--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -926,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் ஒரு ஸ்திரீயையும் அவள் தாயையும் படைத்தால், அது முறைகேடு; இவ்வித முறைகேடு உங்களுக்குள் இராதபடிக்கு, அவனையும் அவர்களையும் அக்கினியில் சுட்டெரிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவன் மிருகத்தோடே புணர்ந்தால், அவன் கொலைசெய்யப்படக்கடவன்; அந்த மிருகத்தையும் கொல்லக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஒருவன் ஒரு ஸ்திரீயையும் அவள் தாயையும் படைத்தால், அது முறைகேடு; இவ்வித முறைகேடு உங்களுக்குள் இராதபடிக்கு, அவனையும் அவர்களையும் அக்கினியில் சுட்டெரிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவன் மிருகத்தோடே புணர்ந்தால், அவன் கொலைசெய்யப்படக்கடவன்; அந்த மிருகத்தையும் கொல்லக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. பின்னும் நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரரிலும் இஸ்ரவேலில் வாசம்பண்ணுகிற அந்நியர்களிலும் எவனாகிலும் தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுத்தால், அவன் கொலை செய்யப்படவேண்டும்; தேசத்தின் ஜனங்கள் அவன்மேல் கல்லெறியவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒரு ஸ்திரீ யாதொரு மிருகத்தோடே சேர்ந்து சயனித்தால், அந்த ஸ்திரீயையும் அந்த மிருகத்தையும் கொல்லக்கடவாய்; இரு ஜீவனும் கொலைசெய்யப்படவேண்டும்; அவைகளின் இரத்தப்பழி அவைகளின்மேல் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[2. பின்னும் நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரரிலும் இஸ்ரவேலில் வாசம்பண்ணுகிற அந்நியர்களிலும் எவனாகிலும் தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுத்தால், அவன் கொலை செய்யப்படவேண்டும்; தேசத்தின் ஜனங்கள் அவன்மேல் கல்லெறியவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒரு ஸ்திரீ யாதொரு மிருகத்தோடே சேர்ந்து சயனித்தால், அந்த ஸ்திரீயையும் அந்த மிருகத்தையும் கொல்லக்கடவாய்; இரு ஜீவனும் கொலைசெய்யப்படவேண்டும்; அவைகளின் இரத்தப்பழி அவைகளின்மேல் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[2. பின்னும் நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரரிலும் இஸ்ரவேலில் வாசம்பண்ணுகிற அந்நியர்களிலும் எவனாகிலும் தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுத்தால், அவன் கொலை செய்யப்படவேண்டும்; தேசத்தின் ஜனங்கள் அவன்மேல் கல்லெறியவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் நீங்கள் உங்களைப் பரிசுத்தப்படுத்திப் பரிசுத்தராயிருங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[8. என் கட்டளைகளைக் கைக்கொண்டு நடவுங்கள்; நான் உங்களைப் பரிசுத்தமாக்குகிற கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவன் தன் தகப்பனுக்காவது தன் தாய்க்காவது குமாரத்தியாயிருக்கிற தன் சகோதரியைச் சேர்த்துக்கொண்டு, அவன் அவளுடைய நிர்வாணத்தையும், அவள் அவனுடைய நிர்வாணத்தையும் பார்த்தால் அது பாதகம்; அவர்கள் தங்கள் ஜனங்களின் கண்களுக்கு முன்பாக அறுப்புண்டு போகக்கடவர்கள்; அவன் தன் சகோதரியை நிர்வாணப்படுத்தினான்; அவன் தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
+              <a:t><![CDATA[15. ஒருவன் மிருகத்தோடே புணர்ந்தால், அவன் கொலைசெய்யப்படக்கடவன்; அந்த மிருகத்தையும் கொல்லக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவன் தன் தகப்பனுக்காவது தன் தாய்க்காவது குமாரத்தியாயிருக்கிற தன் சகோதரியைச் சேர்த்துக்கொண்டு, அவன் அவளுடைய நிர்வாணத்தையும், அவள் அவனுடைய நிர்வாணத்தையும் பார்த்தால் அது பாதகம்; அவர்கள் தங்கள் ஜனங்களின் கண்களுக்கு முன்பாக அறுப்புண்டு போகக்கடவர்கள்; அவன் தன் சகோதரியை நிர்வாணப்படுத்தினான்; அவன் தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
+              <a:t><![CDATA[3. அவன் என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தி, என் பரிசுத்த நாமத்தைப் பரிசுத்தக் குலைச்சலாக்கும்படிக்கு, தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுத்ததினாலே, நான் அப்படிப்பட்டவனுக்கு விரோதமாக எதிர்த்து நின்று அவனைத் தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டு போகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவன் தன் தகப்பனுக்காவது தன் தாய்க்காவது குமாரத்தியாயிருக்கிற தன் சகோதரியைச் சேர்த்துக்கொண்டு, அவன் அவளுடைய நிர்வாணத்தையும், அவள் அவனுடைய நிர்வாணத்தையும் பார்த்தால் அது பாதகம்; அவர்கள் தங்கள் ஜனங்களின் கண்களுக்கு முன்பாக அறுப்புண்டு போகக்கடவர்கள்; அவன் தன் சகோதரியை நிர்வாணப்படுத்தினான்; அவன் தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
+              <a:t><![CDATA[3. அவன் என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தி, என் பரிசுத்த நாமத்தைப் பரிசுத்தக் குலைச்சலாக்கும்படிக்கு, தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுத்ததினாலே, நான் அப்படிப்பட்டவனுக்கு விரோதமாக எதிர்த்து நின்று அவனைத் தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டு போகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவன் சூதக ஸ்திரீயோடே சயனித்து, அவளை நிர்வாணமாக்கினால், அவன் அவளுடைய உதிர ஊற்றைத் திறந்து, அவளும் தன் உதிர ஊற்றை வெளிப்படுத்தினபடியால், இருவரும் தங்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. ஒரு ஸ்திரீ யாதொரு மிருகத்தோடே சேர்ந்து சயனித்தால், அந்த ஸ்திரீயையும் அந்த மிருகத்தையும் கொல்லக்கடவாய்; இரு ஜீவனும் கொலைசெய்யப்படவேண்டும்; அவைகளின் இரத்தப்பழி அவைகளின்மேல் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவன் சூதக ஸ்திரீயோடே சயனித்து, அவளை நிர்வாணமாக்கினால், அவன் அவளுடைய உதிர ஊற்றைத் திறந்து, அவளும் தன் உதிர ஊற்றை வெளிப்படுத்தினபடியால், இருவரும் தங்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. ஒரு ஸ்திரீ யாதொரு மிருகத்தோடே சேர்ந்து சயனித்தால், அந்த ஸ்திரீயையும் அந்த மிருகத்தையும் கொல்லக்கடவாய்; இரு ஜீவனும் கொலைசெய்யப்படவேண்டும்; அவைகளின் இரத்தப்பழி அவைகளின்மேல் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவன் சூதக ஸ்திரீயோடே சயனித்து, அவளை நிர்வாணமாக்கினால், அவன் அவளுடைய உதிர ஊற்றைத் திறந்து, அவளும் தன் உதிர ஊற்றை வெளிப்படுத்தினபடியால், இருவரும் தங்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. அவன் தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுக்கும்போது, தேசத்தின் ஜனங்கள் அவனைக் கொலைசெய்யாதபடிக்குக் கண்சாடையாயிருந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தாயினுடைய சகோதரியையும் உன் தகப்பனுடைய சகோதரியையும் நிர்வாணமாக்காயாக, அப்படிப்பட்டவன் தன் நெருங்கிய இனத்தை அவமானமாக்கினான்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவன் தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுக்கும்போது, தேசத்தின் ஜனங்கள் அவனைக் கொலைசெய்யாதபடிக்குக் கண்சாடையாயிருந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தாயினுடைய சகோதரியையும் உன் தகப்பனுடைய சகோதரியையும் நிர்வாணமாக்காயாக, அப்படிப்பட்டவன் தன் நெருங்கிய இனத்தை அவமானமாக்கினான்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஒருவன் தன் தகப்பனுக்காவது தன் தாய்க்காவது குமாரத்தியாயிருக்கிற தன் சகோதரியைச் சேர்த்துக்கொண்டு, அவன் அவளுடைய நிர்வாணத்தையும், அவள் அவனுடைய நிர்வாணத்தையும் பார்த்தால் அது பாதகம்; அவர்கள் தங்கள் ஜனங்களின் கண்களுக்கு முன்பாக அறுப்புண்டு போகக்கடவர்கள்; அவன் தன் சகோதரியை நிர்வாணப்படுத்தினான்; அவன் தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவன் தன் தகப்பனின் சகோதரனுடைய மனைவியோடே சயனித்தால் அவன் தன் தகப்பனின் சகோதரனை நிர்வாணமாக்கினான், அவர்கள் தங்கள் பாவத்தைச் சுமப்பார்கள், சந்தானமில்லாமல் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஒருவன் தன் தகப்பனுக்காவது தன் தாய்க்காவது குமாரத்தியாயிருக்கிற தன் சகோதரியைச் சேர்த்துக்கொண்டு, அவன் அவளுடைய நிர்வாணத்தையும், அவள் அவனுடைய நிர்வாணத்தையும் பார்த்தால் அது பாதகம்; அவர்கள் தங்கள் ஜனங்களின் கண்களுக்கு முன்பாக அறுப்புண்டு போகக்கடவர்கள்; அவன் தன் சகோதரியை நிர்வாணப்படுத்தினான்; அவன் தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவன் தன் தகப்பனின் சகோதரனுடைய மனைவியோடே சயனித்தால் அவன் தன் தகப்பனின் சகோதரனை நிர்வாணமாக்கினான், அவர்கள் தங்கள் பாவத்தைச் சுமப்பார்கள், சந்தானமில்லாமல் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஒருவன் தன் தகப்பனுக்காவது தன் தாய்க்காவது குமாரத்தியாயிருக்கிற தன் சகோதரியைச் சேர்த்துக்கொண்டு, அவன் அவளுடைய நிர்வாணத்தையும், அவள் அவனுடைய நிர்வாணத்தையும் பார்த்தால் அது பாதகம்; அவர்கள் தங்கள் ஜனங்களின் கண்களுக்கு முன்பாக அறுப்புண்டு போகக்கடவர்கள்; அவன் தன் சகோதரியை நிர்வாணப்படுத்தினான்; அவன் தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஒருவன் தன் சகோதரனுடைய மனைவியை விவாகம்பண்ணினால், அது அசுத்தம்; தன் சகோதரனை நிர்வாணமாக்கினான், அவர்கள் சந்தானமற்றிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[5. நான் அந்த மனிதனுக்கும் அவன் குடும்பத்துக்கும் விரோதமாக எதிர்த்து நின்று , அவனையும், அவன் பிறகே மோளேகை விபசாரமார்க்கமாய்ப் பின்பற்றின யாவரையும், தங்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஒருவன் தன் சகோதரனுடைய மனைவியை விவாகம்பண்ணினால், அது அசுத்தம்; தன் சகோதரனை நிர்வாணமாக்கினான், அவர்கள் சந்தானமற்றிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[5. நான் அந்த மனிதனுக்கும் அவன் குடும்பத்துக்கும் விரோதமாக எதிர்த்து நின்று , அவனையும், அவன் பிறகே மோளேகை விபசாரமார்க்கமாய்ப் பின்பற்றின யாவரையும், தங்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் நீங்கள் குடியிருப்பதற்காக நான் உங்களைக் கொண்டுபோகிற தேசம் உங்களைக் கக்கிக்போடாதபடிக்கு, நீங்கள் என் கட்டளைகள் யாவையும் கைக்கொண்டு நடவுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. ஒருவன் சூதக ஸ்திரீயோடே சயனித்து, அவளை நிர்வாணமாக்கினால், அவன் அவளுடைய உதிர ஊற்றைத் திறந்து, அவளும் தன் உதிர ஊற்றை வெளிப்படுத்தினபடியால், இருவரும் தங்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் நீங்கள் குடியிருப்பதற்காக நான் உங்களைக் கொண்டுபோகிற தேசம் உங்களைக் கக்கிக்போடாதபடிக்கு, நீங்கள் என் கட்டளைகள் யாவையும் கைக்கொண்டு நடவுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. ஒருவன் சூதக ஸ்திரீயோடே சயனித்து, அவளை நிர்வாணமாக்கினால், அவன் அவளுடைய உதிர ஊற்றைத் திறந்து, அவளும் தன் உதிர ஊற்றை வெளிப்படுத்தினபடியால், இருவரும் தங்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் உங்களுக்கு முன்பாகத் துரத்திவிடுகிற ஜனத்தினுடைய வழிபாடுகளில் நடவாதிருங்கள்; அவர்கள் இப்படிப்பட்ட காரியங்களையெல்லாம் செய்தபடியால் நான் அவர்களை அரோசித்தேன்.]]></a:t>
+              <a:t><![CDATA[18. ஒருவன் சூதக ஸ்திரீயோடே சயனித்து, அவளை நிர்வாணமாக்கினால், அவன் அவளுடைய உதிர ஊற்றைத் திறந்து, அவளும் தன் உதிர ஊற்றை வெளிப்படுத்தினபடியால், இருவரும் தங்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் உங்களுக்கு முன்பாகத் துரத்திவிடுகிற ஜனத்தினுடைய வழிபாடுகளில் நடவாதிருங்கள்; அவர்கள் இப்படிப்பட்ட காரியங்களையெல்லாம் செய்தபடியால் நான் அவர்களை அரோசித்தேன்.]]></a:t>
+              <a:t><![CDATA[6. அஞ்சனம் பார்க்கிறவர்களையும், குறிசொல்லுகிறவர்களையும், பின்தொடர்ந்து சோரம்போக எந்த ஆத்துமா அவர்களை நாடுகிறானோ, அந்த ஆத்துமாவுக்கு விரோதமாக எதிர்த்துநின்று, அவனைத் தன் ஜனத்திலிராதபடிக்கு அறுப்புண்டுபோகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் அவர்கள் தேசத்தைச் சுதந்தரிப்பீர்கள் என்று உங்களோடே சொன்னேன்; பாலும் தேனும் ஓடுகிற அந்த தேசத்தை உங்களுக்குச் சுதந்தரமாகக் கொடுப்பேன்; உங்களை மற்ற ஜனங்களை விட்டுப் பிரித்தெடுத்த உங்கள் தேவனாகிய கர்த்தர் நானே.]]></a:t>
+              <a:t><![CDATA[6. அஞ்சனம் பார்க்கிறவர்களையும், குறிசொல்லுகிறவர்களையும், பின்தொடர்ந்து சோரம்போக எந்த ஆத்துமா அவர்களை நாடுகிறானோ, அந்த ஆத்துமாவுக்கு விரோதமாக எதிர்த்துநின்று, அவனைத் தன் ஜனத்திலிராதபடிக்கு அறுப்புண்டுபோகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் அவர்கள் தேசத்தைச் சுதந்தரிப்பீர்கள் என்று உங்களோடே சொன்னேன்; பாலும் தேனும் ஓடுகிற அந்த தேசத்தை உங்களுக்குச் சுதந்தரமாகக் கொடுப்பேன்; உங்களை மற்ற ஜனங்களை விட்டுப் பிரித்தெடுத்த உங்கள் தேவனாகிய கர்த்தர் நானே.]]></a:t>
+              <a:t><![CDATA[19. உன் தாயினுடைய சகோதரியையும் உன் தகப்பனுடைய சகோதரியையும் நிர்வாணமாக்காயாக, அப்படிப்பட்டவன் தன் நெருங்கிய இனத்தை அவமானமாக்கினான்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் அவர்கள் தேசத்தைச் சுதந்தரிப்பீர்கள் என்று உங்களோடே சொன்னேன்; பாலும் தேனும் ஓடுகிற அந்த தேசத்தை உங்களுக்குச் சுதந்தரமாகக் கொடுப்பேன்; உங்களை மற்ற ஜனங்களை விட்டுப் பிரித்தெடுத்த உங்கள் தேவனாகிய கர்த்தர் நானே.]]></a:t>
+              <a:t><![CDATA[19. உன் தாயினுடைய சகோதரியையும் உன் தகப்பனுடைய சகோதரியையும் நிர்வாணமாக்காயாக, அப்படிப்பட்டவன் தன் நெருங்கிய இனத்தை அவமானமாக்கினான்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் சுத்தமான மிருகங்களுக்கும் அசுத்தமான மிருகங்களுக்கும், சுத்தமான பறவைகளுக்கும் அசுத்தமான பறவைகளுக்கும் நீங்கள் வித்தியாசம் பண்ணி, நான் உங்களுக்குத் தீட்டாக எண்ணச் சொல்லி விலக்கின மிருகங்களாலும் பறவைகளாலும் தரையிலே ஊருகிற யாதொரு பிராணிகளாலும் உங்களை அருவருப்பாக்காதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் நீங்கள் உங்களைப் பரிசுத்தப்படுத்திப் பரிசுத்தராயிருங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் சுத்தமான மிருகங்களுக்கும் அசுத்தமான மிருகங்களுக்கும், சுத்தமான பறவைகளுக்கும் அசுத்தமான பறவைகளுக்கும் நீங்கள் வித்தியாசம் பண்ணி, நான் உங்களுக்குத் தீட்டாக எண்ணச் சொல்லி விலக்கின மிருகங்களாலும் பறவைகளாலும் தரையிலே ஊருகிற யாதொரு பிராணிகளாலும் உங்களை அருவருப்பாக்காதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[20. ஒருவன் தன் தகப்பனின் சகோதரனுடைய மனைவியோடே சயனித்தால் அவன் தன் தகப்பனின் சகோதரனை நிர்வாணமாக்கினான், அவர்கள் தங்கள் பாவத்தைச் சுமப்பார்கள், சந்தானமில்லாமல் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் சுத்தமான மிருகங்களுக்கும் அசுத்தமான மிருகங்களுக்கும், சுத்தமான பறவைகளுக்கும் அசுத்தமான பறவைகளுக்கும் நீங்கள் வித்தியாசம் பண்ணி, நான் உங்களுக்குத் தீட்டாக எண்ணச் சொல்லி விலக்கின மிருகங்களாலும் பறவைகளாலும் தரையிலே ஊருகிற யாதொரு பிராணிகளாலும் உங்களை அருவருப்பாக்காதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[20. ஒருவன் தன் தகப்பனின் சகோதரனுடைய மனைவியோடே சயனித்தால் அவன் தன் தகப்பனின் சகோதரனை நிர்வாணமாக்கினான், அவர்கள் தங்கள் பாவத்தைச் சுமப்பார்கள், சந்தானமில்லாமல் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தராகிய நான் பரிசுத்தராயிருக்கிறபடியினாலே நீங்களும் எனக்கேற்ற பரிசுத்தவான்களாயிருப்பீர்களாக, நீங்கள் என்னுடையவர்களாயிருக்கும்படிக்கு, உங்களை மற்ற ஜனங்களை விட்டுப் பிரித்தெடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[21. ஒருவன் தன் சகோதரனுடைய மனைவியை விவாகம்பண்ணினால், அது அசுத்தம்; தன் சகோதரனை நிர்வாணமாக்கினான், அவர்கள் சந்தானமற்றிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தராகிய நான் பரிசுத்தராயிருக்கிறபடியினாலே நீங்களும் எனக்கேற்ற பரிசுத்தவான்களாயிருப்பீர்களாக, நீங்கள் என்னுடையவர்களாயிருக்கும்படிக்கு, உங்களை மற்ற ஜனங்களை விட்டுப் பிரித்தெடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[21. ஒருவன் தன் சகோதரனுடைய மனைவியை விவாகம்பண்ணினால், அது அசுத்தம்; தன் சகோதரனை நிர்வாணமாக்கினான், அவர்கள் சந்தானமற்றிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அஞ்சனம்பார்க்கிறவர்களும் குறிசொல்லுகிறவர்களுமாயிருக்கிற புருஷனாகிலும் ஸ்திரீயாகிலும் கொலைசெய்யப்படவேண்டும்; அவர்கள்மேல் கல்லெறிவார்களாக; அவர்கள் இரத்தப்பழி அவர்கள்மேல் இருக்கக்கடவது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் நீங்கள் குடியிருப்பதற்காக நான் உங்களைக் கொண்டுபோகிற தேசம் உங்களைக் கக்கிக்போடாதபடிக்கு, நீங்கள் என் கட்டளைகள் யாவையும் கைக்கொண்டு நடவுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அஞ்சனம்பார்க்கிறவர்களும் குறிசொல்லுகிறவர்களுமாயிருக்கிற புருஷனாகிலும் ஸ்திரீயாகிலும் கொலைசெய்யப்படவேண்டும்; அவர்கள்மேல் கல்லெறிவார்களாக; அவர்கள் இரத்தப்பழி அவர்கள்மேல் இருக்கக்கடவது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் நீங்கள் குடியிருப்பதற்காக நான் உங்களைக் கொண்டுபோகிற தேசம் உங்களைக் கக்கிக்போடாதபடிக்கு, நீங்கள் என் கட்டளைகள் யாவையும் கைக்கொண்டு நடவுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[23. நான் உங்களுக்கு முன்பாகத் துரத்திவிடுகிற ஜனத்தினுடைய வழிபாடுகளில் நடவாதிருங்கள்; அவர்கள் இப்படிப்பட்ட காரியங்களையெல்லாம் செய்தபடியால் நான் அவர்களை அரோசித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்னும் நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரரிலும் இஸ்ரவேலில் வாசம்பண்ணுகிற அந்நியர்களிலும் எவனாகிலும் தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுத்தால், அவன் கொலை செய்யப்படவேண்டும்; தேசத்தின் ஜனங்கள் அவன்மேல் கல்லெறியவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. நான் உங்களுக்கு முன்பாகத் துரத்திவிடுகிற ஜனத்தினுடைய வழிபாடுகளில் நடவாதிருங்கள்; அவர்கள் இப்படிப்பட்ட காரியங்களையெல்லாம் செய்தபடியால் நான் அவர்களை அரோசித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்னும் நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரரிலும் இஸ்ரவேலில் வாசம்பண்ணுகிற அந்நியர்களிலும் எவனாகிலும் தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுத்தால், அவன் கொலை செய்யப்படவேண்டும்; தேசத்தின் ஜனங்கள் அவன்மேல் கல்லெறியவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் அவர்கள் தேசத்தைச் சுதந்தரிப்பீர்கள் என்று உங்களோடே சொன்னேன்; பாலும் தேனும் ஓடுகிற அந்த தேசத்தை உங்களுக்குச் சுதந்தரமாகக் கொடுப்பேன்; உங்களை மற்ற ஜனங்களை விட்டுப் பிரித்தெடுத்த உங்கள் தேவனாகிய கர்த்தர் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்னும் நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரரிலும் இஸ்ரவேலில் வாசம்பண்ணுகிற அந்நியர்களிலும் எவனாகிலும் தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுத்தால், அவன் கொலை செய்யப்படவேண்டும்; தேசத்தின் ஜனங்கள் அவன்மேல் கல்லெறியவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் அவர்கள் தேசத்தைச் சுதந்தரிப்பீர்கள் என்று உங்களோடே சொன்னேன்; பாலும் தேனும் ஓடுகிற அந்த தேசத்தை உங்களுக்குச் சுதந்தரமாகக் கொடுப்பேன்; உங்களை மற்ற ஜனங்களை விட்டுப் பிரித்தெடுத்த உங்கள் தேவனாகிய கர்த்தர் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தி, என் பரிசுத்த நாமத்தைப் பரிசுத்தக் குலைச்சலாக்கும்படிக்கு, தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுத்ததினாலே, நான் அப்படிப்பட்டவனுக்கு விரோதமாக எதிர்த்து நின்று அவனைத் தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டு போகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் அவர்கள் தேசத்தைச் சுதந்தரிப்பீர்கள் என்று உங்களோடே சொன்னேன்; பாலும் தேனும் ஓடுகிற அந்த தேசத்தை உங்களுக்குச் சுதந்தரமாகக் கொடுப்பேன்; உங்களை மற்ற ஜனங்களை விட்டுப் பிரித்தெடுத்த உங்கள் தேவனாகிய கர்த்தர் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தி, என் பரிசுத்த நாமத்தைப் பரிசுத்தக் குலைச்சலாக்கும்படிக்கு, தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுத்ததினாலே, நான் அப்படிப்பட்டவனுக்கு விரோதமாக எதிர்த்து நின்று அவனைத் தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டு போகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[25. ஆகையால் சுத்தமான மிருகங்களுக்கும் அசுத்தமான மிருகங்களுக்கும், சுத்தமான பறவைகளுக்கும் அசுத்தமான பறவைகளுக்கும் நீங்கள் வித்தியாசம் பண்ணி, நான் உங்களுக்குத் தீட்டாக எண்ணச் சொல்லி விலக்கின மிருகங்களாலும் பறவைகளாலும் தரையிலே ஊருகிற யாதொரு பிராணிகளாலும் உங்களை அருவருப்பாக்காதிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுக்கும்போது, தேசத்தின் ஜனங்கள் அவனைக் கொலைசெய்யாதபடிக்குக் கண்சாடையாயிருந்தால்,]]></a:t>
+              <a:t><![CDATA[25. ஆகையால் சுத்தமான மிருகங்களுக்கும் அசுத்தமான மிருகங்களுக்கும், சுத்தமான பறவைகளுக்கும் அசுத்தமான பறவைகளுக்கும் நீங்கள் வித்தியாசம் பண்ணி, நான் உங்களுக்குத் தீட்டாக எண்ணச் சொல்லி விலக்கின மிருகங்களாலும் பறவைகளாலும் தரையிலே ஊருகிற யாதொரு பிராணிகளாலும் உங்களை அருவருப்பாக்காதிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் தன் சந்ததியில் ஒரு பிள்ளையை மோளேகுக்குக் கொடுக்கும்போது, தேசத்தின் ஜனங்கள் அவனைக் கொலைசெய்யாதபடிக்குக் கண்சாடையாயிருந்தால்,]]></a:t>
+              <a:t><![CDATA[25. ஆகையால் சுத்தமான மிருகங்களுக்கும் அசுத்தமான மிருகங்களுக்கும், சுத்தமான பறவைகளுக்கும் அசுத்தமான பறவைகளுக்கும் நீங்கள் வித்தியாசம் பண்ணி, நான் உங்களுக்குத் தீட்டாக எண்ணச் சொல்லி விலக்கின மிருகங்களாலும் பறவைகளாலும் தரையிலே ஊருகிற யாதொரு பிராணிகளாலும் உங்களை அருவருப்பாக்காதிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் அந்த மனிதனுக்கும் அவன் குடும்பத்துக்கும் விரோதமாக எதிர்த்து நின்று , அவனையும், அவன் பிறகே மோளேகை விபசாரமார்க்கமாய்ப் பின்பற்றின யாவரையும், தங்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தராகிய நான் பரிசுத்தராயிருக்கிறபடியினாலே நீங்களும் எனக்கேற்ற பரிசுத்தவான்களாயிருப்பீர்களாக, நீங்கள் என்னுடையவர்களாயிருக்கும்படிக்கு, உங்களை மற்ற ஜனங்களை விட்டுப் பிரித்தெடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் அந்த மனிதனுக்கும் அவன் குடும்பத்துக்கும் விரோதமாக எதிர்த்து நின்று , அவனையும், அவன் பிறகே மோளேகை விபசாரமார்க்கமாய்ப் பின்பற்றின யாவரையும், தங்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தராகிய நான் பரிசுத்தராயிருக்கிறபடியினாலே நீங்களும் எனக்கேற்ற பரிசுத்தவான்களாயிருப்பீர்களாக, நீங்கள் என்னுடையவர்களாயிருக்கும்படிக்கு, உங்களை மற்ற ஜனங்களை விட்டுப் பிரித்தெடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அஞ்சனம் பார்க்கிறவர்களையும், குறிசொல்லுகிறவர்களையும், பின்தொடர்ந்து சோரம்போக எந்த ஆத்துமா அவர்களை நாடுகிறானோ, அந்த ஆத்துமாவுக்கு விரோதமாக எதிர்த்துநின்று, அவனைத் தன் ஜனத்திலிராதபடிக்கு அறுப்புண்டுபோகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[27. அஞ்சனம்பார்க்கிறவர்களும் குறிசொல்லுகிறவர்களுமாயிருக்கிற புருஷனாகிலும் ஸ்திரீயாகிலும் கொலைசெய்யப்படவேண்டும்; அவர்கள்மேல் கல்லெறிவார்களாக; அவர்கள் இரத்தப்பழி அவர்கள்மேல் இருக்கக்கடவது என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அஞ்சனம் பார்க்கிறவர்களையும், குறிசொல்லுகிறவர்களையும், பின்தொடர்ந்து சோரம்போக எந்த ஆத்துமா அவர்களை நாடுகிறானோ, அந்த ஆத்துமாவுக்கு விரோதமாக எதிர்த்துநின்று, அவனைத் தன் ஜனத்திலிராதபடிக்கு அறுப்புண்டுபோகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[27. அஞ்சனம்பார்க்கிறவர்களும் குறிசொல்லுகிறவர்களுமாயிருக்கிற புருஷனாகிலும் ஸ்திரீயாகிலும் கொலைசெய்யப்படவேண்டும்; அவர்கள்மேல் கல்லெறிவார்களாக; அவர்கள் இரத்தப்பழி அவர்கள்மேல் இருக்கக்கடவது என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6564,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492350" r:id="rId1"/>
+    <p:sldLayoutId id="2474729514" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7200,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And if a man lie with his daughter in law, both of them shall surely be put to death: they have]]></a:t>
+              <a:t><![CDATA[12. और यदि कोई अपनी पतोहू के साथ सोए, तो वे दोनों निश्चय मार डाले जाएं; क्योंकि वे उलटा काम करने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wrought confusion; their blood shall be upon them.]]></a:t>
+              <a:t><![CDATA[वाले ठहरेंगे, और उनका खून उन्हीं के सिर पर पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. If a man also lie with mankind, as he lies with a woman, both of them have committed an]]></a:t>
+              <a:t><![CDATA[13. और यदि कोई जिस रीति स्त्री से उसी रीति पुरूष से प्रसंग करे, तो वे दोनों घिनौना काम करने वाले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abomination: they shall surely be put to death; their blood shall be upon them.]]></a:t>
+              <a:t><![CDATA[ठहरेंगे; इस कारण वे निश्चय मार डाले जाएं, उनका खून उन्हीं के सिर पर पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And if a man take a wife and her mother, it is wickedness: they shall be burnt with fire, both]]></a:t>
+              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he and they; that there be no wickedness among you.]]></a:t>
+              <a:t><![CDATA[14. और यदि कोई अपनी पत्नी और अपनी सास दोनों को रखे, तो यह महापाप है; इसलिये वह पुरूष और वे स्त्रियां]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And if a man lie with a beast, he shall surely be put to death: and all of you shall slay the]]></a:t>
+              <a:t><![CDATA[तीनों के तीनों आग में जलाए जाएं, जिस से तुम्हारे बीच महापाप न हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beast.]]></a:t>
+              <a:t><![CDATA[2. इस्त्राएलियों से कह, कि इस्त्राएलियों में से, वा इस्त्राएलियों के बीच रहने वाले परदेशियों में से,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And if a woman approach unto any beast, and lie down thereto, you shall kill the woman, and the]]></a:t>
+              <a:t><![CDATA[कोई क्यों न हो जो अपनी कोई सन्तान मोलेक को बलिदान करे वह निश्चय मार डाला जाए; और जनता उसको पत्थरवाह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beast: they shall surely be put to death; their blood shall be upon them.]]></a:t>
+              <a:t><![CDATA[करे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Sanctify yourselves therefore, and be all of you holy: for I am the LORD your God.]]></a:t>
+              <a:t><![CDATA[8. और तुम मेरी विधियों को मानना, और उनका पालन भी करना; क्योंकि मैं तुम्हारा पवित्र करने वाला यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And if a man shall take his sister, his father's daughter, or his mother's daughter, and see her]]></a:t>
+              <a:t><![CDATA[15. फिर यदि कोई पुरूष पशुगामी हो, तो पुरूष और पशु दोनों निश्चय मार डाले जाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nakedness, and she see his nakedness; it is a wicked thing; and they shall be cut off in the sight]]></a:t>
+              <a:t><![CDATA[3. और मैं भी उस मनुष्य के विरुद्ध हो कर उसको उसके लोगों में से इस कारण नाश करूंगा, कि उसने अपनी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of their people: he has uncovered his sister's nakedness; he shall bear his iniquity.]]></a:t>
+              <a:t><![CDATA[सन्तान मोलेक को देकर मेरे पवित्रस्थान को अशुद्ध किया, और मेरे पवित्र नाम को अपवित्र ठहराया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And if a man shall lie with a woman having her sickness, and shall uncover her nakedness; he has]]></a:t>
+              <a:t><![CDATA[16. और यदि कोई स्त्री पशु के पास जा कर उसके संग कुकर्म करे, तो तू उस स्त्री और पशु दोनों को घात]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[discovered her fountain, and she has uncovered the fountain of her blood: and both of them shall be]]></a:t>
+              <a:t><![CDATA[करना; वे निश्चय मार डाले जाएं, उनका खून उन्हीं के सिर पर पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cut off from among their people.]]></a:t>
+              <a:t><![CDATA[4. और यदि कोई अपनी सन्तान मोलेक को बलिदान करे, और जनता उसके विषय में आनाकानी करे, और उसको मार न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And you shall not uncover the nakedness of your mother's sister, nor of your father's sister:]]></a:t>
+              <a:t><![CDATA[डाले,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for he uncovers his near kin: they shall bear their iniquity.]]></a:t>
+              <a:t><![CDATA[17. और यदि कोई अपनी बहिन का, चाहे उसकी संगी बहिन हो चाहे सौतेली, उसका नग्न तन देखे, तो वह निन्दित]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And if a man shall lie with his uncle's wife, he has uncovered his uncle's nakedness: they shall]]></a:t>
+              <a:t><![CDATA[बात है, वे दोनों अपने जाति भाइयों की आंखों के साम्हने नाश किए जाएं; क्योंकि जो अपनी बहिन का तन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bear their sin; they shall die childless.]]></a:t>
+              <a:t><![CDATA[उघाड़ने वाला ठहरेगा उसे अपने अधर्म का भार स्वयं उठाना पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And all of you shall keep my statutes, and do them: I am the LORD which sanctify you.]]></a:t>
+              <a:t><![CDATA[हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And if a man shall take his brother's wife, it is an unclean thing: he has uncovered his]]></a:t>
+              <a:t><![CDATA[5. तब तो मैं स्वयं उस मनुष्य और उसके घराने के विरुद्ध हो कर उसको और जितने उसके पीछे हो कर मोलेक के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brother's nakedness; they shall be childless.]]></a:t>
+              <a:t><![CDATA[साथ व्यभिचार करें उन सभों को भी उनके लोगों के बीच में से नाश करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. All of you shall therefore keep all my statutes, and all my judgments, and do them: that the]]></a:t>
+              <a:t><![CDATA[18. फिर यदि कोई पुरूष किसी ऋतुमती स्त्री के संग सोकर उसका तन उघाड़े, तो वह पुरूष उसके रूधिर के सोते]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land, where I bring you to dwell therein, spew you not out.]]></a:t>
+              <a:t><![CDATA[का उघाड़ने वाला ठहरेगा, और वह स्त्री अपने रूधिर के सोते की उघाड़ने वाली ठहरेगी; इस कारण दोनों अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And all of you shall not walk in the manners of the nation, which I cast out before you: for]]></a:t>
+              <a:t><![CDATA[लोगों के बीच से नाश किए जाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they committed all these things, and therefore I abhorred them.]]></a:t>
+              <a:t><![CDATA[6. फिर जो प्राणी ओझाओं वा भूतसाधने वालों की ओर फिरके, और उनके पीछे हो कर व्यभिचारी बने, तब मैं उस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. But I have said unto you, All of you shall inherit their land, and I will give it unto you to]]></a:t>
+              <a:t><![CDATA[प्राणी के विरुद्ध हो कर उसको उसके लोगों के बीच में से नाश कर दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possess it, a land that flows with milk and honey: I am the LORD your God, which have separated you]]></a:t>
+              <a:t><![CDATA[19. और अपनी मौसी वा फूफी का तन न उघाड़ना, क्योंकि जो उसे उघाड़े वह अपनी निकट कुटुम्बिन को नंगा करता]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from other people.]]></a:t>
+              <a:t><![CDATA[है; इसलिये इन दोनों को अपने अधर्म का भार उठाना पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. All of you shall therefore put difference between clean beasts and unclean, and between unclean]]></a:t>
+              <a:t><![CDATA[7. इसलिये तुम अपने आप को पवित्र करो; और पवित्र बने रहो; क्योंकि मैं तुम्हारा परमेश्वर यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For every one that curses his father or his mother shall be surely put to death: he has cursed]]></a:t>
+              <a:t><![CDATA[9. कोई क्यों न हो जो अपने पिता वा माता को शाप दे वह निश्चय मार डाला जाए; उसने अपने पिता वा माता को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fowls and clean: and all of you shall not make your souls abominable by beast, or by fowl, or by any]]></a:t>
+              <a:t><![CDATA[20. और यदि कोई अपनी चाची के संग सोए, तो वह अपने चाचा का तन उघाड़ने वाला ठहरेगा; इसलिये वे दोनों अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[manner of living thing that creeps on the ground, which I have separated from you as unclean.]]></a:t>
+              <a:t><![CDATA[पाप का भार को उठाए हुए निर्वंश मर जाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And all of you shall be holy unto me: for I the LORD am holy, and have severed you from other]]></a:t>
+              <a:t><![CDATA[21. और यदि कोई भौजी वा भयाहू को अपनी पत्नी बनाए, तो इसे घिनौना काम जानना; और वह अपने भाई का तन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, that all of you should be mine.]]></a:t>
+              <a:t><![CDATA[उघाड़ने वाला ठहरेगा, इस कारण वे दोनों निर्वंश रहेंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. A man also or woman that has a familiar spirit, or that is a wizard, shall surely be put to]]></a:t>
+              <a:t><![CDATA[22. तुम मेरी सब विधियों और मेरे सब नियमों को समझ के साथ मानना; जिससे यह न हो कि जिस देश में मैं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[death: they shall stone them with stones: their blood shall be upon them.]]></a:t>
+              <a:t><![CDATA[तुम्हें लिये जा रहा हूं वह तुम को उगल देवे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[23. और जिस जाति के लोगों को मैं तुम्हारे आगे से निकालता हूं उनकी रीति रस्म पर न चलना; क्योंकि उन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Again, you shall say to the children of Israel, Whosoever he be of the children of Israel, or of]]></a:t>
+              <a:t><![CDATA[लोगों ने जो ये सब कुकर्म किए हैं, इसी कारण मुझे उन से घृणा हो गई है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the strangers that sojourn in Israel, that gives any of his seed unto Molech; he shall surely be put]]></a:t>
+              <a:t><![CDATA[24. और मैं तुम लोगों से कहता हूं, कि तुम तो उनकी भूमि के अधिकारी होगे, और मैं इस देश को जिस में दूध]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to death: the people of the land shall stone him with stones.]]></a:t>
+              <a:t><![CDATA[और मधु की धाराएं बहती हैं तुम्हारे अधिकार में कर दूंगा; मैं तुम्हारा परमेश्वर यहोवा हूं जिसने तुम को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his father or his mother; his blood shall be upon him.]]></a:t>
+              <a:t><![CDATA[शाप दिया है, इस कारण उसका खून उसी के सिर पर पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I will set my face against that man, and will cut him off from among his people; because he]]></a:t>
+              <a:t><![CDATA[देशों के लोगों से अलग किया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has given of his seed unto Molech, to defile my sanctuary, and to profane my holy name.]]></a:t>
+              <a:t><![CDATA[25. इस कारण तुम शुद्ध और अशुद्ध पशुओं में, और शुद्ध और अशुद्ध पक्षियों में भेद करना; और कोई पशु वा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And if the people of the land do any ways hide their eyes from the man, when he gives of his seed]]></a:t>
+              <a:t><![CDATA[पक्षी वा किसी प्रकार का भूमि पर रेंगने वाला जीवजन्तु क्यों न हो, जिस को मैं ने तुम्हारे लिये अशुद्ध]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto Molech, and kill him not:]]></a:t>
+              <a:t><![CDATA[ठहराकर वजिर्त किया है, उससे अपने आप को अशुद्ध न करना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then I will set my face against that man, and against his family, and will cut him off, and all]]></a:t>
+              <a:t><![CDATA[26. और तुम मेरे लिये पवित्र बने रहना; क्योंकि मैं यहोवा स्वयं पवित्र हूं, और मैं ने तुम को और देशों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that go a whoring after him, to commit whoredom with Molech, from among their people.]]></a:t>
+              <a:t><![CDATA[के लोगों से इसलिये अलग किया है कि तुम निरन्तर मेरे ही बने रहो॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the soul that turns after such as have familiar spirits, and after wizards, to go a whoring]]></a:t>
+              <a:t><![CDATA[27. यदि कोई पुरूष वा स्त्री ओझाई वा भूत की साधना करे, तो वह निश्चय मार डाला जाए; ऐसों का पत्थरवाह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after them, I will even set my face against that soul, and will cut him off from among his people.]]></a:t>
+              <a:t><![CDATA[किया जाए, उनका खून उन्हीं के सिर पर पड़ेगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the man that commits adultery with another man's wife, even he that commits adultery with]]></a:t>
+              <a:t><![CDATA[10. फिर यदि कोई पराई स्त्री के साथ व्यभिचार करे, तो जिसने किसी दूसरे की स्त्री के साथ व्यभिचार किया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his neighbour's wife, the adulterer and the adulteress shall surely be put to death.]]></a:t>
+              <a:t><![CDATA[हो तो वह व्यभिचारी और वह व्यभिचारिणी दोनों निश्चय मार डाले जाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the man that lies with his father's wife has uncovered his father's nakedness: both of them]]></a:t>
+              <a:t><![CDATA[11. और यदि कोई अपनी सौतेली माता के साथ सोए, वह जो अपने पिता ही का तन उघाड़ने वाला ठहरेगा; सो इसलिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall surely be put to death; their blood shall be upon them.]]></a:t>
+              <a:t><![CDATA[वे दोनों निश्चय मार डाले जाएं, उनका खून उन्हीं के सिर पर पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>