--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -4756,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486799" r:id="rId1"/>
+    <p:sldLayoutId id="2473386157" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10473,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>