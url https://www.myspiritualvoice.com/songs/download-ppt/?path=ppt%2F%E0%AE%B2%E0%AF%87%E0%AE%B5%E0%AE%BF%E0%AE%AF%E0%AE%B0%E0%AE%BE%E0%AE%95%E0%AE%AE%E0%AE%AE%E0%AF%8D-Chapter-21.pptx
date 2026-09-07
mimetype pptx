--- v1 (2026-07-18)
+++ v2 (2026-09-07)
@@ -73,50 +73,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +152,57 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +341,60 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தன் சகோதரருக்குள்ளே பிரதான ஆசாரியனாகத் தன் சிரசில் அபிஷேகதைலம் வார்க்கப்பட்டவனும், அவனுக்குரிய வஸ்திரங்களைத் தரிக்கும்படி பிரதிஷ்டைபண்ணப்பட்டவனுமாயிருக்கிறவன் எவனோ, அவன் தன் பாகையை எடுக்காமலும், தன் வஸ்திரங்களைக் கிழித்துக்கொள்ளாமலும்,]]></a:t>
+              <a:t><![CDATA[5. They shall not make baldness upon their head, neither shall they shave off the corner of their beard, nor make any cuttings in their flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிரேதம் கிடக்கும் இடத்தில் போகாமலும், தன் தகப்பனுக்காகவும் தன் தாய்க்காகவும் தன்னைத் தீட்டுப்படுத்திக்கொள்ளாமலும்,]]></a:t>
+              <a:t><![CDATA[6. They shall be holy unto their God, and not profane the name of their God: for the offerings of the LORD made by fire, and the bread of their God, they do offer: therefore they shall be holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பரிசுத்த ஸ்தலத்திலிருந்து புறப்படாமலும், தன் தேவனுடைய பரிசுத்த ஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்காமலும் இருப்பானாக; அவனுடைய தேவனின் அபிஷேகதைலம் என்னும் கிரீடம் அவன்மேல் இருக்கிறதே: நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[6. They shall be holy unto their God, and not profane the name of their God: for the offerings of the LORD made by fire, and the bread of their God, they do offer: therefore they shall be holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பரிசுத்த ஸ்தலத்திலிருந்து புறப்படாமலும், தன் தேவனுடைய பரிசுத்த ஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்காமலும் இருப்பானாக; அவனுடைய தேவனின் அபிஷேகதைலம் என்னும் கிரீடம் அவன்மேல் இருக்கிறதே: நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[6. They shall be holy unto their God, and not profane the name of their God: for the offerings of the LORD made by fire, and the bread of their God, they do offer: therefore they shall be holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கன்னிகையாயிருக்கிற பெண்ணை அவன் விவாகம்பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. They shall not take a wife that is a whore, or profane; neither shall they take a woman put away from her husband: for he is holy unto his God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. விதவையானாலும் தள்ளப்பட்டவளையானாலும் கற்பு குலைந்தவளையானாலும் வேசியையானாலும் விவாகம்பண்ணாமல், தன் ஜனங்களுக்குள்ளே ஒரு கன்னிகையை விவாகம்பண்ணக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. They shall not take a wife that is a whore, or profane; neither shall they take a woman put away from her husband: for he is holy unto his God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. விதவையானாலும் தள்ளப்பட்டவளையானாலும் கற்பு குலைந்தவளையானாலும் வேசியையானாலும் விவாகம்பண்ணாமல், தன் ஜனங்களுக்குள்ளே ஒரு கன்னிகையை விவாகம்பண்ணக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. You shall sanctify him therefore; for he offers the bread of your God: he shall be holy unto you: for I the LORD, which sanctify you, am holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் தன் வித்தைத் தன் ஜனங்களுக்குள்ளே பரிசுத்தக் குலைச்சலாக்காமல் இருப்பானாக; நான் அவனைப் பரிசுத்தமாக்குகிற கர்த்தர் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. You shall sanctify him therefore; for he offers the bread of your God: he shall be holy unto you: for I the LORD, which sanctify you, am holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் தன் வித்தைத் தன் ஜனங்களுக்குள்ளே பரிசுத்தக் குலைச்சலாக்காமல் இருப்பானாக; நான் அவனைப் பரிசுத்தமாக்குகிற கர்த்தர் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. You shall sanctify him therefore; for he offers the bread of your God: he shall be holy unto you: for I the LORD, which sanctify you, am holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[9. And the daughter of any priest, if she profane herself by playing the whore, she profanes her father: she shall be burnt with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் தங்கள் தேவனுக்குப் பரிசுத்தமானவர்கள், ஆகையால் வேசியையாகிலும் கற்புக்குலைந்தவளையாகிலும் விவாகம்பண்ணார்களாக; தன் புருஷனாலே தள்ளப்பட்ட ஸ்திரீயையும் விவாகம்பண்ணார்களாக.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Speak unto the priests the sons of Aaron, and say unto them, There shall none be defiled for the dead among his people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ ஆரோனோடே சொல்லவேண்டியது என்னவென்றால்: உன் சந்ததியாருக்குள்ளே அங்கவீனமுள்ளவன் தலைமுறைதோறும் தேவனுடைய அப்பத்தைச் செலுத்தும்படி சேரலாகாது.]]></a:t>
+              <a:t><![CDATA[9. And the daughter of any priest, if she profane herself by playing the whore, she profanes her father: she shall be burnt with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ ஆரோனோடே சொல்லவேண்டியது என்னவென்றால்: உன் சந்ததியாருக்குள்ளே அங்கவீனமுள்ளவன் தலைமுறைதோறும் தேவனுடைய அப்பத்தைச் செலுத்தும்படி சேரலாகாது.]]></a:t>
+              <a:t><![CDATA[10. And he that is the high priest among his brethren, upon whose head the anointing oil was poured, and that is consecrated to put on the garments, shall not uncover his head, nor rend his clothes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அங்கவீனமுள்ள ஒருவனும் அணுகலாகாது; குருடனானாலும், சப்பாணியானாலும், குறுகின அல்லது நீண்ட அவயவமுள்ளவனானாலும்,]]></a:t>
+              <a:t><![CDATA[10. And he that is the high priest among his brethren, upon whose head the anointing oil was poured, and that is consecrated to put on the garments, shall not uncover his head, nor rend his clothes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அங்கவீனமுள்ள ஒருவனும் அணுகலாகாது; குருடனானாலும், சப்பாணியானாலும், குறுகின அல்லது நீண்ட அவயவமுள்ளவனானாலும்,]]></a:t>
+              <a:t><![CDATA[10. And he that is the high priest among his brethren, upon whose head the anointing oil was poured, and that is consecrated to put on the garments, shall not uncover his head, nor rend his clothes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. காலொடிந்தவனானாலும், கையொடிந்தவனானாலும்,]]></a:t>
+              <a:t><![CDATA[11. Neither shall he go in to any dead body, nor defile himself for his father, or for his mother;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி: ஆரோனின் குமாரராகிய ஆசாரியர்களில் ஒருவனும் தன் ஜனத்தாரில் இறந்துபோன யாதொருவருக்காகத் தங்களை தீட்டுப்படுத்தலாகாது என்று அவர்களோடே சொல்.]]></a:t>
+              <a:t><![CDATA[11. Neither shall he go in to any dead body, nor defile himself for his father, or for his mother;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி: ஆரோனின் குமாரராகிய ஆசாரியர்களில் ஒருவனும் தன் ஜனத்தாரில் இறந்துபோன யாதொருவருக்காகத் தங்களை தீட்டுப்படுத்தலாகாது என்று அவர்களோடே சொல்.]]></a:t>
+              <a:t><![CDATA[12. Neither shall he go out of the sanctuary, nor profane the sanctuary of his God; for the crown of the anointing oil of his God is upon him: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கூனனானாலும், குள்ளனானாலும், பூவிழுந்த கண்ணனானாலும், சொறியனானாலும், அசறுள்ளவனானாலும், விதை நசுங்கினவனானாலும் அணுகலாகாது.]]></a:t>
+              <a:t><![CDATA[12. Neither shall he go out of the sanctuary, nor profane the sanctuary of his God; for the crown of the anointing oil of his God is upon him: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் தாயும், தன் தகப்பனும், தன் குமாரனும், தன் குமாரத்தியும், தன் சகோதரனும்,]]></a:t>
+              <a:t><![CDATA[12. Neither shall he go out of the sanctuary, nor profane the sanctuary of his God; for the crown of the anointing oil of his God is upon him: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆசாரியனாகிய ஆரோனின் சந்ததியாரில் அங்கவீனமுள்ள ஒருவனும் கர்த்தரின் தகனபலிகளைச் செலுத்தச் சேரலாகாது; அவன் அங்கவீனமுள்ளவனாகையால், அவன் தேவனுடைய அப்பத்தைச் செலுத்தச் சேரலாகாது.]]></a:t>
+              <a:t><![CDATA[13. And he shall take a wife in her virginity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் தங்கள் தேவனுக்குப் பரிசுத்தமானவர்கள், ஆகையால் வேசியையாகிலும் கற்புக்குலைந்தவளையாகிலும் விவாகம்பண்ணார்களாக; தன் புருஷனாலே தள்ளப்பட்ட ஸ்திரீயையும் விவாகம்பண்ணார்களாக.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Speak unto the priests the sons of Aaron, and say unto them, There shall none be defiled for the dead among his people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆசாரியனாகிய ஆரோனின் சந்ததியாரில் அங்கவீனமுள்ள ஒருவனும் கர்த்தரின் தகனபலிகளைச் செலுத்தச் சேரலாகாது; அவன் அங்கவீனமுள்ளவனாகையால், அவன் தேவனுடைய அப்பத்தைச் செலுத்தச் சேரலாகாது.]]></a:t>
+              <a:t><![CDATA[14. A widow, or a divorced woman, or profane, or an harlot, these shall he not take: but he shall take a virgin of his own people to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் தன் தேவனுடைய அப்பமாகிய மகா பரிசுத்தமானவைகளிலும் மற்ற பரிசுத்தமானவைகளிலும் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[14. A widow, or a divorced woman, or profane, or an harlot, these shall he not take: but he shall take a virgin of his own people to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் அவன் அங்கவீனமுள்ளவனாகையால், அவன் என் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக் குலைச்சலாக்காதபடிக்குத் திரைக்குள்ளே போகாமலும் பலிபீடத்தண்டையில் சேராமலும் இருப்பானாக; நான் அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Neither shall he profane his seed among his people: for I the LORD do sanctify him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் அவன் அங்கவீனமுள்ளவனாகையால், அவன் என் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக் குலைச்சலாக்காதபடிக்குத் திரைக்குள்ளே போகாமலும் பலிபீடத்தண்டையில் சேராமலும் இருப்பானாக; நான் அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Neither shall he profane his seed among his people: for I the LORD do sanctify him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மோசே இவைகளை ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. புருஷனுக்கு வாழ்க்கைப்படாமல் தன்னிடத்திலிருக்கிற கன்னியாஸ்திரீயான தன் சகோதரியுமாகிய தனக்கு நெருங்கின இனமான இவர்களுடைய சாவுக்காகத் தீட்டுப்படலாம்.]]></a:t>
+              <a:t><![CDATA[17. Speak unto Aaron, saying, Whosoever he be of your seed in their generations that has any blemish, let him not approach to offer the bread of his God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தன் ஜனத்தாரில் பெரியவனாகிய அவன் வேறொருவருக்காகவும் தன்னைப் பரிசுத்தக்குலைச்சலாக்கித் தீட்டுப்படுத்தலாகாது.]]></a:t>
+              <a:t><![CDATA[17. Speak unto Aaron, saying, Whosoever he be of your seed in their generations that has any blemish, let him not approach to offer the bread of his God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தன் ஜனத்தாரில் பெரியவனாகிய அவன் வேறொருவருக்காகவும் தன்னைப் பரிசுத்தக்குலைச்சலாக்கித் தீட்டுப்படுத்தலாகாது.]]></a:t>
+              <a:t><![CDATA[18. For whatsoever man he be that has a blemish, he shall not approach: a blind man, or a lame, or he that has a flat nose, or any thing superfluous,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் தங்கள் தலையை மொட்டையடிக்காமலும், தங்கள் தாடியின் ஓரங்களைச் சிரைத்துப்போடாமலும், தங்கள் தேகத்தைக் கீறிக்கொள்ளாமலும் இருப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[18. For whatsoever man he be that has a blemish, he shall not approach: a blind man, or a lame, or he that has a flat nose, or any thing superfluous,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் தங்கள் தலையை மொட்டையடிக்காமலும், தங்கள் தாடியின் ஓரங்களைச் சிரைத்துப்போடாமலும், தங்கள் தேகத்தைக் கீறிக்கொள்ளாமலும் இருப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[19. Or a man that is broken footed, or broken handed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் தேவனுடைய அப்பத்தைச் செலுத்துகிறபடியால் நீ அவனைப் பரிசுத்தப்படுத்தவேண்டும்; உங்களைப் பரிசுத்தமாக்குகிற கர்த்தராகிய நான் பரிசுத்தராயிருக்கிறபடியால், அவனும் உனக்கு முன்பாகப் பரிசுத்தனாயிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[2. But for his kin, that is near unto him, that is, for his mother, and for his father, and for his son, and for his daughter, and for his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்கள் தேவனுடைய நாமத்தைப் பரிசுத்தக் குலைச்சலாக்காமல் அவருக்கேற்ற பரிசுத்தராயிருப்பார்களாக; அவர்கள் கர்த்தரின் தகனபலிகளையும் தங்கள் தேவனுடைய அப்பத்தையும் செலுத்துகிறவர்களாதலால் பரிசுத்தராயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. Or crooked back, or a dwarf, or that has a blemish in his eye, or be scurvy, or scabbed, or has his stones broken;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4160,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்கள் தேவனுடைய நாமத்தைப் பரிசுத்தக் குலைச்சலாக்காமல் அவருக்கேற்ற பரிசுத்தராயிருப்பார்களாக; அவர்கள் கர்த்தரின் தகனபலிகளையும் தங்கள் தேவனுடைய அப்பத்தையும் செலுத்துகிறவர்களாதலால் பரிசுத்தராயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. Or crooked back, or a dwarf, or that has a blemish in his eye, or be scurvy, or scabbed, or has his stones broken;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. No man that has a blemish of the seed of Aaron the priest shall come nigh to offer the offerings of the LORD made by fire: he has a blemish; he shall not come nigh to offer the bread of his God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. No man that has a blemish of the seed of Aaron the priest shall come nigh to offer the offerings of the LORD made by fire: he has a blemish; he shall not come nigh to offer the bread of his God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. He shall eat the bread of his God, both of the most holy, and of the holy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Only he shall not go in unto the vail, nor come nigh unto the altar, because he has a blemish; that he profane not my sanctuaries: for I the LORD do sanctify them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Only he shall not go in unto the vail, nor come nigh unto the altar, because he has a blemish; that he profane not my sanctuaries: for I the LORD do sanctify them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Only he shall not go in unto the vail, nor come nigh unto the altar, because he has a blemish; that he profane not my sanctuaries: for I the LORD do sanctify them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And Moses told it unto Aaron, and to his sons, and unto all the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் தேவனுடைய அப்பத்தைச் செலுத்துகிறபடியால் நீ அவனைப் பரிசுத்தப்படுத்தவேண்டும்; உங்களைப் பரிசுத்தமாக்குகிற கர்த்தராகிய நான் பரிசுத்தராயிருக்கிறபடியால், அவனும் உனக்கு முன்பாகப் பரிசுத்தனாயிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[3. And for his sister a virgin, that is nigh unto him, which has had no husband; for her may he be defiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனுடைய குமாரத்தி வேசித்தனம்பண்ணி, தன்னைப் பரிசுத்தக் குலைச்சலாக்கினால், அவள் தன் தகப்பனையும் பரிசுத்தக்குலைச்சலாக்குகிறாள்; அவள் அக்கினியிலே சுட்டெரிக்கப்படக்கடவள்.]]></a:t>
+              <a:t><![CDATA[3. And for his sister a virgin, that is nigh unto him, which has had no husband; for her may he be defiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனுடைய குமாரத்தி வேசித்தனம்பண்ணி, தன்னைப் பரிசுத்தக் குலைச்சலாக்கினால், அவள் தன் தகப்பனையும் பரிசுத்தக்குலைச்சலாக்குகிறாள்; அவள் அக்கினியிலே சுட்டெரிக்கப்படக்கடவள்.]]></a:t>
+              <a:t><![CDATA[4. But he shall not defile himself, being a chief man among his people, to profane himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தன் சகோதரருக்குள்ளே பிரதான ஆசாரியனாகத் தன் சிரசில் அபிஷேகதைலம் வார்க்கப்பட்டவனும், அவனுக்குரிய வஸ்திரங்களைத் தரிக்கும்படி பிரதிஷ்டைபண்ணப்பட்டவனுமாயிருக்கிறவன் எவனோ, அவன் தன் பாகையை எடுக்காமலும், தன் வஸ்திரங்களைக் கிழித்துக்கொள்ளாமலும்,]]></a:t>
+              <a:t><![CDATA[4. But he shall not defile himself, being a chief man among his people, to profane himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தன் சகோதரருக்குள்ளே பிரதான ஆசாரியனாகத் தன் சிரசில் அபிஷேகதைலம் வார்க்கப்பட்டவனும், அவனுக்குரிய வஸ்திரங்களைத் தரிக்கும்படி பிரதிஷ்டைபண்ணப்பட்டவனுமாயிருக்கிறவன் எவனோ, அவன் தன் பாகையை எடுக்காமலும், தன் வஸ்திரங்களைக் கிழித்துக்கொள்ளாமலும்,]]></a:t>
+              <a:t><![CDATA[5. They shall not make baldness upon their head, neither shall they shave off the corner of their beard, nor make any cuttings in their flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473386157" r:id="rId1"/>
+    <p:sldLayoutId id="2477663416" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5871,106 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಟ್ಟೆಗಳನ್ನು ಹರಿದುಕೊಳ್ಳಲೂಬಾರದು;]]></a:t>
+              <a:t><![CDATA[தேகத்தைக் கீறிக்கொள்ளாமலும் இருப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಇಲ್ಲವೆ ಯಾವ ಮೃತ ಶರೀರದ ಬಳಿಗೂ ಹೋಗಬಾರದು; ತನ್ನ ತಂದೆಗಾಗಲಿ ತಾಯಿಗಾಗಲಿ ತನ್ನನ್ನು ಹೊಲೆಮಾಡಿಕೊಳ್ಳಬಾರದು.]]></a:t>
+              <a:t><![CDATA[6. தங்கள் தேவனுடைய நாமத்தைப் பரிசுத்தக் குலைச்சலாக்காமல் அவருக்கேற்ற பரிசுத்தராயிருப்பார்களாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಇದಲ್ಲದೆ ಪರಿಶುದ್ಧ ಸ್ಥಳದಿಂದ ಹೊರಗೆ ಹೋಗಬಾರದು ತನ್ನ ದೇವರ ಪರಿಶುದ್ಧ ಸ್ಥಳವನ್ನು ಅಪವಿತ್ರ ಮಾಡಬಾರದು; ತನ್ನ]]></a:t>
+              <a:t><![CDATA[அவர்கள் கர்த்தரின் தகனபலிகளையும் தங்கள் தேவனுடைய அப்பத்தையும் செலுத்துகிறவர்களாதலால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರ ಅಭಿಷೇಕ ತೈಲದ ಕಿರೀಟವು ಅವನ ತಲೆಯ ಮೇಲೆ ಇರುತ್ತದೆ; ನಾನೇ ಕರ್ತನು.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தராயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅವನು ತನಗೆ ಹೆಂಡತಿಯನ್ನು ಅವಳ ಕನ್ನಿಕಾವಸ್ಥೆಯಲ್ಲಿ ತೆಗೆದುಕೊಳ್ಳಬೇಕು.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் தங்கள் தேவனுக்குப் பரிசுத்தமானவர்கள், ஆகையால் வேசியையாகிலும் கற்புக்குலைந்தவளையாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ವಿಧವೆ ಯನ್ನಾಗಲಿ, ಬಿಡಲ್ಪಟ್ಟ ಸ್ತ್ರೀಯನ್ನಾಗಲಿ, ಅಪವಿತ್ರ ಳನ್ನಾಗಲಿ, ಇಲ್ಲವೆ ಸೂಳೆಯನ್ನಾಗಲಿ, ಇಂಥವರನ್ನು ಅವನು]]></a:t>
+              <a:t><![CDATA[விவாகம்பண்ணார்களாக; தன் புருஷனாலே தள்ளப்பட்ட ஸ்திரீயையும் விவாகம்பண்ணார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೆಗೆದುಕೊಳ್ಳಬಾರದು. ಆದರೆ ತನ್ನ ಸ್ವಂತ ಜನರಲ್ಲಿ ಒಬ್ಬ ಕನ್ನಿಕೆಯನ್ನು ತನಗೆ ಹೆಂಡತಿಯನ್ನಾಗಿ ತೆಗೆದುಕೊಳ್ಳಬೇಕು.]]></a:t>
+              <a:t><![CDATA[8. அவன் தேவனுடைய அப்பத்தைச் செலுத்துகிறபடியால் நீ அவனைப் பரிசுத்தப்படுத்தவேண்டும்; உங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಇದಲ್ಲದೆ ಅವನು ತನ್ನ ಜನರೊಳಗೆ ತನ್ನ ಸಂತತಿಯನ್ನು ಅಪವಿತ್ರ ಮಾಡಬಾರದು. ಕರ್ತನಾದ ನಾನು ಅವನನ್ನು]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாக்குகிற கர்த்தராகிய நான் பரிசுத்தராயிருக்கிறபடியால், அவனும் உனக்கு முன்பாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶುದ್ಧೀಕರಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தனாயிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕರ್ತನು ಮೋಶೆಯೊಂದಿಗೆ ಮಾತನಾಡಿ ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[9. ஆசாரியனுடைய குமாரத்தி வேசித்தனம்பண்ணி, தன்னைப் பரிசுத்தக் குலைச்சலாக்கினால், அவள் தன் தகப்பனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವರು ವ್ಯಭಿಚಾರಿಯನ್ನು ಇಲ್ಲವೆ ಅಪವಿತ್ರಳನ್ನು ಹೆಂಡತಿಯಾಗಿ ತೆಗೆದುಕೊಳ್ಳಬಾರದು; ಇಲ್ಲವೆ ಗಂಡನಿಂದ ಬಿಡಲ್ಪಟ್ಟ]]></a:t>
+              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி: ஆரோனின் குமாரராகிய ஆசாரியர்களில் ஒருவனும் தன் ஜனத்தாரில் இறந்துபோன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆರೋನನೊಂದಿಗೆ ಮಾತ ನಾಡಿ ಹೇಳಬೇಕಾದದ್ದೇನಂದರೆ--ನಿನ್ನ ಸಂತತಿಯು ಅವರ ವಂಶಾವಳಿಗಳಲ್ಲಿ ಯಾವನಿಗೆ ಯಾವದಾದರೂ]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாக்குகிறாள்; அவள் அக்கினியிலே சுட்டெரிக்கப்படக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಳಂಕವಿರುವದಾದರೆ ಅವನು ತನ್ನ ದೇವರ ರೊಟ್ಟಿಯನ್ನು ಸಮರ್ಪಿಸುವದಕ್ಕಾಗಿ ಬರಬಾರದು.]]></a:t>
+              <a:t><![CDATA[10. தன் சகோதரருக்குள்ளே பிரதான ஆசாரியனாகத் தன் சிரசில் அபிஷேகதைலம் வார்க்கப்பட்டவனும், அவனுக்குரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಯಾವ ಮನುಷ್ಯನು ಕಳಂಕವುಳ್ಳವನಾಗಿರುತ್ತಾನೋ ಅಂದರೆ ಕಣ್ಣಿಲ್ಲದವನು ಇಲ್ಲವೆ ಕುಂಟನು ಚಪ್ಪಟೆ ಯಾದ ಮೂಗುಳ್ಳವನು]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களைத் தரிக்கும்படி பிரதிஷ்டைபண்ணப்பட்டவனுமாயிருக்கிறவன் எவனோ, அவன் தன் பாகையை எடுக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಚ್ಚಾದ ಅಂಗವುಳ್ಳವನು]]></a:t>
+              <a:t><![CDATA[தன் வஸ்திரங்களைக் கிழித்துக்கொள்ளாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಮುರಿದ ಪಾದವುಳ್ಳವನು ಮುರಿದ ಕೈಯುಳ್ಳವನು]]></a:t>
+              <a:t><![CDATA[11. பிரேதம் கிடக்கும் இடத்தில் போகாமலும், தன் தகப்பனுக்காகவும் தன் தாய்க்காகவும் தன்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ತರುವಾಯ ಕರ್ತನು ಮೋಶೆಗೆ ಹೇಳಿದ್ದೇನಂದರೆ--ನೀನು ಆರೋನನ ಮಕ್ಕಳಾದ ಯಾಜಕರೊಂದಿಗೆ ಮಾತನಾಡಿ ಅವರಿಗೆ ಹೀಗೆ]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படுத்திக்கொள்ளாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳು--ಸತ್ತವರ ನಿಮಿತ್ತವಾಗಿ ಅವನ ಜನರಲ್ಲಿ ಯಾವನೂ ಹೊಲೆಯಾಗಬಾರದು.]]></a:t>
+              <a:t><![CDATA[12. பரிசுத்த ஸ்தலத்திலிருந்து புறப்படாமலும், தன் தேவனுடைய பரிசுத்த ஸ்தலத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಗೂನು ಬೆನ್ನುಳ್ಳವನು ಗಿಡ್ಡನು ಕಣ್ಣುಗಳಲ್ಲಿ ಕಳಂಕವುಳ್ಳವನು ಹುರುಕುಳ್ಳವನು ತುರಿಯುಳ್ಳವನು ತನ್ನ ಬೀಜಹೊಡೆದವನು]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாக்காமலும் இருப்பானாக; அவனுடைய தேவனின் அபிஷேகதைலம் என்னும் கிரீடம் அவன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆದರೆ ತನ್ನ ಹತ್ತಿರದ ಸಂಬಂಧಿಯಾಗಿ, ಅಂದರೆ ಅವನ ತಾಯಿ, ತಂದೆ, ಮಗ, ಮಗಳು, ಸಹೋದರನಿಗಾಗಿ]]></a:t>
+              <a:t><![CDATA[இருக்கிறதே: நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಯಾಜಕನಾದ ಆರೋನನ ಸಂತತಿಯಲ್ಲಿ ಕಳಂಕವುಳ್ಳ ಯಾವ ಮನುಷ್ಯನೂ ಅಗ್ನಿ ಸಮರ್ಪಣೆಗಳನ್ನು ಅರ್ಪಿಸು ವದಕ್ಕಾಗಿ ಕರ್ತನ]]></a:t>
+              <a:t><![CDATA[13. கன்னிகையாயிருக்கிற பெண்ணை அவன் விவாகம்பண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ತ್ರೀಯನ್ನು ತೆಗೆದು ಕೊಳ್ಳಬಾರದು; ಅವನು ತನ್ನ ದೇವರಿಗೆ ಪರಿಶುದ್ಧ ನಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[யாதொருவருக்காகத் தங்களை தீட்டுப்படுத்தலாகாது என்று அவர்களோடே சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸನ್ನಿಧಿಯಲ್ಲಿ ಬರಬಾರದು; ಕಳಂಕವುಳ್ಳವನು ತನ್ನ ದೇವರ ರೊಟ್ಟಿಯನ್ನು ಅರ್ಪಿಸುವದಕ್ಕಾಗಿ ಸವಿಾಪಬರಬಾರದು.]]></a:t>
+              <a:t><![CDATA[14. விதவையானாலும் தள்ளப்பட்டவளையானாலும் கற்பு குலைந்தவளையானாலும் வேசியையானாலும் விவாகம்பண்ணாமல், தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅವನು ಅತಿ ಪರಿಶುದ್ಧವಾದ ಮತ್ತು ಪರಿಶುದ್ಧವಾದ ತನ್ನ ದೇವರ ರೊಟ್ಟಿಯನ್ನು ತಿನ್ನಬೇಕು.]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்குள்ளே ஒரு கன்னிகையை விவாகம்பண்ணக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆದರೆ ಅವನು ಕಳಂಕವುಳ್ಳವನಾದದರಿಂದ ತೆರೆಯ ಒಳಕ್ಕೆ ಹೋಗ ಬಾರದು ಇಲ್ಲವೆ ಯಜ್ಞವೇದಿಯ ಸವಿಾಪಕ್ಕೂ ಬರಬಾರದು. ಹೀಗೆ]]></a:t>
+              <a:t><![CDATA[15. அவன் தன் வித்தைத் தன் ஜனங்களுக்குள்ளே பரிசுத்தக் குலைச்சலாக்காமல் இருப்பானாக; நான் அவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ನನ್ನ ಪರಿಶುದ್ಧ ಸ್ಥಳವನ್ನು ಅಪವಿತ್ರ ಮಾಡಬಾರದು; ಅವರನ್ನು ಶುದ್ಧೀಕರಿಸುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாக்குகிற கர்த்தர் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಮೋಶೆಯು ಅದನ್ನು ಆರೋನ ನಿಗೂ ಅವನ ಕುಮಾರರಿಗೂ ಇಸ್ರಾಯೇಲ್‌ ಎಲ್ಲಾ ಮಕ್ಕಳಿಗೂ ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[16. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅವನಿಗೆ ಹತ್ತಿರದ ಗಂಡನಿಲ್ಲದ ಕನ್ನಿಕೆಯಾದ ಸಹೋದರಿಗಾಗಿ ಅವನು ಹೊಲೆಯಾಗಬಹುದು.]]></a:t>
+              <a:t><![CDATA[17. நீ ஆரோனோடே சொல்லவேண்டியது என்னவென்றால்: உன் சந்ததியாருக்குள்ளே அங்கவீனமுள்ளவன் தலைமுறைதோறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆದರೆ ಅವನು ತನ್ನ ಜನರೊಳಗೆ ಮುಖ್ಯಸ್ಥನಾಗಿ ರುವದರಿಂದ ತನ್ನನ್ನು ತಾನು ಹೊಲೆಮಾಡಿ ಕೊಳ್ಳಬಾರದು]]></a:t>
+              <a:t><![CDATA[தேவனுடைய அப்பத்தைச் செலுத்தும்படி சேரலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಪವಿತ್ರಮಾಡಿಕೊಳ್ಳಲೂಬಾರದು.]]></a:t>
+              <a:t><![CDATA[18. அங்கவீனமுள்ள ஒருவனும் அணுகலாகாது; குருடனானாலும், சப்பாணியானாலும், குறுகின அல்லது நீண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವರು ತಮ್ಮ ತಲೆಯನ್ನು ಬೋಳಿಸಿಕೊಳ್ಳಬಾರದು. ಅಲ್ಲದೆ ತಮ್ಮ ಗಡ್ಡದ ಮೂಲೆಯನ್ನು ಬೋಳಿಸಿ ಕೊಳ್ಳಬಾರದು. ತಮ್ಮ]]></a:t>
+              <a:t><![CDATA[அவயவமுள்ளவனானாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶರೀರವನ್ನು ಕೊಯ್ದುಕೊಳ್ಳ ಬಾರದು.]]></a:t>
+              <a:t><![CDATA[19. காலொடிந்தவனானாலும், கையொடிந்தவனானாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವನು ನಿನ್ನ ದೇವರಿಗೆ ರೊಟ್ಟಿಯನ್ನು ಸಮರ್ಪಿಸುವ ಕಾರಣ ನೀನು ಅವನನ್ನು ಶುದ್ಧೀಕರಿಸ ಬೇಕು, ಅವನು ನನಗೆ]]></a:t>
+              <a:t><![CDATA[2. தன் தாயும், தன் தகப்பனும், தன் குமாரனும், தன் குமாரத்தியும், தன் சகோதரனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅವರು ತಮ್ಮ ಕರ್ತನಿಗೆ ಅಗ್ನಿಯಿಂದ ಮಾಡಿದ ಸಮರ್ಪಣೆಗಳನ್ನು ಮತ್ತು ತಮ್ಮ ದೇವರ ರೊಟ್ಟಿಯನ್ನು ಅರ್ಪಿಸುವದರಿಂದ ಅವರು]]></a:t>
+              <a:t><![CDATA[20. கூனனானாலும், குள்ளனானாலும், பூவிழுந்த கண்ணனானாலும், சொறியனானாலும், அசறுள்ளவனானாலும், விதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10599,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಮ್ಮ ದೇವರ ಹೆಸರನ್ನು ಅಪವಿತ್ರಪಡಿಸದೆ ತಮ್ಮ ದೇವರಿಗೆ ಪರಿಶುದ್ಧರಾಗಿರಬೇಕು; ಆದಕಾರಣ ಅವರು ಪರಿಶುದ್ಧ ರಾಗಿರುವರು.]]></a:t>
+              <a:t><![CDATA[நசுங்கினவனானாலும் அணுகலாகாது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. ஆசாரியனாகிய ஆரோனின் சந்ததியாரில் அங்கவீனமுள்ள ஒருவனும் கர்த்தரின் தகனபலிகளைச் செலுத்தச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேரலாகாது; அவன் அங்கவீனமுள்ளவனாகையால், அவன் தேவனுடைய அப்பத்தைச் செலுத்தச் சேரலாகாது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அவன் தன் தேவனுடைய அப்பமாகிய மகா பரிசுத்தமானவைகளிலும் மற்ற பரிசுத்தமானவைகளிலும் புசிக்கலாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ஆனாலும் அவன் அங்கவீனமுள்ளவனாகையால், அவன் என் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குலைச்சலாக்காதபடிக்குத் திரைக்குள்ளே போகாமலும் பலிபீடத்தண்டையில் சேராமலும் இருப்பானாக; நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. மோசே இவைகளை ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರಿಶುದ್ಧನಾಗಿರುವನು. ನಿನ್ನನ್ನು ಶುದ್ಧೀಕರಿಸುವ ಕರ್ತನಾದ ನಾನು ಪರಿಶುದ್ಧನು.]]></a:t>
+              <a:t><![CDATA[3. புருஷனுக்கு வாழ்க்கைப்படாமல் தன்னிடத்திலிருக்கிற கன்னியாஸ்திரீயான தன் சகோதரியுமாகிய தனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಯಾವದೇ ಯಾಜಕನ ಮಗಳು ವ್ಯಭಿ ಚಾರ ಕೃತ್ಯದಿಂದ ತನ್ನನ್ನು ಅಪವಿತ್ರಮಾಡಿಕೊಂಡರೆ ಅವಳು ತನ್ನ ತಂದೆಯನ್ನು]]></a:t>
+              <a:t><![CDATA[நெருங்கின இனமான இவர்களுடைய சாவுக்காகத் தீட்டுப்படலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಪವಿತ್ರಮಾಡುತ್ತಾಳೆ; ಅವಳನ್ನು ಬೆಂಕಿಯಿಂದ ಸುಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[4. தன் ஜனத்தாரில் பெரியவனாகிய அவன் வேறொருவருக்காகவும் தன்னைப் பரிசுத்தக்குலைச்சலாக்கித்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅವನ ಸಹೋದರರೊಳಗೆ ಮಹಾಯಾಜಕ ನಾಗಿದ್ದು ಯಾವನ ತಲೆಯ ಮೇಲೆ ಅಭಿಷೇಕ ತೈಲವು ಸುರಿಯಲ್ಪಟ್ಟಿದೆಯೋ ಮತ್ತು ಯಾವನು ಉಡುಪು]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படுத்தலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಳನ್ನು ಧರಿಸಿಕೊಳ್ಳುವದಕ್ಕೆ ಪ್ರತಿಷ್ಠಿಸಲ್ಪಟ್ಟಿದ್ದಾನೋ ಅವನು ತನ್ನ ತಲೆಯನ್ನು ಮುಚ್ಚಿಕೊಳ್ಳಲೂಬಾರದು ಮತ್ತು ತನ್ನ]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் தங்கள் தலையை மொட்டையடிக்காமலும், தங்கள் தாடியின் ஓரங்களைச் சிரைத்துப்போடாமலும், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>