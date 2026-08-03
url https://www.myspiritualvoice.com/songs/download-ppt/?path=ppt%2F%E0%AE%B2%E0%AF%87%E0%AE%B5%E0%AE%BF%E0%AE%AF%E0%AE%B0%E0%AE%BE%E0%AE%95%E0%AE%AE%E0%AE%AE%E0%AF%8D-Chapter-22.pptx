--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -113,68 +113,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -216,59 +198,50 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
-    <p:sldId id="317" r:id="rId64"/>
-[...7 lines deleted...]
-    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -427,62 +400,53 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-[...10 lines deleted...]
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -651,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆரோனின் சந்ததியாரில் எவன் குஷ்டரோகியோ, எவன் பிரமியமுள்ளவனோ, அவன் சுத்தமாகும்மட்டும் பரிசுத்தமானவைகளில் புசிக்கலாகாது; பிணத்தினாலே தீட்டானவைகளில் எதையாகிலும் தொட்டவனும், இந்திரியங்கழிந்தவனும்,]]></a:t>
+              <a:t><![CDATA[5. தீட்டுப்படுத்துகிற யாதொரு ஊரும்பிராணியையாகிலும் தீட்டுள்ள மனிதனையாகிலும் தொட்டவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -869,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தீட்டுப்படுத்துகிற யாதொரு ஊரும்பிராணியையாகிலும் தீட்டுள்ள மனிதனையாகிலும் தொட்டவனும்,]]></a:t>
+              <a:t><![CDATA[6. சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; அவன் ஜலத்தில் ஸ்நானம்பண்ணும்வரைக்கும் பரிசுத்தமானவைகளில் புசிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1087,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; அவன் ஜலத்தில் ஸ்நானம்பண்ணும்வரைக்கும் பரிசுத்தமானவைகளில் புசிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[7. சூரியன் அஸ்தமித்தபின்பு சுத்தமாயிருப்பான்; அதன்பின்பு அவன் பரிசுத்தமானவைகளில் புசிக்கலாம்; அது அவனுடைய ஆகாரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1305,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சூரியன் அஸ்தமித்தபின்பு சுத்தமாயிருப்பான்; அதன்பின்பு அவன் பரிசுத்தமானவைகளில் புசிக்கலாம்; அது அவனுடைய ஆகாரம்.]]></a:t>
+              <a:t><![CDATA[8. தானாய்ச் செத்ததையும் பீறுண்டதையும் அவன் புசிக்கிறதினாலே தன்னைத் தீட்டுப்படுத்தலாகாது; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1414,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தானாய்ச் செத்ததையும் பீறுண்டதையும் அவன் புசிக்கிறதினாலே தன்னைத் தீட்டுப்படுத்தலாகாது; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் பரிசுத்தமானதை அவர்கள் பரிசுத்தக்குலைச்சலாக்குகிறதினாலே, பாவம் சுமந்து அதினிமித்தம் சாகாதபடிக்கு, என் கட்டளையைக் காக்கக்கடவர்கள்; நான் அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1523,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தானாய்ச் செத்ததையும் பீறுண்டதையும் அவன் புசிக்கிறதினாலே தன்னைத் தீட்டுப்படுத்தலாகாது; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் பரிசுத்தமானதை அவர்கள் பரிசுத்தக்குலைச்சலாக்குகிறதினாலே, பாவம் சுமந்து அதினிமித்தம் சாகாதபடிக்கு, என் கட்டளையைக் காக்கக்கடவர்கள்; நான் அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1741,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் பரிசுத்தமானதை அவர்கள் பரிசுத்தக்குலைச்சலாக்குகிறதினாலே, பாவம் சுமந்து அதினிமித்தம் சாகாதபடிக்கு, என் கட்டளையைக் காக்கக்கடவர்கள்; நான் அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[10. அந்நியன் ஒருவனும் பரிசுத்தமானவைகளில் புசிக்கலாகாது; ஆசாரியன் வீட்டில் தங்கியிருக்கிறவனும் கூலிவேலைசெய்கிறவனும் பரிசுத்தமானதில் புசிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1850,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் பரிசுத்தமானதை அவர்கள் பரிசுத்தக்குலைச்சலாக்குகிறதினாலே, பாவம் சுமந்து அதினிமித்தம் சாகாதபடிக்கு, என் கட்டளையைக் காக்கக்கடவர்கள்; நான் அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[10. அந்நியன் ஒருவனும் பரிசுத்தமானவைகளில் புசிக்கலாகாது; ஆசாரியன் வீட்டில் தங்கியிருக்கிறவனும் கூலிவேலைசெய்கிறவனும் பரிசுத்தமானதில் புசிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1959,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்நியன் ஒருவனும் பரிசுத்தமானவைகளில் புசிக்கலாகாது; ஆசாரியன் வீட்டில் தங்கியிருக்கிறவனும் கூலிவேலைசெய்கிறவனும் பரிசுத்தமானதில் புசிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[11. ஆசாரியனால் பணத்துக்குக் கொள்ளப்பட்டவனும், அவன் வீட்டிலே பிறந்தவனும் அவனுடைய ஆகாரத்தில் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2068,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்நியன் ஒருவனும் பரிசுத்தமானவைகளில் புசிக்கலாகாது; ஆசாரியன் வீட்டில் தங்கியிருக்கிறவனும் கூலிவேலைசெய்கிறவனும் பரிசுத்தமானதில் புசிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[11. ஆசாரியனால் பணத்துக்குக் கொள்ளப்பட்டவனும், அவன் வீட்டிலே பிறந்தவனும் அவனுடைய ஆகாரத்தில் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2177,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆசாரியனால் பணத்துக்குக் கொள்ளப்பட்டவனும், அவன் வீட்டிலே பிறந்தவனும் அவனுடைய ஆகாரத்தில் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[12. ஆசாரியனுடைய குமாரத்தி அந்நியனுக்கு வாழ்க்கைப்பட்டால், அவள் பரிசுத்தமானவைகளின் படைப்பிலே புசிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2286,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆசாரியனால் பணத்துக்குக் கொள்ளப்பட்டவனும், அவன் வீட்டிலே பிறந்தவனும் அவனுடைய ஆகாரத்தில் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[12. ஆசாரியனுடைய குமாரத்தி அந்நியனுக்கு வாழ்க்கைப்பட்டால், அவள் பரிசுத்தமானவைகளின் படைப்பிலே புசிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2395,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆசாரியனுடைய குமாரத்தி அந்நியனுக்கு வாழ்க்கைப்பட்டால், அவள் பரிசுத்தமானவைகளின் படைப்பிலே புசிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[13. விதவையாய்ப்போன, அல்லது தள்ளப்பட்டவளான ஆசாரியனுடைய குமாரத்தி பிள்ளையில்லாதிருந்து, தன் தகப்பன் வீட்டில் தன்னுடைய இளவயதில் இருந்ததுபோலத் திரும்பவந்து இருந்தாளேயாகில், அவள் தன் தகப்பன் ஆகாரத்தில் புசிக்கலாம், அந்நியனாகிய ஒருவனும் அதில் புசிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2504,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆசாரியனுடைய குமாரத்தி அந்நியனுக்கு வாழ்க்கைப்பட்டால், அவள் பரிசுத்தமானவைகளின் படைப்பிலே புசிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[13. விதவையாய்ப்போன, அல்லது தள்ளப்பட்டவளான ஆசாரியனுடைய குமாரத்தி பிள்ளையில்லாதிருந்து, தன் தகப்பன் வீட்டில் தன்னுடைய இளவயதில் இருந்ததுபோலத் திரும்பவந்து இருந்தாளேயாகில், அவள் தன் தகப்பன் ஆகாரத்தில் புசிக்கலாம், அந்நியனாகிய ஒருவனும் அதில் புசிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2722,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விதவையாய்ப்போன, அல்லது தள்ளப்பட்டவளான ஆசாரியனுடைய குமாரத்தி பிள்ளையில்லாதிருந்து, தன் தகப்பன் வீட்டில் தன்னுடைய இளவயதில் இருந்ததுபோலத் திரும்பவந்து இருந்தாளேயாகில், அவள் தன் தகப்பன் ஆகாரத்தில் புசிக்கலாம், அந்நியனாகிய ஒருவனும் அதில் புசிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[14. ஒருவன் அறியாமல் பரிசுத்தமானதில் புசித்ததுண்டானால், அவன் அதிலே ஐந்தில் ஒரு பங்கு அதிகமாய்க் கூட்டிப் பரிசுத்தமானவைகளோடுங்கூட ஆசாரியனுக்குக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2940,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விதவையாய்ப்போன, அல்லது தள்ளப்பட்டவளான ஆசாரியனுடைய குமாரத்தி பிள்ளையில்லாதிருந்து, தன் தகப்பன் வீட்டில் தன்னுடைய இளவயதில் இருந்ததுபோலத் திரும்பவந்து இருந்தாளேயாகில், அவள் தன் தகப்பன் ஆகாரத்தில் புசிக்கலாம், அந்நியனாகிய ஒருவனும் அதில் புசிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[14. ஒருவன் அறியாமல் பரிசுத்தமானதில் புசித்ததுண்டானால், அவன் அதிலே ஐந்தில் ஒரு பங்கு அதிகமாய்க் கூட்டிப் பரிசுத்தமானவைகளோடுங்கூட ஆசாரியனுக்குக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3049,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் அறியாமல் பரிசுத்தமானதில் புசித்ததுண்டானால், அவன் அதிலே ஐந்தில் ஒரு பங்கு அதிகமாய்க் கூட்டிப் பரிசுத்தமானவைகளோடுங்கூட ஆசாரியனுக்குக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் கர்த்தருக்குப் படைக்கிற இஸ்ரவேல் புத்திரருடைய பரிசுத்தமானவைகளைப் பரிசுத்தக்குலைச்சலாக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3158,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் அறியாமல் பரிசுத்தமானதில் புசித்ததுண்டானால், அவன் அதிலே ஐந்தில் ஒரு பங்கு அதிகமாய்க் கூட்டிப் பரிசுத்தமானவைகளோடுங்கூட ஆசாரியனுக்குக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் கர்த்தருக்குப் படைக்கிற இஸ்ரவேல் புத்திரருடைய பரிசுத்தமானவைகளைப் பரிசுத்தக்குலைச்சலாக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3267,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் கர்த்தருக்குப் படைக்கிற இஸ்ரவேல் புத்திரருடைய பரிசுத்தமானவைகளைப் பரிசுத்தக்குலைச்சலாக்காமலும்,]]></a:t>
+              <a:t><![CDATA[16. அவைகளைப் புசிக்கிறதினால் அவர்கள்மேல் குற்றமான அக்கிரமத்தைச் சுமரப்பண்ணாமலும் இருப்பார்களாக; நான் அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3376,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் கர்த்தருக்குப் படைக்கிற இஸ்ரவேல் புத்திரருடைய பரிசுத்தமானவைகளைப் பரிசுத்தக்குலைச்சலாக்காமலும்,]]></a:t>
+              <a:t><![CDATA[16. அவைகளைப் புசிக்கிறதினால் அவர்கள்மேல் குற்றமான அக்கிரமத்தைச் சுமரப்பண்ணாமலும் இருப்பார்களாக; நான் அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3485,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவைகளைப் புசிக்கிறதினால் அவர்கள்மேல் குற்றமான அக்கிரமத்தைச் சுமரப்பண்ணாமலும் இருப்பார்களாக; நான் அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3594,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவைகளைப் புசிக்கிறதினால் அவர்கள்மேல் குற்றமான அக்கிரமத்தைச் சுமரப்பண்ணாமலும் இருப்பார்களாக; நான் அவர்களைப் பரிசுத்தமாக்குகிற கர்த்தர் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. நீ ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் குடும்பத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியர்களிலும் தங்களுடைய பொருத்தனைகளின்படியாகிலும் உற்சாகத்தின்படியாகிலும் சர்வாங்க தகனபலிகளாகக் கர்த்தருக்குத் தங்கள் காணிக்கையை எவர்கள் செலுத்தப்போகிறார்களோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3703,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[18. நீ ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் குடும்பத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியர்களிலும் தங்களுடைய பொருத்தனைகளின்படியாகிலும் உற்சாகத்தின்படியாகிலும் சர்வாங்க தகனபலிகளாகக் கர்த்தருக்குத் தங்கள் காணிக்கையை எவர்கள் செலுத்தப்போகிறார்களோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3812,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் குடும்பத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியர்களிலும் தங்களுடைய பொருத்தனைகளின்படியாகிலும் உற்சாகத்தின்படியாகிலும் சர்வாங்க தகனபலிகளாகக் கர்த்தருக்குத் தங்கள் காணிக்கையை எவர்கள் செலுத்தப்போகிறார்களோ,]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் தங்கள் மனதின்படியே மாடுகளிலாகிலும் ஆடுகளிலாகிலும் வெள்ளாடுகளிலாகிலும் பழுதற்ற ஒரு ஆணைப் பிடித்துவந்து செலுத்துவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3921,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் குடும்பத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியர்களிலும் தங்களுடைய பொருத்தனைகளின்படியாகிலும் உற்சாகத்தின்படியாகிலும் சர்வாங்க தகனபலிகளாகக் கர்த்தருக்குத் தங்கள் காணிக்கையை எவர்கள் செலுத்தப்போகிறார்களோ,]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் தங்கள் மனதின்படியே மாடுகளிலாகிலும் ஆடுகளிலாகிலும் வெள்ளாடுகளிலாகிலும் பழுதற்ற ஒரு ஆணைப் பிடித்துவந்து செலுத்துவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4139,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் குடும்பத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியர்களிலும் தங்களுடைய பொருத்தனைகளின்படியாகிலும் உற்சாகத்தின்படியாகிலும் சர்வாங்க தகனபலிகளாகக் கர்த்தருக்குத் தங்கள் காணிக்கையை எவர்கள் செலுத்தப்போகிறார்களோ,]]></a:t>
+              <a:t><![CDATA[20. பழுதுள்ள ஒன்றையும் செலுத்த வேண்டாம்; அது உங்கள் நிமித்தம் அங்கிகரிக்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4248,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் குடும்பத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியர்களிலும் தங்களுடைய பொருத்தனைகளின்படியாகிலும் உற்சாகத்தின்படியாகிலும் சர்வாங்க தகனபலிகளாகக் கர்த்தருக்குத் தங்கள் காணிக்கையை எவர்கள் செலுத்தப்போகிறார்களோ,]]></a:t>
+              <a:t><![CDATA[21. ஒருவன் விசேஷித்த பொருத்தனையாவது, உற்சாகமாயாவது, கர்த்தருக்கு மாடுகளிலாகிலும் ஆடுகளிலாகிலும் சமாதானபலிகளைச் செலுத்தப்போனால், அது அங்கிகரிக்கும்படி, ஒரு பழுதுமில்லாமல் உத்தமமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4357,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் தங்கள் மனதின்படியே மாடுகளிலாகிலும் ஆடுகளிலாகிலும் வெள்ளாடுகளிலாகிலும் பழுதற்ற ஒரு ஆணைப் பிடித்துவந்து செலுத்துவார்களாக.]]></a:t>
+              <a:t><![CDATA[21. ஒருவன் விசேஷித்த பொருத்தனையாவது, உற்சாகமாயாவது, கர்த்தருக்கு மாடுகளிலாகிலும் ஆடுகளிலாகிலும் சமாதானபலிகளைச் செலுத்தப்போனால், அது அங்கிகரிக்கும்படி, ஒரு பழுதுமில்லாமல் உத்தமமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4466,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் தங்கள் மனதின்படியே மாடுகளிலாகிலும் ஆடுகளிலாகிலும் வெள்ளாடுகளிலாகிலும் பழுதற்ற ஒரு ஆணைப் பிடித்துவந்து செலுத்துவார்களாக.]]></a:t>
+              <a:t><![CDATA[22. குருடு, நெரிசல், முடம், கழலை, சொறி, புண் முதலிய பழுதுள்ளவைகளை நீங்கள் கர்த்தருக்குச் செலுத்தாமலும், அவைகளாலே கர்த்தருக்குப் பலிபீடத்தின்மேல் தகனபலியிடாமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4575,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பழுதுள்ள ஒன்றையும் செலுத்த வேண்டாம்; அது உங்கள் நிமித்தம் அங்கிகரிக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[22. குருடு, நெரிசல், முடம், கழலை, சொறி, புண் முதலிய பழுதுள்ளவைகளை நீங்கள் கர்த்தருக்குச் செலுத்தாமலும், அவைகளாலே கர்த்தருக்குப் பலிபீடத்தின்மேல் தகனபலியிடாமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4684,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பழுதுள்ள ஒன்றையும் செலுத்த வேண்டாம்; அது உங்கள் நிமித்தம் அங்கிகரிக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[23. நீண்ட அல்லது குறுகின அவயவமுள்ள மாட்டையும் ஆட்டையும் நீ உற்சாகபலியாக இடலாம்; பொருத்தனைக்காக அது அங்கிகரிக்கப்படமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4793,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஒருவன் விசேஷித்த பொருத்தனையாவது, உற்சாகமாயாவது, கர்த்தருக்கு மாடுகளிலாகிலும் ஆடுகளிலாகிலும் சமாதானபலிகளைச் செலுத்தப்போனால், அது அங்கிகரிக்கும்படி, ஒரு பழுதுமில்லாமல் உத்தமமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. நீண்ட அல்லது குறுகின அவயவமுள்ள மாட்டையும் ஆட்டையும் நீ உற்சாகபலியாக இடலாம்; பொருத்தனைக்காக அது அங்கிகரிக்கப்படமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4902,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஒருவன் விசேஷித்த பொருத்தனையாவது, உற்சாகமாயாவது, கர்த்தருக்கு மாடுகளிலாகிலும் ஆடுகளிலாகிலும் சமாதானபலிகளைச் செலுத்தப்போனால், அது அங்கிகரிக்கும்படி, ஒரு பழுதுமில்லாமல் உத்தமமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. விதை நசுங்கினதையும் நொறுங்கினதையும் காயம்பட்டதையும் விதை அறுக்கப்பட்டதையும் நீங்கள் கர்த்தருக்குச் செலுத்தாமலும், அவைகளை உங்கள் தேசத்திலே பலியிடாமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5011,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஒருவன் விசேஷித்த பொருத்தனையாவது, உற்சாகமாயாவது, கர்த்தருக்கு மாடுகளிலாகிலும் ஆடுகளிலாகிலும் சமாதானபலிகளைச் செலுத்தப்போனால், அது அங்கிகரிக்கும்படி, ஒரு பழுதுமில்லாமல் உத்தமமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. விதை நசுங்கினதையும் நொறுங்கினதையும் காயம்பட்டதையும் விதை அறுக்கப்பட்டதையும் நீங்கள் கர்த்தருக்குச் செலுத்தாமலும், அவைகளை உங்கள் தேசத்திலே பலியிடாமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5120,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. குருடு, நெரிசல், முடம், கழலை, சொறி, புண் முதலிய பழுதுள்ளவைகளை நீங்கள் கர்த்தருக்குச் செலுத்தாமலும், அவைகளாலே கர்த்தருக்குப் பலிபீடத்தின்மேல் தகனபலியிடாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[25. அந்நியன் புத்திரன் கையிலும் இப்படிப்பட்டதை வாங்கி, தேவனுக்கு அப்பமாகச் செலுத்தீர்களாக; அவைகளின் கேடும் பழுதும் அவைகளில் இருக்கிறது; அவைகள் உங்களுக்காக அங்கிகரிக்கப்படுவதில்லை என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5229,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரர் எனக்கென்று நியமித்துச் செலுத்துகிற பரிசுத்த வஸ்துக்களைக் குறித்து ஆரோனும் அவன் குமாரரும் என் பரிசுத்த நாமத்தைப் பரிசுத்தக்குலைச்சலாக்காதபடிக்கு எச்சரிக்கையாய் இருக்கவேண்டும் என்று அவர்களோடே சொல்; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[3. அன்றியும் நீ அவர்களை நோக்கி: உங்கள் தலைமுறைகளில் உள்ள சந்ததியாரில் எவனாகிலும் தான் தீட்டுப்பட்டிருக்கும்போது, இஸ்ரவேல் புத்திரர் கர்த்தருக்கு நியமித்துச் செலுத்துகிற பரிசுத்தமானவைகளண்டையில் சேர்ந்தால், அந்த ஆத்துமா என் சந்நிதியில் இராதபடிக்கு அறுப்புண்டுபோவான் என்று சொல்; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5338,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. குருடு, நெரிசல், முடம், கழலை, சொறி, புண் முதலிய பழுதுள்ளவைகளை நீங்கள் கர்த்தருக்குச் செலுத்தாமலும், அவைகளாலே கர்த்தருக்குப் பலிபீடத்தின்மேல் தகனபலியிடாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[25. அந்நியன் புத்திரன் கையிலும் இப்படிப்பட்டதை வாங்கி, தேவனுக்கு அப்பமாகச் செலுத்தீர்களாக; அவைகளின் கேடும் பழுதும் அவைகளில் இருக்கிறது; அவைகள் உங்களுக்காக அங்கிகரிக்கப்படுவதில்லை என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5447,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. குருடு, நெரிசல், முடம், கழலை, சொறி, புண் முதலிய பழுதுள்ளவைகளை நீங்கள் கர்த்தருக்குச் செலுத்தாமலும், அவைகளாலே கர்த்தருக்குப் பலிபீடத்தின்மேல் தகனபலியிடாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[26. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5556,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீண்ட அல்லது குறுகின அவயவமுள்ள மாட்டையும் ஆட்டையும் நீ உற்சாகபலியாக இடலாம்; பொருத்தனைக்காக அது அங்கிகரிக்கப்படமாட்டாது.]]></a:t>
+              <a:t><![CDATA[27. ஒரு கன்றாவது செம்மறியாட்டுக்குட்டியாவது வெள்ளாட்டுக்குட்டியாவது பிறந்தால், அது ஏழுநாள் தன் தாயினிடத்தில் இருக்கக்கடவது; எட்டாம் நாள்முதல் அது கர்த்தருக்குத் தகனபலியாக அங்கிகரிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5665,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீண்ட அல்லது குறுகின அவயவமுள்ள மாட்டையும் ஆட்டையும் நீ உற்சாகபலியாக இடலாம்; பொருத்தனைக்காக அது அங்கிகரிக்கப்படமாட்டாது.]]></a:t>
+              <a:t><![CDATA[27. ஒரு கன்றாவது செம்மறியாட்டுக்குட்டியாவது வெள்ளாட்டுக்குட்டியாவது பிறந்தால், அது ஏழுநாள் தன் தாயினிடத்தில் இருக்கக்கடவது; எட்டாம் நாள்முதல் அது கர்த்தருக்குத் தகனபலியாக அங்கிகரிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5774,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. விதை நசுங்கினதையும் நொறுங்கினதையும் காயம்பட்டதையும் விதை அறுக்கப்பட்டதையும் நீங்கள் கர்த்தருக்குச் செலுத்தாமலும், அவைகளை உங்கள் தேசத்திலே பலியிடாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[28. பசுவையும் அதின் கன்றையும், ஆட்டையும் அதின் குட்டியையும் ஒரேநாளில் கொல்லவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5883,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. விதை நசுங்கினதையும் நொறுங்கினதையும் காயம்பட்டதையும் விதை அறுக்கப்பட்டதையும் நீங்கள் கர்த்தருக்குச் செலுத்தாமலும், அவைகளை உங்கள் தேசத்திலே பலியிடாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[29. கர்த்தருக்கு ஸ்தோத்திரபலியைச் செலுத்துவீர்களானால் மனப்பூர்வமாய் அதைச் செலுத்துவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5992,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நியன் புத்திரன் கையிலும் இப்படிப்பட்டதை வாங்கி, தேவனுக்கு அப்பமாகச் செலுத்தீர்களாக; அவைகளின் கேடும் பழுதும் அவைகளில் இருக்கிறது; அவைகள் உங்களுக்காக அங்கிகரிக்கப்படுவதில்லை என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. கர்த்தருக்கு ஸ்தோத்திரபலியைச் செலுத்துவீர்களானால் மனப்பூர்வமாய் அதைச் செலுத்துவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6101,51 +6065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நியன் புத்திரன் கையிலும் இப்படிப்பட்டதை வாங்கி, தேவனுக்கு அப்பமாகச் செலுத்தீர்களாக; அவைகளின் கேடும் பழுதும் அவைகளில் இருக்கிறது; அவைகள் உங்களுக்காக அங்கிகரிக்கப்படுவதில்லை என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. அந்நாளிலேதான் அது புசிக்கப்படவேண்டும்; விடியற்காலம்மட்டும் நீங்கள் அதில் ஒன்றும் மீதியாக வைக்கவேண்டாம்; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6210,51 +6174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[31. நீங்கள் என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படி செய்யக்கடவீர்கள்; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6319,51 +6283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஒரு கன்றாவது செம்மறியாட்டுக்குட்டியாவது வெள்ளாட்டுக்குட்டியாவது பிறந்தால், அது ஏழுநாள் தன் தாயினிடத்தில் இருக்கக்கடவது; எட்டாம் நாள்முதல் அது கர்த்தருக்குத் தகனபலியாக அங்கிகரிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[32. என் பரிசுத்த நாமத்தைப் பரிசுத்தக்குலைச்சலாக்காதிருப்பீர்களாக; நான் இஸ்ரவேல் புத்திரர் நடுவே பரிசுத்தர் என்று மதிக்கப்படுவேன்; நான் உங்களைப் பரிசுத்தமாக்குகிற கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6537,51 +6501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஒரு கன்றாவது செம்மறியாட்டுக்குட்டியாவது வெள்ளாட்டுக்குட்டியாவது பிறந்தால், அது ஏழுநாள் தன் தாயினிடத்தில் இருக்கக்கடவது; எட்டாம் நாள்முதல் அது கர்த்தருக்குத் தகனபலியாக அங்கிகரிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[32. என் பரிசுத்த நாமத்தைப் பரிசுத்தக்குலைச்சலாக்காதிருப்பீர்களாக; நான் இஸ்ரவேல் புத்திரர் நடுவே பரிசுத்தர் என்று மதிக்கப்படுவேன்; நான் உங்களைப் பரிசுத்தமாக்குகிற கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6646,923 +6610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஒரு கன்றாவது செம்மறியாட்டுக்குட்டியாவது வெள்ளாட்டுக்குட்டியாவது பிறந்தால், அது ஏழுநாள் தன் தாயினிடத்தில் இருக்கக்கடவது; எட்டாம் நாள்முதல் அது கர்த்தருக்குத் தகனபலியாக அங்கிகரிக்கப்படும்.]]></a:t>
-[...871 lines deleted...]
-              <a:t><![CDATA[32. என் பரிசுத்த நாமத்தைப் பரிசுத்தக்குலைச்சலாக்காதிருப்பீர்களாக; நான் இஸ்ரவேல் புத்திரர் நடுவே பரிசுத்தர் என்று மதிக்கப்படுவேன்; நான் உங்களைப் பரிசுத்தமாக்குகிற கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[33. நான் உங்களுக்குத் தேவனாயிருப்பதற்காக, உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினேன்; நான் கர்த்தர் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7637,159 +6729,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. அன்றியும் நீ அவர்களை நோக்கி: உங்கள் தலைமுறைகளில் உள்ள சந்ததியாரில் எவனாகிலும் தான் தீட்டுப்பட்டிருக்கும்போது, இஸ்ரவேல் புத்திரர் கர்த்தருக்கு நியமித்துச் செலுத்துகிற பரிசுத்தமானவைகளண்டையில் சேர்ந்தால், அந்த ஆத்துமா என் சந்நிதியில் இராதபடிக்கு அறுப்புண்டுபோவான் என்று சொல்; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -7845,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அன்றியும் நீ அவர்களை நோக்கி: உங்கள் தலைமுறைகளில் உள்ள சந்ததியாரில் எவனாகிலும் தான் தீட்டுப்பட்டிருக்கும்போது, இஸ்ரவேல் புத்திரர் கர்த்தருக்கு நியமித்துச் செலுத்துகிற பரிசுத்தமானவைகளண்டையில் சேர்ந்தால், அந்த ஆத்துமா என் சந்நிதியில் இராதபடிக்கு அறுப்புண்டுபோவான் என்று சொல்; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[4. ஆரோனின் சந்ததியாரில் எவன் குஷ்டரோகியோ, எவன் பிரமியமுள்ளவனோ, அவன் சுத்தமாகும்மட்டும் பரிசுத்தமானவைகளில் புசிக்கலாகாது; பிணத்தினாலே தீட்டானவைகளில் எதையாகிலும் தொட்டவனும், இந்திரியங்கழிந்தவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8033,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492043" r:id="rId1"/>
+    <p:sldLayoutId id="2474703710" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8533,126 +7516,54 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8773,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things, until he be clean. And whoso touches any thing that is unclean by the dead, or a man whose]]></a:t>
+              <a:t><![CDATA[हो, ऐसे मनुष्य को जो कोई छूए,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seed goes from him;]]></a:t>
+              <a:t><![CDATA[5. और जो कोई किसी ऐसे रेंगनेहारे जन्तु को छूए जिस से लोग अशुद्ध हो सकते हैं, वा किसी ऐसे मनुष्य को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Or whosoever touches any creeping thing, whereby he may be made unclean, or a man of whom he may]]></a:t>
+              <a:t><![CDATA[छूए जिस में किसी प्रकार की अशुद्धता हो जो उसको भी लग सकती है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[take uncleanness, whatsoever uncleanness he has;]]></a:t>
+              <a:t><![CDATA[6. तो वह प्राणी जो इन में से किसी को छूए सांझ तक अशुद्ध ठहरा रहे, और जब तक जल से स्नान न कर ले तब तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The soul which has touched any such shall be unclean until even, and shall not eat of the holy]]></a:t>
+              <a:t><![CDATA[पवित्र वस्तुओं में से कुछ न खाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things, unless he wash his flesh with water.]]></a:t>
+              <a:t><![CDATA[7. तब सूर्य अस्त होने पर वह शुद्ध ठहरेगा; और तब वह पवित्र वस्तुओं में से खा सकेगा, क्योंकि उसका भोजन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when the sun is down, he shall be clean, and shall afterward eat of the holy things; because]]></a:t>
+              <a:t><![CDATA[वही है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it is his food.]]></a:t>
+              <a:t><![CDATA[8. जो जानवर आप से मरा हो वा पशु से फाड़ा गया हो उसे खाकर वह अपने आप को अशुद्ध न करे; मैं यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. That which dies of itself, or is torn with beasts, he shall not eat to defile himself therewith;]]></a:t>
+              <a:t><![CDATA[9. इसलिये याजक लोग मेरी सौंपी हुई वस्तुओं की रक्षा करें, ऐसा न हो कि वे उन को अपवित्र करके पाप का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I am the LORD.]]></a:t>
+              <a:t><![CDATA[भार उठाएं, और इसके कारण मर भी जाएं; मैं उनका पवित्र करने वाला यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. They shall therefore keep mine ordinance, lest they bear sin for it, and die therefore, if they]]></a:t>
+              <a:t><![CDATA[10. पराए कुल का जन किसी पवित्र वस्तु को न खाने पाए, चाहे वह याजक का पाहुन हो वा मजदूर हो, तौभी वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[profane it: I the LORD do sanctify them.]]></a:t>
+              <a:t><![CDATA[कोई पवित्र वस्तु न खाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. There shall no stranger eat of the holy thing: a sojourner of the priest, or an hired servant,]]></a:t>
+              <a:t><![CDATA[11. यदि याजक किसी प्राणी को रूपया देकर मोल ले, तो वह प्राणी उस में से खा सकता है; और जो याजक के घर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not eat of the holy thing.]]></a:t>
+              <a:t><![CDATA[में उत्पन्न हुए हों वे भी उसके भोजन में से खाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But if the priest buy any soul with his money, he shall eat of it, and he that is born in his]]></a:t>
+              <a:t><![CDATA[12. और यदि याजक की बेटी पराए कुल के किसी पुरूष से ब्याही गई हो, तो वह भेंट की हुई पवित्र वस्तुओं में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house: they shall eat of his food.]]></a:t>
+              <a:t><![CDATA[से न खाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. If the priest's daughter also be married unto a stranger, she may not eat of an offering of the]]></a:t>
+              <a:t><![CDATA[13. यदि याजक की बेटी विधवा वा त्यागी हुई हो, और उसकी सन्तान न हो, और वह अपनी बाल्यावस्था की रीति के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[holy things.]]></a:t>
+              <a:t><![CDATA[अनुसार अपने पिता के घर में रहती हो, तो वह अपने पिता के भोजन में से खाए; पर पराए कुल का कोई उस में से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But if the priest's daughter be a widow, or divorced, and have no child, and is returned unto]]></a:t>
+              <a:t><![CDATA[न खाने पाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her father's house, as in her youth, she shall eat of her father's food: but there shall be no]]></a:t>
+              <a:t><![CDATA[14. और यदि कोई मनुष्य किसी पवित्र वस्तु में से कुछ भूल से खा जाए, तो वह उसका पांचवां भाग बढ़ाकर उसे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto Aaron and to his sons, that they separate themselves from the holy things of the]]></a:t>
+              <a:t><![CDATA[2. हारून और उसके पुत्रों से कह, कि इस्त्राएलियों की पवित्र की हुई वस्तुओं से जिन को वे मेरे लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stranger eat thereof.]]></a:t>
+              <a:t><![CDATA[याजक को भर दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And if a man eat of the holy thing unwittingly, then he shall put the fifth part thereof unto]]></a:t>
+              <a:t><![CDATA[15. और वे इस्त्राएलियों की पवित्र की हुई वस्तुओं को, जिन्हें वे यहोवा के लिये चढ़ाएं, अपवित्र न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it, and shall give it unto the priest with the holy thing.]]></a:t>
+              <a:t><![CDATA[करें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they shall not profane the holy things of the children of Israel, which they offer unto the]]></a:t>
+              <a:t><![CDATA[16. वे उन को अपनी पवित्र वस्तुओं में से खिलाकर उन से अपराध का दोष न उठवाएं; मैं उनका पवित्र करने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD;]]></a:t>
+              <a:t><![CDATA[वाला यहोवा हूं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Or suffer them to bear the iniquity of trespass, when they eat their holy things: for I the LORD]]></a:t>
+              <a:t><![CDATA[17. फिर यहोवा ने मूसा से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do sanctify them.]]></a:t>
+              <a:t><![CDATA[18. हारून और उसके पुत्रों से और इस्त्राएल के घराने वा इस्त्राएलियों में रहने वाले परदेशियों में से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[कोई क्यों न हो जो मन्नत वा स्वेच्छाबलि करने के लिये यहोवा को कोई होमबलि चढ़ाए,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Speak unto Aaron, and to his sons, and unto all the children of Israel, and say unto them,]]></a:t>
+              <a:t><![CDATA[19. तो अपने निमित्त ग्रहणयोग्य ठहरने के लिये बैलों वा भेड़ों वा बकरियों में से निर्दोष नर चढ़ाया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Whatsoever he be of the house of Israel, or of the strangers in Israel, that will offer his oblation]]></a:t>
+              <a:t><![CDATA[जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel, and that they profane not my holy name in those things which they hallow unto]]></a:t>
+              <a:t><![CDATA[पवित्र करते हैं न्यारे रहें, और मेरे पवित्र नाम को अपवित्र न करें, मैं यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for all his vows, and for all his freewill offerings, which they will offer unto the LORD for a]]></a:t>
+              <a:t><![CDATA[20. जिस में कोई भी दोष हो उसे न चढ़ाना; क्योंकि वह तुम्हारे निमित्त ग्रहणयोग्य न ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burnt offering;]]></a:t>
+              <a:t><![CDATA[21. और जो कोई बैलों वा भेड़-बकरियों में से विशेष वस्तु संकल्प करने के लिये वा स्वेच्छाबलि के लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. All of you shall offer at your own will a male without blemish, of the beeves, of the sheep, or]]></a:t>
+              <a:t><![CDATA[यहोवा को मेलबलि चढ़ाए, तो ग्रहण होने के लिये अवश्य है कि वह निर्दोष हो, उस में कोई भी दोष न हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the goats.]]></a:t>
+              <a:t><![CDATA[22. जो अन्धा वा अंग का टूटा वा लूला हो, वा उस में रसौली वा खौरा वा खुजली हो, ऐसों को यहोवा के लिये न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But whatsoever has a blemish, that shall all of you not offer: for it shall not be acceptable]]></a:t>
+              <a:t><![CDATA[चढ़ाना, उन को वेदी पर यहोवा के लिये हव्य न चढ़ाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for you.]]></a:t>
+              <a:t><![CDATA[23. जिस किसी बैल वा भेड़ वा बकरे का कोई अंग अधिक वा कम हो उसको स्वेच्छाबलि के लिये चढ़ा सकते हो,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And whosoever offers a sacrifice of peace offerings unto the LORD to accomplish his vow, or a]]></a:t>
+              <a:t><![CDATA[परन्तु मन्नत पूरी करने के लिये वह ग्रहण न होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[freewill offering in beeves or sheep, it shall be perfect to be accepted; there shall be no blemish]]></a:t>
+              <a:t><![CDATA[24. जिसके अंड दबे वा कुचले वा टूटे वा कट गए हों उसको यहोवा के लिये न चढ़ाना, और अपने देश में भी ऐसा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therein.]]></a:t>
+              <a:t><![CDATA[काम न करना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Blind, or broken, or physically disabled, or having a leaking sore, or scurvy, or scabbed, all]]></a:t>
+              <a:t><![CDATA[25. फिर इन में से किसी को तुम अपने परमेश्वर का भोजन जानकर किसी परदेशी से ले कर न चढ़ाओ; क्योंकि उन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me: I am the LORD.]]></a:t>
+              <a:t><![CDATA[3. और उन से कह, कि तुम्हारी पीढ़ी-पीढ़ी में तुम्हारे सारे वंश में से जो कोई अपनी अशुद्धता की दशा में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you shall not offer these unto the LORD, nor make an offering by fire of them upon the altar unto]]></a:t>
+              <a:t><![CDATA[में उनका बिगाड़ वर्तमान है, उन में दोष है, इसलिये वे तुम्हारे निमित्त ग्रहण न होंगे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[26. फिर यहोवा ने मूसा से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Either a bullock or a lamb that has any thing superfluous or lacking in his parts, that may you]]></a:t>
+              <a:t><![CDATA[27. जब बछड़ा वा भेड़ वा बकरी का बच्चा उत्पन्न हो, तो वह सात दिन तक अपनी मां के साथ रहे; फिर आठवें]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offer for a freewill offering; but for a vow it shall not be accepted.]]></a:t>
+              <a:t><![CDATA[दिन से आगे को वह यहोवा के हव्यवाह चढ़ावे के लिये ग्रहणयोग्य ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. All of you shall not offer unto the LORD that which is bruised, or crushed, or broken, or cut;]]></a:t>
+              <a:t><![CDATA[28. चाहे गाय, चाहे भेड़ी वा बकरी हो, उसको और उसके बच्चे को एक ही दिन में बलि न करना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither shall all of you make any offering thereof in your land.]]></a:t>
+              <a:t><![CDATA[29. और जब तुम यहोवा के लिये धन्यवाद का मेलबलि चढ़ाओ, तो उसे इसी प्रकार से करना जिस से वह ग्रहणयोग्य]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Neither from a stranger's hand shall all of you offer the bread of your God of any of these;]]></a:t>
+              <a:t><![CDATA[ठहरे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because their corruption is in them, and blemishes be in them: they shall not be accepted for you.]]></a:t>
+              <a:t><![CDATA[30. वह उसी दिन खाया जाए, उस में से कुछ भी बिहान तक रहने न पाए; मैं यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[31. और तुम मेरी आज्ञाओं को मानना और उनका पालन करना; मैं यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. When a bullock, or a sheep, or a goat, is brought forth, then it shall be seven days under the]]></a:t>
+              <a:t><![CDATA[32. और मेरे पवित्र नाम को अपवित्र न ठहराना, क्योंकि मैं इस्त्राएलियों के बीच अवश्य ही पवित्र माना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Say unto them, Whosoever he be of all your seed among your generations, that goes unto the holy]]></a:t>
+              <a:t><![CDATA[उन पवित्र की हुई वस्तुओं के पास जाए, जिन्हें इस्त्राएली यहोवा के लिये पवित्र करते हैं, वह प्राणी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dam; and from the eighth day and thenceforth it shall be accepted for an offering made by fire unto]]></a:t>
+              <a:t><![CDATA[जाऊंगा; मैं तुम्हारा पवित्र करने वाला यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,1107 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[Israel: I am the LORD which hallow you,]]></a:t>
+              <a:t><![CDATA[33. जो तुम को मिस्र देश से निकाल लाया हूं जिस से तुम्हारा परमेश्वर बना रहूं; मैं यहोवा हूं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,183 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things, which the children of Israel hallow unto the LORD, having his uncleanness upon him, that]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[33. That brought you out of the land of Egypt, to be your God: I am the LORD.]]></a:t>
+              <a:t><![CDATA[मेरे साम्हने से नाश किया जाएगा; मैं यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[soul shall be cut off from my presence: I am the LORD.]]></a:t>
+              <a:t><![CDATA[4. हारून के वंश में से कोई क्यों न हो जो कोढ़ी हो, वा उसके प्रमेह हो, वह मनुष्य जब तक शुद्ध न हो जाए]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Whosoever of the seed of Aaron is a leper, or has a running issue; he shall not eat of the holy]]></a:t>
+              <a:t><![CDATA[तब तक पवित्र की हुई वस्तुओं में से कुछ न खाए। और जो लोथ के कारण अशुद्ध हुआ हो, वा वीर्य्य स्खलित हुआ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17810,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18095,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>70</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>