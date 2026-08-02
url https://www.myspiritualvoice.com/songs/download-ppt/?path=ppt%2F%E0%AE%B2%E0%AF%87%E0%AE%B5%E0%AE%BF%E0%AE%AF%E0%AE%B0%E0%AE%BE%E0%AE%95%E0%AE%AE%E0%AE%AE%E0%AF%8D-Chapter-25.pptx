--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -193,72 +193,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -340,61 +318,50 @@
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
-    <p:sldId id="357" r:id="rId104"/>
-[...9 lines deleted...]
-    <p:sldId id="367" r:id="rId114"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -593,64 +560,53 @@
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
-  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
-[...12 lines deleted...]
-  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -710,51 +666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படிக் கொடுப்பதற்கான நிர்வாகம் அவனுக்கு இல்லாவிட்டால், அவன் விற்றது வாங்கினவன் கையிலே யூபிலி வருஷம்மட்டும் இருந்து, யூபிலி வருஷத்திலே அது விடுதலையாகும்; அப்பொழுது அவன் தன் காணியாட்சிக்குத் திரும்பிப்போவான்.]]></a:t>
+              <a:t><![CDATA[5. தானாய் விளைந்து பயிரானதை அறுக்காமலும், கிளைகழிக்காதேவிட்ட திராட்சச்செடியின் பழங்களைச் சேர்க்காமலும் இருப்பாயாக; தேசத்துக்கு அது ஒரு ஓய்வுவருஷமாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -819,51 +775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களில் ஒருவனும் பிறனுக்கு அநியாயஞ்செய்யக் கூடாது; உன் தேவனுக்குப் பயப்படவேண்டும்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[26. அதை மீட்க ஒருவனும் இல்லாமல், தானே அதை மீட்கத்தக்கவனானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -928,923 +884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் கட்டளைகளின்படி செய்து, என் நியாயங்களைக் கைக்கொண்டு அவைகளின்படி நடக்கக்கடவீர்கள்; அப்பொழுது தேசத்திலே சுகமாய்க்குடியிருப்பீர்கள்.]]></a:t>
-[...871 lines deleted...]
-              <a:t><![CDATA[22. நீங்கள் எட்டாம் வருஷத்திலே விதைத்து, ஒன்பதாம் வருஷம்மட்டும் பழைய பலனிலே சாப்பிடுவீர்கள்; அதின் பலன் விளையும்வரைக்கும் பழைய பலனைச் சாப்பிடுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. அதை மீட்க ஒருவனும் இல்லாமல், தானே அதை மீட்கத்தக்கவனானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1909,378 +993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவன் மதில்சூழ்ந்த பட்டணத்திலுள்ள தன் வாசஸ்தலமாகிய வீட்டை விற்றால், அதை விற்ற ஒரு வருஷத்துக்குள் அதை மீட்டுக்கொள்ளலாம்; ஒரு வருஷத்துக்குள்ளாகவே அதை மீட்டுக்கொள்ளவேண்டும்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[23. தேசம் என்னுடையதாயிருக்கிறபடியால், நீங்கள் நிலங்களை அறுதியாய் விற்கவேண்டாம்; நீங்கள் பரதேசிகளும் என்னிடத்தில் புறக்குடிகளுமாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. தேசத்தின் ஓய்விலே பயிராகிறது உங்களுக்கு ஆகாரமாயிருப்பதாக; உன் வேலைக்காரனுக்கும், உன் வேலைக்காரிக்கும், உன் கூலிக்காரனுக்கும், உன்னிடத்தில் தங்குகிற அந்நியனுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2345,51 +1102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவன் மதில்சூழ்ந்த பட்டணத்திலுள்ள தன் வாசஸ்தலமாகிய வீட்டை விற்றால், அதை விற்ற ஒரு வருஷத்துக்குள் அதை மீட்டுக்கொள்ளலாம்; ஒரு வருஷத்துக்குள்ளாகவே அதை மீட்டுக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. தேசத்தின் ஓய்விலே பயிராகிறது உங்களுக்கு ஆகாரமாயிருப்பதாக; உன் வேலைக்காரனுக்கும், உன் வேலைக்காரிக்கும், உன் கூலிக்காரனுக்கும், உன்னிடத்தில் தங்குகிற அந்நியனுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2454,51 +1211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒரு வருஷத்துக்குள்ளே அதை மீட்டுக்கொள்ளாதிருந்தால், மதில்சூழ்ந்த பட்டணத்திலுள்ள அந்த வீடு தலைமுறைதோறும் அதை வாங்கினவனுக்கே உரியதாகும்; யூபிலி வருஷத்திலும் அது விடுதலையாகாது.]]></a:t>
+              <a:t><![CDATA[7. உன் நாட்டு மிருகத்துக்கும், உன் தேசத்தில் இருக்கிற காட்டு மிருகத்துக்கும் அதில் விளைந்திருப்பதெல்லாம் ஆகாரமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2563,51 +1320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒரு வருஷத்துக்குள்ளே அதை மீட்டுக்கொள்ளாதிருந்தால், மதில்சூழ்ந்த பட்டணத்திலுள்ள அந்த வீடு தலைமுறைதோறும் அதை வாங்கினவனுக்கே உரியதாகும்; யூபிலி வருஷத்திலும் அது விடுதலையாகாது.]]></a:t>
+              <a:t><![CDATA[8. அன்றியும், ஏழு ஓய்வு வருஷங்களுள்ள ஏழு ஏழு வருஷங்களை எண்ணுவாயாக; அந்த ஏழு ஓய்வு வருஷங்களும் நாற்பத்தொன்பது வருஷமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2672,51 +1429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒரு வருஷத்துக்குள்ளே அதை மீட்டுக்கொள்ளாதிருந்தால், மதில்சூழ்ந்த பட்டணத்திலுள்ள அந்த வீடு தலைமுறைதோறும் அதை வாங்கினவனுக்கே உரியதாகும்; யூபிலி வருஷத்திலும் அது விடுதலையாகாது.]]></a:t>
+              <a:t><![CDATA[8. அன்றியும், ஏழு ஓய்வு வருஷங்களுள்ள ஏழு ஏழு வருஷங்களை எண்ணுவாயாக; அந்த ஏழு ஓய்வு வருஷங்களும் நாற்பத்தொன்பது வருஷமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2781,51 +1538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மதில் சூழப்படாத கிராமங்களிலுள்ள வீடுகளோ, தேசத்தின் நிலங்கள் போலவே எண்ணப்படும்; அவைகள் மீட்கப்படலாம்; யூபிலி வருஷத்தில் அவைகள் விடுதலையாகும்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுதும் ஏழாம் மாதம் பத்தாந்தேதியில் எக்காளச்சத்தம் தொனிக்கும்படி செய்யவேண்டும்; பாவநிவாரணநாளில் உங்கள் தேசமெங்கும் எக்காளச்சத்தம் தொனிக்கும்படி செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2890,51 +1647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மதில் சூழப்படாத கிராமங்களிலுள்ள வீடுகளோ, தேசத்தின் நிலங்கள் போலவே எண்ணப்படும்; அவைகள் மீட்கப்படலாம்; யூபிலி வருஷத்தில் அவைகள் விடுதலையாகும்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுதும் ஏழாம் மாதம் பத்தாந்தேதியில் எக்காளச்சத்தம் தொனிக்கும்படி செய்யவேண்டும்; பாவநிவாரணநாளில் உங்கள் தேசமெங்கும் எக்காளச்சத்தம் தொனிக்கும்படி செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2999,51 +1756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. லேவியரின் காணியாட்சியாகிய பட்டணங்களிலுள்ள வீடுகளையோ லேவியர் எக்காலத்திலும் மீட்டுக்கொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[10. ஐம்பதாம் வருஷத்தைப் பரிசுத்தமாக்கி, தேசமெங்கும் அதின் குடிகளுக்கெல்லாம் விடுதலை கூறக்கடவீர்கள்; அது உங்களுக்கு யூபிலி வருஷமாயிருப்பதாக; அதிலே உங்களில் ஒவ்வொருவனும் தன் தன் காணியாட்சிக்கும் தன் தன் குடும்பத்துக்கும் திரும்பிப் போகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3108,51 +1865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. லேவியரின் காணியாட்சியாகிய பட்டணங்களிலுள்ள வீடுகளையோ லேவியர் எக்காலத்திலும் மீட்டுக்கொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[10. ஐம்பதாம் வருஷத்தைப் பரிசுத்தமாக்கி, தேசமெங்கும் அதின் குடிகளுக்கெல்லாம் விடுதலை கூறக்கடவீர்கள்; அது உங்களுக்கு யூபிலி வருஷமாயிருப்பதாக; அதிலே உங்களில் ஒவ்வொருவனும் தன் தன் காணியாட்சிக்கும் தன் தன் குடும்பத்துக்கும் திரும்பிப் போகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3217,51 +1974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்கள் காணியாட்சியான தேசமெங்கும் நிலங்களை மீட்டுக்கொள்ள இடங்கொடுக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் சீனாய்மலையில் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3326,51 +2083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இஸ்ரவேல் புத்திரருக்குள்ளே லேவியருடைய பட்டணங்களிலுள்ள வீடுகள் அவர்களுக்குரிய காணியாட்சியானபடியால், லேவியரிடத்தில் அவனுடைய காணியாட்சிப்பட்டணத்திலுள்ள வீட்டை ஒருவன் வாங்கினால், விற்கப்பட்ட அந்த வீடு யூபிலி வருஷத்தில் விடுதலையாகும்.]]></a:t>
+              <a:t><![CDATA[10. ஐம்பதாம் வருஷத்தைப் பரிசுத்தமாக்கி, தேசமெங்கும் அதின் குடிகளுக்கெல்லாம் விடுதலை கூறக்கடவீர்கள்; அது உங்களுக்கு யூபிலி வருஷமாயிருப்பதாக; அதிலே உங்களில் ஒவ்வொருவனும் தன் தன் காணியாட்சிக்கும் தன் தன் குடும்பத்துக்கும் திரும்பிப் போகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3435,51 +2192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இஸ்ரவேல் புத்திரருக்குள்ளே லேவியருடைய பட்டணங்களிலுள்ள வீடுகள் அவர்களுக்குரிய காணியாட்சியானபடியால், லேவியரிடத்தில் அவனுடைய காணியாட்சிப்பட்டணத்திலுள்ள வீட்டை ஒருவன் வாங்கினால், விற்கப்பட்ட அந்த வீடு யூபிலி வருஷத்தில் விடுதலையாகும்.]]></a:t>
+              <a:t><![CDATA[27. அதை விற்றபின் சென்ற வருஷங்களின் தொகையைத் தள்ளி, மீந்த தொகையை ஏற்றி, கொண்டவனுக்குக் கொடுத்து, அவன் தன் காணியாட்சிக்குத் திரும்பிப்போகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3544,51 +2301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இஸ்ரவேல் புத்திரருக்குள்ளே லேவியருடைய பட்டணங்களிலுள்ள வீடுகள் அவர்களுக்குரிய காணியாட்சியானபடியால், லேவியரிடத்தில் அவனுடைய காணியாட்சிப்பட்டணத்திலுள்ள வீட்டை ஒருவன் வாங்கினால், விற்கப்பட்ட அந்த வீடு யூபிலி வருஷத்தில் விடுதலையாகும்.]]></a:t>
+              <a:t><![CDATA[27. அதை விற்றபின் சென்ற வருஷங்களின் தொகையைத் தள்ளி, மீந்த தொகையை ஏற்றி, கொண்டவனுக்குக் கொடுத்து, அவன் தன் காணியாட்சிக்குத் திரும்பிப்போகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3653,51 +2410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்கள் பட்டணங்களைச் சூழ்ந்த வெளிநிலம் விற்கப்படலாகாது; அது அவர்களுக்கு நித்திய காணியாட்சியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. அந்த ஐம்பதாம் வருஷம் உங்களுக்கு யூபிலி வருஷமாயிருப்பதாக; அதிலே விதைக்காமலும், தானாய் விளைந்து பயிரானதை அறுக்காமலும், கிளைகழிக்காமல் விடப்பட்ட திராட்சச் செடியின் பழங்களைச் சேர்க்காமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3762,51 +2519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்கள் பட்டணங்களைச் சூழ்ந்த வெளிநிலம் விற்கப்படலாகாது; அது அவர்களுக்கு நித்திய காணியாட்சியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. அந்த ஐம்பதாம் வருஷம் உங்களுக்கு யூபிலி வருஷமாயிருப்பதாக; அதிலே விதைக்காமலும், தானாய் விளைந்து பயிரானதை அறுக்காமலும், கிளைகழிக்காமல் விடப்பட்ட திராட்சச் செடியின் பழங்களைச் சேர்க்காமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3871,51 +2628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன் சகோதரன் தரித்திரப்பட்டு, கையிளைத்துப்போனவனானால், அவனை ஆதரிக்கவேண்டும்; பரதேசியைப்போலும் தங்கவந்தவனைப்போலும் அவன் உன்னோடே பிழைப்பானாக.]]></a:t>
+              <a:t><![CDATA[28. அப்படிக் கொடுப்பதற்கான நிர்வாகம் அவனுக்கு இல்லாவிட்டால், அவன் விற்றது வாங்கினவன் கையிலே யூபிலி வருஷம்மட்டும் இருந்து, யூபிலி வருஷத்திலே அது விடுதலையாகும்; அப்பொழுது அவன் தன் காணியாட்சிக்குத் திரும்பிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3980,51 +2737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன் சகோதரன் தரித்திரப்பட்டு, கையிளைத்துப்போனவனானால், அவனை ஆதரிக்கவேண்டும்; பரதேசியைப்போலும் தங்கவந்தவனைப்போலும் அவன் உன்னோடே பிழைப்பானாக.]]></a:t>
+              <a:t><![CDATA[28. அப்படிக் கொடுப்பதற்கான நிர்வாகம் அவனுக்கு இல்லாவிட்டால், அவன் விற்றது வாங்கினவன் கையிலே யூபிலி வருஷம்மட்டும் இருந்து, யூபிலி வருஷத்திலே அது விடுதலையாகும்; அப்பொழுது அவன் தன் காணியாட்சிக்குத் திரும்பிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4089,51 +2846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நீ அவன் கையில் வட்டியாவது பொலிசையாவது வாங்காமல், உன் தேவனுக்குப் பயந்து, உன் சகோதரன் உன்னோடே பிழைக்கும்படி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[28. அப்படிக் கொடுப்பதற்கான நிர்வாகம் அவனுக்கு இல்லாவிட்டால், அவன் விற்றது வாங்கினவன் கையிலே யூபிலி வருஷம்மட்டும் இருந்து, யூபிலி வருஷத்திலே அது விடுதலையாகும்; அப்பொழுது அவன் தன் காணியாட்சிக்குத் திரும்பிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4198,51 +2955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நீ அவன் கையில் வட்டியாவது பொலிசையாவது வாங்காமல், உன் தேவனுக்குப் பயந்து, உன் சகோதரன் உன்னோடே பிழைக்கும்படி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[12. அது யூபிலி வருஷம்; அது உங்களுக்குப் பரிசுத்தமாயிருக்கவேண்டும்; அந்த வருஷத்தில் வயல்வெளியில் விளைந்தவைகளை நீங்கள் புசிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4307,51 +3064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவனுக்கு உன் பணத்தை வட்டிக்கும், உன் தானியத்தைப் பொலிசைக்கும் கொடாயாக.]]></a:t>
+              <a:t><![CDATA[12. அது யூபிலி வருஷம்; அது உங்களுக்குப் பரிசுத்தமாயிருக்கவேண்டும்; அந்த வருஷத்தில் வயல்வெளியில் விளைந்தவைகளை நீங்கள் புசிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4416,51 +3173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்கள் சகோதரன் தரித்திரப்பட்டு, தன் காணியாட்சியிலே சிலதை விற்றால், அவன் இனத்தான் ஒருவன் வந்து, தன் சகோதரன் விற்றதை மீட்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: நான் உங்களுக்குக் கொடுக்கும் தேசத்திலே நீங்கள் போய்ச் சேர்ந்திருக்கும்போது, தேசம் கர்த்தருக்கென்று ஓய்வு கொண்டாடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4525,51 +3282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. உங்களுக்குக் கானான் தேசத்தைக் கொடுத்து, உங்களுக்கு தேவனாயிருக்கும்படி, உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின உங்கள் தேவனாகிய கர்த்தர் நானே.]]></a:t>
+              <a:t><![CDATA[29. ஒருவன் மதில்சூழ்ந்த பட்டணத்திலுள்ள தன் வாசஸ்தலமாகிய வீட்டை விற்றால், அதை விற்ற ஒரு வருஷத்துக்குள் அதை மீட்டுக்கொள்ளலாம்; ஒரு வருஷத்துக்குள்ளாகவே அதை மீட்டுக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4634,51 +3391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. உங்களுக்குக் கானான் தேசத்தைக் கொடுத்து, உங்களுக்கு தேவனாயிருக்கும்படி, உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின உங்கள் தேவனாகிய கர்த்தர் நானே.]]></a:t>
+              <a:t><![CDATA[29. ஒருவன் மதில்சூழ்ந்த பட்டணத்திலுள்ள தன் வாசஸ்தலமாகிய வீட்டை விற்றால், அதை விற்ற ஒரு வருஷத்துக்குள் அதை மீட்டுக்கொள்ளலாம்; ஒரு வருஷத்துக்குள்ளாகவே அதை மீட்டுக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4743,51 +3500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உன் சகோதரன் தரித்திரனாகி, உனக்கு விலைப்பட்டுப்போனால், அவனை அடிமையைப்போல ஊழியஞ்செய்ய நெருக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[13. அந்த யூபிலி வருஷத்தில் உங்களில் அவனவன் தன் தன் காணியாட்சிக்குத் திரும்பிப்போகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4852,51 +3609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உன் சகோதரன் தரித்திரனாகி, உனக்கு விலைப்பட்டுப்போனால், அவனை அடிமையைப்போல ஊழியஞ்செய்ய நெருக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[30. ஒரு வருஷத்துக்குள்ளே அதை மீட்டுக்கொள்ளாதிருந்தால், மதில்சூழ்ந்த பட்டணத்திலுள்ள அந்த வீடு தலைமுறைதோறும் அதை வாங்கினவனுக்கே உரியதாகும்; யூபிலி வருஷத்திலும் அது விடுதலையாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4961,51 +3718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவன் கூலிக்காரனைப்போலவும் தங்கவந்தவனைப்போலவும் உன்னோடே இருந்து, யூபிலி வருஷம்மட்டும் உன்னிடத்தில் சேவிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[30. ஒரு வருஷத்துக்குள்ளே அதை மீட்டுக்கொள்ளாதிருந்தால், மதில்சூழ்ந்த பட்டணத்திலுள்ள அந்த வீடு தலைமுறைதோறும் அதை வாங்கினவனுக்கே உரியதாகும்; யூபிலி வருஷத்திலும் அது விடுதலையாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5070,51 +3827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவன் கூலிக்காரனைப்போலவும் தங்கவந்தவனைப்போலவும் உன்னோடே இருந்து, யூபிலி வருஷம்மட்டும் உன்னிடத்தில் சேவிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால், பிறனுக்கு எதையாவது விற்றாலும், அவனிடத்தில் எதையாவது கொண்டாலும் ஒருவருக்கொருவர் அநியாயம் செய்யக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5179,51 +3936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பின்பு, தன் பிள்ளைகளோடுங்கூட உன்னை விட்டு நீங்கலாகி, தன் குடும்பத்தாரிடத்துக்கும் தன் பிதாக்களின் காணியாட்சிக்கும் திரும்பிப்போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால், பிறனுக்கு எதையாவது விற்றாலும், அவனிடத்தில் எதையாவது கொண்டாலும் ஒருவருக்கொருவர் அநியாயம் செய்யக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5288,51 +4045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பின்பு, தன் பிள்ளைகளோடுங்கூட உன்னை விட்டு நீங்கலாகி, தன் குடும்பத்தாரிடத்துக்கும் தன் பிதாக்களின் காணியாட்சிக்கும் திரும்பிப்போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[31. மதில் சூழப்படாத கிராமங்களிலுள்ள வீடுகளோ, தேசத்தின் நிலங்கள் போலவே எண்ணப்படும்; அவைகள் மீட்கப்படலாம்; யூபிலி வருஷத்தில் அவைகள் விடுதலையாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5397,51 +4154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்கள் நான் எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின என்னுடைய ஊழியக்காரர்; ஆகையால் அவர்கள் அடிமைகளாக விற்கப்படலாகாது.]]></a:t>
+              <a:t><![CDATA[31. மதில் சூழப்படாத கிராமங்களிலுள்ள வீடுகளோ, தேசத்தின் நிலங்கள் போலவே எண்ணப்படும்; அவைகள் மீட்கப்படலாம்; யூபிலி வருஷத்தில் அவைகள் விடுதலையாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5506,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்கள் நான் எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின என்னுடைய ஊழியக்காரர்; ஆகையால் அவர்கள் அடிமைகளாக விற்கப்படலாகாது.]]></a:t>
+              <a:t><![CDATA[15. யூபிலி வருஷத்துக்குப் பின்வரும் வருஷங்களின் தொகைக்கேற்கப் பிறனிடத்தில் கொள்ளுவாயாக; பலனுள்ள வருஷங்களின் தொகைக்கேற்க அவன் உனக்கு விற்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5615,51 +4372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்கள் சகோதரன் தரித்திரப்பட்டு, தன் காணியாட்சியிலே சிலதை விற்றால், அவன் இனத்தான் ஒருவன் வந்து, தன் சகோதரன் விற்றதை மீட்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: நான் உங்களுக்குக் கொடுக்கும் தேசத்திலே நீங்கள் போய்ச் சேர்ந்திருக்கும்போது, தேசம் கர்த்தருக்கென்று ஓய்வு கொண்டாடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5724,51 +4481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நீ அவனைக் கொடூரமாய் ஆளாமல் உன் தேவனுக்குப் பயந்திரு.]]></a:t>
+              <a:t><![CDATA[15. யூபிலி வருஷத்துக்குப் பின்வரும் வருஷங்களின் தொகைக்கேற்கப் பிறனிடத்தில் கொள்ளுவாயாக; பலனுள்ள வருஷங்களின் தொகைக்கேற்க அவன் உனக்கு விற்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5833,51 +4590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. உனக்கு இருக்கும் ஆண் அடிமையும் பெண் அடிமையும் சுற்றிலும் இருக்கிற புறஜாதிகளாயிருக்கவேண்டும்; அவர்களில் நீ ஆண் அடிமையையும் பெண் அடிமையையும் விலைக்கு வாங்கலாம்.]]></a:t>
+              <a:t><![CDATA[32. லேவியரின் காணியாட்சியாகிய பட்டணங்களிலுள்ள வீடுகளையோ லேவியர் எக்காலத்திலும் மீட்டுக்கொள்ளலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5942,51 +4699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. உனக்கு இருக்கும் ஆண் அடிமையும் பெண் அடிமையும் சுற்றிலும் இருக்கிற புறஜாதிகளாயிருக்கவேண்டும்; அவர்களில் நீ ஆண் அடிமையையும் பெண் அடிமையையும் விலைக்கு வாங்கலாம்.]]></a:t>
+              <a:t><![CDATA[16. பலனுள்ள வருஷங்களின் இலக்கத்தைப் பார்த்து அவன் உனக்கு விற்கிறபடியால், வருஷங்களின் தொகை ஏறினால் விலையேறவும், வருஷங்களின் தொகை குறைந்தால், விலை குறையவும்வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6051,51 +4808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. உங்களிடத்திலே பரதேசிகளாய்த் தங்குகிற அந்நிய புத்திரரிலும், உங்கள் தேசத்தில் உங்களிடத்திலே பிறந்திருக்கிற அவர்களுடைய குடும்பத்தாரிலும் நீங்கள் உங்களுக்கு அடிமைகளைக் கொண்டு, அவர்களை உங்களுக்குச் சுதந்தரமாக்கலாம்.]]></a:t>
+              <a:t><![CDATA[16. பலனுள்ள வருஷங்களின் இலக்கத்தைப் பார்த்து அவன் உனக்கு விற்கிறபடியால், வருஷங்களின் தொகை ஏறினால் விலையேறவும், வருஷங்களின் தொகை குறைந்தால், விலை குறையவும்வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6160,51 +4917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. உங்களிடத்திலே பரதேசிகளாய்த் தங்குகிற அந்நிய புத்திரரிலும், உங்கள் தேசத்தில் உங்களிடத்திலே பிறந்திருக்கிற அவர்களுடைய குடும்பத்தாரிலும் நீங்கள் உங்களுக்கு அடிமைகளைக் கொண்டு, அவர்களை உங்களுக்குச் சுதந்தரமாக்கலாம்.]]></a:t>
+              <a:t><![CDATA[33. இஸ்ரவேல் புத்திரருக்குள்ளே லேவியருடைய பட்டணங்களிலுள்ள வீடுகள் அவர்களுக்குரிய காணியாட்சியானபடியால், லேவியரிடத்தில் அவனுடைய காணியாட்சிப்பட்டணத்திலுள்ள வீட்டை ஒருவன் வாங்கினால், விற்கப்பட்ட அந்த வீடு யூபிலி வருஷத்தில் விடுதலையாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6269,51 +5026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. உங்களிடத்திலே பரதேசிகளாய்த் தங்குகிற அந்நிய புத்திரரிலும், உங்கள் தேசத்தில் உங்களிடத்திலே பிறந்திருக்கிற அவர்களுடைய குடும்பத்தாரிலும் நீங்கள் உங்களுக்கு அடிமைகளைக் கொண்டு, அவர்களை உங்களுக்குச் சுதந்தரமாக்கலாம்.]]></a:t>
+              <a:t><![CDATA[33. இஸ்ரவேல் புத்திரருக்குள்ளே லேவியருடைய பட்டணங்களிலுள்ள வீடுகள் அவர்களுக்குரிய காணியாட்சியானபடியால், லேவியரிடத்தில் அவனுடைய காணியாட்சிப்பட்டணத்திலுள்ள வீட்டை ஒருவன் வாங்கினால், விற்கப்பட்ட அந்த வீடு யூபிலி வருஷத்தில் விடுதலையாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6378,51 +5135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவர்களை உங்களுக்குப் பின்வரும் உங்கள் சந்ததியாரும் சுதந்தரிக்கும்படி நீங்கள் அவர்களைச் சுதந்தரமாக்கிக்கொள்ளலாம்; என்றைக்கும் அவர்கள் உங்களுக்கு அடிமைகளாயிருக்கலாம்; உங்கள் சகோதரராகிய இஸ்ரவேல் புத்திரரோ ஒருவரையொருவர் கொடூரமாக ஆளக் கூடாது.]]></a:t>
+              <a:t><![CDATA[17. உங்களில் ஒருவனும் பிறனுக்கு அநியாயஞ்செய்யக் கூடாது; உன் தேவனுக்குப் பயப்படவேண்டும்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6487,51 +5244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவர்களை உங்களுக்குப் பின்வரும் உங்கள் சந்ததியாரும் சுதந்தரிக்கும்படி நீங்கள் அவர்களைச் சுதந்தரமாக்கிக்கொள்ளலாம்; என்றைக்கும் அவர்கள் உங்களுக்கு அடிமைகளாயிருக்கலாம்; உங்கள் சகோதரராகிய இஸ்ரவேல் புத்திரரோ ஒருவரையொருவர் கொடூரமாக ஆளக் கூடாது.]]></a:t>
+              <a:t><![CDATA[17. உங்களில் ஒருவனும் பிறனுக்கு அநியாயஞ்செய்யக் கூடாது; உன் தேவனுக்குப் பயப்படவேண்டும்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6596,51 +5353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவர்களை உங்களுக்குப் பின்வரும் உங்கள் சந்ததியாரும் சுதந்தரிக்கும்படி நீங்கள் அவர்களைச் சுதந்தரமாக்கிக்கொள்ளலாம்; என்றைக்கும் அவர்கள் உங்களுக்கு அடிமைகளாயிருக்கலாம்; உங்கள் சகோதரராகிய இஸ்ரவேல் புத்திரரோ ஒருவரையொருவர் கொடூரமாக ஆளக் கூடாது.]]></a:t>
+              <a:t><![CDATA[34. அவர்கள் பட்டணங்களைச் சூழ்ந்த வெளிநிலம் விற்கப்படலாகாது; அது அவர்களுக்கு நித்திய காணியாட்சியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6705,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. உன்னிடத்தில் இருக்கிற பரதேசியும் அந்நியனும் செல்வனாயிருக்க, அவனிடத்தில் இருக்கிற உன் சகோதரன் தரித்திரப்பட்டு, அந்தப் பரதேசிக்காவது, அந்நியனுக்காவது, பரதேசியின் குடும்பத்தாரில் எவனுக்காவது அவன் விலைப்பட்டுப்போனால்,]]></a:t>
+              <a:t><![CDATA[18. என் கட்டளைகளின்படி செய்து, என் நியாயங்களைக் கைக்கொண்டு அவைகளின்படி நடக்கக்கடவீர்கள்; அப்பொழுது தேசத்திலே சுகமாய்க்குடியிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6814,51 +5571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதை மீட்க ஒருவனும் இல்லாமல், தானே அதை மீட்கத்தக்கவனானால்,]]></a:t>
+              <a:t><![CDATA[3. ஆறு வருஷம் உன் வயலை விதைத்து, உன் திராட்சத்தோட்டத்தைக் கிளைகழித்து, அதின் பலனைச் சேர்ப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6923,51 +5680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. உன்னிடத்தில் இருக்கிற பரதேசியும் அந்நியனும் செல்வனாயிருக்க, அவனிடத்தில் இருக்கிற உன் சகோதரன் தரித்திரப்பட்டு, அந்தப் பரதேசிக்காவது, அந்நியனுக்காவது, பரதேசியின் குடும்பத்தாரில் எவனுக்காவது அவன் விலைப்பட்டுப்போனால்,]]></a:t>
+              <a:t><![CDATA[18. என் கட்டளைகளின்படி செய்து, என் நியாயங்களைக் கைக்கொண்டு அவைகளின்படி நடக்கக்கடவீர்கள்; அப்பொழுது தேசத்திலே சுகமாய்க்குடியிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7032,51 +5789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவன் விலைப்பட்டுப்போனபின் திரும்ப மீட்கப்படலாம்; அவன் சகோதரரில் ஒருவன் அவனை மீட்கலாம்.]]></a:t>
+              <a:t><![CDATA[35. உன் சகோதரன் தரித்திரப்பட்டு, கையிளைத்துப்போனவனானால், அவனை ஆதரிக்கவேண்டும்; பரதேசியைப்போலும் தங்கவந்தவனைப்போலும் அவன் உன்னோடே பிழைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7141,51 +5898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அவனுடைய பிதாவின் சகோதரனாவது, அந்தச் சகோதரனுடைய புத்திரனாவது, அவன் குடும்பத்திலுள்ள அவனைச் சேர்ந்த இனத்தாரில் எவனாவது அவனை மீட்கலாம்; தன்னால் கூடுமானால், தன்னைத்தானே மீட்டுக்கொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[35. உன் சகோதரன் தரித்திரப்பட்டு, கையிளைத்துப்போனவனானால், அவனை ஆதரிக்கவேண்டும்; பரதேசியைப்போலும் தங்கவந்தவனைப்போலும் அவன் உன்னோடே பிழைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7250,51 +6007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அவனுடைய பிதாவின் சகோதரனாவது, அந்தச் சகோதரனுடைய புத்திரனாவது, அவன் குடும்பத்திலுள்ள அவனைச் சேர்ந்த இனத்தாரில் எவனாவது அவனை மீட்கலாம்; தன்னால் கூடுமானால், தன்னைத்தானே மீட்டுக்கொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[36. நீ அவன் கையில் வட்டியாவது பொலிசையாவது வாங்காமல், உன் தேவனுக்குப் பயந்து, உன் சகோதரன் உன்னோடே பிழைக்கும்படி செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7359,51 +6116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவன் தான் விலைப்பட்ட வருஷந்தொடங்கி, யூபிலி வருஷம்வரைக்கும் உண்டான காலத்தைத் தன்னை விலைக்குக்கொண்டவனுடன் கணக்குப்பார்க்கக்கடவன்; அவனுடைய விலைக்கிரயம் கூலிக்காரனுடைய காலக்கணக்குப்போல, வருஷத்தொகைக்கு ஒத்துப்பார்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[36. நீ அவன் கையில் வட்டியாவது பொலிசையாவது வாங்காமல், உன் தேவனுக்குப் பயந்து, உன் சகோதரன் உன்னோடே பிழைக்கும்படி செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7468,51 +6225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவன் தான் விலைப்பட்ட வருஷந்தொடங்கி, யூபிலி வருஷம்வரைக்கும் உண்டான காலத்தைத் தன்னை விலைக்குக்கொண்டவனுடன் கணக்குப்பார்க்கக்கடவன்; அவனுடைய விலைக்கிரயம் கூலிக்காரனுடைய காலக்கணக்குப்போல, வருஷத்தொகைக்கு ஒத்துப்பார்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. பூமி தன் கனியைத்தரும்; நீங்கள் திருப்தியாகச் சாப்பிட்டு, அதில் சுகமாய்க் குடியிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7577,51 +6334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவன் தான் விலைப்பட்ட வருஷந்தொடங்கி, யூபிலி வருஷம்வரைக்கும் உண்டான காலத்தைத் தன்னை விலைக்குக்கொண்டவனுடன் கணக்குப்பார்க்கக்கடவன்; அவனுடைய விலைக்கிரயம் கூலிக்காரனுடைய காலக்கணக்குப்போல, வருஷத்தொகைக்கு ஒத்துப்பார்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[37. அவனுக்கு உன் பணத்தை வட்டிக்கும், உன் தானியத்தைப் பொலிசைக்கும் கொடாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7686,51 +6443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இன்னும் அநேக வருஷங்கள் இருந்தால், அவன் தன் விலைக்கிரயத்திலே அவைகளுக்குத் தக்கதைத் தன்னை மீட்கும்பொருளாகத் திரும்பக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[38. உங்களுக்குக் கானான் தேசத்தைக் கொடுத்து, உங்களுக்கு தேவனாயிருக்கும்படி, உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின உங்கள் தேவனாகிய கர்த்தர் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7795,51 +6552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இன்னும் அநேக வருஷங்கள் இருந்தால், அவன் தன் விலைக்கிரயத்திலே அவைகளுக்குத் தக்கதைத் தன்னை மீட்கும்பொருளாகத் திரும்பக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[38. உங்களுக்குக் கானான் தேசத்தைக் கொடுத்து, உங்களுக்கு தேவனாயிருக்கும்படி, உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின உங்கள் தேவனாகிய கர்த்தர் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7904,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. யூபிலி வருஷம்மட்டும் மீதியாயிருக்கிற வருஷங்கள் கொஞ்சமேயானால், அவனோடே கணக்குப் பார்த்து, தன் வருஷங்களுக்குத் தக்கதை, தன்னை மீட்கும்பொருளாகத் திரும்பக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[39. உன் சகோதரன் தரித்திரனாகி, உனக்கு விலைப்பட்டுப்போனால், அவனை அடிமையைப்போல ஊழியஞ்செய்ய நெருக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8013,51 +6770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதை விற்றபின் சென்ற வருஷங்களின் தொகையைத் தள்ளி, மீந்த தொகையை ஏற்றி, கொண்டவனுக்குக் கொடுத்து, அவன் தன் காணியாட்சிக்குத் திரும்பிப்போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. ஆறு வருஷம் உன் வயலை விதைத்து, உன் திராட்சத்தோட்டத்தைக் கிளைகழித்து, அதின் பலனைச் சேர்ப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8122,51 +6879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. யூபிலி வருஷம்மட்டும் மீதியாயிருக்கிற வருஷங்கள் கொஞ்சமேயானால், அவனோடே கணக்குப் பார்த்து, தன் வருஷங்களுக்குத் தக்கதை, தன்னை மீட்கும்பொருளாகத் திரும்பக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[39. உன் சகோதரன் தரித்திரனாகி, உனக்கு விலைப்பட்டுப்போனால், அவனை அடிமையைப்போல ஊழியஞ்செய்ய நெருக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8231,51 +6988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. இவன் வருஷத்திற்கு வருஷம் கூலிபொருந்திக்கொண்ட கூலிக்காரனைப்போல, அவனிடத்தில் இருக்கவேண்டும்; அவன் இவனை உனக்கு முன்பாகக் கொடூரமாய் ஆளக் கூடாது.]]></a:t>
+              <a:t><![CDATA[40. அவன் கூலிக்காரனைப்போலவும் தங்கவந்தவனைப்போலவும் உன்னோடே இருந்து, யூபிலி வருஷம்மட்டும் உன்னிடத்தில் சேவிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8340,51 +7097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. இவன் வருஷத்திற்கு வருஷம் கூலிபொருந்திக்கொண்ட கூலிக்காரனைப்போல, அவனிடத்தில் இருக்கவேண்டும்; அவன் இவனை உனக்கு முன்பாகக் கொடூரமாய் ஆளக் கூடாது.]]></a:t>
+              <a:t><![CDATA[41. பின்பு, தன் பிள்ளைகளோடுங்கூட உன்னை விட்டு நீங்கலாகி, தன் குடும்பத்தாரிடத்துக்கும் தன் பிதாக்களின் காணியாட்சிக்கும் திரும்பிப்போகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8449,51 +7206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. இப்படி இவன் மீட்டுக்கொள்ளப்படாதிருந்தால், இவனும் இவனோடேகூட இவன் பிள்ளைகளும் யூபிலி வருஷத்தில் விடுதலையாவார்கள்.]]></a:t>
+              <a:t><![CDATA[41. பின்பு, தன் பிள்ளைகளோடுங்கூட உன்னை விட்டு நீங்கலாகி, தன் குடும்பத்தாரிடத்துக்கும் தன் பிதாக்களின் காணியாட்சிக்கும் திரும்பிப்போகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8558,51 +7315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. இப்படி இவன் மீட்டுக்கொள்ளப்படாதிருந்தால், இவனும் இவனோடேகூட இவன் பிள்ளைகளும் யூபிலி வருஷத்தில் விடுதலையாவார்கள்.]]></a:t>
+              <a:t><![CDATA[42. அவர்கள் நான் எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின என்னுடைய ஊழியக்காரர்; ஆகையால் அவர்கள் அடிமைகளாக விற்கப்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8667,51 +7424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. இஸ்ரவேல் புத்திரர் என் ஊழியக்காரர்; அவர்கள் நான் எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின என் ஊழியக்காரரே; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[42. அவர்கள் நான் எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின என்னுடைய ஊழியக்காரர்; ஆகையால் அவர்கள் அடிமைகளாக விற்கப்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8776,51 +7533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. இஸ்ரவேல் புத்திரர் என் ஊழியக்காரர்; அவர்கள் நான் எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின என் ஊழியக்காரரே; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[43. நீ அவனைக் கொடூரமாய் ஆளாமல் உன் தேவனுக்குப் பயந்திரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8885,51 +7642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சீனாய்மலையில் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[44. உனக்கு இருக்கும் ஆண் அடிமையும் பெண் அடிமையும் சுற்றிலும் இருக்கிற புறஜாதிகளாயிருக்கவேண்டும்; அவர்களில் நீ ஆண் அடிமையையும் பெண் அடிமையையும் விலைக்கு வாங்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8994,51 +7751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: நான் உங்களுக்குக் கொடுக்கும் தேசத்திலே நீங்கள் போய்ச் சேர்ந்திருக்கும்போது, தேசம் கர்த்தருக்கென்று ஓய்வு கொண்டாடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[44. உனக்கு இருக்கும் ஆண் அடிமையும் பெண் அடிமையும் சுற்றிலும் இருக்கிற புறஜாதிகளாயிருக்கவேண்டும்; அவர்களில் நீ ஆண் அடிமையையும் பெண் அடிமையையும் விலைக்கு வாங்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9103,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: நான் உங்களுக்குக் கொடுக்கும் தேசத்திலே நீங்கள் போய்ச் சேர்ந்திருக்கும்போது, தேசம் கர்த்தருக்கென்று ஓய்வு கொண்டாடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[45. உங்களிடத்திலே பரதேசிகளாய்த் தங்குகிற அந்நிய புத்திரரிலும், உங்கள் தேசத்தில் உங்களிடத்திலே பிறந்திருக்கிற அவர்களுடைய குடும்பத்தாரிலும் நீங்கள் உங்களுக்கு அடிமைகளைக் கொண்டு, அவர்களை உங்களுக்குச் சுதந்தரமாக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9212,51 +7969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதை விற்றபின் சென்ற வருஷங்களின் தொகையைத் தள்ளி, மீந்த தொகையை ஏற்றி, கொண்டவனுக்குக் கொடுத்து, அவன் தன் காணியாட்சிக்குத் திரும்பிப்போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. ஏழாம் வருஷத்திலோ, கர்த்தருக்கென்று ஓய்ந்திருக்கும் ஓய்வு தேசத்திற்கு இருக்கவேண்டும்; அதில் உன் வயலை விதைக்காமலும் உன் திராட்சத்தோட்டத்தைக் கிளைகழிக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9321,51 +8078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆறு வருஷம் உன் வயலை விதைத்து, உன் திராட்சத்தோட்டத்தைக் கிளைகழித்து, அதின் பலனைச் சேர்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[45. உங்களிடத்திலே பரதேசிகளாய்த் தங்குகிற அந்நிய புத்திரரிலும், உங்கள் தேசத்தில் உங்களிடத்திலே பிறந்திருக்கிற அவர்களுடைய குடும்பத்தாரிலும் நீங்கள் உங்களுக்கு அடிமைகளைக் கொண்டு, அவர்களை உங்களுக்குச் சுதந்தரமாக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9430,51 +8187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆறு வருஷம் உன் வயலை விதைத்து, உன் திராட்சத்தோட்டத்தைக் கிளைகழித்து, அதின் பலனைச் சேர்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[45. உங்களிடத்திலே பரதேசிகளாய்த் தங்குகிற அந்நிய புத்திரரிலும், உங்கள் தேசத்தில் உங்களிடத்திலே பிறந்திருக்கிற அவர்களுடைய குடும்பத்தாரிலும் நீங்கள் உங்களுக்கு அடிமைகளைக் கொண்டு, அவர்களை உங்களுக்குச் சுதந்தரமாக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9539,51 +8296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம் வருஷத்திலோ, கர்த்தருக்கென்று ஓய்ந்திருக்கும் ஓய்வு தேசத்திற்கு இருக்கவேண்டும்; அதில் உன் வயலை விதைக்காமலும் உன் திராட்சத்தோட்டத்தைக் கிளைகழிக்காமலும்,]]></a:t>
+              <a:t><![CDATA[46. அவர்களை உங்களுக்குப் பின்வரும் உங்கள் சந்ததியாரும் சுதந்தரிக்கும்படி நீங்கள் அவர்களைச் சுதந்தரமாக்கிக்கொள்ளலாம்; என்றைக்கும் அவர்கள் உங்களுக்கு அடிமைகளாயிருக்கலாம்; உங்கள் சகோதரராகிய இஸ்ரவேல் புத்திரரோ ஒருவரையொருவர் கொடூரமாக ஆளக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9648,51 +8405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம் வருஷத்திலோ, கர்த்தருக்கென்று ஓய்ந்திருக்கும் ஓய்வு தேசத்திற்கு இருக்கவேண்டும்; அதில் உன் வயலை விதைக்காமலும் உன் திராட்சத்தோட்டத்தைக் கிளைகழிக்காமலும்,]]></a:t>
+              <a:t><![CDATA[46. அவர்களை உங்களுக்குப் பின்வரும் உங்கள் சந்ததியாரும் சுதந்தரிக்கும்படி நீங்கள் அவர்களைச் சுதந்தரமாக்கிக்கொள்ளலாம்; என்றைக்கும் அவர்கள் உங்களுக்கு அடிமைகளாயிருக்கலாம்; உங்கள் சகோதரராகிய இஸ்ரவேல் புத்திரரோ ஒருவரையொருவர் கொடூரமாக ஆளக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9757,51 +8514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தானாய் விளைந்து பயிரானதை அறுக்காமலும், கிளைகழிக்காதேவிட்ட திராட்சச்செடியின் பழங்களைச் சேர்க்காமலும் இருப்பாயாக; தேசத்துக்கு அது ஒரு ஓய்வுவருஷமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[46. அவர்களை உங்களுக்குப் பின்வரும் உங்கள் சந்ததியாரும் சுதந்தரிக்கும்படி நீங்கள் அவர்களைச் சுதந்தரமாக்கிக்கொள்ளலாம்; என்றைக்கும் அவர்கள் உங்களுக்கு அடிமைகளாயிருக்கலாம்; உங்கள் சகோதரராகிய இஸ்ரவேல் புத்திரரோ ஒருவரையொருவர் கொடூரமாக ஆளக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9866,51 +8623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தானாய் விளைந்து பயிரானதை அறுக்காமலும், கிளைகழிக்காதேவிட்ட திராட்சச்செடியின் பழங்களைச் சேர்க்காமலும் இருப்பாயாக; தேசத்துக்கு அது ஒரு ஓய்வுவருஷமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[20. ஏழாம் வருஷத்தில் எதைப் புசிப்போம்? நாங்கள் விதைக்காமலும், விளைந்ததைச் சேர்க்காமலும் இருக்கவேண்டுமே! என்று சொல்வீர்களானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9975,51 +8732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேசத்தின் ஓய்விலே பயிராகிறது உங்களுக்கு ஆகாரமாயிருப்பதாக; உன் வேலைக்காரனுக்கும், உன் வேலைக்காரிக்கும், உன் கூலிக்காரனுக்கும், உன்னிடத்தில் தங்குகிற அந்நியனுக்கும்,]]></a:t>
+              <a:t><![CDATA[20. ஏழாம் வருஷத்தில் எதைப் புசிப்போம்? நாங்கள் விதைக்காமலும், விளைந்ததைச் சேர்க்காமலும் இருக்கவேண்டுமே! என்று சொல்வீர்களானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10084,51 +8841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேசத்தின் ஓய்விலே பயிராகிறது உங்களுக்கு ஆகாரமாயிருப்பதாக; உன் வேலைக்காரனுக்கும், உன் வேலைக்காரிக்கும், உன் கூலிக்காரனுக்கும், உன்னிடத்தில் தங்குகிற அந்நியனுக்கும்,]]></a:t>
+              <a:t><![CDATA[47. உன்னிடத்தில் இருக்கிற பரதேசியும் அந்நியனும் செல்வனாயிருக்க, அவனிடத்தில் இருக்கிற உன் சகோதரன் தரித்திரப்பட்டு, அந்தப் பரதேசிக்காவது, அந்நியனுக்காவது, பரதேசியின் குடும்பத்தாரில் எவனுக்காவது அவன் விலைப்பட்டுப்போனால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10193,51 +8950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் நாட்டு மிருகத்துக்கும், உன் தேசத்தில் இருக்கிற காட்டு மிருகத்துக்கும் அதில் விளைந்திருப்பதெல்லாம் ஆகாரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[47. உன்னிடத்தில் இருக்கிற பரதேசியும் அந்நியனும் செல்வனாயிருக்க, அவனிடத்தில் இருக்கிற உன் சகோதரன் தரித்திரப்பட்டு, அந்தப் பரதேசிக்காவது, அந்நியனுக்காவது, பரதேசியின் குடும்பத்தாரில் எவனுக்காவது அவன் விலைப்பட்டுப்போனால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10302,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் நாட்டு மிருகத்துக்கும், உன் தேசத்தில் இருக்கிற காட்டு மிருகத்துக்கும் அதில் விளைந்திருப்பதெல்லாம் ஆகாரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[21. நான் ஆறாம் வருஷத்தில் உங்களுக்கு ஆசீர்வாதத்தை அநுக்கிரகம்பண்ணுவேன்; அது உங்களுக்கு மூன்று வருஷத்தின் பலனைத்தரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10411,51 +9168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படிக் கொடுப்பதற்கான நிர்வாகம் அவனுக்கு இல்லாவிட்டால், அவன் விற்றது வாங்கினவன் கையிலே யூபிலி வருஷம்மட்டும் இருந்து, யூபிலி வருஷத்திலே அது விடுதலையாகும்; அப்பொழுது அவன் தன் காணியாட்சிக்குத் திரும்பிப்போவான்.]]></a:t>
+              <a:t><![CDATA[4. ஏழாம் வருஷத்திலோ, கர்த்தருக்கென்று ஓய்ந்திருக்கும் ஓய்வு தேசத்திற்கு இருக்கவேண்டும்; அதில் உன் வயலை விதைக்காமலும் உன் திராட்சத்தோட்டத்தைக் கிளைகழிக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10520,51 +9277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்றியும், ஏழு ஓய்வு வருஷங்களுள்ள ஏழு ஏழு வருஷங்களை எண்ணுவாயாக; அந்த ஏழு ஓய்வு வருஷங்களும் நாற்பத்தொன்பது வருஷமாகும்.]]></a:t>
+              <a:t><![CDATA[48. அவன் விலைப்பட்டுப்போனபின் திரும்ப மீட்கப்படலாம்; அவன் சகோதரரில் ஒருவன் அவனை மீட்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10629,51 +9386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்றியும், ஏழு ஓய்வு வருஷங்களுள்ள ஏழு ஏழு வருஷங்களை எண்ணுவாயாக; அந்த ஏழு ஓய்வு வருஷங்களும் நாற்பத்தொன்பது வருஷமாகும்.]]></a:t>
+              <a:t><![CDATA[22. நீங்கள் எட்டாம் வருஷத்திலே விதைத்து, ஒன்பதாம் வருஷம்மட்டும் பழைய பலனிலே சாப்பிடுவீர்கள்; அதின் பலன் விளையும்வரைக்கும் பழைய பலனைச் சாப்பிடுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10738,51 +9495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுதும் ஏழாம் மாதம் பத்தாந்தேதியில் எக்காளச்சத்தம் தொனிக்கும்படி செய்யவேண்டும்; பாவநிவாரணநாளில் உங்கள் தேசமெங்கும் எக்காளச்சத்தம் தொனிக்கும்படி செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[22. நீங்கள் எட்டாம் வருஷத்திலே விதைத்து, ஒன்பதாம் வருஷம்மட்டும் பழைய பலனிலே சாப்பிடுவீர்கள்; அதின் பலன் விளையும்வரைக்கும் பழைய பலனைச் சாப்பிடுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10847,51 +9604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுதும் ஏழாம் மாதம் பத்தாந்தேதியில் எக்காளச்சத்தம் தொனிக்கும்படி செய்யவேண்டும்; பாவநிவாரணநாளில் உங்கள் தேசமெங்கும் எக்காளச்சத்தம் தொனிக்கும்படி செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[49. அவனுடைய பிதாவின் சகோதரனாவது, அந்தச் சகோதரனுடைய புத்திரனாவது, அவன் குடும்பத்திலுள்ள அவனைச் சேர்ந்த இனத்தாரில் எவனாவது அவனை மீட்கலாம்; தன்னால் கூடுமானால், தன்னைத்தானே மீட்டுக்கொள்ளலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10956,51 +9713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஐம்பதாம் வருஷத்தைப் பரிசுத்தமாக்கி, தேசமெங்கும் அதின் குடிகளுக்கெல்லாம் விடுதலை கூறக்கடவீர்கள்; அது உங்களுக்கு யூபிலி வருஷமாயிருப்பதாக; அதிலே உங்களில் ஒவ்வொருவனும் தன் தன் காணியாட்சிக்கும் தன் தன் குடும்பத்துக்கும் திரும்பிப் போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[49. அவனுடைய பிதாவின் சகோதரனாவது, அந்தச் சகோதரனுடைய புத்திரனாவது, அவன் குடும்பத்திலுள்ள அவனைச் சேர்ந்த இனத்தாரில் எவனாவது அவனை மீட்கலாம்; தன்னால் கூடுமானால், தன்னைத்தானே மீட்டுக்கொள்ளலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11065,51 +9822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஐம்பதாம் வருஷத்தைப் பரிசுத்தமாக்கி, தேசமெங்கும் அதின் குடிகளுக்கெல்லாம் விடுதலை கூறக்கடவீர்கள்; அது உங்களுக்கு யூபிலி வருஷமாயிருப்பதாக; அதிலே உங்களில் ஒவ்வொருவனும் தன் தன் காணியாட்சிக்கும் தன் தன் குடும்பத்துக்கும் திரும்பிப் போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[23. தேசம் என்னுடையதாயிருக்கிறபடியால், நீங்கள் நிலங்களை அறுதியாய் விற்கவேண்டாம்; நீங்கள் பரதேசிகளும் என்னிடத்தில் புறக்குடிகளுமாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11174,51 +9931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஐம்பதாம் வருஷத்தைப் பரிசுத்தமாக்கி, தேசமெங்கும் அதின் குடிகளுக்கெல்லாம் விடுதலை கூறக்கடவீர்கள்; அது உங்களுக்கு யூபிலி வருஷமாயிருப்பதாக; அதிலே உங்களில் ஒவ்வொருவனும் தன் தன் காணியாட்சிக்கும் தன் தன் குடும்பத்துக்கும் திரும்பிப் போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[50. அவன் தான் விலைப்பட்ட வருஷந்தொடங்கி, யூபிலி வருஷம்வரைக்கும் உண்டான காலத்தைத் தன்னை விலைக்குக்கொண்டவனுடன் கணக்குப்பார்க்கக்கடவன்; அவனுடைய விலைக்கிரயம் கூலிக்காரனுடைய காலக்கணக்குப்போல, வருஷத்தொகைக்கு ஒத்துப்பார்க்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11283,51 +10040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்த ஐம்பதாம் வருஷம் உங்களுக்கு யூபிலி வருஷமாயிருப்பதாக; அதிலே விதைக்காமலும், தானாய் விளைந்து பயிரானதை அறுக்காமலும், கிளைகழிக்காமல் விடப்பட்ட திராட்சச் செடியின் பழங்களைச் சேர்க்காமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[50. அவன் தான் விலைப்பட்ட வருஷந்தொடங்கி, யூபிலி வருஷம்வரைக்கும் உண்டான காலத்தைத் தன்னை விலைக்குக்கொண்டவனுடன் கணக்குப்பார்க்கக்கடவன்; அவனுடைய விலைக்கிரயம் கூலிக்காரனுடைய காலக்கணக்குப்போல, வருஷத்தொகைக்கு ஒத்துப்பார்க்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11392,51 +10149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்த ஐம்பதாம் வருஷம் உங்களுக்கு யூபிலி வருஷமாயிருப்பதாக; அதிலே விதைக்காமலும், தானாய் விளைந்து பயிரானதை அறுக்காமலும், கிளைகழிக்காமல் விடப்பட்ட திராட்சச் செடியின் பழங்களைச் சேர்க்காமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[24. உங்கள் காணியாட்சியான தேசமெங்கும் நிலங்களை மீட்டுக்கொள்ள இடங்கொடுக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11501,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அது யூபிலி வருஷம்; அது உங்களுக்குப் பரிசுத்தமாயிருக்கவேண்டும்; அந்த வருஷத்தில் வயல்வெளியில் விளைந்தவைகளை நீங்கள் புசிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[51. இன்னும் அநேக வருஷங்கள் இருந்தால், அவன் தன் விலைக்கிரயத்திலே அவைகளுக்குத் தக்கதைத் தன்னை மீட்கும்பொருளாகத் திரும்பக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11610,51 +10367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படிக் கொடுப்பதற்கான நிர்வாகம் அவனுக்கு இல்லாவிட்டால், அவன் விற்றது வாங்கினவன் கையிலே யூபிலி வருஷம்மட்டும் இருந்து, யூபிலி வருஷத்திலே அது விடுதலையாகும்; அப்பொழுது அவன் தன் காணியாட்சிக்குத் திரும்பிப்போவான்.]]></a:t>
+              <a:t><![CDATA[5. தானாய் விளைந்து பயிரானதை அறுக்காமலும், கிளைகழிக்காதேவிட்ட திராட்சச்செடியின் பழங்களைச் சேர்க்காமலும் இருப்பாயாக; தேசத்துக்கு அது ஒரு ஓய்வுவருஷமாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11719,51 +10476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அது யூபிலி வருஷம்; அது உங்களுக்குப் பரிசுத்தமாயிருக்கவேண்டும்; அந்த வருஷத்தில் வயல்வெளியில் விளைந்தவைகளை நீங்கள் புசிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[51. இன்னும் அநேக வருஷங்கள் இருந்தால், அவன் தன் விலைக்கிரயத்திலே அவைகளுக்குத் தக்கதைத் தன்னை மீட்கும்பொருளாகத் திரும்பக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11828,51 +10585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த யூபிலி வருஷத்தில் உங்களில் அவனவன் தன் தன் காணியாட்சிக்குத் திரும்பிப்போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[52. யூபிலி வருஷம்மட்டும் மீதியாயிருக்கிற வருஷங்கள் கொஞ்சமேயானால், அவனோடே கணக்குப் பார்த்து, தன் வருஷங்களுக்குத் தக்கதை, தன்னை மீட்கும்பொருளாகத் திரும்பக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11937,51 +10694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், பிறனுக்கு எதையாவது விற்றாலும், அவனிடத்தில் எதையாவது கொண்டாலும் ஒருவருக்கொருவர் அநியாயம் செய்யக் கூடாது.]]></a:t>
+              <a:t><![CDATA[52. யூபிலி வருஷம்மட்டும் மீதியாயிருக்கிற வருஷங்கள் கொஞ்சமேயானால், அவனோடே கணக்குப் பார்த்து, தன் வருஷங்களுக்குத் தக்கதை, தன்னை மீட்கும்பொருளாகத் திரும்பக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12046,51 +10803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், பிறனுக்கு எதையாவது விற்றாலும், அவனிடத்தில் எதையாவது கொண்டாலும் ஒருவருக்கொருவர் அநியாயம் செய்யக் கூடாது.]]></a:t>
+              <a:t><![CDATA[53. இவன் வருஷத்திற்கு வருஷம் கூலிபொருந்திக்கொண்ட கூலிக்காரனைப்போல, அவனிடத்தில் இருக்கவேண்டும்; அவன் இவனை உனக்கு முன்பாகக் கொடூரமாய் ஆளக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12155,51 +10912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூபிலி வருஷத்துக்குப் பின்வரும் வருஷங்களின் தொகைக்கேற்கப் பிறனிடத்தில் கொள்ளுவாயாக; பலனுள்ள வருஷங்களின் தொகைக்கேற்க அவன் உனக்கு விற்பானாக.]]></a:t>
+              <a:t><![CDATA[53. இவன் வருஷத்திற்கு வருஷம் கூலிபொருந்திக்கொண்ட கூலிக்காரனைப்போல, அவனிடத்தில் இருக்கவேண்டும்; அவன் இவனை உனக்கு முன்பாகக் கொடூரமாய் ஆளக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12264,51 +11021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூபிலி வருஷத்துக்குப் பின்வரும் வருஷங்களின் தொகைக்கேற்கப் பிறனிடத்தில் கொள்ளுவாயாக; பலனுள்ள வருஷங்களின் தொகைக்கேற்க அவன் உனக்கு விற்பானாக.]]></a:t>
+              <a:t><![CDATA[54. இப்படி இவன் மீட்டுக்கொள்ளப்படாதிருந்தால், இவனும் இவனோடேகூட இவன் பிள்ளைகளும் யூபிலி வருஷத்தில் விடுதலையாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12373,51 +11130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பலனுள்ள வருஷங்களின் இலக்கத்தைப் பார்த்து அவன் உனக்கு விற்கிறபடியால், வருஷங்களின் தொகை ஏறினால் விலையேறவும், வருஷங்களின் தொகை குறைந்தால், விலை குறையவும்வேண்டும்.]]></a:t>
+              <a:t><![CDATA[55. இஸ்ரவேல் புத்திரர் என் ஊழியக்காரர்; அவர்கள் நான் எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின என் ஊழியக்காரரே; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12482,51 +11239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பலனுள்ள வருஷங்களின் இலக்கத்தைப் பார்த்து அவன் உனக்கு விற்கிறபடியால், வருஷங்களின் தொகை ஏறினால் விலையேறவும், வருஷங்களின் தொகை குறைந்தால், விலை குறையவும்வேண்டும்.]]></a:t>
+              <a:t><![CDATA[55. இஸ்ரவேல் புத்திரர் என் ஊழியக்காரர்; அவர்கள் நான் எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின என் ஊழியக்காரரே; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12591,51 +11348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பலனுள்ள வருஷங்களின் இலக்கத்தைப் பார்த்து அவன் உனக்கு விற்கிறபடியால், வருஷங்களின் தொகை ஏறினால் விலையேறவும், வருஷங்களின் தொகை குறைந்தால், விலை குறையவும்வேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. உங்கள் சகோதரன் தரித்திரப்பட்டு, தன் காணியாட்சியிலே சிலதை விற்றால், அவன் இனத்தான் ஒருவன் வந்து, தன் சகோதரன் விற்றதை மீட்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12700,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களில் ஒருவனும் பிறனுக்கு அநியாயஞ்செய்யக் கூடாது; உன் தேவனுக்குப் பயப்படவேண்டும்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[25. உங்கள் சகோதரன் தரித்திரப்பட்டு, தன் காணியாட்சியிலே சிலதை விற்றால், அவன் இனத்தான் ஒருவன் வந்து, தன் சகோதரன் விற்றதை மீட்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12779,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488517" r:id="rId1"/>
+    <p:sldLayoutId id="2474726270" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12847,142 +11604,54 @@
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
@@ -13855,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[return unto his possession.]]></a:t>
+              <a:t><![CDATA[तोड़ना; क्योंकि वह भूमि के लिये परमविश्राम का वर्ष होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD your God.]]></a:t>
+              <a:t><![CDATA[26. और यदि किसी मनुष्य के लिये कोई छुड़ाने वाला न हो, और उसके पास इतना धन हो कि आप ही अपने भाग को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,1107 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Wherefore all of you shall do my statutes, and keep my judgments, and do them; and all of you]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[22. And all of you shall sow the eighth year, and eat yet of old fruit until the ninth year; until]]></a:t>
+              <a:t><![CDATA[छुड़ा ले सके,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,447 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And if a man sell a dwelling house in a walled city, then he may redeem it within a whole year]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[sojourners with me.]]></a:t>
+              <a:t><![CDATA[6. और भूमि के विश्रामकाल ही की उपज से तुम को, और तुम्हारे दास-दासी को, और तुम्हारे साथ रहने वाले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after it is sold; within a full year may he redeem it.]]></a:t>
+              <a:t><![CDATA[मजदूरों और परदेशियों को भी भोजन मिलेगा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And if it be not redeemed within the space of a full year, then the house that is in the walled]]></a:t>
+              <a:t><![CDATA[7. और तुम्हारे पशुओं का और देश में जितने जीवजन्तु हों उनका भी भोजन भूमि की सब उपज से होगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city shall be established for ever to him that bought it throughout his generations: it shall not go]]></a:t>
+              <a:t><![CDATA[8. और सात विश्रामवर्ष, अर्थात सातगुना सात वर्ष गिन लेना, सातों विश्रामवर्षों का यह समय उनचास वर्ष]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out in the jubile.]]></a:t>
+              <a:t><![CDATA[होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. But the houses of the villages which have no wall round about them shall be counted as the]]></a:t>
+              <a:t><![CDATA[9. तब सातवें महीने के दसवें दिन को, अर्थात प्रायश्चित्त के दिन, जयजयकार के महाशब्द का नरसिंगा अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fields of the country: they may be redeemed, and they shall go out in the jubile.]]></a:t>
+              <a:t><![CDATA[सारे देश में सब कहीं फुंकवाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Notwithstanding the cities of the Levites, and the houses of the cities of their possession, may]]></a:t>
+              <a:t><![CDATA[10. और उस पचासवें वर्ष को पवित्र करके मानना, और देश के सारे निवासियों के लिये छुटकारे का प्रचार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Levites redeem at any time.]]></a:t>
+              <a:t><![CDATA[करना; वह वर्ष तुम्हारे यहां जुबली कहलाए; उस में तुम अपनी अपनी निज भूमि और अपने अपने घराने में लौटने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And in all the land of your possession all of you shall grant a redemption for the land.]]></a:t>
+              <a:t><![CDATA[1. फिर यहोवा ने सीनै पर्वत के पास मूसा से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And if a man purchase of the Levites, then the house that was sold, and the city of his]]></a:t>
+              <a:t><![CDATA[पाओगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possession, shall go out in the year of jubile: for the houses of the cities of the Levites are]]></a:t>
+              <a:t><![CDATA[27. तो वह उसके बिकने के समय से वर्षों की गिनती करके शेष वर्षों की उपज का दाम उसको जिसने उसे मोल लिया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their possession among the children of Israel.]]></a:t>
+              <a:t><![CDATA[हो फेर दे; तब वह अपनी निज भूमि का अधिकारी हो जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. But the field of the suburbs of their cities may not be sold; for it is their perpetual]]></a:t>
+              <a:t><![CDATA[11. तुम्हारे यहां वह पचासवां वर्ष जुबली का वर्ष कहलाए; उस में तुम न बोना, और जो अपने आप ऊगे उसे भी न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possession.]]></a:t>
+              <a:t><![CDATA[काटना, और न बिन छांटी हुई दाखलता की दाखों को तोड़ना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And if your brother be becoming poor, and fallen in decay with you; then you shall relieve him:]]></a:t>
+              <a:t><![CDATA[28. परन्तु यदि उसके इतनी पूंजी न हो कि उसे फिर अपनी कर सके, तो उसकी बेची हुई भूमि जुबली के वर्ष तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yea, though he be a stranger, or a sojourner; that he may live with you.]]></a:t>
+              <a:t><![CDATA[मोल लेने वालों के हाथ में रहे; और जुबली के वर्ष में छूट जाए तब वह मनुष्य अपनी निज भूमि का फिर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Take you no interest of him, or increase: but fear your God; that your brother may live with]]></a:t>
+              <a:t><![CDATA[अधिकारी हो जाए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[12. क्योंकि वह जो जुबली का वर्ष होगा; वह तुम्हारे लिये पवित्र होगा; तुम उसकी उपज खेत ही में से ले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. You shall not give him your money upon interest, nor lend him your victuals for increase.]]></a:t>
+              <a:t><![CDATA[लेके खाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. If your brother be becoming poor, and has sold away some of his possession, and if any of his]]></a:t>
+              <a:t><![CDATA[2. इस्त्राएलियों से कह, कि जब तुम उस देश में प्रवेश करो जो मैं तुम्हें देता हूं, तब भूमि को यहोवा के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. I am the LORD your God, which brought you forth out of the land of Egypt, to give you the land]]></a:t>
+              <a:t><![CDATA[29. फिर यदि कोई मनुष्य शहरपनाह वाले नगर में बसने का घर बेचे, तो वह बेचने के बाद वर्ष भर के अन्दर उसे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Canaan, and to be your God.]]></a:t>
+              <a:t><![CDATA[छुड़ा सकेगा, अर्थात पूरे वर्ष भर उस मनुष्य को छुड़ाने का अधिकार रहेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And if your brother that dwells by you be becoming poor, and be sold unto you; you shall not]]></a:t>
+              <a:t><![CDATA[13. इस जुबली के वर्ष में तुम अपनी अपनी निज भूमि को लौटने पाओगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[compel him to serve as a bondservant:]]></a:t>
+              <a:t><![CDATA[30. परन्तु यदि वह वर्ष भर में न छुड़ाए, तो वह घर जो शहरपनाह वाले नगर में हो मोल लेने वाले का बना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. But as an hired servant, and as a sojourner, he shall be with you, and shall serve you unto the]]></a:t>
+              <a:t><![CDATA[रहे, और पीढ़ी-पीढ़ी में उसी मे वंश का बना रहे; और जुबली के वर्ष में भी न छूटे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[year of jubile.]]></a:t>
+              <a:t><![CDATA[14. और यदि तुम अपने भाईबन्धु के हाथ कुछ बेचो वा अपने भाईबन्धु से कुछ मोल लो, तो तुम एक दूसरे पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And then shall he depart from you, both he and his children with him, and shall return unto his]]></a:t>
+              <a:t><![CDATA[अन्धेर न करना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19399,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[own family, and unto the possession of his fathers shall he return.]]></a:t>
+              <a:t><![CDATA[31. परन्तु बिना शहरपनाह के गांवों के घर तो देश के खेतों के समान गिने जाएं; उनका छुड़ाना भी हो सकेगा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19531,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. For they are my servants, which I brought forth out of the land of Egypt: they shall not be sold]]></a:t>
+              <a:t><![CDATA[और वे जुबली के वर्ष में छूट जाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19663,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as bondmen.]]></a:t>
+              <a:t><![CDATA[15. जुबली के पीछे जितने वर्ष बीते हों उनकी गिनती के अनुसार दाम ठहराके एक दूसरे से मोल लेना, और शेष]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19795,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kin come to redeem it, then shall he redeem that which his brother sold.]]></a:t>
+              <a:t><![CDATA[लिये विश्राम मिला करे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19927,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. You shall not rule over him with rigour; but shall fear your God.]]></a:t>
+              <a:t><![CDATA[वर्षों की उपज के अनुसार वह तेरे हाथ बेचे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20059,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. Both your bondmen, and your bondmaids, which you shall have, shall be of the heathen that are]]></a:t>
+              <a:t><![CDATA[32. और लेवियों के निज भाग के नगरों के जो घर हों उन को लेवीय जब चाहें तब छुड़ाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20191,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[round about you; of them shall all of you buy bondmen and bondmaids.]]></a:t>
+              <a:t><![CDATA[16. जितने वर्ष और रहें उतना ही दाम बढ़ाना, और जितने वर्ष कम रहें उतना ही दाम घटाना, क्योंकि वर्ष की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20323,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. Moreover of the children of the strangers that do sojourn among you, of them shall all of you]]></a:t>
+              <a:t><![CDATA[उपज जितनी हों उतनी ही वह तेरे हाथ बेचेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20455,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[buy, and of their families that are with you, which they brings forth in your land: and they shall]]></a:t>
+              <a:t><![CDATA[33. और यदि कोई लेवीय अपना भाग न छुड़ाए, तो वह बेचा हुआ घर जो उसके भाग के नगर में हो जुबली के वर्ष]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20587,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be your possession.]]></a:t>
+              <a:t><![CDATA[में छूट जाए; क्योंकि इस्त्राएलियों के बीच लेवियों का भाग उनके नगरों में वे घर ही हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20719,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And all of you shall take them as an inheritance for your children after you, to inherit them]]></a:t>
+              <a:t><![CDATA[17. और तुम अपने अपने भाईबन्धु पर अन्धेर न करना; अपने परमेश्वर का भय मानना; मैं तुम्हारा परमेश्वर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20851,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for a possession; they shall be your bondmen for ever: but over your brethren the children of]]></a:t>
+              <a:t><![CDATA[यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20983,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, all of you shall not rule one over another with rigour.]]></a:t>
+              <a:t><![CDATA[34. और उनके नगरों की चारों ओर की चराई की भूमि बेची न जाए; क्योंकि वह उनका सदा का भाग होगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21115,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And if a sojourner or stranger wax rich by you, and your brother that dwells by him wax poor,]]></a:t>
+              <a:t><![CDATA[18. इसलिये तुम मेरी विधियों को मानना, और मेरे नियमों पर समझ बूझकर चलना; क्योंकि ऐसा करने से तुम उस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21247,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And if the man have none to redeem it, and himself be able to redeem it;]]></a:t>
+              <a:t><![CDATA[3. छ: वर्ष तो अपना अपना खेत बोया करना, और छहों वर्ष अपनी अपनी दाख की बारी छांट छांटकर देश की उपज]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21379,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and sell himself unto the stranger or sojourner by you, or to the stock of the stranger's family:]]></a:t>
+              <a:t><![CDATA[देश में निडर बसे रहोगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21511,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. After that he is sold he may be redeemed again; one of his brethren may redeem him:]]></a:t>
+              <a:t><![CDATA[35. फिर यदि तेरा कोई भाईबन्धु कंगाल हो जाए, और उसकी दशा तेरे साम्हने तरस योग्य हो जाए, तो तू उसको]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21643,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. Either his uncle, or his uncle's son, may redeem him, or any that is nigh of kin unto him of his]]></a:t>
+              <a:t><![CDATA[संभालना; वह परदेशी वा यात्री की नाईं तेरे संग रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21775,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[family may redeem him; or if he be able, he may redeem himself.]]></a:t>
+              <a:t><![CDATA[36. उससे ब्याज वा बढ़ती न लेना; अपने परमेश्वर का भय मानना; जिस से तेरा भाईबन्धु तेरे संग जीवन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21907,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. And he shall reckon with him that bought him from the year that he was sold to him unto the year]]></a:t>
+              <a:t><![CDATA[निर्वाह कर सके।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22039,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of jubile: and the price of his sale shall be according unto the number of years, according to the]]></a:t>
+              <a:t><![CDATA[19. और भूमि अपनी उपज उपजाया करेगी, और तुम पेट भर खाया करोगे, और उस देश में निडर बसे रहोगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22171,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[time of an hired servant shall it be with him.]]></a:t>
+              <a:t><![CDATA[37. उसको ब्याज पर रूपया न देना, और न उसको भोजनवस्तु लाभ के लालच से देना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22303,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. If there be yet many years behind, according unto them he shall give again the price of his]]></a:t>
+              <a:t><![CDATA[38. मैं तुम्हारा परमेश्वर यहोवा हूं; मैं तुम्हें कनान देश देने के लिये और तुम्हारा परमेश्वर ठहरने की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22435,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[redemption out of the money that he was bought for.]]></a:t>
+              <a:t><![CDATA[मनसा से तुम को मिस्र देश से निकाल लाया हूं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22567,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. And if there remain but few years unto the year of jubile, then he shall count with him, and]]></a:t>
+              <a:t><![CDATA[39. फिर यदि तेरा कोई भाईबन्धु तेरे साम्हने कंगाल हो कर अपने आप को तेरे हाथ बेच डाले, तो उससे दास के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22699,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Then let him count the years of the sale thereof, and restore the surplus unto the man to whom]]></a:t>
+              <a:t><![CDATA[इकट्ठी किया करना;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22831,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according unto his years shall he give him again the price of his redemption.]]></a:t>
+              <a:t><![CDATA[समान सेवा न करवाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22963,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. And as a yearly hired servant shall he be with him: and the other shall not rule with rigour]]></a:t>
+              <a:t><![CDATA[40. वह तेरे संग मजदूर वा यात्री की नाईं रहे, और जुबली के वर्ष तक तेरे संग रहकर सेवा करता रहे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23095,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over him in your sight.]]></a:t>
+              <a:t><![CDATA[41. तब वह बाल-बच्चों समेत तेरे पास से निकल जाए, और अपने कुटुम्ब में और अपने पितरों की निज भूमि में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23227,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. And if he be not redeemed in these years, then he shall go out in the year of jubile, both he,]]></a:t>
+              <a:t><![CDATA[लौट जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23359,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his children with him.]]></a:t>
+              <a:t><![CDATA[42. क्योंकि वे मेरे ही दास हैं, जिन को मैं मिस्र देश से निकाल लाया हूं; इसलिये वे दास की रीति से न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23491,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. For unto me the children of Israel are servants; they are my servants whom I brought forth out]]></a:t>
+              <a:t><![CDATA[बेचे जाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23623,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the land of Egypt: I am the LORD your God.]]></a:t>
+              <a:t><![CDATA[43. उस पर कठोरता से अधिकार न करना; अपने परमेश्वर का भय मानते रहना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23755,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses in mount Sinai, saying,]]></a:t>
+              <a:t><![CDATA[44. तेरे जो दास-दासियां होंवे तुम्हारी चारों ओर की जातियों में से हों, और दास और दासियां उन्हीं में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23887,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto the children of Israel, and say unto them, When all of you come into the land which I]]></a:t>
+              <a:t><![CDATA[से मोल लेना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24019,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[give you, then shall the land keep a sabbath unto the LORD.]]></a:t>
+              <a:t><![CDATA[45. और जो यात्री लोग तुम्हारे बीच में परदेशी हो कर रहेंगे, उन में से और उनके घरानों में से भी जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24151,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he sold it; that he may return unto his possession.]]></a:t>
+              <a:t><![CDATA[4. परन्तु सातवें वर्ष भूमि को यहोवा के लिये परमविश्रामकाल मिला करे; उस में न तो अपना खेत बोना और न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24283,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Six years you shall sow your field, and six years you shall prune your vineyard, and gather in]]></a:t>
+              <a:t><![CDATA[तुमहारे आस पास हों, और जो तुम्हारे देश में उत्पन्न हुए हों, उन में से तुम दास और दासी मोल लो; और वे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24415,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fruit thereof;]]></a:t>
+              <a:t><![CDATA[तुम्हारा भाग ठहरें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24547,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But in the seventh year shall be a sabbath of rest unto the land, a sabbath for the LORD: you]]></a:t>
+              <a:t><![CDATA[46. और तुम अपने पुत्रों को भी जो तुम्हारे बाद होंगे उनके अधिकारी कर सकोगे, और वे उनका भाग ठहरें; उन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24679,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall neither sow your field, nor prune your vineyard.]]></a:t>
+              <a:t><![CDATA[में से तुम सदा अपने लिये दास लिया करना, परन्तु तुम्हारे भाईबन्धु जो इस्त्राएली हों उन पर अपना अधिकार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24811,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. That which grows of its own accord of your harvest you shall not reap, neither gather the grapes]]></a:t>
+              <a:t><![CDATA[कठोरता से न जताना॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24943,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of your vine undressed: for it is a year of rest unto the land.]]></a:t>
+              <a:t><![CDATA[20. और यदि तुम कहो, कि सातवें वर्ष में हम क्या खाएंगे, न तो हम बोएंगे न अपने खेत की उपज इकट्ठी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25075,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the sabbath of the land shall be food for you; for you, and for your servant, and for your]]></a:t>
+              <a:t><![CDATA[करेंगे?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25207,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[maid, and for your hired servant, and for your stranger that sojourns with you.]]></a:t>
+              <a:t><![CDATA[47. फिर यदि तेरे साम्हने कोई परदेशी वा यात्री धनी हो जाए, और उसके साम्हने तेरा भाई कंगाल हो कर अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25339,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And for your cattle, and for the beast that are in your land, shall all the increase thereof be]]></a:t>
+              <a:t><![CDATA[आप को तेरे साम्हने उस परदेशी वा यात्री वा उसके वंश के हाथ बेच डाले,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25471,51 +22688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food.]]></a:t>
+              <a:t><![CDATA[21. तो जानो कि मैं तुम को छठवें वर्ष में ऐसी आशीष दूंगा, कि भूमि की उपज तीन वर्ष तक काम आएगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25603,51 +22820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. But if he be not able to restore it to him, then that which is sold shall remain in the hand of]]></a:t>
+              <a:t><![CDATA[अपनी दाख की बारी छांटना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25735,51 +22952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And you shall number seven sabbaths of years unto you, seven times seven years; and the space of]]></a:t>
+              <a:t><![CDATA[48. तो उसके बिक जाने के बाद वह फिर छुड़ाया जा सकता है; उसके भाइयों में से कोई उसको छुड़ा सकता है,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25867,51 +23084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the seven sabbaths of years shall be unto you forty and nine years.]]></a:t>
+              <a:t><![CDATA[22. तुम आठवें वर्ष में बोओगे, और पुरानी उपज में से खाते रहोगे, और नवें वर्ष की उपज में से खाते]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25999,51 +23216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then shall you cause the trumpet of the jubile to sound on the tenth day of the seventh month, in]]></a:t>
+              <a:t><![CDATA[रहोगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26131,51 +23348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the day of atonement shall all of you make the trumpet sound throughout all your land.]]></a:t>
+              <a:t><![CDATA[49. वा उसका चाचा, वा चचेरा भाई, तथा उसके कुल का कोई भी निकट कुटुम्बी उसको छुड़ा सकता है; वा यदि वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26263,51 +23480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And all of you shall hallow the fiftieth year, and proclaim liberty throughout all the land unto]]></a:t>
+              <a:t><![CDATA[धनी हो जाए, तो वह आप ही अपने को छुड़ा सकता है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26395,51 +23612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the inhabitants thereof: it shall be a jubile unto you; and all of you shall return every man]]></a:t>
+              <a:t><![CDATA[23. भूमि सदा के लिये तो बेची न जाए, क्योंकि भूमि मेरी है; और उस में तुम परदेशी और बाहरी होगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26527,51 +23744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto his possession, and all of you shall return every man unto his family.]]></a:t>
+              <a:t><![CDATA[50. वह अपने मोल लेने वाले के साथ अपने बिकने के वर्ष से जुबली के वर्ष तक हिसाब करे, और उसके बिकने का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26659,51 +23876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. A jubile shall that fiftieth year be unto you: all of you shall not sow, neither reap that which]]></a:t>
+              <a:t><![CDATA[दाम वर्षों की गिनती के अनुसार हो, अर्थात वह दाम मजदूर के दिवसों के समान उसके साथ होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26791,51 +24008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grows of itself in it, nor gather the grapes in it of your vine undressed.]]></a:t>
+              <a:t><![CDATA[24. लेकिन तुम अपने भाग के सारे देश में भूमि को छुड़ा लेने देना॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26923,51 +24140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For it is the jubile; it shall be holy unto you: all of you shall eat the increase thereof out]]></a:t>
+              <a:t><![CDATA[51. यदि जुबली के बहुत वर्ष रह जाएं, तो जितने रूपयों से वह मोल लिया गया हो उन में से वह अपने छुड़ाने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27055,51 +24272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him that has bought it until the year of jubile: and in the jubile it shall go out, and he shall]]></a:t>
+              <a:t><![CDATA[5. जो कुछ काटे हुए खेत में अपने आप से उगे उसे न काटना, और अपनी बिन छांटी हुई दाखलता की दाखों को न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27187,51 +24404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the field.]]></a:t>
+              <a:t><![CDATA[का दाम उतने वर्षों के अनुसार फेर दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27319,51 +24536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. In the year of this jubile all of you shall return every man unto his possession.]]></a:t>
+              <a:t><![CDATA[52. और यदि जुबली के वर्ष के थोड़े वर्ष रह गए हों, तौभी वह अपने स्वामी के साथ हिसाब करके अपने छुड़ाने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27451,51 +24668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And if you sell ought unto your neighbour, or buy ought of your neighbour's hand, all of you]]></a:t>
+              <a:t><![CDATA[का दाम उतने ही वर्षों के अनुसार फेर दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27583,51 +24800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not oppress one another:]]></a:t>
+              <a:t><![CDATA[53. वह अपने स्वामी के संग उस मजदूर के सामान रहे जिसकी वाषिर्क मजदूरी ठहराई जाती हो; और उसका स्वामी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27715,51 +24932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. According to the number of years after the jubile you shall buy of your neighbour, and according]]></a:t>
+              <a:t><![CDATA[उस पर तेरे साम्हने कठोरता से अधिकार न जताने पाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27847,51 +25064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the number of years of the fruits he shall sell unto you:]]></a:t>
+              <a:t><![CDATA[54. और यदि वह इन रीतियों से छुड़ाया न जाए, तो वह जुबली के वर्ष में अपने बाल-बच्चों समेत छूट जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27979,51 +25196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. According to the multitude of years you shall increase the price thereof, and according to the]]></a:t>
+              <a:t><![CDATA[55. क्योंकि इस्त्राएली मेरे ही दास हैं; वे मिस्र देश से मेरे ही निकाले हुए दास हैं; मैं तुम्हारा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28111,51 +25328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fewness of years you shall diminish the price of it: for according to the number of the years of the]]></a:t>
+              <a:t><![CDATA[परमेश्वर यहोवा हूं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28243,51 +25460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fruits does he sell unto you.]]></a:t>
+              <a:t><![CDATA[25. यदि तेरा कोई भाईबन्धु कंगाल हो कर अपनी निज भूमि में से कुछ बेच डाले, तो उसके कुटुम्बियों में से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28375,51 +25592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. All of you shall not therefore oppress one another; but you shall fear your God:for I am the]]></a:t>
+              <a:t><![CDATA[जो सब से निकट हो वह आकर अपने भाईबन्धु के बेचे हुए भाग को छुड़ा ले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28436,91 +25653,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -28546,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -28721,51 +25938,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>112</Slides>
+  <Slides>101</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>