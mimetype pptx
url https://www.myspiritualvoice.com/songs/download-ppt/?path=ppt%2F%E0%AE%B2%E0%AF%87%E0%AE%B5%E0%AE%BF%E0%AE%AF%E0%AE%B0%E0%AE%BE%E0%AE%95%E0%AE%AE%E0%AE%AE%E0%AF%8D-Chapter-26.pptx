--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -618,51 +618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திராட்சப்பழம் பறிக்குங்காலம்வரைக்கும் போரடிப்புக்காலம் இருக்கும்; விதைப்புக்காலம் வரைக்கும் திராட்சப்பழம் பறிக்குங்காலம் இருக்கும்; நீங்கள் உங்கள் அப்பத்தைத் திருப்தியாகச் சாப்பிட்டு, உங்கள் தேசத்தில் சுகமாய்க் குடியிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. நான் உங்களுக்குச் செய்வது என்னவென்றால், கண்களைப் பூத்துப்போகப்பண்ணுகிறதற்கும், இருதயத்தைத் துயரப்படுத்துகிறதற்கும், திகிலையும் ஈளையையும் காய்ச்சலையும் உங்களுக்கு வரப்பண்ணுவேன்; நீங்கள் விதைக்கும் விதை விருதாவாயிருக்கும்; உங்கள் சத்துருக்கள் அதின் பலனைத் தின்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -727,51 +727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேசத்தில் சமாதானம் கட்டளையிடுவேன்; தத்தளிக்கப்பண்ணுவார் இல்லாமல் படுத்துக்கொள்வீர்கள்; துஷ்ட மிருகங்களைத் தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்; பட்டயம் உங்கள் தேசத்தில் உலாவுவதில்லை.]]></a:t>
+              <a:t><![CDATA[17. நான் உங்களுக்கு விரோதமாக என் முகத்தைத் திருப்புவேன்; உங்கள் சத்துருக்களுக்கு முன்பாக முறிய அடிக்கப்படுவீர்கள்; உங்கள் பகைஞர் உங்களை ஆளுவார்கள்; துரத்துவார் இல்லாதிருந்தும் ஓடுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -836,51 +836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேசத்தில் சமாதானம் கட்டளையிடுவேன்; தத்தளிக்கப்பண்ணுவார் இல்லாமல் படுத்துக்கொள்வீர்கள்; துஷ்ட மிருகங்களைத் தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்; பட்டயம் உங்கள் தேசத்தில் உலாவுவதில்லை.]]></a:t>
+              <a:t><![CDATA[17. நான் உங்களுக்கு விரோதமாக என் முகத்தைத் திருப்புவேன்; உங்கள் சத்துருக்களுக்கு முன்பாக முறிய அடிக்கப்படுவீர்கள்; உங்கள் பகைஞர் உங்களை ஆளுவார்கள்; துரத்துவார் இல்லாதிருந்தும் ஓடுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -945,51 +945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்கள் சத்துருக்களைத் துரத்துவீர்கள்; அவர்கள் உங்கள் முன்பாகப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. இவ்விதமாய் நான் உங்களுக்குச் செய்தும், இன்னும் நீங்கள் எனக்குச் செவிகொடாதிருந்தால், உங்கள் பாவங்களினிமித்தம் பின்னும் ஏழத்தனையாக உங்களைத் தண்டித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1054,51 +1054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்களில் ஐந்துபேர் நூறுபேரைத்துரத்துவார்கள்; உங்களில் நூறுபேர் பதினாயிரம்பேரைத் துரத்துவார்கள்; உங்கள் சத்துருக்கள் உங்களுக்கு முன்பாகப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. இவ்விதமாய் நான் உங்களுக்குச் செய்தும், இன்னும் நீங்கள் எனக்குச் செவிகொடாதிருந்தால், உங்கள் பாவங்களினிமித்தம் பின்னும் ஏழத்தனையாக உங்களைத் தண்டித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1163,51 +1163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்களில் ஐந்துபேர் நூறுபேரைத்துரத்துவார்கள்; உங்களில் நூறுபேர் பதினாயிரம்பேரைத் துரத்துவார்கள்; உங்கள் சத்துருக்கள் உங்களுக்கு முன்பாகப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. உங்கள் வல்லமையின் பெருமையை முறித்து, உங்கள் வானத்தை இரும்பைப்போலவும், உங்கள் பூமியை வெண்கலத்தைப்போலவும் ஆக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1272,51 +1272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உங்கள்மேல் கண்ணோக்கமாயிருந்து, உங்களைப் பலுகவும் பெருகவும்பண்ணி, உங்களோடே என் உடன்படிக்கையைத் திடப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[19. உங்கள் வல்லமையின் பெருமையை முறித்து, உங்கள் வானத்தை இரும்பைப்போலவும், உங்கள் பூமியை வெண்கலத்தைப்போலவும் ஆக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1381,51 +1381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உங்கள்மேல் கண்ணோக்கமாயிருந்து, உங்களைப் பலுகவும் பெருகவும்பண்ணி, உங்களோடே என் உடன்படிக்கையைத் திடப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[20. உங்கள் பெலன் விருதாவிலே செலவழியும்; உங்கள் தேசம் தன் பலனையும், தேசத்தின் மரங்கள் தங்கள் கனிகளையும் கொடுக்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1490,51 +1490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. போனவருஷத்துப் பழைய தானியத்தைச் சாப்பிட்டு, புதிய தானியத்துக்கு இடமுண்டாகும்படி, பழையதை விலக்குவீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. உங்கள் பெலன் விருதாவிலே செலவழியும்; உங்கள் தேசம் தன் பலனையும், தேசத்தின் மரங்கள் தங்கள் கனிகளையும் கொடுக்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1599,51 +1599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் நடுவில் என் வாசஸ்தலத்தை ஸ்தாபிப்பேன்; என் ஆத்துமா உங்களை அரோசிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[21. நீங்கள் எனக்குச் செவிகொடுக்க மனதில்லாமல், எனக்கு எதிர்த்து நடப்பீர்களானால், நான் உங்கள் பாவங்களுக்குத் தக்கதாக இன்னும் ஏழத்தனை வாதையை உங்கள்மேல் வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1708,51 +1708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் உங்களுக்கு விக்கிரகங்களையும் சுரூபங்களையும் உண்டாக்காமலும், உங்களுக்குச் சிலையை நிறுத்தாமலும், சித்திரந்தீர்ந்த கல்லை நமஸ்கரிக்கும்பொருட்டு உங்கள் தேசத்தில் வைக்காமலும் இருப்பீர்களாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் எகிப்தியருக்கு அடிமைகளாயிராதபடிக்கு, நான் அவர்கள் தேசத்திலிருந்து உங்களைப் புறப்படப்பண்ணி, உங்கள் நுகத்தடிகளை முறித்து, உங்களை நிமிர்ந்து நடக்கப்பண்ணின உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1817,51 +1817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உங்கள் நடுவிலே உலாவி, உங்கள் தேவனாயிருப்பேன், நீங்கள் என் ஜனமாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. நீங்கள் எனக்குச் செவிகொடுக்க மனதில்லாமல், எனக்கு எதிர்த்து நடப்பீர்களானால், நான் உங்கள் பாவங்களுக்குத் தக்கதாக இன்னும் ஏழத்தனை வாதையை உங்கள்மேல் வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1926,51 +1926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் எகிப்தியருக்கு அடிமைகளாயிராதபடிக்கு, நான் அவர்கள் தேசத்திலிருந்து உங்களைப் புறப்படப்பண்ணி, உங்கள் நுகத்தடிகளை முறித்து, உங்களை நிமிர்ந்து நடக்கப்பண்ணின உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[22. உங்களுக்குள்ளே வெளியின் துஷ்டமிருகங்களை வரவிடுவேன்; அவைகள் உங்களைப் பிள்ளைகளற்றவர்களாக்கி, உங்கள் மிருக ஜீவன்களை அழித்து, உங்களைக் குறைந்துபோகப்பண்ணும், உங்கள் வழிகள் பாழாய்க்கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2035,51 +2035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் எகிப்தியருக்கு அடிமைகளாயிராதபடிக்கு, நான் அவர்கள் தேசத்திலிருந்து உங்களைப் புறப்படப்பண்ணி, உங்கள் நுகத்தடிகளை முறித்து, உங்களை நிமிர்ந்து நடக்கப்பண்ணின உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[22. உங்களுக்குள்ளே வெளியின் துஷ்டமிருகங்களை வரவிடுவேன்; அவைகள் உங்களைப் பிள்ளைகளற்றவர்களாக்கி, உங்கள் மிருக ஜீவன்களை அழித்து, உங்களைக் குறைந்துபோகப்பண்ணும், உங்கள் வழிகள் பாழாய்க்கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2144,51 +2144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் எனக்குச் செவிகொடாமலும், இந்தக் கற்பனைகள் எல்லாவற்றின்படி செய்யாமலும்,]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் உங்களுக்கு விக்கிரகங்களையும் சுரூபங்களையும் உண்டாக்காமலும், உங்களுக்குச் சிலையை நிறுத்தாமலும், சித்திரந்தீர்ந்த கல்லை நமஸ்கரிக்கும்பொருட்டு உங்கள் தேசத்தில் வைக்காமலும் இருப்பீர்களாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2253,51 +2253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் கட்டளைகளை வெறுத்து, உங்கள் ஆத்துமா என் நியாயங்களை அரோசித்து, என் கற்பனைகள் எல்லாவற்றின்படியும் செய்யாதபடிக்கு, என் உடன்படிக்கையை நீங்கள் மீறிப்போடுவீர்களாகில்:]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் உங்களுக்கு விக்கிரகங்களையும் சுரூபங்களையும் உண்டாக்காமலும், உங்களுக்குச் சிலையை நிறுத்தாமலும், சித்திரந்தீர்ந்த கல்லை நமஸ்கரிக்கும்பொருட்டு உங்கள் தேசத்தில் வைக்காமலும் இருப்பீர்களாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2362,51 +2362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் கட்டளைகளை வெறுத்து, உங்கள் ஆத்துமா என் நியாயங்களை அரோசித்து, என் கற்பனைகள் எல்லாவற்றின்படியும் செய்யாதபடிக்கு, என் உடன்படிக்கையை நீங்கள் மீறிப்போடுவீர்களாகில்:]]></a:t>
+              <a:t><![CDATA[2. என் ஓய்வுநாட்களை ஆசரித்து, என் பரிசுத்த ஸ்தலத்தைக்குறித்துப் பயபக்தியாயிருப்பீர்களாக; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2471,51 +2471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் உங்களுக்குச் செய்வது என்னவென்றால், கண்களைப் பூத்துப்போகப்பண்ணுகிறதற்கும், இருதயத்தைத் துயரப்படுத்துகிறதற்கும், திகிலையும் ஈளையையும் காய்ச்சலையும் உங்களுக்கு வரப்பண்ணுவேன்; நீங்கள் விதைக்கும் விதை விருதாவாயிருக்கும்; உங்கள் சத்துருக்கள் அதின் பலனைத் தின்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் என் கட்டளைகளின்படி நடந்து, என் கற்பனைகளைக் கைக்கொண்டு, அவைகளின்படி செய்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2580,51 +2580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் உங்களுக்குச் செய்வது என்னவென்றால், கண்களைப் பூத்துப்போகப்பண்ணுகிறதற்கும், இருதயத்தைத் துயரப்படுத்துகிறதற்கும், திகிலையும் ஈளையையும் காய்ச்சலையும் உங்களுக்கு வரப்பண்ணுவேன்; நீங்கள் விதைக்கும் விதை விருதாவாயிருக்கும்; உங்கள் சத்துருக்கள் அதின் பலனைத் தின்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. நான் ஏற்ற காலத்தில் உங்களுக்கு மழைபெய்யப்பண்ணுவேன்; பூமி தன் பலனையும், வெளியிலுள்ள மரங்கள் தங்கள் கனியையும் கொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2689,51 +2689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் உங்களுக்குச் செய்வது என்னவென்றால், கண்களைப் பூத்துப்போகப்பண்ணுகிறதற்கும், இருதயத்தைத் துயரப்படுத்துகிறதற்கும், திகிலையும் ஈளையையும் காய்ச்சலையும் உங்களுக்கு வரப்பண்ணுவேன்; நீங்கள் விதைக்கும் விதை விருதாவாயிருக்கும்; உங்கள் சத்துருக்கள் அதின் பலனைத் தின்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. நான் ஏற்ற காலத்தில் உங்களுக்கு மழைபெய்யப்பண்ணுவேன்; பூமி தன் பலனையும், வெளியிலுள்ள மரங்கள் தங்கள் கனியையும் கொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2798,51 +2798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உங்களுக்கு விரோதமாக என் முகத்தைத் திருப்புவேன்; உங்கள் சத்துருக்களுக்கு முன்பாக முறிய அடிக்கப்படுவீர்கள்; உங்கள் பகைஞர் உங்களை ஆளுவார்கள்; துரத்துவார் இல்லாதிருந்தும் ஓடுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. திராட்சப்பழம் பறிக்குங்காலம்வரைக்கும் போரடிப்புக்காலம் இருக்கும்; விதைப்புக்காலம் வரைக்கும் திராட்சப்பழம் பறிக்குங்காலம் இருக்கும்; நீங்கள் உங்கள் அப்பத்தைத் திருப்தியாகச் சாப்பிட்டு, உங்கள் தேசத்தில் சுகமாய்க் குடியிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2907,51 +2907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் உங்களுக்கு விக்கிரகங்களையும் சுரூபங்களையும் உண்டாக்காமலும், உங்களுக்குச் சிலையை நிறுத்தாமலும், சித்திரந்தீர்ந்த கல்லை நமஸ்கரிக்கும்பொருட்டு உங்கள் தேசத்தில் வைக்காமலும் இருப்பீர்களாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் எகிப்தியருக்கு அடிமைகளாயிராதபடிக்கு, நான் அவர்கள் தேசத்திலிருந்து உங்களைப் புறப்படப்பண்ணி, உங்கள் நுகத்தடிகளை முறித்து, உங்களை நிமிர்ந்து நடக்கப்பண்ணின உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3016,51 +3016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உங்களுக்கு விரோதமாக என் முகத்தைத் திருப்புவேன்; உங்கள் சத்துருக்களுக்கு முன்பாக முறிய அடிக்கப்படுவீர்கள்; உங்கள் பகைஞர் உங்களை ஆளுவார்கள்; துரத்துவார் இல்லாதிருந்தும் ஓடுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. திராட்சப்பழம் பறிக்குங்காலம்வரைக்கும் போரடிப்புக்காலம் இருக்கும்; விதைப்புக்காலம் வரைக்கும் திராட்சப்பழம் பறிக்குங்காலம் இருக்கும்; நீங்கள் உங்கள் அப்பத்தைத் திருப்தியாகச் சாப்பிட்டு, உங்கள் தேசத்தில் சுகமாய்க் குடியிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3125,51 +3125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவ்விதமாய் நான் உங்களுக்குச் செய்தும், இன்னும் நீங்கள் எனக்குச் செவிகொடாதிருந்தால், உங்கள் பாவங்களினிமித்தம் பின்னும் ஏழத்தனையாக உங்களைத் தண்டித்து,]]></a:t>
+              <a:t><![CDATA[23. நான் செய்யும் தண்டனையினால் நீங்கள் குணப்படாமல், எனக்கு எதிர்த்து நடந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3234,51 +3234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவ்விதமாய் நான் உங்களுக்குச் செய்தும், இன்னும் நீங்கள் எனக்குச் செவிகொடாதிருந்தால், உங்கள் பாவங்களினிமித்தம் பின்னும் ஏழத்தனையாக உங்களைத் தண்டித்து,]]></a:t>
+              <a:t><![CDATA[6. தேசத்தில் சமாதானம் கட்டளையிடுவேன்; தத்தளிக்கப்பண்ணுவார் இல்லாமல் படுத்துக்கொள்வீர்கள்; துஷ்ட மிருகங்களைத் தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்; பட்டயம் உங்கள் தேசத்தில் உலாவுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3343,51 +3343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் வல்லமையின் பெருமையை முறித்து, உங்கள் வானத்தை இரும்பைப்போலவும், உங்கள் பூமியை வெண்கலத்தைப்போலவும் ஆக்குவேன்.]]></a:t>
+              <a:t><![CDATA[6. தேசத்தில் சமாதானம் கட்டளையிடுவேன்; தத்தளிக்கப்பண்ணுவார் இல்லாமல் படுத்துக்கொள்வீர்கள்; துஷ்ட மிருகங்களைத் தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்; பட்டயம் உங்கள் தேசத்தில் உலாவுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3452,51 +3452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் வல்லமையின் பெருமையை முறித்து, உங்கள் வானத்தை இரும்பைப்போலவும், உங்கள் பூமியை வெண்கலத்தைப்போலவும் ஆக்குவேன்.]]></a:t>
+              <a:t><![CDATA[24. நான் உங்களுக்கு எதிர்த்து நடந்து, உங்கள் பாவத்தினிமித்தம் ஏழத்தனையாக வாதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3561,51 +3561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் பெலன் விருதாவிலே செலவழியும்; உங்கள் தேசம் தன் பலனையும், தேசத்தின் மரங்கள் தங்கள் கனிகளையும் கொடுக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[7. உங்கள் சத்துருக்களைத் துரத்துவீர்கள்; அவர்கள் உங்கள் முன்பாகப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3670,51 +3670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் பெலன் விருதாவிலே செலவழியும்; உங்கள் தேசம் தன் பலனையும், தேசத்தின் மரங்கள் தங்கள் கனிகளையும் கொடுக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[8. உங்களில் ஐந்துபேர் நூறுபேரைத்துரத்துவார்கள்; உங்களில் நூறுபேர் பதினாயிரம்பேரைத் துரத்துவார்கள்; உங்கள் சத்துருக்கள் உங்களுக்கு முன்பாகப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3779,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீங்கள் எனக்குச் செவிகொடுக்க மனதில்லாமல், எனக்கு எதிர்த்து நடப்பீர்களானால், நான் உங்கள் பாவங்களுக்குத் தக்கதாக இன்னும் ஏழத்தனை வாதையை உங்கள்மேல் வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[8. உங்களில் ஐந்துபேர் நூறுபேரைத்துரத்துவார்கள்; உங்களில் நூறுபேர் பதினாயிரம்பேரைத் துரத்துவார்கள்; உங்கள் சத்துருக்கள் உங்களுக்கு முன்பாகப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3888,51 +3888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீங்கள் எனக்குச் செவிகொடுக்க மனதில்லாமல், எனக்கு எதிர்த்து நடப்பீர்களானால், நான் உங்கள் பாவங்களுக்குத் தக்கதாக இன்னும் ஏழத்தனை வாதையை உங்கள்மேல் வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[25. என் உடன்படிக்கையை மீறினதற்குப் பழிவாங்கும் பட்டயத்தை உங்கள்மேல் வரப்பண்ணி, நீங்கள் உங்கள் பட்டணங்களில் சேர்ந்தபின், கொள்ளைநோயை உங்கள் நடுவிலே அனுப்புவேன்; சத்துருவின் கையில் ஒப்புக்கொடுக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3997,51 +3997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்களுக்குள்ளே வெளியின் துஷ்டமிருகங்களை வரவிடுவேன்; அவைகள் உங்களைப் பிள்ளைகளற்றவர்களாக்கி, உங்கள் மிருக ஜீவன்களை அழித்து, உங்களைக் குறைந்துபோகப்பண்ணும், உங்கள் வழிகள் பாழாய்க்கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[25. என் உடன்படிக்கையை மீறினதற்குப் பழிவாங்கும் பட்டயத்தை உங்கள்மேல் வரப்பண்ணி, நீங்கள் உங்கள் பட்டணங்களில் சேர்ந்தபின், கொள்ளைநோயை உங்கள் நடுவிலே அனுப்புவேன்; சத்துருவின் கையில் ஒப்புக்கொடுக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4106,51 +4106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் உங்களுக்கு விக்கிரகங்களையும் சுரூபங்களையும் உண்டாக்காமலும், உங்களுக்குச் சிலையை நிறுத்தாமலும், சித்திரந்தீர்ந்த கல்லை நமஸ்கரிக்கும்பொருட்டு உங்கள் தேசத்தில் வைக்காமலும் இருப்பீர்களாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் எகிப்தியருக்கு அடிமைகளாயிராதபடிக்கு, நான் அவர்கள் தேசத்திலிருந்து உங்களைப் புறப்படப்பண்ணி, உங்கள் நுகத்தடிகளை முறித்து, உங்களை நிமிர்ந்து நடக்கப்பண்ணின உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4215,51 +4215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்களுக்குள்ளே வெளியின் துஷ்டமிருகங்களை வரவிடுவேன்; அவைகள் உங்களைப் பிள்ளைகளற்றவர்களாக்கி, உங்கள் மிருக ஜீவன்களை அழித்து, உங்களைக் குறைந்துபோகப்பண்ணும், உங்கள் வழிகள் பாழாய்க்கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[25. என் உடன்படிக்கையை மீறினதற்குப் பழிவாங்கும் பட்டயத்தை உங்கள்மேல் வரப்பண்ணி, நீங்கள் உங்கள் பட்டணங்களில் சேர்ந்தபின், கொள்ளைநோயை உங்கள் நடுவிலே அனுப்புவேன்; சத்துருவின் கையில் ஒப்புக்கொடுக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4324,51 +4324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் செய்யும் தண்டனையினால் நீங்கள் குணப்படாமல், எனக்கு எதிர்த்து நடந்தால்,]]></a:t>
+              <a:t><![CDATA[9. நான் உங்கள்மேல் கண்ணோக்கமாயிருந்து, உங்களைப் பலுகவும் பெருகவும்பண்ணி, உங்களோடே என் உடன்படிக்கையைத் திடப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4433,51 +4433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் உங்களுக்கு எதிர்த்து நடந்து, உங்கள் பாவத்தினிமித்தம் ஏழத்தனையாக வாதித்து,]]></a:t>
+              <a:t><![CDATA[9. நான் உங்கள்மேல் கண்ணோக்கமாயிருந்து, உங்களைப் பலுகவும் பெருகவும்பண்ணி, உங்களோடே என் உடன்படிக்கையைத் திடப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4542,51 +4542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் உடன்படிக்கையை மீறினதற்குப் பழிவாங்கும் பட்டயத்தை உங்கள்மேல் வரப்பண்ணி, நீங்கள் உங்கள் பட்டணங்களில் சேர்ந்தபின், கொள்ளைநோயை உங்கள் நடுவிலே அனுப்புவேன்; சத்துருவின் கையில் ஒப்புக்கொடுக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. உங்கள் அப்பம் என்னும் ஆதரவுகோலை நான் முறித்துப்போடும்போது, பத்து ஸ்திரீகள் ஒரே அடுப்பில் உங்கள் அப்பத்தைச் சுட்டு, அதைத் திரும்ப உங்களுக்கு நிறுத்துக்கொடுப்பார்கள்; நீங்கள் சாப்பிட்டும் திருப்தியடையமாட்டீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4651,51 +4651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் உடன்படிக்கையை மீறினதற்குப் பழிவாங்கும் பட்டயத்தை உங்கள்மேல் வரப்பண்ணி, நீங்கள் உங்கள் பட்டணங்களில் சேர்ந்தபின், கொள்ளைநோயை உங்கள் நடுவிலே அனுப்புவேன்; சத்துருவின் கையில் ஒப்புக்கொடுக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. உங்கள் அப்பம் என்னும் ஆதரவுகோலை நான் முறித்துப்போடும்போது, பத்து ஸ்திரீகள் ஒரே அடுப்பில் உங்கள் அப்பத்தைச் சுட்டு, அதைத் திரும்ப உங்களுக்கு நிறுத்துக்கொடுப்பார்கள்; நீங்கள் சாப்பிட்டும் திருப்தியடையமாட்டீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4760,51 +4760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் உடன்படிக்கையை மீறினதற்குப் பழிவாங்கும் பட்டயத்தை உங்கள்மேல் வரப்பண்ணி, நீங்கள் உங்கள் பட்டணங்களில் சேர்ந்தபின், கொள்ளைநோயை உங்கள் நடுவிலே அனுப்புவேன்; சத்துருவின் கையில் ஒப்புக்கொடுக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. போனவருஷத்துப் பழைய தானியத்தைச் சாப்பிட்டு, புதிய தானியத்துக்கு இடமுண்டாகும்படி, பழையதை விலக்குவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4869,51 +4869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் அப்பம் என்னும் ஆதரவுகோலை நான் முறித்துப்போடும்போது, பத்து ஸ்திரீகள் ஒரே அடுப்பில் உங்கள் அப்பத்தைச் சுட்டு, அதைத் திரும்ப உங்களுக்கு நிறுத்துக்கொடுப்பார்கள்; நீங்கள் சாப்பிட்டும் திருப்தியடையமாட்டீர்கள்]]></a:t>
+              <a:t><![CDATA[27. இன்னும் இவைகள் எல்லாவற்றாலும் நீங்கள் எனக்குச் செவிகொடாமல், எனக்கு எதிர்த்து நடந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4978,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் அப்பம் என்னும் ஆதரவுகோலை நான் முறித்துப்போடும்போது, பத்து ஸ்திரீகள் ஒரே அடுப்பில் உங்கள் அப்பத்தைச் சுட்டு, அதைத் திரும்ப உங்களுக்கு நிறுத்துக்கொடுப்பார்கள்; நீங்கள் சாப்பிட்டும் திருப்தியடையமாட்டீர்கள்]]></a:t>
+              <a:t><![CDATA[11. உங்கள் நடுவில் என் வாசஸ்தலத்தை ஸ்தாபிப்பேன்; என் ஆத்துமா உங்களை அரோசிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5087,51 +5087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இன்னும் இவைகள் எல்லாவற்றாலும் நீங்கள் எனக்குச் செவிகொடாமல், எனக்கு எதிர்த்து நடந்தால்,]]></a:t>
+              <a:t><![CDATA[28. நானும் உக்கிரத்தோடே உங்களுக்கு எதிர்த்து நடந்து, நானே உங்கள் பாவங்களினிமித்தம் உங்களை ஏழத்தனையாய்த் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5305,51 +5305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் ஓய்வுநாட்களை ஆசரித்து, என் பரிசுத்த ஸ்தலத்தைக்குறித்துப் பயபக்தியாயிருப்பீர்களாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் எனக்குச் செவிகொடாமலும், இந்தக் கற்பனைகள் எல்லாவற்றின்படி செய்யாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5414,51 +5414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நானும் உக்கிரத்தோடே உங்களுக்கு எதிர்த்து நடந்து, நானே உங்கள் பாவங்களினிமித்தம் உங்களை ஏழத்தனையாய்த் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. நான் உங்கள் நடுவிலே உலாவி, உங்கள் தேவனாயிருப்பேன், நீங்கள் என் ஜனமாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5523,51 +5523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்கள் குமாரரின் மாம்சத்தையும் உங்கள் குமாரத்தியின் மாம்சத்தையும் புசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. நான் உங்கள் நடுவிலே உலாவி, உங்கள் தேவனாயிருப்பேன், நீங்கள் என் ஜனமாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6504,51 +6504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் என் கட்டளைகளின்படி நடந்து, என் கற்பனைகளைக் கைக்கொண்டு, அவைகளின்படி செய்தால்,]]></a:t>
+              <a:t><![CDATA[15. என் கட்டளைகளை வெறுத்து, உங்கள் ஆத்துமா என் நியாயங்களை அரோசித்து, என் கற்பனைகள் எல்லாவற்றின்படியும் செய்யாதபடிக்கு, என் உடன்படிக்கையை நீங்கள் மீறிப்போடுவீர்களாகில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7703,51 +7703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் ஏற்ற காலத்தில் உங்களுக்கு மழைபெய்யப்பண்ணுவேன்; பூமி தன் பலனையும், வெளியிலுள்ள மரங்கள் தங்கள் கனியையும் கொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[15. என் கட்டளைகளை வெறுத்து, உங்கள் ஆத்துமா என் நியாயங்களை அரோசித்து, என் கற்பனைகள் எல்லாவற்றின்படியும் செய்யாதபடிக்கு, என் உடன்படிக்கையை நீங்கள் மீறிப்போடுவீர்களாகில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8575,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர்கள் எனக்கு எதிர்த்து நடந்தபடியினால், நானும் அவர்களுக்கு எதிர்த்து நடந்து, அவர்களுடைய சத்துருக்களின் தேசத்திலே அவர்களைக் கொண்டுபோய்விட்டதையும் அறிக்கையிட்டு, விருத்தசேதனமில்லாத தங்கள் இருதயத்தைத் தாழ்த்தி, தங்கள் அக்கிரமத்துக்குக் கிடைத்த தண்டனையை நியாயம் என்று ஒத்துக்கொண்டால்,]]></a:t>
+              <a:t><![CDATA[42. நான் யாக்கோபோடே பண்ணின என் உடன்படிக்கையையும், ஈசாக்கோடே பண்ணின என் உடன்படிக்கையையும், ஆபிரகாமோடே பண்ணின என் உடன்படிக்கையையும் நினைப்பேன்; தேசத்தையும் நினைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8793,51 +8793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நான் யாக்கோபோடே பண்ணின என் உடன்படிக்கையையும், ஈசாக்கோடே பண்ணின என் உடன்படிக்கையையும், ஆபிரகாமோடே பண்ணின என் உடன்படிக்கையையும் நினைப்பேன்; தேசத்தையும் நினைப்பேன்.]]></a:t>
+              <a:t><![CDATA[43. தேசம் அவர்களாலே விடப்பட்டு, பாழாய்க்கிடக்கிறதினாலே தன் ஓய்வுநாட்களை இரம்மியமாய் அநுபவிக்கும்; அவர்கள் என் நியாயங்களை அவமதித்து, அவர்களுடைய ஆத்துமா என் கட்டளைகளை வெறுத்தபடியினால் அடைந்த தங்களுடைய அக்கிரமத்தின் தண்டனையை நியாயம் என்று ஒத்துக்கொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8902,51 +8902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் ஏற்ற காலத்தில் உங்களுக்கு மழைபெய்யப்பண்ணுவேன்; பூமி தன் பலனையும், வெளியிலுள்ள மரங்கள் தங்கள் கனியையும் கொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[16. நான் உங்களுக்குச் செய்வது என்னவென்றால், கண்களைப் பூத்துப்போகப்பண்ணுகிறதற்கும், இருதயத்தைத் துயரப்படுத்துகிறதற்கும், திகிலையும் ஈளையையும் காய்ச்சலையும் உங்களுக்கு வரப்பண்ணுவேன்; நீங்கள் விதைக்கும் விதை விருதாவாயிருக்கும்; உங்கள் சத்துருக்கள் அதின் பலனைத் தின்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9229,51 +9229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தேசம் அவர்களாலே விடப்பட்டு, பாழாய்க்கிடக்கிறதினாலே தன் ஓய்வுநாட்களை இரம்மியமாய் அநுபவிக்கும்; அவர்கள் என் நியாயங்களை அவமதித்து, அவர்களுடைய ஆத்துமா என் கட்டளைகளை வெறுத்தபடியினால் அடைந்த தங்களுடைய அக்கிரமத்தின் தண்டனையை நியாயம் என்று ஒத்துக்கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[44. அவர்கள் தங்கள் சத்துருக்களின் தேசத்திலிருந்தாலும், நான் அவர்களை நிர்மூலமாக்கத்தக்கதாகவும், நான் அவர்களோடே பண்ணின என் உடன்படிக்கையை அபத்தமாக்கத்தக்கதாகவும், நான் அவர்களைக் கைவிடவும் வெறுக்கவுமாட்டேன்; நான் அவர்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9556,51 +9556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவர்கள் தங்கள் சத்துருக்களின் தேசத்திலிருந்தாலும், நான் அவர்களை நிர்மூலமாக்கத்தக்கதாகவும், நான் அவர்களோடே பண்ணின என் உடன்படிக்கையை அபத்தமாக்கத்தக்கதாகவும், நான் அவர்களைக் கைவிடவும் வெறுக்கவுமாட்டேன்; நான் அவர்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[45. அவர்களுடைய தேவனாயிருக்கும்படிக்கு, நான் புறஜாதிகளின் கண்களுக்கு முன்பாக எகிப்து தேசத்திலிருந்து அவர்களைப் புறப்படச்செய்து, அவர்களுடைய முன்னோர்களோடே நான் பண்ணின உடன்படிக்கையை அவர்கள் நிமித்தம் நினைவுகூருவேன்; நான் கர்த்தர் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10101,51 +10101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திராட்சப்பழம் பறிக்குங்காலம்வரைக்கும் போரடிப்புக்காலம் இருக்கும்; விதைப்புக்காலம் வரைக்கும் திராட்சப்பழம் பறிக்குங்காலம் இருக்கும்; நீங்கள் உங்கள் அப்பத்தைத் திருப்தியாகச் சாப்பிட்டு, உங்கள் தேசத்தில் சுகமாய்க் குடியிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. நான் உங்களுக்குச் செய்வது என்னவென்றால், கண்களைப் பூத்துப்போகப்பண்ணுகிறதற்கும், இருதயத்தைத் துயரப்படுத்துகிறதற்கும், திகிலையும் ஈளையையும் காய்ச்சலையும் உங்களுக்கு வரப்பண்ணுவேன்; நீங்கள் விதைக்கும் விதை விருதாவாயிருக்கும்; உங்கள் சத்துருக்கள் அதின் பலனைத் தின்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10180,51 +10180,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488532" r:id="rId1"/>
+    <p:sldLayoutId id="2474733533" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11072,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[time: and all of you shall eat your bread to the full, and dwell in your land safely.]]></a:t>
+              <a:t><![CDATA[होगा, क्योंकि तुम्हारे शत्रु उसकी उपज खा लेंगे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I will give peace in the land, and all of you shall lie down, and none shall make you afraid:]]></a:t>
+              <a:t><![CDATA[17. और मैं भी तुम्हारे विरुद्ध हो जाऊंगा, और तुम अपने शत्रुओं से हार जाओगे; और तुम्हारे बैरी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and I will rid evil beasts out of the land, neither shall the sword go through your land.]]></a:t>
+              <a:t><![CDATA[तुम्हारे ऊपर अधिकार करेंगे, और जब कोई तुम को खदेड़ता भी न होगा तब भी तुम भागोगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And all of you shall chase your enemies, and they shall fall before you by the sword.]]></a:t>
+              <a:t><![CDATA[18. और यदि तुम इन बातों के उपरान्त भी मेरी न सुनो, तो मैं तुम्हारे पापों के कारण तुम्हें सातगुणी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And five of you shall chase an hundred, and an hundred of you shall put ten thousand to flight:]]></a:t>
+              <a:t><![CDATA[ताड़ना और दूंगा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your enemies shall fall before you by the sword.]]></a:t>
+              <a:t><![CDATA[19. और मैं तुम्हारे बल का घमण्ड तोड़ डालूंगा, और तुम्हारे लिये आकाश को मानो लोहे का और भूमि को मानो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For I will have respect unto you, and make you fruitful, and multiply you, and establish my]]></a:t>
+              <a:t><![CDATA[पीतल की बना दूंगा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covenant with you.]]></a:t>
+              <a:t><![CDATA[20. और तुम्हारा बल अकारथ गंवाया जाएगा, क्योंकि तुम्हारी भूमि अपनी उपज न उपजाएगी, और मैदान के वृक्ष]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And all of you shall eat old store, and bring forth the old because of the new.]]></a:t>
+              <a:t><![CDATA[अपने फल न देंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I set my tabernacle among you: and my soul shall not detest you.]]></a:t>
+              <a:t><![CDATA[21. और यदि तुम मेरे विरुद्ध चलते ही रहो, और मेरा कहना न मानों, तो मैं तुम्हारे पापों के अनुसार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. All of you shall make you no idols nor graven image, neither rear you up a standing image,]]></a:t>
+              <a:t><![CDATA[13. मैं तो तुम्हारा वह परमेश्वर यहोवा हूं, जो तुम को मिस्र देश से इसलिये निकाल ले आया कि तुम]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I will walk among you, and will be your God, and all of you shall be my people.]]></a:t>
+              <a:t><![CDATA[तुम्हारे ऊपर और सातगुणा संकट डालूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. I am the LORD your God, which brought you forth out of the land of Egypt, that all of you should]]></a:t>
+              <a:t><![CDATA[22. और मैं तुम्हारे बीच बन पशु भेजूंगा, जो तुम को निर्वंश करेंगे, और तुम्हारे घरेलू पशुओं को नाश कर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not be their bondmen; and I have broken the bands of your yoke, and made you go upright.]]></a:t>
+              <a:t><![CDATA[डालेंगे, और तुम्हारी गिनती घटाएंगे, जिस से तुम्हारी सड़कें सूनी पड़ जाएंगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But if all of you will not hearken unto me, and will not do all these commandments;]]></a:t>
+              <a:t><![CDATA[1. तुम अपने लिये मूरतें न बनाना, और न कोई खुदी हुई मूर्ति वा लाट अपने लिये खड़ी करना, और न अपने देश]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And if all of you shall despise my statutes, or if your soul detest my judgments, so that all of]]></a:t>
+              <a:t><![CDATA[में दण्डवत करने के लिये नक्काशीदार पत्थर स्थापन करना; क्योंकि मैं तुम्हारा परमेश्वर यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you will not do all my commandments, but that all of you break my covenant:]]></a:t>
+              <a:t><![CDATA[2. तुम मेरे विश्राम दिनों का पालन करना और मेरे पवित्रस्थान का भय मानना; मैं यहोवा हूं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. I also will do this unto you; I will even appoint over you terror, consumption, and the burning]]></a:t>
+              <a:t><![CDATA[3. यदि तुम मेरी विधियों पर चलो और मेरी आज्ञाओं को मानकर उनका पालन करो,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ague, that shall consume the eyes, and cause sorrow of heart: and all of you shall sow your seed in]]></a:t>
+              <a:t><![CDATA[4. तो मैं तुम्हारे लिये समय समय पर मेंह बरसाऊंगा, तथा भूमि अपनी उपज उपजाएगी, और मैदान के वृक्ष अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vain, for your enemies shall eat it.]]></a:t>
+              <a:t><![CDATA[अपने फल दिया करेंगे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And I will set my face against you, and all of you shall be slain before your enemies: they that]]></a:t>
+              <a:t><![CDATA[5. यहां तक कि तुम दाख तोड़ने के समय भी दावनी करते रहोगे, और बोने के समय भी भर पेट दाख तोड़ते रहोगे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither shall all of you set up any image of stone in your land, to bow down unto it: for I am the]]></a:t>
+              <a:t><![CDATA[मिस्रियों के दास न बने रहो; और मैं ने तुम्हारे जूए को तोड़ डाला है, और तुम को सीधा खड़ा करके चलाया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hate you shall reign over you; and all of you shall flee when none pursues you.]]></a:t>
+              <a:t><![CDATA[और तुम मनमानी रोटी खाया करोगे, और अपने देश में निश्चिन्त बसे रहोगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And if all of you will not yet for all this hearken unto me, then I will punish you seven times]]></a:t>
+              <a:t><![CDATA[23. फिर यदि तुम इन बातों पर भी मेरी ताड़ना से न सुधरो, और मेरे विरुद्ध चलते ही रहो,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[more for your sins.]]></a:t>
+              <a:t><![CDATA[6. और मैं तुम्हारे देश में सुख चैन दूंगा, और तुम सोओगे और तुम्हारा कोई डराने वाला न हो; और मैं उस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I will break the pride of your power; and I will make your heaven as iron, and your earth as]]></a:t>
+              <a:t><![CDATA[देश में दुष्ट जन्तुओं को न रहने दूंगा, और तलवार तुम्हारे देश में न चलेगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brass:]]></a:t>
+              <a:t><![CDATA[24. तो मैं भी तुम्हारे विरुद्ध चलूंगा, और तुम्हारे पापों के कारण मैं आप ही तुम को सातगुणा मारूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And your strength shall be spent in vain: for your land shall not yield her increase, neither]]></a:t>
+              <a:t><![CDATA[7. और तुम अपने शत्रुओं को मार भगा दोगे, और वे तुम्हारी तलवार से मारे जाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall the trees of the land yield their fruits.]]></a:t>
+              <a:t><![CDATA[8. और तुम में से पांच मनुष्य सौ को और सौ मनुष्य दस हजार को खदेड़ेंगे; और तुम्हारे शत्रु तलवार से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And if all of you walk contrary unto me, and will not hearken unto me; I will bring seven times]]></a:t>
+              <a:t><![CDATA[तुम्हारे आगे आगे मारे जाएंगे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[more plagues upon you according to your sins.]]></a:t>
+              <a:t><![CDATA[25. तो मैं तुम पर एक ऐसी तलवार चलवाऊंगा, जो वाचा तोड़ने का पूरा पूरा पलटा लेगी; और जब तुम अपने नगरों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. I will also send wild beasts among you, which shall rob you of your children, and destroy your]]></a:t>
+              <a:t><![CDATA[में जा जा कर इकट्ठे होगे तब मैं तुम्हारे बीच मरी फैलाऊंगा, और तुम अपने शत्रुओं के वश में सौंप दिए]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD your God.]]></a:t>
+              <a:t><![CDATA[है॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle, and make you few in number; and your high ways shall be desolate.]]></a:t>
+              <a:t><![CDATA[जाओगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And if all of you will not be reformed by me by these things, but will walk contrary unto me;]]></a:t>
+              <a:t><![CDATA[9. और मैं तुम्हारी ओर कृपा दृष्टि रखूंगा और तुम को फलवन्त करूंगा और बढ़ाऊंगा, और तुम्हारे संग अपनी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Then will I also walk contrary unto you, and will punish you yet seven times for your sins.]]></a:t>
+              <a:t><![CDATA[वाचा को पूर्ण करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And I will bring a sword upon you, that shall avenge the quarrel of my covenant: and when all of]]></a:t>
+              <a:t><![CDATA[26. और जब मैं तुम्हारे लिये अन्न के आधार को दूर कर डालूंगा, तब दस स्त्रियां तुम्हारी रोटी एक ही]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you are gathered together within your cities, I will send the pestilence among you; and all of you]]></a:t>
+              <a:t><![CDATA[तंदूर में पकाकर तौल तौलकर बांट देंगी; और तुम खाकर भी तृप्त न होगे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be delivered into the hand of the enemy.]]></a:t>
+              <a:t><![CDATA[10. और तुम रखे हुए पुराने अनाज को खाओगे, और नये के रहते भी पुराने को निकालोगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And when I have broken the staff of your bread, ten women shall bake your bread in one oven, and]]></a:t>
+              <a:t><![CDATA[27. फिर यदि तुम इसके उपरान्त भी मेरी न सुनोगे, और मेरे विरुद्ध चलते ही रहोगे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall deliver you your bread again by weight: and all of you shall eat, and not be satisfied.]]></a:t>
+              <a:t><![CDATA[11. और मैं तुम्हारे बीच अपना निवासस्थान बनाए रखूंगा, और मेरा जी तुम से घृणा नहीं करेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And if all of you will not for all this hearken unto me, but walk contrary unto me;]]></a:t>
+              <a:t><![CDATA[28. तो मैं अपने न्याय में तुम्हारे विरुद्ध चलूंगा, और तुम्हारे पापों के कारण तुम को सातगुणी ताड़ना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Then I will walk contrary unto you also in fury; and I, even I, will chastise you seven times]]></a:t>
+              <a:t><![CDATA[और भी दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. All of you shall keep my sabbaths, and reverence my sanctuary: I am the LORD.]]></a:t>
+              <a:t><![CDATA[14. यदि तुम मेरी न सुनोगे, और इन सब आज्ञाओं को न मानोगे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for your sins.]]></a:t>
+              <a:t><![CDATA[12. और मैं तुम्हारे मध्य चला फिरा करूंगा, और तुम्हारा परमेश्वर बना रहूंगा, और तुम मेरी प्रजा बने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And all of you shall eat the flesh of your sons, and the flesh of your daughters shall all of]]></a:t>
+              <a:t><![CDATA[रहोगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you eat.]]></a:t>
+              <a:t><![CDATA[29. और तुम को अपने बेटों और बेटियों का मांस खाना पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And I will destroy your high places, and cut down your images, and cast your carcasses upon the]]></a:t>
+              <a:t><![CDATA[30. और मैं तुम्हारे पूजा के ऊंचे स्थानों को ढा दूंगा, और तुम्हारे सूर्य की प्रतिमाएं तोड़ डालूंगा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[carcasses of your idols, and my soul shall detest you.]]></a:t>
+              <a:t><![CDATA[और तुम्हारी लोथों को तुम्हारी तोड़ी हुई मूरतों पर फूंक दूंगा; और मेरी आत्मा को तुम से घृणा हो जाएगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And I will make your cities waste, and bring your sanctuaries unto desolation, and I will not]]></a:t>
+              <a:t><![CDATA[31. और मैं तुम्हारे नगरों को उजाड़ दूंगा, और तुम्हारे पवित्र स्थानों को उजाड़ दूंगा, और तुम्हारा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[smell the savour of your sweet odours.]]></a:t>
+              <a:t><![CDATA[सुखदायक सुगन्ध ग्रहण न करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And I will bring the land into desolation: and your enemies which dwell therein shall be]]></a:t>
+              <a:t><![CDATA[32. और मैं तुम्हारे देश को सूना कर दूंगा, और तुम्हारे शत्रु जो उस में रहते हैं वे इन बातों के कारण]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[astonished at it.]]></a:t>
+              <a:t><![CDATA[चकित होंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And I will scatter you among the heathen, and will draw out a sword after you: and your land]]></a:t>
+              <a:t><![CDATA[33. और मैं तुम को जाति जाति के बीच तित्तर-बित्तर करूंगा, और तुम्हारे पीछे पीछे तलवार खीचें रहूंगा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. If all of you walk in my statutes, and keep my commandments, and do them;]]></a:t>
+              <a:t><![CDATA[15. और मेरी विधियों को निकम्मा जानोगे, और तुम्हारी आत्मा मेरे निर्णयों से घृणा करे, और तुम मेरी सब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be desolate, and your cities waste.]]></a:t>
+              <a:t><![CDATA[और तुम्हारा देश सूना हो जाएगा, और तुम्हारे नगर उजाड़ हो जाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Then shall the land enjoy her sabbaths, as long as it lies desolate, and all of you be in your]]></a:t>
+              <a:t><![CDATA[34. तब जितने दिन वह देश सूना पड़ा रहेगा और तुम अपने शत्रुओं के देश में रहोगे उतने दिन वह अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enemies' land; even then shall the land rest, and enjoy her sabbaths.]]></a:t>
+              <a:t><![CDATA[विश्रामकालों को मानता रहेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. As long as it lies desolate it shall rest; because it did not rest in your sabbaths, when all of]]></a:t>
+              <a:t><![CDATA[35. और जितने दिन वह सूना पड़ा रहेगा उतने दिन उसको विश्राम रहेगा, अर्थात जो विश्राम उसको तुम्हारे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you dwelt upon it.]]></a:t>
+              <a:t><![CDATA[वहां बसे रहने के समय तुम्हारे विश्रामकालों में न मिला होगा वह उसको तब मिलेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And upon them that are left alive of you I will send a faintness into their hearts in the lands]]></a:t>
+              <a:t><![CDATA[36. और तुम में से जो बच रहेंगे और अपने शत्रुओं के देश में होंगे उनके हृदय में मैं कायरता उपजाऊंगा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of their enemies; and the sound of a shaken leaf shall chase them; and they shall flee, as fleeing]]></a:t>
+              <a:t><![CDATA[और वे पत्ते के खड़कने से भी भाग जाएंगे, और वे ऐसे भागेंगे जैसे कोई तलवार से भागे, और किसी के बिना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from a sword; and they shall fall when none pursues.]]></a:t>
+              <a:t><![CDATA[पीछा किए भी वे गिर गिर पड़ेंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And they shall fall one upon another, as it were before a sword, when none pursues: and all of]]></a:t>
+              <a:t><![CDATA[37. और जब कोई पीछा करने वाला न हो तब भी मानों तलवार के भय से वे एक दूसरे से ठोकर खाकर गिरते जाएंगे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall have no power to stand before your enemies.]]></a:t>
+              <a:t><![CDATA[और तुम को अपने शत्रुओं के साम्हने ठहरने की कुछ शक्ति न होगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19652,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then I will give you rain in due season, and the land shall yield her increase, and the trees of]]></a:t>
+              <a:t><![CDATA[आज्ञाओं का पालन न करोगे, वरन मेरी वाचा को तोड़ोगे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19784,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And all of you shall perish among the heathen, and the land of your enemies shall eat you up.]]></a:t>
+              <a:t><![CDATA[38. तब तुम जाति जाति के बीच पहुंचकर नाश हो जाओगे, और तुम्हारे शत्रुओं की भूमि तुम को खा जाएगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19916,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And they that are left of you shall pine away in their iniquity in your enemies' lands; and also]]></a:t>
+              <a:t><![CDATA[39. और तुम में से जो बचे रहेंगे वे अपने शत्रुओं के देशों में अपने अधर्म के कारण गल जाएंगे; और अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20048,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the iniquities of their fathers shall they pine away with them.]]></a:t>
+              <a:t><![CDATA[पुरखाओं के अधर्म के कामों के कारण भी वे उन्हीं की नाईं गल जाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20180,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. If they shall confess their iniquity, and the iniquity of their fathers, with their trespass]]></a:t>
+              <a:t><![CDATA[40. तब वे अपने और अपने पितरों के अधर्म को मान लेंगे, अर्थात उस विश्वासघात को जो वे मेरा करेंगे, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20312,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which they trespassed against me, and that also they have walked contrary unto me;]]></a:t>
+              <a:t><![CDATA[यह भी मान लेंगे, कि हम यहोवा के विरुद्ध चले थे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20444,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And that I also have walked contrary unto them, and have brought them into the land of their]]></a:t>
+              <a:t><![CDATA[41. इसी कारण वह हमारे विरुद्ध हो कर हमें शत्रुओं के देश में ले आया है। यदि उस समय उनका खतनारहित हृदय]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20576,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enemies; if then their uncircumcised hearts be humbled, and they then accept of the punishment of]]></a:t>
+              <a:t><![CDATA[दब जाएगा और वे उस समय अपने अधर्म के दण्ड को अंगीकार करेगें;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20708,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their iniquity:]]></a:t>
+              <a:t><![CDATA[42. तब जो वाचा मैं ने याकूब के संग बान्धी थी उसको मैं स्मरण करूंगा, और जो वाचा मैं ने इसहाक से और जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20840,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. Then will I remember my covenant with Jacob, and also my covenant with Isaac, and also my]]></a:t>
+              <a:t><![CDATA[वाचा मैं ने इब्राहीम से बान्धी थी उन को भी स्मरण करूंगा, और इस देश को भी मैं स्मरण करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20972,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covenant with Abraham will I remember; and I will remember the land.]]></a:t>
+              <a:t><![CDATA[43. और वह देश उन से रहित हो कर सूना पड़ा रहेगा, और उनके बिना सूना रहकर भी अपने विश्रामकालों को मानता]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21104,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the field shall yield their fruit.]]></a:t>
+              <a:t><![CDATA[16. तो मैं तुम से यह करूंगा; अर्थात मैं तुम को बेचैन करूंगा, और क्षयरोग और ज्वर से पीड़ित करूंगा, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21236,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. The land also shall be left of them, and shall enjoy her sabbaths, while she lies desolate]]></a:t>
+              <a:t><![CDATA[रहेगा; और वे लोग अपने अधर्म के दण्ड को अंगीकार करेगें, इसी कारण से कि उन्होंने मेरी आज्ञाओं का उलंघन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21368,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[without them: and they shall accept of the punishment of their iniquity: because, even because they]]></a:t>
+              <a:t><![CDATA[किया था, और उनकी आत्माओं को मेरी विधियों से घृणा थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21500,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[despised my judgments, and because their soul abhorred my statutes.]]></a:t>
+              <a:t><![CDATA[44. इतने पर भी जब वे अपने शत्रुओं के देश में होंगे, तब मैं उन को इस प्रकार नहीं छोडूंगा, और न उन से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21632,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And yet for all that, when they be in the land of their enemies, I will not cast them away,]]></a:t>
+              <a:t><![CDATA[ऐसी घृणा करूंगा कि उनका सर्वनाश कर डालूं और अपनी उस वाचा को तोड़ दूं जो मैं ने उन से बान्धी है;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21764,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither will I detest them, to destroy them utterly, and to break my covenant with them: for I am]]></a:t>
+              <a:t><![CDATA[क्योंकि मैं उनका परमेश्वर यहोवा हूं;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21896,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD their God.]]></a:t>
+              <a:t><![CDATA[45. परन्तु मैं उनके भलाई के लिये उनके पितरों से बान्धी हुई वाचा को स्मरण करूंगा, जिन्हें मैं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22028,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. But I will for their sakes remember the covenant of their ancestors, whom I brought forth out of]]></a:t>
+              <a:t><![CDATA[अन्यजातियों की आंखों के साम्हने मिस्र देश से निकाल कर लाया कि मैं उनका परमेश्वर ठहरूं; मैं यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22160,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Egypt in the sight of the heathen, that I might be their God: I am the LORD.]]></a:t>
+              <a:t><![CDATA[हूं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22292,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. These are the statutes and judgments and laws, which the LORD made between him and the children]]></a:t>
+              <a:t><![CDATA[46. जो जो विधियां और नियम और व्यवस्था यहोवा ने अपनी ओर से इस्त्राएलियों के लिये सीनै पर्वत पर मूसा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22424,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel in mount Sinai by the hand of Moses.]]></a:t>
+              <a:t><![CDATA[के द्वारा ठहराई थीं वे ये ही हैं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22556,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And your threshing shall reach unto the vintage, and the vintage shall reach unto the sowing]]></a:t>
+              <a:t><![CDATA[इनके कारण तुम्हारी आंखे धुंधली हो जाएंगी, और तुम्हारा मन अति उदास होगा। और तुम्हारा बीच बोना व्यर्थ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22617,91 +22617,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22727,51 +22727,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>