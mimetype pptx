--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -123,56 +123,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,53 +213,50 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
-    <p:sldId id="322" r:id="rId69"/>
-[...1 lines deleted...]
-    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -429,56 +420,53 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -538,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதை மாற்றாமலும் வேறுபடுத்தாமலும் இருப்பானாக; இளப்பமானதற்குப் பதிலாக நலமானதையும், நலமானதற்குப் பதிலாக இளப்பமானதையும் செலுத்தாமல் இருப்பானாக; அவன் மிருகத்துக்குப் பதிலாக மிருகத்தை மாற்றிக்கொடுப்பானாகில், அப்பொழுது அதுவும் அதற்குப் பதிலாகக் கொடுத்ததும் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[9. ஒருவன் பொருத்தனை பண்ணினது கர்த்தருக்குப் பலியிடப்படத்தக்க மிருக ஜீவனானால் அவன் கர்த்தருக்குக் கொடுக்கிற அப்படிப்பட்டதெல்லாம் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -647,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதை மாற்றாமலும் வேறுபடுத்தாமலும் இருப்பானாக; இளப்பமானதற்குப் பதிலாக நலமானதையும், நலமானதற்குப் பதிலாக இளப்பமானதையும் செலுத்தாமல் இருப்பானாக; அவன் மிருகத்துக்குப் பதிலாக மிருகத்தை மாற்றிக்கொடுப்பானாகில், அப்பொழுது அதுவும் அதற்குப் பதிலாகக் கொடுத்ததும் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[9. ஒருவன் பொருத்தனை பண்ணினது கர்த்தருக்குப் பலியிடப்படத்தக்க மிருக ஜீவனானால் அவன் கர்த்தருக்குக் கொடுக்கிற அப்படிப்பட்டதெல்லாம் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -756,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அது கர்த்தருக்குப் பலியிடப்படத்தகாத சுத்தமில்லாத யாதொரு மிருகமானால், அதை ஆசாரியனுக்கு முன்பாக நிறுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[10. அதை மாற்றாமலும் வேறுபடுத்தாமலும் இருப்பானாக; இளப்பமானதற்குப் பதிலாக நலமானதையும், நலமானதற்குப் பதிலாக இளப்பமானதையும் செலுத்தாமல் இருப்பானாக; அவன் மிருகத்துக்குப் பதிலாக மிருகத்தை மாற்றிக்கொடுப்பானாகில், அப்பொழுது அதுவும் அதற்குப் பதிலாகக் கொடுத்ததும் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -865,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அது கர்த்தருக்குப் பலியிடப்படத்தகாத சுத்தமில்லாத யாதொரு மிருகமானால், அதை ஆசாரியனுக்கு முன்பாக நிறுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[10. அதை மாற்றாமலும் வேறுபடுத்தாமலும் இருப்பானாக; இளப்பமானதற்குப் பதிலாக நலமானதையும், நலமானதற்குப் பதிலாக இளப்பமானதையும் செலுத்தாமல் இருப்பானாக; அவன் மிருகத்துக்குப் பதிலாக மிருகத்தை மாற்றிக்கொடுப்பானாகில், அப்பொழுது அதுவும் அதற்குப் பதிலாகக் கொடுத்ததும் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -974,51 +962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆசாரியன் அது நல்லதானாலும் இளப்பமானதானாலும் அதை மதிப்பானாக; உன் மதிப்பின்படியே இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[11. அது கர்த்தருக்குப் பலியிடப்படத்தகாத சுத்தமில்லாத யாதொரு மிருகமானால், அதை ஆசாரியனுக்கு முன்பாக நிறுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1083,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆசாரியன் அது நல்லதானாலும் இளப்பமானதானாலும் அதை மதிப்பானாக; உன் மதிப்பின்படியே இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[11. அது கர்த்தருக்குப் பலியிடப்படத்தகாத சுத்தமில்லாத யாதொரு மிருகமானால், அதை ஆசாரியனுக்கு முன்பாக நிறுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1192,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை மீட்டுக்கொள்ளமனதாயிருந்தானாகில், உன் மதிப்போடே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. ஆசாரியன் அது நல்லதானாலும் இளப்பமானதானாலும் அதை மதிப்பானாக; உன் மதிப்பின்படியே இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1301,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் தன்வீட்டைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், ஆசாரியன் அதின் நலத்துக்கும் இளப்பத்துக்கும் தக்கதாக அதை மதிக்கக்கடவன்; ஆசாரியன் மதிக்கிறபடி அது இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[12. ஆசாரியன் அது நல்லதானாலும் இளப்பமானதானாலும் அதை மதிப்பானாக; உன் மதிப்பின்படியே இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1410,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் தன்வீட்டைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், ஆசாரியன் அதின் நலத்துக்கும் இளப்பத்துக்கும் தக்கதாக அதை மதிக்கக்கடவன்; ஆசாரியன் மதிக்கிறபடி அது இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[13. அதை மீட்டுக்கொள்ளமனதாயிருந்தானாகில், உன் மதிப்போடே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1519,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் வீட்டைப் பரிசுத்தம் என்று நேர்ந்துகொண்டவன் அதை மீட்டுக்கொள்ள மனதாயிருந்தால், நீ மதிக்கும் திரவியத்தோடே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்; அப்பொழுது அது அவனுடையதாகும்.]]></a:t>
+              <a:t><![CDATA[13. அதை மீட்டுக்கொள்ளமனதாயிருந்தானாகில், உன் மதிப்போடே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1628,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒரு மாதம்முதல் ஐந்து வயதுக்கு உட்பட்ட ஆண்பிள்ளையை ஐந்து வெள்ளிச்சேக்கலாகவும், பெண்பிள்ளையை மூன்று வெள்ளிச்சேக்கலாகவும்,]]></a:t>
+              <a:t><![CDATA[5. ஐந்து வயதுமுதல் இருபது வயதுக்கு உட்பட்ட ஆண்பிள்ளையை இருபது சேக்கலாகவும், பெண்பிள்ளையை பத்துச்சேக்கலாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1737,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் வீட்டைப் பரிசுத்தம் என்று நேர்ந்துகொண்டவன் அதை மீட்டுக்கொள்ள மனதாயிருந்தால், நீ மதிக்கும் திரவியத்தோடே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்; அப்பொழுது அது அவனுடையதாகும்.]]></a:t>
+              <a:t><![CDATA[14. ஒருவன் தன்வீட்டைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், ஆசாரியன் அதின் நலத்துக்கும் இளப்பத்துக்கும் தக்கதாக அதை மதிக்கக்கடவன்; ஆசாரியன் மதிக்கிறபடி அது இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1846,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவன் தன் காணியாட்சியான வயலில் யாதொரு பங்கைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், உன் மதிப்பு அதின் விதைப்புக்குத்தக்கதாய் இருக்கவேண்டும்; ஒரு கலம் வாற்கோதுமை விதைக்கிற வயல் ஐம்பது வெள்ளிச்சேக்கலாக மதிக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. ஒருவன் தன்வீட்டைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், ஆசாரியன் அதின் நலத்துக்கும் இளப்பத்துக்கும் தக்கதாக அதை மதிக்கக்கடவன்; ஆசாரியன் மதிக்கிறபடி அது இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1955,51 +1943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவன் தன் காணியாட்சியான வயலில் யாதொரு பங்கைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், உன் மதிப்பு அதின் விதைப்புக்குத்தக்கதாய் இருக்கவேண்டும்; ஒரு கலம் வாற்கோதுமை விதைக்கிற வயல் ஐம்பது வெள்ளிச்சேக்கலாக மதிக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. தன் வீட்டைப் பரிசுத்தம் என்று நேர்ந்துகொண்டவன் அதை மீட்டுக்கொள்ள மனதாயிருந்தால், நீ மதிக்கும் திரவியத்தோடே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்; அப்பொழுது அது அவனுடையதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2064,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவன் தன் காணியாட்சியான வயலில் யாதொரு பங்கைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், உன் மதிப்பு அதின் விதைப்புக்குத்தக்கதாய் இருக்கவேண்டும்; ஒரு கலம் வாற்கோதுமை விதைக்கிற வயல் ஐம்பது வெள்ளிச்சேக்கலாக மதிக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. தன் வீட்டைப் பரிசுத்தம் என்று நேர்ந்துகொண்டவன் அதை மீட்டுக்கொள்ள மனதாயிருந்தால், நீ மதிக்கும் திரவியத்தோடே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்; அப்பொழுது அது அவனுடையதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2173,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யூபிலி வருஷமுதல் அவன் தன் வயலைப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், அது உன் மதிப்பின்படி இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. ஒருவன் தன் காணியாட்சியான வயலில் யாதொரு பங்கைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், உன் மதிப்பு அதின் விதைப்புக்குத்தக்கதாய் இருக்கவேண்டும்; ஒரு கலம் வாற்கோதுமை விதைக்கிற வயல் ஐம்பது வெள்ளிச்சேக்கலாக மதிக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2282,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யூபிலி வருஷத்துக்குப்பின் தன் வயலைப் பரிசுத்தம் என்று நேர்ந்துகொண்டானானால், யூபிலி வருஷம்மட்டுமுள்ள மற்றவருஷங்களின்படியே ஆசாரியன் திரவியத்தைக் கணக்குப்பார்த்து, அதற்குத்தக்கது உன் மதிப்பிலே தள்ளப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. ஒருவன் தன் காணியாட்சியான வயலில் யாதொரு பங்கைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், உன் மதிப்பு அதின் விதைப்புக்குத்தக்கதாய் இருக்கவேண்டும்; ஒரு கலம் வாற்கோதுமை விதைக்கிற வயல் ஐம்பது வெள்ளிச்சேக்கலாக மதிக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2391,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யூபிலி வருஷத்துக்குப்பின் தன் வயலைப் பரிசுத்தம் என்று நேர்ந்துகொண்டானானால், யூபிலி வருஷம்மட்டுமுள்ள மற்றவருஷங்களின்படியே ஆசாரியன் திரவியத்தைக் கணக்குப்பார்த்து, அதற்குத்தக்கது உன் மதிப்பிலே தள்ளப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. யூபிலி வருஷமுதல் அவன் தன் வயலைப் பரிசுத்தம் என்று நேர்ந்துகொண்டால், அது உன் மதிப்பின்படி இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2609,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வயலைப் பரிசுத்தம் என்று நேர்ந்து கொண்டவன் அதை மீட்டுக்கொள்ள மனதாயிருந்தால், உன் மதிப்பான திரவியத்தோடே ஐந்தில் ஒரு பங்கைக்கூட்டிக் கொடுக்கக்கடவன்; அப்பொழுது அது அவனுக்கு உறுதியாகும்.]]></a:t>
+              <a:t><![CDATA[18. யூபிலி வருஷத்துக்குப்பின் தன் வயலைப் பரிசுத்தம் என்று நேர்ந்துகொண்டானானால், யூபிலி வருஷம்மட்டுமுள்ள மற்றவருஷங்களின்படியே ஆசாரியன் திரவியத்தைக் கணக்குப்பார்த்து, அதற்குத்தக்கது உன் மதிப்பிலே தள்ளப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2718,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வயலைப் பரிசுத்தம் என்று நேர்ந்து கொண்டவன் அதை மீட்டுக்கொள்ள மனதாயிருந்தால், உன் மதிப்பான திரவியத்தோடே ஐந்தில் ஒரு பங்கைக்கூட்டிக் கொடுக்கக்கடவன்; அப்பொழுது அது அவனுக்கு உறுதியாகும்.]]></a:t>
+              <a:t><![CDATA[18. யூபிலி வருஷத்துக்குப்பின் தன் வயலைப் பரிசுத்தம் என்று நேர்ந்துகொண்டானானால், யூபிலி வருஷம்மட்டுமுள்ள மற்றவருஷங்களின்படியே ஆசாரியன் திரவியத்தைக் கணக்குப்பார்த்து, அதற்குத்தக்கது உன் மதிப்பிலே தள்ளப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2827,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒரு மாதம்முதல் ஐந்து வயதுக்கு உட்பட்ட ஆண்பிள்ளையை ஐந்து வெள்ளிச்சேக்கலாகவும், பெண்பிள்ளையை மூன்று வெள்ளிச்சேக்கலாகவும்,]]></a:t>
+              <a:t><![CDATA[5. ஐந்து வயதுமுதல் இருபது வயதுக்கு உட்பட்ட ஆண்பிள்ளையை இருபது சேக்கலாகவும், பெண்பிள்ளையை பத்துச்சேக்கலாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2936,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் வயலை மீட்டுக்கொள்ளாமல், வயலை வேறொருவனுக்கு விற்றுப்போட்டால், அது திரும்ப மீட்கப்படாமல்,]]></a:t>
+              <a:t><![CDATA[19. வயலைப் பரிசுத்தம் என்று நேர்ந்து கொண்டவன் அதை மீட்டுக்கொள்ள மனதாயிருந்தால், உன் மதிப்பான திரவியத்தோடே ஐந்தில் ஒரு பங்கைக்கூட்டிக் கொடுக்கக்கடவன்; அப்பொழுது அது அவனுக்கு உறுதியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3045,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் வயலை மீட்டுக்கொள்ளாமல், வயலை வேறொருவனுக்கு விற்றுப்போட்டால், அது திரும்ப மீட்கப்படாமல்,]]></a:t>
+              <a:t><![CDATA[19. வயலைப் பரிசுத்தம் என்று நேர்ந்து கொண்டவன் அதை மீட்டுக்கொள்ள மனதாயிருந்தால், உன் மதிப்பான திரவியத்தோடே ஐந்தில் ஒரு பங்கைக்கூட்டிக் கொடுக்கக்கடவன்; அப்பொழுது அது அவனுக்கு உறுதியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3154,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூபிலி வருஷத்தில் மீட்கப்படும்போது, சாபத்தீடான வயலாகக் கர்த்தருக்கென்று நியமிக்கப்பட்டதாயிருக்கக்கடவது; அது ஆசாரியனுக்குக் காணியாட்சியாகும்.]]></a:t>
+              <a:t><![CDATA[20. அவன் வயலை மீட்டுக்கொள்ளாமல், வயலை வேறொருவனுக்கு விற்றுப்போட்டால், அது திரும்ப மீட்கப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3263,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூபிலி வருஷத்தில் மீட்கப்படும்போது, சாபத்தீடான வயலாகக் கர்த்தருக்கென்று நியமிக்கப்பட்டதாயிருக்கக்கடவது; அது ஆசாரியனுக்குக் காணியாட்சியாகும்.]]></a:t>
+              <a:t><![CDATA[20. அவன் வயலை மீட்டுக்கொள்ளாமல், வயலை வேறொருவனுக்கு விற்றுப்போட்டால், அது திரும்ப மீட்கப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3372,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒருவன் தனக்குக் காணியாட்சி வயலாயிராமல் தான் விலைக்கு வாங்கின ஒரு வயலைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால்,]]></a:t>
+              <a:t><![CDATA[21. யூபிலி வருஷத்தில் மீட்கப்படும்போது, சாபத்தீடான வயலாகக் கர்த்தருக்கென்று நியமிக்கப்பட்டதாயிருக்கக்கடவது; அது ஆசாரியனுக்குக் காணியாட்சியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3481,51 +3469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒருவன் தனக்குக் காணியாட்சி வயலாயிராமல் தான் விலைக்கு வாங்கின ஒரு வயலைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால்,]]></a:t>
+              <a:t><![CDATA[21. யூபிலி வருஷத்தில் மீட்கப்படும்போது, சாபத்தீடான வயலாகக் கர்த்தருக்கென்று நியமிக்கப்பட்டதாயிருக்கக்கடவது; அது ஆசாரியனுக்குக் காணியாட்சியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3590,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது யூபிலி வருஷம்மட்டும், உன் மதிப்பின்படி பெறும் விலை இன்னதென்று ஆசாரியன் அவனோடே கணக்குப்பார்த்து, அந்த உன் மதிப்பை, கர்த்தருக்குப் பரிசுத்தமாயிருக்கும்படி, அவன் அந்நாளிலே கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[22. ஒருவன் தனக்குக் காணியாட்சி வயலாயிராமல் தான் விலைக்கு வாங்கின ஒரு வயலைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3699,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது யூபிலி வருஷம்மட்டும், உன் மதிப்பின்படி பெறும் விலை இன்னதென்று ஆசாரியன் அவனோடே கணக்குப்பார்த்து, அந்த உன் மதிப்பை, கர்த்தருக்குப் பரிசுத்தமாயிருக்கும்படி, அவன் அந்நாளிலே கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[22. ஒருவன் தனக்குக் காணியாட்சி வயலாயிராமல் தான் விலைக்கு வாங்கின ஒரு வயலைக் கர்த்தருக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3808,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யார் கையிலே அந்த வயலைக் கொண்டானோ, அந்தக் காணியாட்சிக்காரன் வசமாய் அது யூபிலி வருஷத்தில் திரும்பச் சேரும்.]]></a:t>
+              <a:t><![CDATA[23. அது யூபிலி வருஷம்மட்டும், உன் மதிப்பின்படி பெறும் விலை இன்னதென்று ஆசாரியன் அவனோடே கணக்குப்பார்த்து, அந்த உன் மதிப்பை, கர்த்தருக்குப் பரிசுத்தமாயிருக்கும்படி, அவன் அந்நாளிலே கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3917,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யார் கையிலே அந்த வயலைக் கொண்டானோ, அந்தக் காணியாட்சிக்காரன் வசமாய் அது யூபிலி வருஷத்தில் திரும்பச் சேரும்.]]></a:t>
+              <a:t><![CDATA[23. அது யூபிலி வருஷம்மட்டும், உன் மதிப்பின்படி பெறும் விலை இன்னதென்று ஆசாரியன் அவனோடே கணக்குப்பார்த்து, அந்த உன் மதிப்பை, கர்த்தருக்குப் பரிசுத்தமாயிருக்கும்படி, அவன் அந்நாளிலே கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4026,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அறுபது வயது தொடங்கி, அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளையைப் பதினைந்து சேக்கலாகவும், பெண்பிள்ளையைப் பத்துச்சேக்கலாகவும் மதிக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[6. ஒரு மாதம்முதல் ஐந்து வயதுக்கு உட்பட்ட ஆண்பிள்ளையை ஐந்து வெள்ளிச்சேக்கலாகவும், பெண்பிள்ளையை மூன்று வெள்ளிச்சேக்கலாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4135,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் மதிப்பெல்லாம் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்காயிருக்கக்கடவது; ஒரு சேக்கலானது இருபது கேரா.]]></a:t>
+              <a:t><![CDATA[24. யார் கையிலே அந்த வயலைக் கொண்டானோ, அந்தக் காணியாட்சிக்காரன் வசமாய் அது யூபிலி வருஷத்தில் திரும்பச் சேரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4244,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் மதிப்பெல்லாம் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்காயிருக்கக்கடவது; ஒரு சேக்கலானது இருபது கேரா.]]></a:t>
+              <a:t><![CDATA[24. யார் கையிலே அந்த வயலைக் கொண்டானோ, அந்தக் காணியாட்சிக்காரன் வசமாய் அது யூபிலி வருஷத்தில் திரும்பச் சேரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4353,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தலையீற்றானவைகள் கர்த்தருடையது, ஆகையால் ஒருவரும் தலையீற்றாகிய மிருகஜீவனைப் பரிசுத்தம் என்று நேர்ந்து கொள்ளலாகாது; அது மாடானாலும் ஆடானாலும் கர்த்தருடையது.]]></a:t>
+              <a:t><![CDATA[25. உன் மதிப்பெல்லாம் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்காயிருக்கக்கடவது; ஒரு சேக்கலானது இருபது கேரா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4462,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தலையீற்றானவைகள் கர்த்தருடையது, ஆகையால் ஒருவரும் தலையீற்றாகிய மிருகஜீவனைப் பரிசுத்தம் என்று நேர்ந்து கொள்ளலாகாது; அது மாடானாலும் ஆடானாலும் கர்த்தருடையது.]]></a:t>
+              <a:t><![CDATA[25. உன் மதிப்பெல்லாம் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்காயிருக்கக்கடவது; ஒரு சேக்கலானது இருபது கேரா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4571,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சுத்தமில்லாத மிருகத்தினுடைய தலையீற்றினால், அதை அவன் உன் மதிப்பின்படி மீட்டுக்கொண்டு, அதனுடனே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்; மீட்கப்படாதிருந்தால், உன் மதிப்பின்படி அது விற்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[26. தலையீற்றானவைகள் கர்த்தருடையது, ஆகையால் ஒருவரும் தலையீற்றாகிய மிருகஜீவனைப் பரிசுத்தம் என்று நேர்ந்து கொள்ளலாகாது; அது மாடானாலும் ஆடானாலும் கர்த்தருடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4680,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சுத்தமில்லாத மிருகத்தினுடைய தலையீற்றினால், அதை அவன் உன் மதிப்பின்படி மீட்டுக்கொண்டு, அதனுடனே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்; மீட்கப்படாதிருந்தால், உன் மதிப்பின்படி அது விற்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[26. தலையீற்றானவைகள் கர்த்தருடையது, ஆகையால் ஒருவரும் தலையீற்றாகிய மிருகஜீவனைப் பரிசுத்தம் என்று நேர்ந்து கொள்ளலாகாது; அது மாடானாலும் ஆடானாலும் கர்த்தருடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4898,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஒருவன் தன் வசத்திலுள்ள நரஜீவனிலாவது, காணியாட்சி நிலத்திலாவது, எதையாகிலும் கர்த்தருக்கென்று சாபத்தீடாக நேர்ந்துகொண்டால், அது விற்கப்படவும் மீட்கப்படவும் கூடாது; நேர்ந்துகொள்ளப்பட்டவைகளெல்லாம் கர்த்தருக்காகப் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. சுத்தமில்லாத மிருகத்தினுடைய தலையீற்றினால், அதை அவன் உன் மதிப்பின்படி மீட்டுக்கொண்டு, அதனுடனே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்; மீட்கப்படாதிருந்தால், உன் மதிப்பின்படி அது விற்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5007,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஒருவன் தன் வசத்திலுள்ள நரஜீவனிலாவது, காணியாட்சி நிலத்திலாவது, எதையாகிலும் கர்த்தருக்கென்று சாபத்தீடாக நேர்ந்துகொண்டால், அது விற்கப்படவும் மீட்கப்படவும் கூடாது; நேர்ந்துகொள்ளப்பட்டவைகளெல்லாம் கர்த்தருக்காகப் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. சுத்தமில்லாத மிருகத்தினுடைய தலையீற்றினால், அதை அவன் உன் மதிப்பின்படி மீட்டுக்கொண்டு, அதனுடனே ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்; மீட்கப்படாதிருந்தால், உன் மதிப்பின்படி அது விற்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5225,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அறுபது வயது தொடங்கி, அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளையைப் பதினைந்து சேக்கலாகவும், பெண்பிள்ளையைப் பத்துச்சேக்கலாகவும் மதிக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[6. ஒரு மாதம்முதல் ஐந்து வயதுக்கு உட்பட்ட ஆண்பிள்ளையை ஐந்து வெள்ளிச்சேக்கலாகவும், பெண்பிள்ளையை மூன்று வெள்ளிச்சேக்கலாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5334,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நரஜீவனில் சாபத்தீடாக நியமிக்கப்பட்டவைகளெல்லாம் மீட்கப்படாமல் கொலைசெய்யப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[28. ஒருவன் தன் வசத்திலுள்ள நரஜீவனிலாவது, காணியாட்சி நிலத்திலாவது, எதையாகிலும் கர்த்தருக்கென்று சாபத்தீடாக நேர்ந்துகொண்டால், அது விற்கப்படவும் மீட்கப்படவும் கூடாது; நேர்ந்துகொள்ளப்பட்டவைகளெல்லாம் கர்த்தருக்காகப் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5443,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நரஜீவனில் சாபத்தீடாக நியமிக்கப்பட்டவைகளெல்லாம் மீட்கப்படாமல் கொலைசெய்யப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[28. ஒருவன் தன் வசத்திலுள்ள நரஜீவனிலாவது, காணியாட்சி நிலத்திலாவது, எதையாகிலும் கர்த்தருக்கென்று சாபத்தீடாக நேர்ந்துகொண்டால், அது விற்கப்படவும் மீட்கப்படவும் கூடாது; நேர்ந்துகொள்ளப்பட்டவைகளெல்லாம் கர்த்தருக்காகப் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5552,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தேசத்திலே நிலத்தின் வித்திலும், விருட்சங்களின் கனியிலும், தசமபாகம் எல்லாம் கர்த்தருக்கு உரியது; அது கர்த்தருக்குப் பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[29. நரஜீவனில் சாபத்தீடாக நியமிக்கப்பட்டவைகளெல்லாம் மீட்கப்படாமல் கொலைசெய்யப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5770,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஒருவன் தன் தசமபாகத்திலே எவ்வளவாவது மீட்டுக்கொள்ள மனதாயிருந்தானானால், அதனுடன் ஐந்தில் ஒரு பங்கைக் கூட்டிக்கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[30. தேசத்திலே நிலத்தின் வித்திலும், விருட்சங்களின் கனியிலும், தசமபாகம் எல்லாம் கர்த்தருக்கு உரியது; அது கர்த்தருக்குப் பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6424,51 +6412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் மதிப்பின்படி செலுத்தக் கூடாத தரித்திரனாயிருந்தால், அவன் ஆசாரியனுக்கு முன்பாக வந்து நிற்கக்கடவன்; ஆசாரியன் அவனை மதிப்பானாக; பொருத்தனை பண்ணினவனுடைய திராணிக்கேற்றபடி ஆசாரியன் அவனை மதிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. அறுபது வயது தொடங்கி, அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளையைப் பதினைந்து சேக்கலாகவும், பெண்பிள்ளையைப் பத்துச்சேக்கலாகவும் மதிக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6642,51 +6630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இஸ்ரவேல் புத்திரருக்குச் சொல்லும்படி, கர்த்தர் சீனாய்மலையில் மோசேக்கு விதித்த கட்டளைகள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6751,51 +6739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரεேல͠புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: யாதாமொருவர் ஒரு விசேஷித்த பொருத்தனை பண்ணியிருந்தால், பொருத்தனை பண்ணப்பட்டவர்கள் உன் மதிப்பின்படி கர்த்தருக்கு உரியவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6969,51 +6957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரεேல͠புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: யாதாமொருவர் ஒரு விசேஷித்த பொருத்தனை பண்ணியிருந்தால், பொருத்தனை பண்ணப்பட்டவர்கள் உன் மதிப்பின்படி கர்த்தருக்கு உரியவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. இருபது வயதுமுதல் அறுபது வயதுக்குட்பட்ட ஆண்பிள்ளையை நீ பரிசுத்த ஸ்தலத்தின் சேக்கலாகிய ஐம்பது வெள்ளிச்சேக்கலாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7187,378 +7175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இருபது வயதுமுதல் அறுபது வயதுக்குட்பட்ட ஆண்பிள்ளையை நீ பரிசுத்த ஸ்தலத்தின் சேக்கலாகிய ஐம்பது வெள்ளிச்சேக்கலாகவும்,]]></a:t>
-[...107 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[4. பெண்பிள்ளையை முப்பது சேக்கலாகவும் மதிப்பாயாக.]]></a:t>
-            </a:r>
-[...216 lines deleted...]
-              <a:t><![CDATA[5. ஐந்து வயதுமுதல் இருபது வயதுக்கு உட்பட்ட ஆண்பிள்ளையை இருபது சேக்கலாகவும், பெண்பிள்ளையை பத்துச்சேக்கலாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7623,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் மதிப்பின்படி செலுத்தக் கூடாத தரித்திரனாயிருந்தால், அவன் ஆசாரியனுக்கு முன்பாக வந்து நிற்கக்கடவன்; ஆசாரியன் அவனை மதிப்பானாக; பொருத்தனை பண்ணினவனுடைய திராணிக்கேற்றபடி ஆசாரியன் அவனை மதிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. அறுபது வயது தொடங்கி, அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளையைப் பதினைந்து சேக்கலாகவும், பெண்பிள்ளையைப் பத்துச்சேக்கலாகவும் மதிக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7732,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஒருவன் பொருத்தனை பண்ணினது கர்த்தருக்குப் பலியிடப்படத்தக்க மிருக ஜீவனானால் அவன் கர்த்தருக்குக் கொடுக்கிற அப்படிப்பட்டதெல்லாம் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[8. உன் மதிப்பின்படி செலுத்தக் கூடாத தரித்திரனாயிருந்தால், அவன் ஆசாரியனுக்கு முன்பாக வந்து நிற்கக்கடவன்; ஆசாரியன் அவனை மதிப்பானாக; பொருத்தனை பண்ணினவனுடைய திராணிக்கேற்றபடி ஆசாரியன் அவனை மதிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7841,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஒருவன் பொருத்தனை பண்ணினது கர்த்தருக்குப் பலியிடப்படத்தக்க மிருக ஜீவனானால் அவன் கர்த்தருக்குக் கொடுக்கிற அப்படிப்பட்டதெல்லாம் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[8. உன் மதிப்பின்படி செலுத்தக் கூடாத தரித்திரனாயிருந்தால், அவன் ஆசாரியனுக்கு முன்பாக வந்து நிற்கக்கடவன்; ஆசாரியன் அவனை மதிப்பானாக; பொருத்தனை பண்ணினவனுடைய திராணிக்கேற்றபடி ஆசாரியன் அவனை மதிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7920,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488502" r:id="rId1"/>
+    <p:sldLayoutId id="2474707307" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8460,74 +8121,50 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8652,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He shall not alter it, nor change it, a good for a bad, or a bad for a good: and if he shall at]]></a:t>
+              <a:t><![CDATA[9. फिर जिन पशुओं में से लोग यहोवा को चढ़ावा चढ़ाते है, यदि ऐसों में से कोई संकल्प किया जाए, तो जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all change beast for beast, then it and the exchange thereof shall be holy.]]></a:t>
+              <a:t><![CDATA[पशु कोई यहोवा को दे वह पवित्र ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And if it be any unclean beast, of which they do not offer a sacrifice unto the LORD, then he]]></a:t>
+              <a:t><![CDATA[10. वह उसे किसी प्रकार से न बदले, न तो वह बुरे की सन्ती अच्छा, और न अच्छे की सन्ती बुरा दे; और यदि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall present the beast before the priest:]]></a:t>
+              <a:t><![CDATA[वह उस पशु की सन्ती दूसरा पशु दे, तो वह और उसका बदला दोनों पवित्र ठहरेंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the priest shall value it, whether it be good or bad: as you value it, who are the priest,]]></a:t>
+              <a:t><![CDATA[11. और जिन पशुओं में से लोग यहोवा के लिये चढ़ावा नहीं चढ़ाते ऐसों में से यदि वह हो, तो वह उसको याजक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[so shall it be.]]></a:t>
+              <a:t><![CDATA[के साम्हने खड़ा कर दे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But if he will at all redeem it, then he shall add a fifth part thereof unto your estimation.]]></a:t>
+              <a:t><![CDATA[12. तब याजक पशु के गुण अवगुण दोनों विचार कर उसका मोल ठहराए; और जितना याजक ठहराए उसका मोल उतना ही]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when a man shall sanctify his house to be holy unto the LORD, then the priest shall estimate]]></a:t>
+              <a:t><![CDATA[ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it, whether it be good or bad: as the priest shall estimate it, so shall it stand.]]></a:t>
+              <a:t><![CDATA[13. और यदि संकल्प करने वाला उसे किसी प्रकार से छुड़ाना चाहे, तो जो मोल याजक ने ठहराया हो उस में उसका]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And if he that sanctified it will redeem his house, then he shall add the fifth part of the]]></a:t>
+              <a:t><![CDATA[पांचवां भाग और बढ़ाकर दे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And if it be from a month old even unto five years old, then your estimation shall be of the male]]></a:t>
+              <a:t><![CDATA[5. फिर यदि उसकी अवस्था पांच वर्ष वा उससे अधिक और बीस वर्ष से कम की हो, तो लड़के के लिये तो बीस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[money of your estimation unto it, and it shall be his.]]></a:t>
+              <a:t><![CDATA[14. फिर यदि कोई अपना घर यहोवा के लिये पवित्र ठहराकर संकल्प करे, तो याजक उसके गुण-अवगुण दोनों विचार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And if a man shall sanctify unto the LORD some part of a field of his possession, then your]]></a:t>
+              <a:t><![CDATA[कर उसका मोल ठहराए; और जितना याजक ठहराए उसका मोल उतना ही ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[estimation shall be according to the seed thereof: an homer of barley seed shall be valued at fifty]]></a:t>
+              <a:t><![CDATA[15. और यदि घर का पवित्र करनेवाला उसे छुड़ाना चाहे, तो जितना रूपया याजक ने उसका मोल ठहराया हो उस में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shekels of silver.]]></a:t>
+              <a:t><![CDATA[वह पांचवां भाग और बढ़ाकर दे, तब वह घर उसी का रहेगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. If he sanctify his field from the year of jubile, according to your estimation it shall stand.]]></a:t>
+              <a:t><![CDATA[16. फिर यदि कोई अपनी निज भूमि का कोई भाग यहोवा के लिये पवित्र ठहराना चाहे, तो उसका मोल इसके अनुसार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But if he sanctify his field after the jubile, then the priest shall reckon unto him the money]]></a:t>
+              <a:t><![CDATA[ठहरे, कि उस में कितना बीज पड़ेगा; जितना भूमि में होमेर भर जौ पड़े उतनी का मोल पचास शेकेल ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to the years that remain, even unto the year of the jubile, and it shall be decreased from]]></a:t>
+              <a:t><![CDATA[17. यदि वह अपना खेत जुबली के वर्ष ही में पवित्र ठहराए, तो उसका दाम तेरे ठहराने के अनुसार ठहरे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your estimation.]]></a:t>
+              <a:t><![CDATA[18. और यदि वह अपना खेत जुबली के वर्ष के बाद पवित्र ठहराए, तो जितने वर्ष दूसरे जुबली के वर्ष के बाकी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And if he that sanctified the field will in any way redeem it, then he shall add the fifth part]]></a:t>
+              <a:t><![CDATA[रहें उन्हीं के अनुसार याजक उसके लिये रूपये का हिसाब करे, तब जितना हिसाब में आए उतना याजक के ठहराने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the money of your estimation unto it, and it shall be assured to him.]]></a:t>
+              <a:t><![CDATA[से कम हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[five shekels of silver, and for the female your estimation shall be three shekels of silver.]]></a:t>
+              <a:t><![CDATA[शेकेल, और लड़की के लिये दस शेकेल ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And if he will not redeem the field, or if he have sold the field to another man, it shall not]]></a:t>
+              <a:t><![CDATA[19. और यदि खेत को पवित्र ठहराने वाला उसे छुड़ाना चाहे, तो जो दाम याजक ने ठहराया हो उस में वह पांचवां]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be redeemed any more.]]></a:t>
+              <a:t><![CDATA[भाग और बढ़ाकर दे, तब खेत उसी का रहेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But the field, when it goes out in the jubile, shall be holy unto the LORD, as a field devoted;]]></a:t>
+              <a:t><![CDATA[20. और यदि वह खेत को छुड़ाना न चाहे, वा उसने उसको दूसरे के हाथ बेचा हो, तो खेत आगे को कभी न छुड़ाया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the possession thereof shall be the priest's.]]></a:t>
+              <a:t><![CDATA[जाए;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And if a man sanctify unto the LORD a field which he has bought, which is not of the fields of]]></a:t>
+              <a:t><![CDATA[21. परन्तु जब वह खेत जुबली के वर्ष में छूटे, तब पूरी रीति से अर्पण किए हुए खेत की नाईं यहोवा के लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his possession;]]></a:t>
+              <a:t><![CDATA[पवित्र ठहरे, अर्थात वह याजक ही की निज भूमि हो जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Then the priest shall reckon unto him the worth of your estimation, even unto the year of the]]></a:t>
+              <a:t><![CDATA[22. फिर यदि कोई अपना मोल लिया हुआ खेत, जो उसकी निज भूमि के खेतों में का न हो, यहोवा के लिये पवित्र]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[jubile: and he shall give yours estimation in that day, as a holy thing unto the LORD.]]></a:t>
+              <a:t><![CDATA[ठहराए,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. In the year of the jubile the field shall return unto him of whom it was bought, even to him to]]></a:t>
+              <a:t><![CDATA[23. तो याजक जुबली के वर्ष तक का हिसाब करके उस मनुष्य के लिये जितना ठहराए उतना ही वह यहोवा के लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whom the possession of the land did belong.]]></a:t>
+              <a:t><![CDATA[पवित्र जान कर उसी दिन दे दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And if it be from sixty years old and above; if it be a male, then your estimation shall be]]></a:t>
+              <a:t><![CDATA[6. और यदि उसकी अवस्था एक महीने वा उससे अधिक और पांच वर्ष से कम की हो, तो लड़के के लिये तो पांच, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And all your estimations shall be according to the shekel of the sanctuary: twenty gerahs shall]]></a:t>
+              <a:t><![CDATA[24. और जुबली के वर्ष में वह खेत उसी के अधिकार में जिस से वह मोल लिया गया हो फिर आ जाए, अर्थात जिसकी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be the shekel.]]></a:t>
+              <a:t><![CDATA[वह निज भूमि हो उसी की फिर हो जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Only the first born of the beasts, which should be the LORD's first born, no man shall sanctify]]></a:t>
+              <a:t><![CDATA[25. और जिस जिस वस्तु का मोल याजक ठहराए उसका मोल पवित्रस्थान ही के शेकेल के हिसाब से ठहरे: शेकेल बीस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it; whether it be ox, or sheep: it is the LORD's.]]></a:t>
+              <a:t><![CDATA[गेरा का ठहरे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And if it be of an unclean beast, then he shall redeem it according to yours estimation, and]]></a:t>
+              <a:t><![CDATA[26. पर घरेलू पशुओं का पहिलौठा, जो यहोवा का पहिलौठा ठहरा है, उसको तो कोई पवित्र न ठहराए; चाहे वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall add a fifth part of it thereto: or if it be not redeemed, then it shall be sold according to]]></a:t>
+              <a:t><![CDATA[बछड़ा हो, चाहे भेड़ वा बकरी का बच्चा, वह यहोवा ही का है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your estimation.]]></a:t>
+              <a:t><![CDATA[27. परन्तु यदि वह अशुद्ध पशु का हो, तो उसका पवित्र ठहराने वाला उसको याजक के ठहराए हुए मोल के अनुसार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Notwithstanding no devoted thing, that a man shall devote unto the LORD of all that he has, both]]></a:t>
+              <a:t><![CDATA[उसका पांचवां भाग और बढ़ाकर छुड़ा सकता है; और यदि वह न छुड़ाया जाए, तो याजक के ठहराए हुए मोल पर बेच]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of man and beast, and of the field of his possession, shall be sold or redeemed: every devoted thing]]></a:t>
+              <a:t><![CDATA[दिया जाए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is most holy unto the LORD.]]></a:t>
+              <a:t><![CDATA[28. परन्तु अपनी सारी वस्तुओं में से जो कुछ कोई यहोवा के लिये अर्पण करे, चाहे मनुष्य हो चाहे पशु,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fifteen shekels, and for the female ten shekels.]]></a:t>
+              <a:t><![CDATA[लड़की के लिये तीन शेकेल ठहरें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. None devoted, which shall be devoted of men, shall be redeemed; but shall surely be put to]]></a:t>
+              <a:t><![CDATA[चाहे उसकी निज भूमि का खेत हो, ऐसी कोई अर्पण की हुई वस्तु न तो बेची जाए और न छुड़ाई जाए; जो कुछ अर्पण]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[death.]]></a:t>
+              <a:t><![CDATA[किया जाए वह यहोवा के लिये परमपवित्र ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And all the tithe of the land, whether of the seed of the land, or of the fruit of the tree, is]]></a:t>
+              <a:t><![CDATA[29. मनुष्यों में से जो कोई अर्पण किया जाए, वह छुड़ाया न जाए; निश्चय वह मार डाला जाए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD's: it is holy unto the LORD.]]></a:t>
+              <a:t><![CDATA[30. फिर भूमि की उपज का सारा दशमांश, चाहे वह भूमि का बीज हो चाहे वृक्ष का फल, वह यहोवा ही का है; वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And if a man will at all redeem ought of his tithes, he shall add thereto the fifth part]]></a:t>
+              <a:t><![CDATA[यहोवा के लिये पवित्र ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof.]]></a:t>
+              <a:t><![CDATA[31. यदि कोई अपने दशमांश में से कुछ छुड़ाना चाहे, तो पांचवां भाग बढ़ाकर उसको छुड़ाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And concerning the tithe of the herd, or of the flock, even of whatsoever passes under the rod,]]></a:t>
+              <a:t><![CDATA[32. और गाय-बैल और भेड़-बकरियां, निदान जो जो पशु गिनने के लिये लाठी के तले निकल जाने वाले हैं उनका]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tenth shall be holy unto the LORD.]]></a:t>
+              <a:t><![CDATA[दशमांश, अर्थात दस दस पीछे एक एक पशु यहोवा के लिये पवित्र ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. He shall not search whether it be good or bad, neither shall he change it: and if he change it]]></a:t>
+              <a:t><![CDATA[33. कोई उसके गुण अवगुण न विचारे, और न उसको बदले; और यदि कोई उसको बदल भी ले, तो वह और उसका बदला दोनों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at all, then both it and the change thereof shall be holy; it shall not be redeemed.]]></a:t>
+              <a:t><![CDATA[पवित्र ठहरें; और वह कभी छुड़ाया न जाए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But if he be poorer than your estimation, then he shall present himself before the priest, and]]></a:t>
+              <a:t><![CDATA[7. फिर यदि उसकी अवस्था साठ वर्ष की वा उससे अधिक हो, और वह पुरूष हो तो उसके लिये पंद्रह शेकेल, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. These are the commandments, which the LORD commanded Moses for the children of Israel in mount]]></a:t>
+              <a:t><![CDATA[34. जो आज्ञाएं यहोवा ने इस्त्राएलियों के लिये सीनै पर्वत पर मूसा को दी थीं वे ये ही हैं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sinai.]]></a:t>
+              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[2. इस्त्राएलियों से यह कह, कि जब कोई विशेष संकल्प माने, तो संकल्प किए हुए प्राणी तेरे ठहराने के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto the children of Israel, and say unto them, When a man shall make a singular vow, the]]></a:t>
+              <a:t><![CDATA[अनुसार यहोवा के होंगे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[persons shall be for the LORD by your estimation.]]></a:t>
+              <a:t><![CDATA[3. इसलिये यदि वह बीस वर्ष वा उससे अधिक और साठ वर्ष से कम अवस्था का पुरूष हो, तो उसके लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And your estimation shall be of the male from twenty years old even unto sixty years old, even]]></a:t>
+              <a:t><![CDATA[पवित्रस्थान के शेकेल के अनुसार पचास शेकेल का रूपया ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,447 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your estimation shall be fifty shekels of silver, after the shekel of the sanctuary.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[male twenty shekels, and for the female ten shekels.]]></a:t>
+              <a:t><![CDATA[4. और यदि वह स्त्री हो, तो तीस शेकेल ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the priest shall value him; according to his ability that vowed shall the priest value him.]]></a:t>
+              <a:t><![CDATA[स्त्री हो तो दस शेकेल ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And if it be a beast, whereof men bring an offering unto the LORD, all that any man gives of such]]></a:t>
+              <a:t><![CDATA[8. परन्तु यदि कोई इतना कंगाल हो कि याजक का ठहराया हुआ दाम न दे सके, तो वह याजक के साम्हने खड़ा किया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the LORD shall be holy.]]></a:t>
+              <a:t><![CDATA[जाए, और याजक उसकी पूंजी ठहराए, अर्थात जितना संकल्प करने वाले से हो सके, याजक उसी के अनुसार ठहराए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17557,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17842,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>69</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>