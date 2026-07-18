--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -55,56 +55,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,53 +111,50 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
-[...1 lines deleted...]
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -293,56 +284,53 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[5. அதை ஆரோனின் குமாரர் பலிபீடத்து அக்கினியிலுள்ள கட்டைகளின்மேல் போட்டிருக்கும் சர்வாங்க தகனபலியின்மீதில் போட்டுத் தகனிக்கக்கடவர்கள்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதை ஆரோனின் குமாரர் பலிபீடத்து அக்கினியிலுள்ள கட்டைகளின்மேல் போட்டிருக்கும் சர்வாங்க தகனபலியின்மீதில் போட்டுத் தகனிக்கக்கடவர்கள்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[6. அவன் கர்த்தருக்குச் சமாதான பலியைப் படைக்கவேண்டுமென்று ஆட்டு மந்தையிலிருந்து எடுத்துச் செலுத்துவானாகில், அது ஆண் ஆனாலும் சரி, பெண் ஆனாலும் சரி, பழுதற்றிருப்பதைச் செலுத்துவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் கர்த்தருக்குச் சமாதான பலியைப் படைக்கவேண்டுமென்று ஆட்டு மந்தையிலிருந்து எடுத்துச் செலுத்துவானாகில், அது ஆண் ஆனாலும் சரி, பெண் ஆனாலும் சரி, பழுதற்றிருப்பதைச் செலுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[7. அவன் ஆட்டுக்குட்டியைப் பலியாகச் செலுத்தவேண்டுமானால், அதைக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் ஆட்டுக்குட்டியைப் பலியாகச் செலுத்தவேண்டுமானால், அதைக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[8. தன் பலியின் தலைமேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன் பலியின் தலைமேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவன் சமாதான பலியிலே அதின் கொழுப்பையும், நடுவெலும்பிலிருந்து எடுத்த முழு வாலையும், குடல்களை மூடிய கொழுப்பையும், அவைகளின்மேல் இருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு அவன் சமாதான பலியிலே அதின் கொழுப்பையும், நடுவெலும்பிலிருந்து எடுத்த முழு வாலையும், குடல்களை மூடிய கொழுப்பையும், அவைகளின்மேல் இருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[10. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு அவன் சமாதான பலியிலே அதின் கொழுப்பையும், நடுவெலும்பிலிருந்து எடுத்த முழு வாலையும், குடல்களை மூடிய கொழுப்பையும், அவைகளின்மேல் இருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[10. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[11. அதை ஆசாரியன் பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது கர்த்தருக்கு இடும் தகன ஆகாரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. அவன் செலுத்துவது வெள்ளாடாயிருக்குமானால், அவன் அதை கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதை ஆசாரியன் பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது கர்த்தருக்கு இடும் தகன ஆகாரம்.]]></a:t>
+              <a:t><![CDATA[13. அதின் தலையின்மேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதை ஆசாரியன் பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது கர்த்தருக்கு இடும் தகன ஆகாரம்.]]></a:t>
+              <a:t><![CDATA[13. அதின் தலையின்மேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் செலுத்துவது வெள்ளாடாயிருக்குமானால், அவன் அதை கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[14. அவன் அதிலே குடல்களை மூடிய கொழுப்பையும், அவைகளின்மேலிருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதின் தலையின்மேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதின் தலையின்மேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் அதிலே குடல்களை மூடிய கொழுப்பையும், அவைகளின்மேலிருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[15. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் அதிலே குடல்களை மூடிய கொழுப்பையும், அவைகளின்மேலிருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[16. ஆசாரியன் பலிபீடத்தின்மேல் அவைகளைத் தகனிக்கக்கடவன்; இது சுகந்த வாசனையான தகன ஆகாரம்; கொழுப்பு முழுவதும் கர்த்தருடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[16. ஆசாரியன் பலிபீடத்தின்மேல் அவைகளைத் தகனிக்கக்கடவன்; இது சுகந்த வாசனையான தகன ஆகாரம்; கொழுப்பு முழுவதும் கர்த்தருடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. கொழுப்பையாவது இரத்தத்தையாவது நீங்கள் புசிக்கலாகாது; இது உங்கள் வாசஸ்தலங்கள் எங்கும் உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,377 +3006,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆசாரியன் பலிபீடத்தின்மேல் அவைகளைத் தகனிக்கக்கடவன்; இது சுகந்த வாசனையான தகன ஆகாரம்; கொழுப்பு முழுவதும் கர்த்தருடையது.]]></a:t>
-[...325 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[17. கொழுப்பையாவது இரத்தத்தையாவது நீங்கள் புசிக்கலாகாது; இது உங்கள் வாசஸ்தலங்கள் எங்கும் உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3672,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தன் பலியின் தலைமேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. பின்பு சமாதான பலியிலே குடல்களை மூடிய கொழுப்பையும், குடல்களிலுள்ள கொழுப்பு முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு சமாதான பலியிலே குடல்களை மூடிய கொழுப்பையும், குடல்களிலுள்ள கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[4. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்துவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4078,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488384" r:id="rId1"/>
+    <p:sldLayoutId id="2473386191" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4322,74 +3983,50 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[liver, with the kidneys, it shall he take away.]]></a:t>
+              <a:t><![CDATA[5. ಆರೋನನ ಕುಮಾರರು ಅದನ್ನು ಯಜ್ಞವೇದಿಯಲ್ಲಿ ಬೆಂಕಿಯ ಮೇಲಿರುವ ಕಟ್ಟಿಗೆಯ ಮೇಲೆ ದಹನ ಬಲಿಯಾಗಿ ಸುಡಬೇಕು; ಅದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Aaron's sons shall burn it on the altar upon the burnt sacrifice, which is upon the wood that]]></a:t>
+              <a:t><![CDATA[ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಕಾಣಿಕೆಯಾಗಿದ್ದು ಕರ್ತನಿಗೆ ಸುವಾಸನೆಯಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is on the fire: it is an offering made by fire, of a sweet savour unto the LORD.]]></a:t>
+              <a:t><![CDATA[6. ಅವನ ಕಾಣಿಕೆಯು ಸಮಾಧಾನದ ಸಮರ್ಪಣೆಯ ಯಜ್ಞವಾಗಿ ಅದು ತನ್ನ ಹಿಂಡಿನಿಂದಾದ ಕಾಣಿಕೆ ಯಾಗಿದ್ದರೆ ಗಂಡಾಗಲಿ ಇಲ್ಲವೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And if his offering for a sacrifice of peace offering unto the LORD be of the flock; male or]]></a:t>
+              <a:t><![CDATA[ಹೆಣ್ಣಾಗಲಿ ದೋಷ ವಿಲ್ಲದ್ದಾಗಿ ಅದನ್ನು ಅವನು ಕರ್ತನಿಗೆ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[female, he shall offer it without blemish.]]></a:t>
+              <a:t><![CDATA[7. ಅವನು ಕುರಿಮರಿಯನ್ನು ಅರ್ಪಣೆಗೋಸ್ಕರ ಅರ್ಪಿಸುವದಾದರೆ ಅದನ್ನು ಅವನು ಕರ್ತನ ಎದುರಿ ನಲ್ಲಿ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. If he offer a lamb for his offering, then shall he offer it before the LORD.]]></a:t>
+              <a:t><![CDATA[8. ಅವನು ತನ್ನ ಅರ್ಪಣೆಯ ತಲೆಯ ಮೇಲೆ ತನ್ನ ಕೈಯನ್ನು ಇಟ್ಟು ಅದನ್ನು ಸಭೆಯ ಗುಡಾರದ ಎದುರಿನಲ್ಲಿ ವಧಿಸಬೇಕು. ಇದಲ್ಲದೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he shall lay his hand upon the head of his offering, and kill it before the tabernacle of the]]></a:t>
+              <a:t><![CDATA[ಆರೋನನ ಕುಮಾರರು ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸುತ್ತಲೂ ರಕ್ತವನ್ನು ಚಿಮುಕಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation: and Aaron's sons shall sprinkle the blood thereof round about upon the altar.]]></a:t>
+              <a:t><![CDATA[9. ಅದರ ಇಡೀ ಹಿಂಭಾಗವನ್ನೂ ಕೊಬ್ಬನ್ನೂ ಅವನು ಬೆನ್ನೆಲುಬಿನಿಂದ ತೆಗೆದು ಕರುಳುಗಳನ್ನು ಮುಚ್ಚುವ ಕೊಬ್ಬನ್ನೂ ಕರುಳು ಗಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he shall offer of the sacrifice of the peace offering an offering made by fire unto the LORD;]]></a:t>
+              <a:t><![CDATA[ಮೇಲಿರುವ ಎಲ್ಲಾ ಕೊಬ್ಬನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fat thereof, and the whole rump, it shall he take off hard by the backbone; and the fat that]]></a:t>
+              <a:t><![CDATA[10. ಎರಡು ಮೂತ್ರ ಜನಕಾಂಗಗಳನ್ನೂ ಪಕ್ಕೆಯ ಬದಿಗಳಲ್ಲಿರುವವುಗಳ ಮೇಲಿರುವ ಕೊಬ್ಬನ್ನೂ ಪೊರೆಯನ್ನೂ ಮೂತ್ರಜನ ಕಾಂಗಗಳೊಂದಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And if his oblation be a sacrifice of peace offering, if he offer it of the herd; whether it be a]]></a:t>
+              <a:t><![CDATA[1. ಅವನ ಕಾಣಿಕೆಯು ಸಮಾಧಾನದ ಬಲಿಯ ಅರ್ಪಣೆಯಾಗಿದ್ದು ಅದನ್ನು ಮಂದೆಯಿಂದ ಅರ್ಪಿಸುವದಾದರೆ ಅದು ಗಂಡಾಗಲಿ ಇಲ್ಲವೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covers the inwards, and all the fat that is upon the inwards,]]></a:t>
+              <a:t><![CDATA[ತೆಗೆದುಕೊಂಡು ಸಮಾಧಾನದ ಕಾಣಿಕೆಯ ಯಜ್ಞಾರ್ಪಣೆಯನ್ನು ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಕಾಣಿಕೆಯಾಗಿ ಕರ್ತನಿಗೆ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the two kidneys, and the fat that is upon them, which is by the flanks, and the lobe above]]></a:t>
+              <a:t><![CDATA[11. ಯಾಜಕನು ಅದನ್ನು ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸುಡಬೇಕು; ಅದು ಕರ್ತನಿಗೆ ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಸಮರ್ಪಣೆಯ ಆಹಾರವಾಗಿರುತ್ತದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the liver, with the kidneys, it shall he take away.]]></a:t>
+              <a:t><![CDATA[12. ಅವನ ಸಮರ್ಪಣೆಯು ಮೇಕೆಯಾಗಿದ್ದರೆ ಅದನ್ನು ಅವನು ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the priest shall burn it upon the altar: it is the food of the offering made by fire unto]]></a:t>
+              <a:t><![CDATA[13. ಅವನು ಅದರ ತಲೆಯ ಮೇಲೆ ತನ್ನ ಕೈಯನ್ನಿಟ್ಟು ಸಭೆಯ ಗುಡಾರದ ಮುಂದೆ ಅದನ್ನು ವಧಿಸಬೇಕು; ಆಗ ಆರೋನನ ಕುಮಾರರು ಅದರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[ರಕ್ತವನ್ನು ಯಜ್ಞ ವೇದಿಯ ಸುತ್ತಲೂ ಚಿಮುಕಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And if his offering be a goat, then he shall offer it before the LORD.]]></a:t>
+              <a:t><![CDATA[14. ಕರುಳುಗಳನ್ನು ಮುಚ್ಚುವ ಕೊಬ್ಬನ್ನೂ ಕರುಳುಗಳ ಮೇಲಿರುವ ಎಲ್ಲಾ ಕೊಬ್ಬನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he shall lay his hand upon the head of it, and kill it before the tabernacle of the]]></a:t>
+              <a:t><![CDATA[15. ಎರಡು ಮೂತ್ರಜನಕಾಂಗ ಗಳನ್ನೂ ಪಕ್ಕೆಯ ಬದಿಗಳಲ್ಲಿ ಅವುಗಳ ಮೇಲಿರುವ ಕೊಬ್ಬನ್ನೂ ಮೂತ್ರಜನಕಾಂಗಗಳೊಂದಿಗೆ ಕಲಿಜದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation: and the sons of Aaron shall sprinkle the blood thereof upon the altar round about.]]></a:t>
+              <a:t><![CDATA[ಮೇಲಿರುವ ಪೊರೆಯನ್ನೂ ಅವನು ತೆಗೆದುಕೊಂಡು ಅರ್ಪಿಸುವ ಸಮರ್ಪಣೆಯನ್ನು ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಸಮರ್ಪಣೆಯನ್ನಾಗಿ ಕರ್ತನಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he shall offer thereof his offering, even an offering made by fire unto the LORD; the fat]]></a:t>
+              <a:t><![CDATA[ಅರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that covers the inwards, and all the fat that is upon the inwards,]]></a:t>
+              <a:t><![CDATA[16. ಯಾಜಕನು ಅವುಗಳನ್ನು ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸುಡಬೇಕು; ಅದು ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಯಜ್ಞಾ ರ್ಪಣೆಯು ಸುವಾಸನೆಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[male or female, he shall offer it without blemish before the LORD.]]></a:t>
+              <a:t><![CDATA[ಹೆಣ್ಣಾಗಲಿ ಅದನ್ನು ಅವನು ಕರ್ತನ ಮುಂದೆ ದೋಷವಿಲ್ಲದ್ದಾಗಿ ಸಮರ್ಪಿಸಲಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the two kidneys, and the fat that is upon them, which is by the flanks, and the lobe above]]></a:t>
+              <a:t><![CDATA[ಆಹಾರವಾಗಿರುವದು. ಎಲ್ಲಾ ಕೊಬ್ಬು ಕರ್ತನದೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the liver, with the kidneys, it shall he take away.]]></a:t>
+              <a:t><![CDATA[17. ನೀವು ಕೊಬ್ಬನ್ನಾಗಲಿ ರಕ್ತವನ್ನಾಗಲಿ ತಿನ್ನದಂತೆ ಇದು ನಿಮ್ಮ ಸಂತತಿಯ ವರಿಗೆಲ್ಲಾ ಎಲ್ಲಾ ನಿವಾಸಗಳಲ್ಲಿ ನಿರಂತರವಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,447 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the priest shall burn them upon the altar: it is the food of the offering made by fire for a]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[you eat neither fat nor blood.]]></a:t>
+              <a:t><![CDATA[ಕಟ್ಟಳೆಯಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he shall lay his hand upon the head of his offering, and kill it at the door of the]]></a:t>
+              <a:t><![CDATA[2. ಅವನು ಸಮರ್ಪಿ ಸುವದರ ತಲೆಯ ಮೇಲೆ ತನ್ನ ಕೈಯನ್ನು ಇಟ್ಟು ಅದನ್ನು ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲ ಬಳಿಯಲ್ಲಿ ವಧಿಸ ಬೇಕು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacle of the congregation: and Aaron's sons the priests shall sprinkle the blood upon the altar]]></a:t>
+              <a:t><![CDATA[ಯಾಜಕರಾದ ಆರೋನನ ಕುಮಾರರು ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸುತ್ತಲೂ ರಕ್ತವನ್ನು ಚಿಮುಕಿಸ ಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[round about.]]></a:t>
+              <a:t><![CDATA[3. ಅವನು ಸಮಾಧಾನದ ಕಾಣಿಕೆಯ ಯಜ್ಞಾ ರ್ಪಣೆಯನ್ನು ಅಂದರೆ ಕರುಳುಗಳನ್ನು ಮುಚ್ಚುವ ಕೊಬ್ಬನ್ನೂ ಕರುಳುಗಳ ಮೇಲಿರುವ ಎಲ್ಲಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he shall offer of the sacrifice of the peace offering an offering made by fire unto the LORD;]]></a:t>
+              <a:t><![CDATA[ಕೊಬ್ಬನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fat that covers the inwards, and all the fat that is upon the inwards,]]></a:t>
+              <a:t><![CDATA[4. ಎರಡು ಮೂತ್ರಜನಕಾಂಗಗಳನ್ನೂ ಪಕ್ಕೆಯ ಬದಿ ಯಲ್ಲಿ ಅವುಗಳ ಮೇಲಿರುವ ಕೊಬ್ಬನ್ನೂ ಮೂತ್ರಜನ ಕಾಂಗಗಳ ಮೇಲಿರುವ ಪೊರೆಯನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the two kidneys, and the fat that is on them, which is by the flanks, and the lobe above the]]></a:t>
+              <a:t><![CDATA[ಮೂತ್ರಜನ ಕಾಂಗಗಳೊಂದಿಗೆ ಅದನ್ನು ತೆಗೆದುಕೊಂಡು ಕರ್ತನಿಗೆ ಬೆಂಕಿಯಿಂದ ಕಾಣಿಕೆಯಾಗಿ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>