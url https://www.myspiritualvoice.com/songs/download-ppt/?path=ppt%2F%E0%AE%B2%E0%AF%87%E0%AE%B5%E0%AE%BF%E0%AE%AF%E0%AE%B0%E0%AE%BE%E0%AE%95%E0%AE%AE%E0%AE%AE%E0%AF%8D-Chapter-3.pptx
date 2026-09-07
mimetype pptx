--- v1 (2026-07-18)
+++ v2 (2026-09-07)
@@ -55,50 +55,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +115,52 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +290,55 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதை ஆரோனின் குமாரர் பலிபீடத்து அக்கினியிலுள்ள கட்டைகளின்மேல் போட்டிருக்கும் சர்வாங்க தகனபலியின்மீதில் போட்டுத் தகனிக்கக்கடவர்கள்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[4. And the two kidneys, and the fat that is on them, which is by the flanks, and the lobe above the liver, with the kidneys, it shall he take away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதை ஆரோனின் குமாரர் பலிபீடத்து அக்கினியிலுள்ள கட்டைகளின்மேல் போட்டிருக்கும் சர்வாங்க தகனபலியின்மீதில் போட்டுத் தகனிக்கக்கடவர்கள்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[5. And Aaron's sons shall burn it on the altar upon the burnt sacrifice, which is upon the wood that is on the fire: it is an offering made by fire, of a sweet savour unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் கர்த்தருக்குச் சமாதான பலியைப் படைக்கவேண்டுமென்று ஆட்டு மந்தையிலிருந்து எடுத்துச் செலுத்துவானாகில், அது ஆண் ஆனாலும் சரி, பெண் ஆனாலும் சரி, பழுதற்றிருப்பதைச் செலுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[5. And Aaron's sons shall burn it on the altar upon the burnt sacrifice, which is upon the wood that is on the fire: it is an offering made by fire, of a sweet savour unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் கர்த்தருக்குச் சமாதான பலியைப் படைக்கவேண்டுமென்று ஆட்டு மந்தையிலிருந்து எடுத்துச் செலுத்துவானாகில், அது ஆண் ஆனாலும் சரி, பெண் ஆனாலும் சரி, பழுதற்றிருப்பதைச் செலுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[6. And if his offering for a sacrifice of peace offering unto the LORD be of the flock; male or female, he shall offer it without blemish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் ஆட்டுக்குட்டியைப் பலியாகச் செலுத்தவேண்டுமானால், அதைக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[6. And if his offering for a sacrifice of peace offering unto the LORD be of the flock; male or female, he shall offer it without blemish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன் பலியின் தலைமேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. If he offer a lamb for his offering, then shall he offer it before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன் பலியின் தலைமேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And he shall lay his hand upon the head of his offering, and kill it before the tabernacle of the congregation: and Aaron's sons shall sprinkle the blood thereof round about upon the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு அவன் சமாதான பலியிலே அதின் கொழுப்பையும், நடுவெலும்பிலிருந்து எடுத்த முழு வாலையும், குடல்களை மூடிய கொழுப்பையும், அவைகளின்மேல் இருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[8. And he shall lay his hand upon the head of his offering, and kill it before the tabernacle of the congregation: and Aaron's sons shall sprinkle the blood thereof round about upon the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு அவன் சமாதான பலியிலே அதின் கொழுப்பையும், நடுவெலும்பிலிருந்து எடுத்த முழு வாலையும், குடல்களை மூடிய கொழுப்பையும், அவைகளின்மேல் இருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[9. And he shall offer of the sacrifice of the peace offering an offering made by fire unto the LORD; the fat thereof, and the whole rump, it shall he take off hard by the backbone; and the fat that covers the inwards, and all the fat that is upon the inwards,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. And he shall offer of the sacrifice of the peace offering an offering made by fire unto the LORD; the fat thereof, and the whole rump, it shall he take off hard by the backbone; and the fat that covers the inwards, and all the fat that is upon the inwards,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவன் சமாதான பலியைப் படைக்கவேண்டுமென்று, மாட்டுமந்தையில் எடுத்துச் செலுத்துவானாகில், அது காளையானாலும் சரி, பசுவானாலும் சரி, பழுதற்றிருப்பதை கர்த்தருடைய சந்நிதியில் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[1. And if his oblation be a sacrifice of peace offering, if he offer it of the herd; whether it be a male or female, he shall offer it without blemish before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[10. And the two kidneys, and the fat that is upon them, which is by the flanks, and the lobe above the liver, with the kidneys, it shall he take away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதை ஆசாரியன் பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது கர்த்தருக்கு இடும் தகன ஆகாரம்.]]></a:t>
+              <a:t><![CDATA[10. And the two kidneys, and the fat that is upon them, which is by the flanks, and the lobe above the liver, with the kidneys, it shall he take away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் செலுத்துவது வெள்ளாடாயிருக்குமானால், அவன் அதை கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[10. And the two kidneys, and the fat that is upon them, which is by the flanks, and the lobe above the liver, with the kidneys, it shall he take away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதின் தலையின்மேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. And the priest shall burn it upon the altar: it is the food of the offering made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதின் தலையின்மேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[12. And if his offering be a goat, then he shall offer it before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் அதிலே குடல்களை மூடிய கொழுப்பையும், அவைகளின்மேலிருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[13. And he shall lay his hand upon the head of it, and kill it before the tabernacle of the congregation: and the sons of Aaron shall sprinkle the blood thereof upon the altar round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. And he shall lay his hand upon the head of it, and kill it before the tabernacle of the congregation: and the sons of Aaron shall sprinkle the blood thereof upon the altar round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. And he shall offer thereof his offering, even an offering made by fire unto the LORD; the fat that covers the inwards, and all the fat that is upon the inwards,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. And the two kidneys, and the fat that is upon them, which is by the flanks, and the lobe above the liver, with the kidneys, it shall he take away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆசாரியன் பலிபீடத்தின்மேல் அவைகளைத் தகனிக்கக்கடவன்; இது சுகந்த வாசனையான தகன ஆகாரம்; கொழுப்பு முழுவதும் கர்த்தருடையது.]]></a:t>
+              <a:t><![CDATA[15. And the two kidneys, and the fat that is upon them, which is by the flanks, and the lobe above the liver, with the kidneys, it shall he take away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவன் சமாதான பலியைப் படைக்கவேண்டுமென்று, மாட்டுமந்தையில் எடுத்துச் செலுத்துவானாகில், அது காளையானாலும் சரி, பசுவானாலும் சரி, பழுதற்றிருப்பதை கர்த்தருடைய சந்நிதியில் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[1. And if his oblation be a sacrifice of peace offering, if he offer it of the herd; whether it be a male or female, he shall offer it without blemish before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆசாரியன் பலிபீடத்தின்மேல் அவைகளைத் தகனிக்கக்கடவன்; இது சுகந்த வாசனையான தகன ஆகாரம்; கொழுப்பு முழுவதும் கர்த்தருடையது.]]></a:t>
+              <a:t><![CDATA[15. And the two kidneys, and the fat that is upon them, which is by the flanks, and the lobe above the liver, with the kidneys, it shall he take away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கொழுப்பையாவது இரத்தத்தையாவது நீங்கள் புசிக்கலாகாது; இது உங்கள் வாசஸ்தலங்கள் எங்கும் உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And the priest shall burn them upon the altar: it is the food of the offering made by fire for a sweet savour: all the fat is the LORD's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3014,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கொழுப்பையாவது இரத்தத்தையாவது நீங்கள் புசிக்கலாகாது; இது உங்கள் வாசஸ்தலங்கள் எங்கும் உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And the priest shall burn them upon the altar: it is the food of the offering made by fire for a sweet savour: all the fat is the LORD's.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. It shall be a perpetual statute for your generations throughout all your dwellings, that all of you eat neither fat nor blood.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. It shall be a perpetual statute for your generations throughout all your dwellings, that all of you eat neither fat nor blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தன் பலியின் தலைமேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[2. And he shall lay his hand upon the head of his offering, and kill it at the door of the tabernacle of the congregation: and Aaron's sons the priests shall sprinkle the blood upon the altar round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தன் பலியின் தலைமேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[2. And he shall lay his hand upon the head of his offering, and kill it at the door of the tabernacle of the congregation: and Aaron's sons the priests shall sprinkle the blood upon the altar round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு சமாதான பலியிலே குடல்களை மூடிய கொழுப்பையும், குடல்களிலுள்ள கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[2. And he shall lay his hand upon the head of his offering, and kill it at the door of the tabernacle of the congregation: and Aaron's sons the priests shall sprinkle the blood upon the altar round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு சமாதான பலியிலே குடல்களை மூடிய கொழுப்பையும், குடல்களிலுள்ள கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[3. And he shall offer of the sacrifice of the peace offering an offering made by fire unto the LORD; the fat that covers the inwards, and all the fat that is upon the inwards,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[4. And the two kidneys, and the fat that is on them, which is by the flanks, and the lobe above the liver, with the kidneys, it shall he take away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச் செலுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[4. And the two kidneys, and the fat that is on them, which is by the flanks, and the lobe above the liver, with the kidneys, it shall he take away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473386191" r:id="rId1"/>
+    <p:sldLayoutId id="2477762120" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4209,66 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆರೋನನ ಕುಮಾರರು ಅದನ್ನು ಯಜ್ಞವೇದಿಯಲ್ಲಿ ಬೆಂಕಿಯ ಮೇಲಿರುವ ಕಟ್ಟಿಗೆಯ ಮೇಲೆ ದಹನ ಬಲಿಯಾಗಿ ಸುಡಬೇಕು; ಅದು]]></a:t>
+              <a:t><![CDATA[செலுத்துவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಕಾಣಿಕೆಯಾಗಿದ್ದು ಕರ್ತನಿಗೆ ಸುವಾಸನೆಯಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[5. அதை ஆரோனின் குமாரர் பலிபீடத்து அக்கினியிலுள்ள கட்டைகளின்மேல் போட்டிருக்கும் சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅವನ ಕಾಣಿಕೆಯು ಸಮಾಧಾನದ ಸಮರ್ಪಣೆಯ ಯಜ್ಞವಾಗಿ ಅದು ತನ್ನ ಹಿಂಡಿನಿಂದಾದ ಕಾಣಿಕೆ ಯಾಗಿದ್ದರೆ ಗಂಡಾಗಲಿ ಇಲ್ಲವೆ]]></a:t>
+              <a:t><![CDATA[தகனபலியின்மீதில் போட்டுத் தகனிக்கக்கடவர்கள்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಣ್ಣಾಗಲಿ ದೋಷ ವಿಲ್ಲದ್ದಾಗಿ ಅದನ್ನು ಅವನು ಕರ್ತನಿಗೆ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[6. அவன் கர்த்தருக்குச் சமாதான பலியைப் படைக்கவேண்டுமென்று ஆட்டு மந்தையிலிருந்து எடுத்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವನು ಕುರಿಮರಿಯನ್ನು ಅರ್ಪಣೆಗೋಸ್ಕರ ಅರ್ಪಿಸುವದಾದರೆ ಅದನ್ನು ಅವನು ಕರ್ತನ ಎದುರಿ ನಲ್ಲಿ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[செலுத்துவானாகில், அது ஆண் ஆனாலும் சரி, பெண் ஆனாலும் சரி, பழுதற்றிருப்பதைச் செலுத்துவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವನು ತನ್ನ ಅರ್ಪಣೆಯ ತಲೆಯ ಮೇಲೆ ತನ್ನ ಕೈಯನ್ನು ಇಟ್ಟು ಅದನ್ನು ಸಭೆಯ ಗುಡಾರದ ಎದುರಿನಲ್ಲಿ ವಧಿಸಬೇಕು. ಇದಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[7. அவன் ஆட்டுக்குட்டியைப் பலியாகச் செலுத்தவேண்டுமானால், அதைக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆರೋನನ ಕುಮಾರರು ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸುತ್ತಲೂ ರಕ್ತವನ್ನು ಚಿಮುಕಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[8. தன் பலியின் தலைமேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅದರ ಇಡೀ ಹಿಂಭಾಗವನ್ನೂ ಕೊಬ್ಬನ್ನೂ ಅವನು ಬೆನ್ನೆಲುಬಿನಿಂದ ತೆಗೆದು ಕರುಳುಗಳನ್ನು ಮುಚ್ಚುವ ಕೊಬ್ಬನ್ನೂ ಕರುಳು ಗಳ]]></a:t>
+              <a:t><![CDATA[அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲಿರುವ ಎಲ್ಲಾ ಕೊಬ್ಬನ್ನೂ]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவன் சமாதான பலியிலே அதின் கொழுப்பையும், நடுவெலும்பிலிருந்து எடுத்த முழு வாலையும், குடல்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಎರಡು ಮೂತ್ರ ಜನಕಾಂಗಗಳನ್ನೂ ಪಕ್ಕೆಯ ಬದಿಗಳಲ್ಲಿರುವವುಗಳ ಮೇಲಿರುವ ಕೊಬ್ಬನ್ನೂ ಪೊರೆಯನ್ನೂ ಮೂತ್ರಜನ ಕಾಂಗಗಳೊಂದಿಗೆ]]></a:t>
+              <a:t><![CDATA[மூடிய கொழுப்பையும், அவைகளின்மேல் இருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಅವನ ಕಾಣಿಕೆಯು ಸಮಾಧಾನದ ಬಲಿಯ ಅರ್ಪಣೆಯಾಗಿದ್ದು ಅದನ್ನು ಮಂದೆಯಿಂದ ಅರ್ಪಿಸುವದಾದರೆ ಅದು ಗಂಡಾಗಲಿ ಇಲ್ಲವೆ]]></a:t>
+              <a:t><![CDATA[1. ஒருவன் சமாதான பலியைப் படைக்கவேண்டுமென்று, மாட்டுமந்தையில் எடுத்துச் செலுத்துவானாகில், அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೆಗೆದುಕೊಂಡು ಸಮಾಧಾನದ ಕಾಣಿಕೆಯ ಯಜ್ಞಾರ್ಪಣೆಯನ್ನು ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಕಾಣಿಕೆಯಾಗಿ ಕರ್ತನಿಗೆ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[10. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಯಾಜಕನು ಅದನ್ನು ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸುಡಬೇಕು; ಅದು ಕರ್ತನಿಗೆ ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಸಮರ್ಪಣೆಯ ಆಹಾರವಾಗಿರುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅವನ ಸಮರ್ಪಣೆಯು ಮೇಕೆಯಾಗಿದ್ದರೆ ಅದನ್ನು ಅವನು ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅವನು ಅದರ ತಲೆಯ ಮೇಲೆ ತನ್ನ ಕೈಯನ್ನಿಟ್ಟು ಸಭೆಯ ಗುಡಾರದ ಮುಂದೆ ಅದನ್ನು ವಧಿಸಬೇಕು; ಆಗ ಆರೋನನ ಕುಮಾರರು ಅದರ]]></a:t>
+              <a:t><![CDATA[11. அதை ஆசாரியன் பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது கர்த்தருக்கு இடும் தகன ஆகாரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಕ್ತವನ್ನು ಯಜ್ಞ ವೇದಿಯ ಸುತ್ತಲೂ ಚಿಮುಕಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[12. அவன் செலுத்துவது வெள்ளாடாயிருக்குமானால், அவன் அதை கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಕರುಳುಗಳನ್ನು ಮುಚ್ಚುವ ಕೊಬ್ಬನ್ನೂ ಕರುಳುಗಳ ಮೇಲಿರುವ ಎಲ್ಲಾ ಕೊಬ್ಬನ್ನೂ]]></a:t>
+              <a:t><![CDATA[13. அதின் தலையின்மேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அதைக் கொல்லக்கடவன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಎರಡು ಮೂತ್ರಜನಕಾಂಗ ಗಳನ್ನೂ ಪಕ್ಕೆಯ ಬದಿಗಳಲ್ಲಿ ಅವುಗಳ ಮೇಲಿರುವ ಕೊಬ್ಬನ್ನೂ ಮೂತ್ರಜನಕಾಂಗಗಳೊಂದಿಗೆ ಕಲಿಜದ]]></a:t>
+              <a:t><![CDATA[அப்பொழுது ஆரோனின் குமாரர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲಿರುವ ಪೊರೆಯನ್ನೂ ಅವನು ತೆಗೆದುಕೊಂಡು ಅರ್ಪಿಸುವ ಸಮರ್ಪಣೆಯನ್ನು ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಸಮರ್ಪಣೆಯನ್ನಾಗಿ ಕರ್ತನಿಗೆ]]></a:t>
+              <a:t><![CDATA[14. அவன் அதிலே குடல்களை மூடிய கொழுப்பையும், அவைகளின்மேலிருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರ್ಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[15. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಯಾಜಕನು ಅವುಗಳನ್ನು ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸುಡಬೇಕು; ಅದು ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಯಜ್ಞಾ ರ್ಪಣೆಯು ಸುವಾಸನೆಯ]]></a:t>
+              <a:t><![CDATA[குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಣ್ಣಾಗಲಿ ಅದನ್ನು ಅವನು ಕರ್ತನ ಮುಂದೆ ದೋಷವಿಲ್ಲದ್ದಾಗಿ ಸಮರ್ಪಿಸಲಿ.]]></a:t>
+              <a:t><![CDATA[காளையானாலும் சரி, பசுவானாலும் சரி, பழுதற்றிருப்பதை கர்த்தருடைய சந்நிதியில் செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಹಾರವಾಗಿರುವದು. ಎಲ್ಲಾ ಕೊಬ್ಬು ಕರ್ತನದೇ.]]></a:t>
+              <a:t><![CDATA[செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನೀವು ಕೊಬ್ಬನ್ನಾಗಲಿ ರಕ್ತವನ್ನಾಗಲಿ ತಿನ್ನದಂತೆ ಇದು ನಿಮ್ಮ ಸಂತತಿಯ ವರಿಗೆಲ್ಲಾ ಎಲ್ಲಾ ನಿವಾಸಗಳಲ್ಲಿ ನಿರಂತರವಾದ]]></a:t>
+              <a:t><![CDATA[16. ஆசாரியன் பலிபீடத்தின்மேல் அவைகளைத் தகனிக்கக்கடவன்; இது சுகந்த வாசனையான தகன ஆகாரம்; கொழுப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7585,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಳೆಯಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[முழுவதும் கர்த்தருடையது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. கொழுப்பையாவது இரத்தத்தையாவது நீங்கள் புசிக்கலாகாது; இது உங்கள் வாசஸ்தலங்கள் எங்கும் உங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವನು ಸಮರ್ಪಿ ಸುವದರ ತಲೆಯ ಮೇಲೆ ತನ್ನ ಕೈಯನ್ನು ಇಟ್ಟು ಅದನ್ನು ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲ ಬಳಿಯಲ್ಲಿ ವಧಿಸ ಬೇಕು;]]></a:t>
+              <a:t><![CDATA[2. அவன் தன் பலியின் தலைமேல் தன் கையை வைத்து, ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக அதைக் கொல்லக்கடவன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಜಕರಾದ ಆರೋನನ ಕುಮಾರರು ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸುತ್ತಲೂ ರಕ್ತವನ್ನು ಚಿಮುಕಿಸ ಬೇಕು.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅವನು ಸಮಾಧಾನದ ಕಾಣಿಕೆಯ ಯಜ್ಞಾ ರ್ಪಣೆಯನ್ನು ಅಂದರೆ ಕರುಳುಗಳನ್ನು ಮುಚ್ಚುವ ಕೊಬ್ಬನ್ನೂ ಕರುಳುಗಳ ಮೇಲಿರುವ ಎಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[தெளிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಬ್ಬನ್ನೂ]]></a:t>
+              <a:t><![CDATA[3. பின்பு சமாதான பலியிலே குடல்களை மூடிய கொழுப்பையும், குடல்களிலுள்ள கொழுப்பு முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಎರಡು ಮೂತ್ರಜನಕಾಂಗಗಳನ್ನೂ ಪಕ್ಕೆಯ ಬದಿ ಯಲ್ಲಿ ಅವುಗಳ ಮೇಲಿರುವ ಕೊಬ್ಬನ್ನೂ ಮೂತ್ರಜನ ಕಾಂಗಗಳ ಮೇಲಿರುವ ಪೊರೆಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[4. இரண்டு குண்டிக்காய்களையும், அவைகளின்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೂತ್ರಜನ ಕಾಂಗಗಳೊಂದಿಗೆ ಅದನ್ನು ತೆಗೆದುಕೊಂಡು ಕರ್ತನಿಗೆ ಬೆಂಕಿಯಿಂದ ಕಾಣಿಕೆಯಾಗಿ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும் எடுத்து, கர்த்தருக்குத் தகனபலியாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>