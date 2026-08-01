--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -117,82 +117,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...30 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -236,66 +204,50 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
-    <p:sldId id="319" r:id="rId66"/>
-[...14 lines deleted...]
-    <p:sldId id="334" r:id="rId81"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,69 +408,53 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-[...17 lines deleted...]
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -578,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அபிஷேகம் பெற்ற ஆசாரியன் அந்தக் காளையின் இரத்தத்தில் கொஞ்சம் எடுத்து, அதை ஆசரிப்புக் கூடாரத்தில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[15. சபையின் மூப்பர் கர்த்தருடைய சந்நிதியில் தங்கள் கைகளை அதின் தலைமேல் வைக்கக்கடவர்கள்; பின்பு கர்த்தருடைய சந்நிதியில் அந்தக் காளையைக் கொல்லவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -687,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அபிஷேகம் பெற்ற ஆசாரியன் அந்தக் காளையின் இரத்தத்தில் கொஞ்சம் எடுத்து, அதை ஆசரிப்புக் கூடாரத்தில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[15. சபையின் மூப்பர் கர்த்தருடைய சந்நிதியில் தங்கள் கைகளை அதின் தலைமேல் வைக்கக்கடவர்கள்; பின்பு கர்த்தருடைய சந்நிதியில் அந்தக் காளையைக் கொல்லவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -796,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தன் விரலை இரத்தத்தில் தோய்த்து, பரிசுத்த ஸ்தலத்தின் திரைக்கு எதிரே கர்த்தருடைய சந்நிதியில் ஏழுதரம் தெளிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அபிஷேகம் பெற்ற ஆசாரியன் அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்தில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -905,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தன் விரலை இரத்தத்தில் தோய்த்து, பரிசுத்த ஸ்தலத்தின் திரைக்கு எதிரே கர்த்தருடைய சந்நிதியில் ஏழுதரம் தெளிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. தன் விரலை இரத்தத்தில் தோய்த்து, கர்த்தருடைய சந்நிதியில் திரைக்கு எதிரே ஏழுதரம் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1014,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு, ஆசாரியன் அந்த இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்திலே கர்த்தருடைய சந்நிதியில் இருக்கும் சுகந்த தூபபீடத்துக் கொம்புகளின்மேல் பூசி, காளையினுடைய மற்ற இரத்தம் முழுவதையும் ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
+              <a:t><![CDATA[17. தன் விரலை இரத்தத்தில் தோய்த்து, கர்த்தருடைய சந்நிதியில் திரைக்கு எதிரே ஏழுதரம் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1123,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு, ஆசாரியன் அந்த இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்திலே கர்த்தருடைய சந்நிதியில் இருக்கும் சுகந்த தூபபீடத்துக் கொம்புகளின்மேல் பூசி, காளையினுடைய மற்ற இரத்தம் முழுவதையும் ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
+              <a:t><![CDATA[18. ஆசரிப்புக் கூடாரத்தில் கர்த்தருடைய சந்நிதியில் இருக்கும் பலிபீடத்தின் கொம்புகளின்மேல் அந்த இரத்தத்தில் கொஞ்சம் பூசி, மற்ற இரத்தமெல்லாம் ஆசரிப்புக் கூடாரவாசலில் இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1232,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு, ஆசாரியன் அந்த இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்திலே கர்த்தருடைய சந்நிதியில் இருக்கும் சுகந்த தூபபீடத்துக் கொம்புகளின்மேல் பூசி, காளையினுடைய மற்ற இரத்தம் முழுவதையும் ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
+              <a:t><![CDATA[18. ஆசரிப்புக் கூடாரத்தில் கர்த்தருடைய சந்நிதியில் இருக்கும் பலிபீடத்தின் கொம்புகளின்மேல் அந்த இரத்தத்தில் கொஞ்சம் பூசி, மற்ற இரத்தமெல்லாம் ஆசரிப்புக் கூடாரவாசலில் இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1341,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு, ஆசாரியன் அந்த இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்திலே கர்த்தருடைய சந்நிதியில் இருக்கும் சுகந்த தூபபீடத்துக் கொம்புகளின்மேல் பூசி, காளையினுடைய மற்ற இரத்தம் முழுவதையும் ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
+              <a:t><![CDATA[19. அதின் கொழுப்பு முழுவதையும் அதிலிருந்து எடுத்து, பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1450,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாவநிவாரணபலியான காளையின் எல்லாக் கொழுப்புமாகிய குடல்களை மூடிய கொழுப்பையும், அவைகள்மேல் இருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[20. பாவநிவாரணபலியின் காளையைச் செய்தபிரகாரம் இந்தக்காளையையும் செய்து, இவ்வண்ணமாய் ஆசாரியன் அவர்களுக்குப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவர்களுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1559,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாவநிவாரணபலியான காளையின் எல்லாக் கொழுப்புமாகிய குடல்களை மூடிய கொழுப்பையும், அவைகள்மேல் இருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[20. பாவநிவாரணபலியின் காளையைச் செய்தபிரகாரம் இந்தக்காளையையும் செய்து, இவ்வண்ணமாய் ஆசாரியன் அவர்களுக்குப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவர்களுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1668,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[10. சமாதானபலியின் காளையிலிருந்து எடுக்கிறதுபோல அதிலிருந்து எடுத்து, அவைகளைத் தகனபலிபீடத்தின்மேல் தகனிக்கக் கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1777,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரண்டு குண்டிக்காய்களையும், அவைகள்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும்,]]></a:t>
+              <a:t><![CDATA[21. பின்பு காளையைப் பாளயத்துக்குப் புறம்பே கொண்டுபோய், முந்தின காளையைச் சுட்டெரித்ததுபோலச் சுட்டெரிக்கக் கடவன்; இது சபைக்காகச் செய்யப்படும் பாவநிவாரணபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1886,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரண்டு குண்டிக்காய்களையும், அவைகள்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும்,]]></a:t>
+              <a:t><![CDATA[21. பின்பு காளையைப் பாளயத்துக்குப் புறம்பே கொண்டுபோய், முந்தின காளையைச் சுட்டெரித்ததுபோலச் சுட்டெரிக்கக் கடவன்; இது சபைக்காகச் செய்யப்படும் பாவநிவாரணபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1995,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சமாதானபலியின் காளையிலிருந்து எடுக்கிறதுபோல அதிலிருந்து எடுத்து, அவைகளைத் தகனபலிபீடத்தின்மேல் தகனிக்கக் கடவன்.]]></a:t>
+              <a:t><![CDATA[22. ஒரு பிரபு தன் தேவனாகிய கர்த்தருடைய கட்டளைகளில் யாதொன்றை மீறி அறியாமையினால் செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளியானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2104,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சமாதானபலியின் காளையிலிருந்து எடுக்கிறதுபோல அதிலிருந்து எடுத்து, அவைகளைத் தகனபலிபீடத்தின்மேல் தகனிக்கக் கடவன்.]]></a:t>
+              <a:t><![CDATA[22. ஒரு பிரபு தன் தேவனாகிய கர்த்தருடைய கட்டளைகளில் யாதொன்றை மீறி அறியாமையினால் செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளியானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2213,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. காளையின் தோலையும், அதின் மாம்சம் முழுவதையும், அதின் தலையையும், தொடைகளையும், அதின் குடல்களையும், அதின் சாணியையும்,]]></a:t>
+              <a:t><![CDATA[23. தான் செய்தது பாவம் என்று தனக்குத் தெரியவரும்போது, அவன் வெள்ளாடுகளில் பழுதற்ற ஒரு இளங்கடாவைப் பலியாகக் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2322,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. காளையின் தோலையும், அதின் மாம்சம் முழுவதையும், அதின் தலையையும், தொடைகளையும், அதின் குடல்களையும், அதின் சாணியையும்,]]></a:t>
+              <a:t><![CDATA[24. அந்தக் கடாவின் தலைமேல் தன் கையை வைத்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலி கொல்லப்படும் இடத்தில் அதைக் கொல்லக்கடவன்; இது பாவநிவாரணபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2431,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காளை முழுவதையும் பாளயத்துக்குப் புறம்பே சாம்பல் கொட்டுகிற சுத்தமான இடத்திலே கொண்டுபோய், கட்டைகளின்மேல் போட்டு, அக்கினியாலே சுட்டெரிக்கக் கடவன்; சாம்பல் கொட்டியிருக்கிற இடத்திலே அதைச் சுட்டெரிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. அந்தக் கடாவின் தலைமேல் தன் கையை வைத்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலி கொல்லப்படும் இடத்தில் அதைக் கொல்லக்கடவன்; இது பாவநிவாரணபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2540,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காளை முழுவதையும் பாளயத்துக்குப் புறம்பே சாம்பல் கொட்டுகிற சுத்தமான இடத்திலே கொண்டுபோய், கட்டைகளின்மேல் போட்டு, அக்கினியாலே சுட்டெரிக்கக் கடவன்; சாம்பல் கொட்டியிருக்கிற இடத்திலே அதைச் சுட்டெரிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது ஆசாரியன் அதின் இரத்தத்தில் கொஞ்சம் தன் விரலால் எடுத்து, தகனபலிபீடத்துக் கொம்புகளின்மேல் பூசி, மற்ற இரத்தத்தைத் தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2649,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காளை முழுவதையும் பாளயத்துக்குப் புறம்பே சாம்பல் கொட்டுகிற சுத்தமான இடத்திலே கொண்டுபோய், கட்டைகளின்மேல் போட்டு, அக்கினியாலே சுட்டெரிக்கக் கடவன்; சாம்பல் கொட்டியிருக்கிற இடத்திலே அதைச் சுட்டெரிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது ஆசாரியன் அதின் இரத்தத்தில் கொஞ்சம் தன் விரலால் எடுத்து, தகனபலிபீடத்துக் கொம்புகளின்மேல் பூசி, மற்ற இரத்தத்தைத் தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2758,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் சபையார் எல்லாரும் அறியாமையினால் பாவஞ்செய்து, காரியம் தங்கள் கண்களுக்கு மறைவாயிருக்கிறதினால், கர்த்தருடைய கட்டளைகளில் யாதொன்றை மீறி, செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளிகளானால்,]]></a:t>
+              <a:t><![CDATA[26. அதின் கொழுப்பு முழுவதையும், சமாதானபலியின் கொழுப்பைப் போல, பலிபீடத்தில் தகனித்து, இவ்வண்ணமாய் ஆசாரியன் அவன் செய்த பாவத்தைக் குறித்து அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2867,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரிடத்தில் சொல்லவேண்டியது என்னவென்றால், ஒருவன் கர்த்தருடைய கட்டளைகளில் யாதொன்றை அறியாமையினால் மீறி, செய்யத்தகாததைச் செய்து பாவத்துக்கு உட்பட்டால் அறியவேண்டியதாவது:]]></a:t>
+              <a:t><![CDATA[11. காளையின் தோலையும், அதின் மாம்சம் முழுவதையும், அதின் தலையையும், தொடைகளையும், அதின் குடல்களையும், அதின் சாணியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2976,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் சபையார் எல்லாரும் அறியாமையினால் பாவஞ்செய்து, காரியம் தங்கள் கண்களுக்கு மறைவாயிருக்கிறதினால், கர்த்தருடைய கட்டளைகளில் யாதொன்றை மீறி, செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளிகளானால்,]]></a:t>
+              <a:t><![CDATA[26. அதின் கொழுப்பு முழுவதையும், சமாதானபலியின் கொழுப்பைப் போல, பலிபீடத்தில் தகனித்து, இவ்வண்ணமாய் ஆசாரியன் அவன் செய்த பாவத்தைக் குறித்து அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3085,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் சபையார் எல்லாரும் அறியாமையினால் பாவஞ்செய்து, காரியம் தங்கள் கண்களுக்கு மறைவாயிருக்கிறதினால், கர்த்தருடைய கட்டளைகளில் யாதொன்றை மீறி, செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளிகளானால்,]]></a:t>
+              <a:t><![CDATA[27. சாதாரண ஜனங்களில் ஒருவன் அறியாமையினால் கர்த்தரின் கட்டளைகளில் யாதொன்றை மீறி, செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளியானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3194,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் செய்த பாவம் தெரியவரும்போது, சபையார் அந்தப் பாவத்தினிமித்தம் ஒரு இளங்காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகப் பலியிடக் கொண்டுவரவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. சாதாரண ஜனங்களில் ஒருவன் அறியாமையினால் கர்த்தரின் கட்டளைகளில் யாதொன்றை மீறி, செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளியானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3303,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் செய்த பாவம் தெரியவரும்போது, சபையார் அந்தப் பாவத்தினிமித்தம் ஒரு இளங்காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகப் பலியிடக் கொண்டுவரவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. தான் செய்தது பாவம் என்று தனக்குத் தெரியவரும்போது, அவன் தான் செய்த பாவத்தினிமித்தம் வெள்ளாடுகளில் பழுதற்ற ஒரு பெண்குட்டியைப் பலியாகக் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3412,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சபையின் மூப்பர் கர்த்தருடைய சந்நிதியில் தங்கள் கைகளை அதின் தலைமேல் வைக்கக்கடவர்கள்; பின்பு கர்த்தருடைய சந்நிதியில் அந்தக் காளையைக் கொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[29. பாவநிவாரணபலியின் தலைமேல் தன் கையை வைத்து, சர்வாங்க தகனபலியிடும் இடத்தில் அந்தப் பாவநிவாரணபலியைக் கொல்லக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3521,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சபையின் மூப்பர் கர்த்தருடைய சந்நிதியில் தங்கள் கைகளை அதின் தலைமேல் வைக்கக்கடவர்கள்; பின்பு கர்த்தருடைய சந்நிதியில் அந்தக் காளையைக் கொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது ஆசாரியன் அதின் இரத்தத்தில் கொஞ்சம் தன் விரலால் எடுத்து, தகனபலிபீடத்துக் கொம்புகளின்மேல் பூசி, மற்ற இரத்தமெல்லாம் பலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3630,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அபிஷேகம் பெற்ற ஆசாரியன் அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்தில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது ஆசாரியன் அதின் இரத்தத்தில் கொஞ்சம் தன் விரலால் எடுத்து, தகனபலிபீடத்துக் கொம்புகளின்மேல் பூசி, மற்ற இரத்தமெல்லாம் பலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3739,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அபிஷேகம் பெற்ற ஆசாரியன் அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்தில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[31. சமாதானபலியிலிருந்து கொழுப்பை எடுப்பதுபோல, அதின் கொழுப்பு முழுவதையும் எடுத்து, ஆசாரியன் பலிபீடத்தின்மேல் கர்த்தருக்குச் சுகந்த வாசனையாகத் தகனித்து, இவ்வண்ணமாய் அவனுக்குப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3848,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் விரலை இரத்தத்தில் தோய்த்து, கர்த்தருடைய சந்நிதியில் திரைக்கு எதிரே ஏழுதரம் தெளித்து,]]></a:t>
+              <a:t><![CDATA[31. சமாதானபலியிலிருந்து கொழுப்பை எடுப்பதுபோல, அதின் கொழுப்பு முழுவதையும் எடுத்து, ஆசாரியன் பலிபீடத்தின்மேல் கர்த்தருக்குச் சுகந்த வாசனையாகத் தகனித்து, இவ்வண்ணமாய் அவனுக்குப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3957,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் விரலை இரத்தத்தில் தோய்த்து, கர்த்தருடைய சந்நிதியில் திரைக்கு எதிரே ஏழுதரம் தெளித்து,]]></a:t>
+              <a:t><![CDATA[32. அவன் பாவநிவாரண பலியாக ஒரு ஆட்டுக்குட்டியைக் கொண்டுவருவானாகில், பழுதற்ற பெண்குட்டியைக் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4066,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரிடத்தில் சொல்லவேண்டியது என்னவென்றால், ஒருவன் கர்த்தருடைய கட்டளைகளில் யாதொன்றை அறியாமையினால் மீறி, செய்யத்தகாததைச் செய்து பாவத்துக்கு உட்பட்டால் அறியவேண்டியதாவது:]]></a:t>
+              <a:t><![CDATA[12. காளை முழுவதையும் பாளயத்துக்குப் புறம்பே சாம்பல் கொட்டுகிற சுத்தமான இடத்திலே கொண்டுபோய், கட்டைகளின்மேல் போட்டு, அக்கினியாலே சுட்டெரிக்கக் கடவன்; சாம்பல் கொட்டியிருக்கிற இடத்திலே அதைச் சுட்டெரிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4175,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆசரிப்புக் கூடாரத்தில் கர்த்தருடைய சந்நிதியில் இருக்கும் பலிபீடத்தின் கொம்புகளின்மேல் அந்த இரத்தத்தில் கொஞ்சம் பூசி, மற்ற இரத்தமெல்லாம் ஆசரிப்புக் கூடாரவாசலில் இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
+              <a:t><![CDATA[33. அந்தப் பாவநிவாரணபலியின் தலைமேல் தன் கையை வைத்து, சர்வாங்க தகனபலி கொல்லப்படும் இடத்தில் அதைப் பாவநிவாரண பலியாகக் கொல்லக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4284,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆசரிப்புக் கூடாரத்தில் கர்த்தருடைய சந்நிதியில் இருக்கும் பலிபீடத்தின் கொம்புகளின்மேல் அந்த இரத்தத்தில் கொஞ்சம் பூசி, மற்ற இரத்தமெல்லாம் ஆசரிப்புக் கூடாரவாசலில் இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
+              <a:t><![CDATA[33. அந்தப் பாவநிவாரணபலியின் தலைமேல் தன் கையை வைத்து, சர்வாங்க தகனபலி கொல்லப்படும் இடத்தில் அதைப் பாவநிவாரண பலியாகக் கொல்லக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4393,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆசரிப்புக் கூடாரத்தில் கர்த்தருடைய சந்நிதியில் இருக்கும் பலிபீடத்தின் கொம்புகளின்மேல் அந்த இரத்தத்தில் கொஞ்சம் பூசி, மற்ற இரத்தமெல்லாம் ஆசரிப்புக் கூடாரவாசலில் இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது ஆசாரியன் அந்தப் பாவநிவாரணபலியின் இரத்தத்தில் கொஞ்சம் தன் விரலால் எடுத்து, தகன பலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4502,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதின் கொழுப்பு முழுவதையும் அதிலிருந்து எடுத்து, பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது ஆசாரியன் அந்தப் பாவநிவாரணபலியின் இரத்தத்தில் கொஞ்சம் தன் விரலால் எடுத்து, தகன பலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4611,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாவநிவாரணபலியின் காளையைச் செய்தபிரகாரம் இந்தக்காளையையும் செய்து, இவ்வண்ணமாய் ஆசாரியன் அவர்களுக்குப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவர்களுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[35. சமாதான பலியான ஆட்டுக்குட்டியின் கொழுப்பை எடுக்கிறதுபோல, அதின் கொழுப்பு முழுவதையும் எடுத்து, கர்த்தருக்கு இடப்படும் தகனபலிகளைப் போல, பலிபீடத்தின்மேல் ஆசாரியன் தகனிக்கவேண்டும்; இவ்வண்ணமாய் அவன் செய்த பாவத்துக்கு ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4720,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாவநிவாரணபலியின் காளையைச் செய்தபிரகாரம் இந்தக்காளையையும் செய்து, இவ்வண்ணமாய் ஆசாரியன் அவர்களுக்குப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவர்களுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[35. சமாதான பலியான ஆட்டுக்குட்டியின் கொழுப்பை எடுக்கிறதுபோல, அதின் கொழுப்பு முழுவதையும் எடுத்து, கர்த்தருக்கு இடப்படும் தகனபலிகளைப் போல, பலிபீடத்தின்மேல் ஆசாரியன் தகனிக்கவேண்டும்; இவ்வண்ணமாய் அவன் செய்த பாவத்துக்கு ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4829,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு காளையைப் பாளயத்துக்குப் புறம்பே கொண்டுபோய், முந்தின காளையைச் சுட்டெரித்ததுபோலச் சுட்டெரிக்கக் கடவன்; இது சபைக்காகச் செய்யப்படும் பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[35. சமாதான பலியான ஆட்டுக்குட்டியின் கொழுப்பை எடுக்கிறதுபோல, அதின் கொழுப்பு முழுவதையும் எடுத்து, கர்த்தருக்கு இடப்படும் தகனபலிகளைப் போல, பலிபீடத்தின்மேல் ஆசாரியன் தகனிக்கவேண்டும்; இவ்வண்ணமாய் அவன் செய்த பாவத்துக்கு ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4938,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு காளையைப் பாளயத்துக்குப் புறம்பே கொண்டுபோய், முந்தின காளையைச் சுட்டெரித்ததுபோலச் சுட்டெரிக்கக் கடவன்; இது சபைக்காகச் செய்யப்படும் பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5047,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒரு பிரபு தன் தேவனாகிய கர்த்தருடைய கட்டளைகளில் யாதொன்றை மீறி அறியாமையினால் செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளியானால்,]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரிடத்தில் சொல்லவேண்டியது என்னவென்றால், ஒருவன் கர்த்தருடைய கட்டளைகளில் யாதொன்றை அறியாமையினால் மீறி, செய்யத்தகாததைச் செய்து பாவத்துக்கு உட்பட்டால் அறியவேண்டியதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5156,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒரு பிரபு தன் தேவனாகிய கர்த்தருடைய கட்டளைகளில் யாதொன்றை மீறி அறியாமையினால் செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளியானால்,]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரிடத்தில் சொல்லவேண்டியது என்னவென்றால், ஒருவன் கர்த்தருடைய கட்டளைகளில் யாதொன்றை அறியாமையினால் மீறி, செய்யத்தகாததைச் செய்து பாவத்துக்கு உட்பட்டால் அறியவேண்டியதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5265,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரிடத்தில் சொல்லவேண்டியது என்னவென்றால், ஒருவன் கர்த்தருடைய கட்டளைகளில் யாதொன்றை அறியாமையினால் மீறி, செய்யத்தகாததைச் செய்து பாவத்துக்கு உட்பட்டால் அறியவேண்டியதாவது:]]></a:t>
+              <a:t><![CDATA[12. காளை முழுவதையும் பாளயத்துக்குப் புறம்பே சாம்பல் கொட்டுகிற சுத்தமான இடத்திலே கொண்டுபோய், கட்டைகளின்மேல் போட்டு, அக்கினியாலே சுட்டெரிக்கக் கடவன்; சாம்பல் கொட்டியிருக்கிற இடத்திலே அதைச் சுட்டெரிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5374,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தான் செய்தது பாவம் என்று தனக்குத் தெரியவரும்போது, அவன் வெள்ளாடுகளில் பழுதற்ற ஒரு இளங்கடாவைப் பலியாகக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[3. அபிஷேகம் பெற்ற ஆசாரியன், ஜனங்கள் குற்றத்திற்கு உட்படத்தக்கதாகப் பாவஞ்செய்தால், தான் செய்த பாவத்தினிமித்தம் பழுதற்ற ஒரு இளங்காளையைப் பாவநிவாரண பலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5483,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தான் செய்தது பாவம் என்று தனக்குத் தெரியவரும்போது, அவன் வெள்ளாடுகளில் பழுதற்ற ஒரு இளங்கடாவைப் பலியாகக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[3. அபிஷேகம் பெற்ற ஆசாரியன், ஜனங்கள் குற்றத்திற்கு உட்படத்தக்கதாகப் பாவஞ்செய்தால், தான் செய்த பாவத்தினிமித்தம் பழுதற்ற ஒரு இளங்காளையைப் பாவநிவாரண பலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5592,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தக் கடாவின் தலைமேல் தன் கையை வைத்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலி கொல்லப்படும் இடத்தில் அதைக் கொல்லக்கடவன்; இது பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[4. அவன் அந்தக் காளையை ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அதின் தலைமேல் தன் கையை வைத்து, கர்த்தருடைய சந்நிதியில் அதைக் கொல்லக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5701,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தக் கடாவின் தலைமேல் தன் கையை வைத்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலி கொல்லப்படும் இடத்தில் அதைக் கொல்லக்கடவன்; இது பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[4. அவன் அந்தக் காளையை ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அதின் தலைமேல் தன் கையை வைத்து, கர்த்தருடைய சந்நிதியில் அதைக் கொல்லக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5810,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது ஆசாரியன் அதின் இரத்தத்தில் கொஞ்சம் தன் விரலால் எடுத்து, தகனபலிபீடத்துக் கொம்புகளின்மேல் பூசி, மற்ற இரத்தத்தைத் தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது அபிஷேகம் பெற்ற ஆசாரியன் அந்தக் காளையின் இரத்தத்தில் கொஞ்சம் எடுத்து, அதை ஆசரிப்புக் கூடாரத்தில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5919,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது ஆசாரியன் அதின் இரத்தத்தில் கொஞ்சம் தன் விரலால் எடுத்து, தகனபலிபீடத்துக் கொம்புகளின்மேல் பூசி, மற்ற இரத்தத்தைத் தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
+              <a:t><![CDATA[6. தன் விரலை இரத்தத்தில் தோய்த்து, பரிசுத்த ஸ்தலத்தின் திரைக்கு எதிரே கர்த்தருடைய சந்நிதியில் ஏழுதரம் தெளிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6028,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது ஆசாரியன் அதின் இரத்தத்தில் கொஞ்சம் தன் விரலால் எடுத்து, தகனபலிபீடத்துக் கொம்புகளின்மேல் பூசி, மற்ற இரத்தத்தைத் தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
+              <a:t><![CDATA[6. தன் விரலை இரத்தத்தில் தோய்த்து, பரிசுத்த ஸ்தலத்தின் திரைக்கு எதிரே கர்த்தருடைய சந்நிதியில் ஏழுதரம் தெளிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6137,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் கொழுப்பு முழுவதையும், சமாதானபலியின் கொழுப்பைப் போல, பலிபீடத்தில் தகனித்து, இவ்வண்ணமாய் ஆசாரியன் அவன் செய்த பாவத்தைக் குறித்து அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[7. பின்பு, ஆசாரியன் அந்த இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்திலே கர்த்தருடைய சந்நிதியில் இருக்கும் சுகந்த தூபபீடத்துக் கொம்புகளின்மேல் பூசி, காளையினுடைய மற்ற இரத்தம் முழுவதையும் ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6246,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் கொழுப்பு முழுவதையும், சமாதானபலியின் கொழுப்பைப் போல, பலிபீடத்தில் தகனித்து, இவ்வண்ணமாய் ஆசாரியன் அவன் செய்த பாவத்தைக் குறித்து அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[7. பின்பு, ஆசாரியன் அந்த இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்திலே கர்த்தருடைய சந்நிதியில் இருக்கும் சுகந்த தூபபீடத்துக் கொம்புகளின்மேல் பூசி, காளையினுடைய மற்ற இரத்தம் முழுவதையும் ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6355,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சாதாரண ஜனங்களில் ஒருவன் அறியாமையினால் கர்த்தரின் கட்டளைகளில் யாதொன்றை மீறி, செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளியானால்,]]></a:t>
+              <a:t><![CDATA[7. பின்பு, ஆசாரியன் அந்த இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்திலே கர்த்தருடைய சந்நிதியில் இருக்கும் சுகந்த தூபபீடத்துக் கொம்புகளின்மேல் பூசி, காளையினுடைய மற்ற இரத்தம் முழுவதையும் ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாக இருக்கிற தகனபலிபீடத்தின் அடியிலே ஊற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6464,51 +6400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அபிஷேகம் பெற்ற ஆசாரியன், ஜனங்கள் குற்றத்திற்கு உட்படத்தக்கதாகப் பாவஞ்செய்தால், தான் செய்த பாவத்தினிமித்தம் பழுதற்ற ஒரு இளங்காளையைப் பாவநிவாரண பலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் சபையார் எல்லாரும் அறியாமையினால் பாவஞ்செய்து, காரியம் தங்கள் கண்களுக்கு மறைவாயிருக்கிறதினால், கர்த்தருடைய கட்டளைகளில் யாதொன்றை மீறி, செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளிகளானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6573,51 +6509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சாதாரண ஜனங்களில் ஒருவன் அறியாமையினால் கர்த்தரின் கட்டளைகளில் யாதொன்றை மீறி, செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளியானால்,]]></a:t>
+              <a:t><![CDATA[8. பாவநிவாரணபலியான காளையின் எல்லாக் கொழுப்புமாகிய குடல்களை மூடிய கொழுப்பையும், அவைகள்மேல் இருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6682,51 +6618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தான் செய்தது பாவம் என்று தனக்குத் தெரியவரும்போது, அவன் தான் செய்த பாவத்தினிமித்தம் வெள்ளாடுகளில் பழுதற்ற ஒரு பெண்குட்டியைப் பலியாகக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[8. பாவநிவாரணபலியான காளையின் எல்லாக் கொழுப்புமாகிய குடல்களை மூடிய கொழுப்பையும், அவைகள்மேல் இருக்கிற கொழுப்பு முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6791,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தான் செய்தது பாவம் என்று தனக்குத் தெரியவரும்போது, அவன் தான் செய்த பாவத்தினிமித்தம் வெள்ளாடுகளில் பழுதற்ற ஒரு பெண்குட்டியைப் பலியாகக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[9. இரண்டு குண்டிக்காய்களையும், அவைகள்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6900,705 +6836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பாவநிவாரணபலியின் தலைமேல் தன் கையை வைத்து, சர்வாங்க தகனபலியிடும் இடத்தில் அந்தப் பாவநிவாரணபலியைக் கொல்லக்கடவன்.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[31. சமாதானபலியிலிருந்து கொழுப்பை எடுப்பதுபோல, அதின் கொழுப்பு முழுவதையும் எடுத்து, ஆசாரியன் பலிபீடத்தின்மேல் கர்த்தருக்குச் சுகந்த வாசனையாகத் தகனித்து, இவ்வண்ணமாய் அவனுக்குப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[9. இரண்டு குண்டிக்காய்களையும், அவைகள்மேல் சிறு குடல்களினிடத்தில் இருக்கிற கொழுப்பையும், குண்டிக்காய்களோடேகூடக் கல்லீரலின்மேல் இருக்கிற ஜவ்வையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7663,1141 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அபிஷேகம் பெற்ற ஆசாரியன், ஜனங்கள் குற்றத்திற்கு உட்படத்தக்கதாகப் பாவஞ்செய்தால், தான் செய்த பாவத்தினிமித்தம் பழுதற்ற ஒரு இளங்காளையைப் பாவநிவாரண பலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவரக்கடவன்.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[35. சமாதான பலியான ஆட்டுக்குட்டியின் கொழுப்பை எடுக்கிறதுபோல, அதின் கொழுப்பு முழுவதையும் எடுத்து, கர்த்தருக்கு இடப்படும் தகனபலிகளைப் போல, பலிபீடத்தின்மேல் ஆசாரியன் தகனிக்கவேண்டும்; இவ்வண்ணமாய் அவன் செய்த பாவத்துக்கு ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் சபையார் எல்லாரும் அறியாமையினால் பாவஞ்செய்து, காரியம் தங்கள் கண்களுக்கு மறைவாயிருக்கிறதினால், கர்த்தருடைய கட்டளைகளில் யாதொன்றை மீறி, செய்யத்தகாததைச் செய்து, பாவத்துக்குட்பட்டுக் குற்றவாளிகளானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8862,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் அந்தக் காளையை ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அதின் தலைமேல் தன் கையை வைத்து, கர்த்தருடைய சந்நிதியில் அதைக் கொல்லக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் செய்த பாவம் தெரியவரும்போது, சபையார் அந்தப் பாவத்தினிமித்தம் ஒரு இளங்காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகப் பலியிடக் கொண்டுவரவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8971,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் அந்தக் காளையை ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அதின் தலைமேல் தன் கையை வைத்து, கர்த்தருடைய சந்நிதியில் அதைக் கொல்லக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் செய்த பாவம் தெரியவரும்போது, சபையார் அந்தப் பாவத்தினிமித்தம் ஒரு இளங்காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகப் பலியிடக் கொண்டுவரவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9050,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488379" r:id="rId1"/>
+    <p:sldLayoutId id="2474603721" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9566,182 +7758,54 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
-</Relationships>
-[...78 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -9862,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the priest that is anointed shall take of the bullock's blood, and bring it to the tabernacle]]></a:t>
+              <a:t><![CDATA[15. और मण्डली के वृद्ध लोग अपने अपने हाथों को यहोवा के आगे बछड़े के सिर पर रखें, और वह बछड़ा यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the congregation:]]></a:t>
+              <a:t><![CDATA[के साम्हने बलि किया जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the priest shall dip his finger in the blood, and sprinkle of the blood seven times before]]></a:t>
+              <a:t><![CDATA[16. और अभिषिक्त याजक बछड़े के लोहू में से कुछ मिलापवाले तम्बू में ले जाए;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD, before the vail of the sanctuary.]]></a:t>
+              <a:t><![CDATA[17. और याजक अपनी उंगली लोहू में डुबो डुबोकर उसे बीच वाले पर्दे के आगे सात बार यहोवा के साम्हने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the priest shall put some of the blood upon the horns of the altar of sweet incense before]]></a:t>
+              <a:t><![CDATA[छिड़के।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD, which is in the tabernacle of the congregation; and shall pour all the blood of the]]></a:t>
+              <a:t><![CDATA[18. और उसी लोहू में से वेदी के सींगों पर जो यहोवा के आगे मिलापवाले तम्बू में है लगाए; और बचा हुआ सब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bullock at the bottom of the altar of the burnt offering, which is at the door of the tabernacle of]]></a:t>
+              <a:t><![CDATA[लोहू होमबलि की वेदी के पाए पर जो मिलापवाले तम्बू के द्वार पर है उंडेल दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the congregation.]]></a:t>
+              <a:t><![CDATA[19. और वह बछड़े की कुल चरबी निकाल कर वेदी पर जलाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he shall take off from it all the fat of the bullock for the sin offering; the fat that]]></a:t>
+              <a:t><![CDATA[20. और जैसे पापबलि के बछड़े से किया था वैसे ही इस से भी करे; इस भांति याजक इस्त्राएलियों के लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covers the inwards, and all the fat that is upon the inwards,]]></a:t>
+              <a:t><![CDATA[प्रायश्चित्त करे, तब उनका पाप क्षमा किया जाएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[10. जैसे मेलबलि वाले चढ़ावे के बछड़े से अलग किए जाते हैं, और याजक इन को होमबलि की वेदी पर जलाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the two kidneys, and the fat that is upon them, which is by the flanks, and the lobe above]]></a:t>
+              <a:t><![CDATA[21. और वह बछड़े को छावनी से बाहर ले जा कर उसी भांति जलाए जैसे पहिले बछड़े को जलाया था; यह तो मण्डली]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the liver, with the kidneys, it shall he take away,]]></a:t>
+              <a:t><![CDATA[के निमित्त पापबलि ठहरेगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. As it was taken off from the bullock of the sacrifice of peace offerings: and the priest shall]]></a:t>
+              <a:t><![CDATA[22. जब कोई प्रधान पुरूष पाप करके, अर्थात अपने परमेश्वर यहोवा कि किसी आज्ञा के विरुद्ध भूल से कुछ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burn them upon the altar of the burnt offering.]]></a:t>
+              <a:t><![CDATA[करके दोषी हो जाए,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the skin of the bullock, and all his flesh, with his head, and with his legs, and his]]></a:t>
+              <a:t><![CDATA[23. और उसका पाप उस पर प्रगट हो जाए, तो वह एक निर्दोष बकरा बलिदान करने के लिये ले आए;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inwards, and his dung,]]></a:t>
+              <a:t><![CDATA[24. और बकरे के सिर पर अपना हाथ धरे, और बकरे को उस स्थान पर बलि करे जहां होमबलि पशु यहोवा के आगे बलि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Even the whole bullock shall he carry forth without the camp unto a clean place, where the ashes]]></a:t>
+              <a:t><![CDATA[किये जाते हैं; यह तो पापबलि ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are poured out, and burn him on the wood with fire: where the ashes are poured out shall he be]]></a:t>
+              <a:t><![CDATA[25. और याजक अपनी उंगली से पापबलि पशु के लोहू में से कुछ ले कर होमबलि की वेदी के सींगों पर लगाए, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burnt.]]></a:t>
+              <a:t><![CDATA[उसका लोहू होमबलि की वेदी के पाए पर उंडेल दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And if the whole congregation of Israel sin through ignorance, and the thing be hid from the]]></a:t>
+              <a:t><![CDATA[26. और वह उसकी कुल चरबी को मेलबलि की चरबी की नाईं वेदी पर जलाए; और याजक उसके पाप के विषय में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto the children of Israel, saying, If a soul shall sin through ignorance against any of]]></a:t>
+              <a:t><![CDATA[11. और उस बछड़े की खाल, पांव, सिर, अंतडिय़ां, गोबर,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eyes of the assembly, and they have done somewhat against any of the commandments of the LORD]]></a:t>
+              <a:t><![CDATA[प्रायश्चित्त करे, तब वह क्षमा किया जाएगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[concerning things which should not be done, and are guilty;]]></a:t>
+              <a:t><![CDATA[27. और यदि साधारण लोगों में से कोई अज्ञानता से पाप करे, अर्थात कोई ऐसा काम जिसे यहोवा ने मना किया हो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. When the sin, which they have sinned against it, is known, then the congregation shall offer a]]></a:t>
+              <a:t><![CDATA[करके दोषी हो, और उसका वह पाप उस पर प्रगट हो जाए,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[young bullock for the sin, and bring him before the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[28. तो वह उस पाप के कारण एक निर्दोष बकरी बलिदान के लिये ले आए;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the elders of the congregation shall lay their hands upon the head of the bullock before the]]></a:t>
+              <a:t><![CDATA[29. और वह अपना हाथ पापबलि पशु के सिर पर रखे, और होमबलि के स्थान पर पापबलि पशु का बलिदान करे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD: and the bullock shall be killed before the LORD.]]></a:t>
+              <a:t><![CDATA[30. और याजक उसके लोहू में से अपनी उंगली से कुछ ले कर होमबलि की वेदी के सींगों पर लगाए, और उसके सब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the priest that is anointed shall bring of the bullock's blood to the tabernacle of the]]></a:t>
+              <a:t><![CDATA[लोहू को उसी वेदी के पाए पर उंडेल दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation:]]></a:t>
+              <a:t><![CDATA[31. और वह उसकी सब चरबी को मेलबलिपशु की चरबी की नाईं अलग करे, तब याजक उसको वेदी पर यहोवा के निमित्त]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the priest shall dip his finger in some of the blood, and sprinkle it seven times before the]]></a:t>
+              <a:t><![CDATA[सुखदायक सुगन्ध के लिये जलाए; और इस प्रकार याजक उसके लिये प्रायश्चित्त करे, तब उसे क्षमा मिलेगी॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, even before the vail.]]></a:t>
+              <a:t><![CDATA[32. और यदि वह पापबलि के लिये एक भेड़ी का बच्चा ले आए, तो वह निर्दोष मादा हो,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the commandments of the LORD concerning things which ought not to be done, and shall do against any]]></a:t>
+              <a:t><![CDATA[12. और सारा मांस, निदान समूचा बछड़ा छावनी से बाहर शुद्ध स्थान में, जहां राख डाली जाएगी, ले जा कर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he shall put some of the blood upon the horns of the altar which is before the LORD, that is]]></a:t>
+              <a:t><![CDATA[33. और वह अपना हाथ पापबलि पशु के सिर पर रखे, और उसको पापबलि के लिये वहीं बलिदान करे जहां होमबलिपशु]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the tabernacle of the congregation, and shall pour out all the blood at the bottom of the altar]]></a:t>
+              <a:t><![CDATA[बलि किया जाता है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the burnt offering, which is at the door of the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[34. और याजक अपनी उंगली से पापबलि के लोहू में से कुछ ले कर होमबलि की वेदी के सींगों पर लगाए, और उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he shall take all his fat from him, and burn it upon the altar.]]></a:t>
+              <a:t><![CDATA[सब लोहू को वेदी के पाए पर उंडेल दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he shall do with the bullock as he did with the bullock for a sin offering, so shall he do]]></a:t>
+              <a:t><![CDATA[35. और वह उसकी सब चरबी को मेलबलि वाले भेड़ के बच्चे की चरबी की नाईं अलग करे, और याजक उसे वेदी पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with this: and the priest shall make an atonement for them, and it shall be forgiven them.]]></a:t>
+              <a:t><![CDATA[यहोवा के हवनों के ऊपर जलाए; और इस प्रकार याजक उसके पाप के लिये प्रायश्चित्त करे, और वह क्षमा किया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he shall carry forth the bullock without the camp, and burn him as he burned the first]]></a:t>
+              <a:t><![CDATA[जाएगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bullock: it is a sin offering for the congregation.]]></a:t>
+              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. When a ruler has sinned, and done somewhat through ignorance against any of the commandments of]]></a:t>
+              <a:t><![CDATA[2. कि इस्त्राएलियों से यह कह, कि यदि कोई मनुष्य उन कामों में से जिन को यहोवा ने मना किया है किसी काम]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD his God concerning things which should not be done, and is guilty;]]></a:t>
+              <a:t><![CDATA[को भूल से करके पापी हो जाए;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of them:]]></a:t>
+              <a:t><![CDATA[लकड़ी पर रखकर आग से जलाए; जहां राख डाली जाती है वह वहीं जलाया जाए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Or if his sin, wherein he has sinned, come to his knowledge; he shall bring his offering, a kid]]></a:t>
+              <a:t><![CDATA[3. और यदि अभिषिक्त याजक ऐसा पाप करे, जिस से प्रजा दोषी ठहरे, तो अपने पाप के कारण वह एक निर्दोष बछड़ा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the goats, a male without blemish:]]></a:t>
+              <a:t><![CDATA[यहोवा को पापबलि करके चढ़ाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he shall lay his hand upon the head of the goat, and kill it in the place where they kill]]></a:t>
+              <a:t><![CDATA[4. और वह उस बछड़े को मिलापवाले तम्बू के द्वार पर यहोवा के आगे ले जा कर उसके सिर पर हाथ रखे, और उस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the burnt offering before the LORD: it is a sin offering.]]></a:t>
+              <a:t><![CDATA[बछड़े को यहोवा के साम्हने बलि करे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the priest shall take of the blood of the sin offering with his finger, and put it upon the]]></a:t>
+              <a:t><![CDATA[5. और अभिषिक्त याजक बछड़े के लोहू में से कुछ ले कर मिलापवाले तम्बू में ले जाए;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[horns of the altar of burnt offering, and shall pour out his blood at the bottom of the altar of]]></a:t>
+              <a:t><![CDATA[6. और याजक अपनी उंगली लोहू में डुबो डुबोकर और उस में से कुछ ले कर पवित्रस्थान के बीच वाले पर्दे के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burnt offering.]]></a:t>
+              <a:t><![CDATA[आगे यहोवा के साम्हने सात बार छिड़के।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he shall burn all his fat upon the altar, as the fat of the sacrifice of peace offerings:]]></a:t>
+              <a:t><![CDATA[7. और याजक उस लोहू में से कुछ और ले कर सुगन्धित धूप की वेदी के सींगो पर जो मिलापवाले तम्बू में है]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the priest shall make an atonement for him as concerning his sin, and it shall be forgiven him.]]></a:t>
+              <a:t><![CDATA[यहोवा के साम्हने लगाए; फिर बछड़े के सब लोहू को वेदी के पाए पर जो मिलापवाले तम्बू के द्वार पर है]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And if any one of the common people sin through ignorance, while he does somewhat against any of]]></a:t>
+              <a:t><![CDATA[उंडेल दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. If the priest that is anointed do sin according to the sin of the people; then let him bring for]]></a:t>
+              <a:t><![CDATA[13. और यदि इस्त्राएल की सारी मण्डली अज्ञानता के कारण पाप करे और वह बात मण्डली की आंखों से छिपी हो,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the commandments of the LORD concerning things which ought not to be done, and be guilty;]]></a:t>
+              <a:t><![CDATA[8. फिर वह पापबलि के बछड़े की सब चरबी को उससे अलग करे, अर्थात जिस चरबी से अंतडिय़ां ढपी रहती हैं, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Or if his sin, which he has sinned, come to his knowledge: then he shall bring his offering, a]]></a:t>
+              <a:t><![CDATA[जितनी चरबी उन में लिपटी रहती है,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kid of the goats, a female without blemish, for his sin which he has sinned.]]></a:t>
+              <a:t><![CDATA[9. और दोनों गुर्दे और उनके ऊपर की चरबी जो कमर के पास रहती है, और गुर्दों समेत कलेजे के ऊपर की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,843 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he shall lay his hand upon the head of the sin offering, and slay the sin offering in the]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[the priest shall make an atonement for him, and it shall be forgiven him.]]></a:t>
+              <a:t><![CDATA[झिल्ली, इन सभों को वह ऐसे अलग करे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,1371 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his sin, which he has sinned, a young bullock without blemish unto the LORD for a sin offering.]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[committed, and it shall be forgiven him.]]></a:t>
+              <a:t><![CDATA[और वे यहोवा की किसी आज्ञा के विरुद्ध कुछ करके दोषी ठहरें हों;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he shall bring the bullock unto the door of the tabernacle of the congregation before the]]></a:t>
+              <a:t><![CDATA[14. तो जब उनका किया हुआ पाप प्रगट हो जाए तब मण्डली एक बछड़े को पापबलि करके चढ़ाए। वह उसे मिलापवाले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD; and shall lay his hand upon the bullock's head, and kill the bullock before the LORD.]]></a:t>
+              <a:t><![CDATA[तम्बू के आगे ले जाए,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20087,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20197,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20372,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>79</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>