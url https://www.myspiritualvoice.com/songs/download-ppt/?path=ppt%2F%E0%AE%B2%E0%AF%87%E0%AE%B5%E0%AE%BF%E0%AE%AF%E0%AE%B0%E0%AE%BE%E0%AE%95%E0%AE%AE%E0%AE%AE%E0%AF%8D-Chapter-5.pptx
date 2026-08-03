--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -69,60 +69,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -142,55 +132,50 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
-    <p:sldId id="295" r:id="rId42"/>
-[...3 lines deleted...]
-    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -327,58 +312,53 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனிதர் பதறி ஆணையிடும் எந்தக்காரியத்தினாலாகிலும் தீட்டுப்பட்ட ஒருவன் தீமை செய்கிறதற்காவது நன்மை செய்கிறதற்காவது, தன் மனம் அறியாமல், தன் உதடுகளினால் பதறி ஆணையிட்டு, பின்பு அவன் அதை அறிந்துகொண்டால், அதைக்குறித்துக் குற்றமுள்ளவனாவான்.]]></a:t>
+              <a:t><![CDATA[1. சாட்சியாகிய ஒருவன், இடப்பட்ட ஆணையைக் கேட்டிருந்தும், தான் கண்டதையும் அறிந்ததையும் தெரிவியாதிருந்து பாவஞ்செய்தால், அவன் தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனிதர் பதறி ஆணையிடும் எந்தக்காரியத்தினாலாகிலும் தீட்டுப்பட்ட ஒருவன் தீமை செய்கிறதற்காவது நன்மை செய்கிறதற்காவது, தன் மனம் அறியாமல், தன் உதடுகளினால் பதறி ஆணையிட்டு, பின்பு அவன் அதை அறிந்துகொண்டால், அதைக்குறித்துக் குற்றமுள்ளவனாவான்.]]></a:t>
+              <a:t><![CDATA[2. அசுத்தமான காட்டுமிருகத்தின் உடலையாவது, அசுத்தமான நாட்டு மிருகத்தின் உடலையாவது, அசுத்தமான ஊரும்பிராணிகளின் உடலையாவது, இவ்வித அசுத்தமான யாதொரு வஸ்துவையாவது, ஒருவன் அறியாமல் தொட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படிப்பட்டவைகள் ஒன்றில், ஒருவன் குற்றமுள்ளவனாகும்போது, அவன் தான் செய்தது பாவம் என்று அறிக்கையிட்டு,]]></a:t>
+              <a:t><![CDATA[2. அசுத்தமான காட்டுமிருகத்தின் உடலையாவது, அசுத்தமான நாட்டு மிருகத்தின் உடலையாவது, அசுத்தமான ஊரும்பிராணிகளின் உடலையாவது, இவ்வித அசுத்தமான யாதொரு வஸ்துவையாவது, ஒருவன் அறியாமல் தொட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தான் செய்த பாவத்துக்குப் பாவநிவாரண பலியாக, ஆடுகளிலாவது வெள்ளாடுகளிலாவது, ஒரு பெண்குட்டியைக் குற்றநிவாரண பலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவரவேண்டும்; அதினாலே ஆசாரியன் அவன் செய்த பாவத்தைக்குறித்து அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. அல்லது, எந்த அசுத்தத்தினாலாகிலும் தீட்டுப்பட்ட ஒரு மனிதனை ஒருவன் அறியாமல் தொட்டு, பின்பு அதை அறிந்து கொண்டால், அவன் குற்றமுள்ளவனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தான் செய்த பாவத்துக்குப் பாவநிவாரண பலியாக, ஆடுகளிலாவது வெள்ளாடுகளிலாவது, ஒரு பெண்குட்டியைக் குற்றநிவாரண பலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவரவேண்டும்; அதினாலே ஆசாரியன் அவன் செய்த பாவத்தைக்குறித்து அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. அல்லது, எந்த அசுத்தத்தினாலாகிலும் தீட்டுப்பட்ட ஒரு மனிதனை ஒருவன் அறியாமல் தொட்டு, பின்பு அதை அறிந்து கொண்டால், அவன் குற்றமுள்ளவனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தான் செய்த பாவத்துக்குப் பாவநிவாரண பலியாக, ஆடுகளிலாவது வெள்ளாடுகளிலாவது, ஒரு பெண்குட்டியைக் குற்றநிவாரண பலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவரவேண்டும்; அதினாலே ஆசாரியன் அவன் செய்த பாவத்தைக்குறித்து அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. மனிதர் பதறி ஆணையிடும் எந்தக்காரியத்தினாலாகிலும் தீட்டுப்பட்ட ஒருவன் தீமை செய்கிறதற்காவது நன்மை செய்கிறதற்காவது, தன் மனம் அறியாமல், தன் உதடுகளினால் பதறி ஆணையிட்டு, பின்பு அவன் அதை அறிந்துகொண்டால், அதைக்குறித்துக் குற்றமுள்ளவனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆட்டுக்குட்டியைக் கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், அவன் செய்த குற்றத்தினிமித்தம் இரண்டு காட்டுப்புறாக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஒன்றைப் பாவநிவாரண பலியாகவும் மற்றொன்றைச் சர்வாங்க தகனபலியாகவும், கர்த்தருடைய சந்நிதியில் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. மனிதர் பதறி ஆணையிடும் எந்தக்காரியத்தினாலாகிலும் தீட்டுப்பட்ட ஒருவன் தீமை செய்கிறதற்காவது நன்மை செய்கிறதற்காவது, தன் மனம் அறியாமல், தன் உதடுகளினால் பதறி ஆணையிட்டு, பின்பு அவன் அதை அறிந்துகொண்டால், அதைக்குறித்துக் குற்றமுள்ளவனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆட்டுக்குட்டியைக் கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், அவன் செய்த குற்றத்தினிமித்தம் இரண்டு காட்டுப்புறாக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஒன்றைப் பாவநிவாரண பலியாகவும் மற்றொன்றைச் சர்வாங்க தகனபலியாகவும், கர்த்தருடைய சந்நிதியில் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. இப்படிப்பட்டவைகள் ஒன்றில், ஒருவன் குற்றமுள்ளவனாகும்போது, அவன் தான் செய்தது பாவம் என்று அறிக்கையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆட்டுக்குட்டியைக் கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், அவன் செய்த குற்றத்தினிமித்தம் இரண்டு காட்டுப்புறாக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஒன்றைப் பாவநிவாரண பலியாகவும் மற்றொன்றைச் சர்வாங்க தகனபலியாகவும், கர்த்தருடைய சந்நிதியில் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. இப்படிப்பட்டவைகள் ஒன்றில், ஒருவன் குற்றமுள்ளவனாகும்போது, அவன் தான் செய்தது பாவம் என்று அறிக்கையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளை ஆசாரியனிடத்தில் கொண்டுவருவானாக; அவன் பாவநிவாரண பலிக்கானதை முன்னே செலுத்தி, அதின் தலையை அதின் கழுத்தினிடத்தில் கிள்ளி, அதை இரண்டாக்காமல் வைத்து,]]></a:t>
+              <a:t><![CDATA[6. தான் செய்த பாவத்துக்குப் பாவநிவாரண பலியாக, ஆடுகளிலாவது வெள்ளாடுகளிலாவது, ஒரு பெண்குட்டியைக் குற்றநிவாரண பலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவரவேண்டும்; அதினாலே ஆசாரியன் அவன் செய்த பாவத்தைக்குறித்து அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாட்சியாகிய ஒருவன், இடப்பட்ட ஆணையைக் கேட்டிருந்தும், தான் கண்டதையும் அறிந்ததையும் தெரிவியாதிருந்து பாவஞ்செய்தால், அவன் தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
+              <a:t><![CDATA[16. பரிசுத்தமானதைக்குறித்துத் தான் செய்த தப்பிதத்தினால் உண்டான நஷ்டத்தைச் செலுத்தி, அதினோடு ஐந்தில் ஒரு பங்கை அதிகமாகக் கூட்டி, ஆசாரியனுக்குக் கொடுப்பானாக; குற்றநிவாரணபலியாகிய ஆட்டுக்கடாவினாலே அவனுக்காக ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளை ஆசாரியனிடத்தில் கொண்டுவருவானாக; அவன் பாவநிவாரண பலிக்கானதை முன்னே செலுத்தி, அதின் தலையை அதின் கழுத்தினிடத்தில் கிள்ளி, அதை இரண்டாக்காமல் வைத்து,]]></a:t>
+              <a:t><![CDATA[6. தான் செய்த பாவத்துக்குப் பாவநிவாரண பலியாக, ஆடுகளிலாவது வெள்ளாடுகளிலாவது, ஒரு பெண்குட்டியைக் குற்றநிவாரண பலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவரவேண்டும்; அதினாலே ஆசாரியன் அவன் செய்த பாவத்தைக்குறித்து அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, பலிபீடத்தின் பக்கத்தில் தெளித்து, மீதியான இரத்தத்தைப் பலிபீடத்தின் அடியிலே வடியவிடுவானாக; இது பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[7. ஆட்டுக்குட்டியைக் கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், அவன் செய்த குற்றத்தினிமித்தம் இரண்டு காட்டுப்புறாக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஒன்றைப் பாவநிவாரண பலியாகவும் மற்றொன்றைச் சர்வாங்க தகனபலியாகவும், கர்த்தருடைய சந்நிதியில் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, பலிபீடத்தின் பக்கத்தில் தெளித்து, மீதியான இரத்தத்தைப் பலிபீடத்தின் அடியிலே வடியவிடுவானாக; இது பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[7. ஆட்டுக்குட்டியைக் கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், அவன் செய்த குற்றத்தினிமித்தம் இரண்டு காட்டுப்புறாக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஒன்றைப் பாவநிவாரண பலியாகவும் மற்றொன்றைச் சர்வாங்க தகனபலியாகவும், கர்த்தருடைய சந்நிதியில் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மற்றதை நியமத்தின்படியே அவன் தகனபலியாய்ச் செலுத்தக்கடவன்; இவ்விதமாக அவன் செய்த பாவத்தை ஆசாரியன் நிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[7. ஆட்டுக்குட்டியைக் கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், அவன் செய்த குற்றத்தினிமித்தம் இரண்டு காட்டுப்புறாக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஒன்றைப் பாவநிவாரண பலியாகவும் மற்றொன்றைச் சர்வாங்க தகனபலியாகவும், கர்த்தருடைய சந்நிதியில் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மற்றதை நியமத்தின்படியே அவன் தகனபலியாய்ச் செலுத்தக்கடவன்; இவ்விதமாக அவன் செய்த பாவத்தை ஆசாரியன் நிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[8. அவைகளை ஆசாரியனிடத்தில் கொண்டுவருவானாக; அவன் பாவநிவாரண பலிக்கானதை முன்னே செலுத்தி, அதின் தலையை அதின் கழுத்தினிடத்தில் கிள்ளி, அதை இரண்டாக்காமல் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், பாவம் செய்தவன் பாவநிவாரணத்துக்காக ஒரு எப்பா அளவான மெல்லிய மாவிலே பத்தில் ஒரு பங்கைத் தன் காணிக்கையாகக் கொண்டுவருவானாக; அது பாவநிவாரண பலியாயிருப்பதினால், அதின்மேல் எண்ணெய் வார்க்காமலும் தூபவர்க்கம் போடாமலுமிருந்து,]]></a:t>
+              <a:t><![CDATA[8. அவைகளை ஆசாரியனிடத்தில் கொண்டுவருவானாக; அவன் பாவநிவாரண பலிக்கானதை முன்னே செலுத்தி, அதின் தலையை அதின் கழுத்தினிடத்தில் கிள்ளி, அதை இரண்டாக்காமல் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், பாவம் செய்தவன் பாவநிவாரணத்துக்காக ஒரு எப்பா அளவான மெல்லிய மாவிலே பத்தில் ஒரு பங்கைத் தன் காணிக்கையாகக் கொண்டுவருவானாக; அது பாவநிவாரண பலியாயிருப்பதினால், அதின்மேல் எண்ணெய் வார்க்காமலும் தூபவர்க்கம் போடாமலுமிருந்து,]]></a:t>
+              <a:t><![CDATA[9. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, பலிபீடத்தின் பக்கத்தில் தெளித்து, மீதியான இரத்தத்தைப் பலிபீடத்தின் அடியிலே வடியவிடுவானாக; இது பாவநிவாரணபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், பாவம் செய்தவன் பாவநிவாரணத்துக்காக ஒரு எப்பா அளவான மெல்லிய மாவிலே பத்தில் ஒரு பங்கைத் தன் காணிக்கையாகக் கொண்டுவருவானாக; அது பாவநிவாரண பலியாயிருப்பதினால், அதின்மேல் எண்ணெய் வார்க்காமலும் தூபவர்க்கம் போடாமலுமிருந்து,]]></a:t>
+              <a:t><![CDATA[9. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, பலிபீடத்தின் பக்கத்தில் தெளித்து, மீதியான இரத்தத்தைப் பலிபீடத்தின் அடியிலே வடியவிடுவானாக; இது பாவநிவாரணபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதை ஆசாரியனிடத்தில் கொண்டுவரவேண்டும்; அதிலே ஆசாரியன் ஞாபகக்குறியான பங்காகத் தன் கைப்பிடி நிறைய எடுத்து, கர்த்தருக்கு இடும் தகனபலிகளைப்போல, பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[10. மற்றதை நியமத்தின்படியே அவன் தகனபலியாய்ச் செலுத்தக்கடவன்; இவ்விதமாக அவன் செய்த பாவத்தை ஆசாரியன் நிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதை ஆசாரியனிடத்தில் கொண்டுவரவேண்டும்; அதிலே ஆசாரியன் ஞாபகக்குறியான பங்காகத் தன் கைப்பிடி நிறைய எடுத்து, கர்த்தருக்கு இடும் தகனபலிகளைப்போல, பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[10. மற்றதை நியமத்தின்படியே அவன் தகனபலியாய்ச் செலுத்தக்கடவன்; இவ்விதமாக அவன் செய்த பாவத்தை ஆசாரியன் நிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாட்சியாகிய ஒருவன், இடப்பட்ட ஆணையைக் கேட்டிருந்தும், தான் கண்டதையும் அறிந்ததையும் தெரிவியாதிருந்து பாவஞ்செய்தால், அவன் தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
+              <a:t><![CDATA[16. பரிசுத்தமானதைக்குறித்துத் தான் செய்த தப்பிதத்தினால் உண்டான நஷ்டத்தைச் செலுத்தி, அதினோடு ஐந்தில் ஒரு பங்கை அதிகமாகக் கூட்டி, ஆசாரியனுக்குக் கொடுப்பானாக; குற்றநிவாரணபலியாகிய ஆட்டுக்கடாவினாலே அவனுக்காக ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவ்விதமாக மேற்சொல்லிய காரியங்கள் ஒன்றில் அவன் செய்த பாவத்துக்காக ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும், மீதியானது போஜன பலியைப்போல ஆசாரியனைச் சேரும் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், பாவம் செய்தவன் பாவநிவாரணத்துக்காக ஒரு எப்பா அளவான மெல்லிய மாவிலே பத்தில் ஒரு பங்கைத் தன் காணிக்கையாகக் கொண்டுவருவானாக; அது பாவநிவாரண பலியாயிருப்பதினால், அதின்மேல் எண்ணெய் வார்க்காமலும் தூபவர்க்கம் போடாமலுமிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவ்விதமாக மேற்சொல்லிய காரியங்கள் ஒன்றில் அவன் செய்த பாவத்துக்காக ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும், மீதியானது போஜன பலியைப்போல ஆசாரியனைச் சேரும் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது கொண்டுவர அவனுக்குச் சக்தியில்லாதிருந்தால், பாவம் செய்தவன் பாவநிவாரணத்துக்காக ஒரு எப்பா அளவான மெல்லிய மாவிலே பத்தில் ஒரு பங்கைத் தன் காணிக்கையாகக் கொண்டுவருவானாக; அது பாவநிவாரண பலியாயிருப்பதினால், அதின்மேல் எண்ணெய் வார்க்காமலும் தூபவர்க்கம் போடாமலுமிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[12. அதை ஆசாரியனிடத்தில் கொண்டுவரவேண்டும்; அதிலே ஆசாரியன் ஞாபகக்குறியான பங்காகத் தன் கைப்பிடி நிறைய எடுத்து, கர்த்தருக்கு இடும் தகனபலிகளைப்போல, பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது பாவநிவாரணபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவன் கர்த்தருக்குரிய பரிசுத்தமானவைகளில் குற்றஞ்செய்து, அறியாமையினால் பாவத்துக்குட்பட்டால், அவன் தன் குற்றத்தினிமித்தம் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படியே, நீ அவன்மேல் சுமத்தும் அபராதம் எவ்வளவோ, அவ்வளவு வெள்ளிச் சேக்கல் பெறும் பழுதற்ற ஒரு ஆட்டுக்கடாவைக் குற்றநிவாரணபலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[12. அதை ஆசாரியனிடத்தில் கொண்டுவரவேண்டும்; அதிலே ஆசாரியன் ஞாபகக்குறியான பங்காகத் தன் கைப்பிடி நிறைய எடுத்து, கர்த்தருக்கு இடும் தகனபலிகளைப்போல, பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது பாவநிவாரணபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவன் கர்த்தருக்குரிய பரிசுத்தமானவைகளில் குற்றஞ்செய்து, அறியாமையினால் பாவத்துக்குட்பட்டால், அவன் தன் குற்றத்தினிமித்தம் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படியே, நீ அவன்மேல் சுமத்தும் அபராதம் எவ்வளவோ, அவ்வளவு வெள்ளிச் சேக்கல் பெறும் பழுதற்ற ஒரு ஆட்டுக்கடாவைக் குற்றநிவாரணபலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[13. இவ்விதமாக மேற்சொல்லிய காரியங்கள் ஒன்றில் அவன் செய்த பாவத்துக்காக ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும், மீதியானது போஜன பலியைப்போல ஆசாரியனைச் சேரும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவன் கர்த்தருக்குரிய பரிசுத்தமானவைகளில் குற்றஞ்செய்து, அறியாமையினால் பாவத்துக்குட்பட்டால், அவன் தன் குற்றத்தினிமித்தம் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படியே, நீ அவன்மேல் சுமத்தும் அபராதம் எவ்வளவோ, அவ்வளவு வெள்ளிச் சேக்கல் பெறும் பழுதற்ற ஒரு ஆட்டுக்கடாவைக் குற்றநிவாரணபலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[13. இவ்விதமாக மேற்சொல்லிய காரியங்கள் ஒன்றில் அவன் செய்த பாவத்துக்காக ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும், மீதியானது போஜன பலியைப்போல ஆசாரியனைச் சேரும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பரிசுத்தமானதைக்குறித்துத் தான் செய்த தப்பிதத்தினால் உண்டான நஷ்டத்தைச் செலுத்தி, அதினோடு ஐந்தில் ஒரு பங்கை அதிகமாகக் கூட்டி, ஆசாரியனுக்குக் கொடுப்பானாக; குற்றநிவாரணபலியாகிய ஆட்டுக்கடாவினாலே அவனுக்காக ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[14. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பரிசுத்தமானதைக்குறித்துத் தான் செய்த தப்பிதத்தினால் உண்டான நஷ்டத்தைச் செலுத்தி, அதினோடு ஐந்தில் ஒரு பங்கை அதிகமாகக் கூட்டி, ஆசாரியனுக்குக் கொடுப்பானாக; குற்றநிவாரணபலியாகிய ஆட்டுக்கடாவினாலே அவனுக்காக ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[15. ஒருவன் கர்த்தருக்குரிய பரிசுத்தமானவைகளில் குற்றஞ்செய்து, அறியாமையினால் பாவத்துக்குட்பட்டால், அவன் தன் குற்றத்தினிமித்தம் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படியே, நீ அவன்மேல் சுமத்தும் அபராதம் எவ்வளவோ, அவ்வளவு வெள்ளிச் சேக்கல் பெறும் பழுதற்ற ஒரு ஆட்டுக்கடாவைக் குற்றநிவாரணபலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பரிசுத்தமானதைக்குறித்துத் தான் செய்த தப்பிதத்தினால் உண்டான நஷ்டத்தைச் செலுத்தி, அதினோடு ஐந்தில் ஒரு பங்கை அதிகமாகக் கூட்டி, ஆசாரியனுக்குக் கொடுப்பானாக; குற்றநிவாரணபலியாகிய ஆட்டுக்கடாவினாலே அவனுக்காக ஆசாரியன் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[15. ஒருவன் கர்த்தருக்குரிய பரிசுத்தமானவைகளில் குற்றஞ்செய்து, அறியாமையினால் பாவத்துக்குட்பட்டால், அவன் தன் குற்றத்தினிமித்தம் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படியே, நீ அவன்மேல் சுமத்தும் அபராதம் எவ்வளவோ, அவ்வளவு வெள்ளிச் சேக்கல் பெறும் பழுதற்ற ஒரு ஆட்டுக்கடாவைக் குற்றநிவாரணபலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவன் செய்யத்தகாதென்று கர்த்தருடைய கட்டளைகளினால் விலக்கப்பட்ட யாதொன்றைச் செய்து பாவத்துக்குட்பட்டால், அதை அவன் அறியாமையினால் செய்தாலும், அவன் குற்றமுள்ளவனாயிருந்து, தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
+              <a:t><![CDATA[15. ஒருவன் கர்த்தருக்குரிய பரிசுத்தமானவைகளில் குற்றஞ்செய்து, அறியாமையினால் பாவத்துக்குட்பட்டால், அவன் தன் குற்றத்தினிமித்தம் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படியே, நீ அவன்மேல் சுமத்தும் அபராதம் எவ்வளவோ, அவ்வளவு வெள்ளிச் சேக்கல் பெறும் பழுதற்ற ஒரு ஆட்டுக்கடாவைக் குற்றநிவாரணபலியாகக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,596 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அசுத்தமான காட்டுமிருகத்தின் உடலையாவது, அசுத்தமான நாட்டு மிருகத்தின் உடலையாவது, அசுத்தமான ஊரும்பிராணிகளின் உடலையாவது, இவ்வித அசுத்தமான யாதொரு வஸ்துவையாவது, ஒருவன் அறியாமல் தொட்டால்,]]></a:t>
-[...107 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[17. ஒருவன் செய்யத்தகாதென்று கர்த்தருடைய கட்டளைகளினால் விலக்கப்பட்ட யாதொன்றைச் செய்து பாவத்துக்குட்பட்டால், அதை அவன் அறியாமையினால் செய்தாலும், அவன் குற்றமுள்ளவனாயிருந்து, தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
-            </a:r>
-[...434 lines deleted...]
-              <a:t><![CDATA[19. இது குற்றநிவாரணபலி; அவன் கர்த்தருக்கு விரோதமாய்க் குற்றஞ்செய்தான் என்பது நிச்சயம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அசுத்தமான காட்டுமிருகத்தின் உடலையாவது, அசுத்தமான நாட்டு மிருகத்தின் உடலையாவது, அசுத்தமான ஊரும்பிராணிகளின் உடலையாவது, இவ்வித அசுத்தமான யாதொரு வஸ்துவையாவது, ஒருவன் அறியாமல் தொட்டால்,]]></a:t>
+              <a:t><![CDATA[17. ஒருவன் செய்யத்தகாதென்று கர்த்தருடைய கட்டளைகளினால் விலக்கப்பட்ட யாதொன்றைச் செய்து பாவத்துக்குட்பட்டால், அதை அவன் அறியாமையினால் செய்தாலும், அவன் குற்றமுள்ளவனாயிருந்து, தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அசுத்தமான காட்டுமிருகத்தின் உடலையாவது, அசுத்தமான நாட்டு மிருகத்தின் உடலையாவது, அசுத்தமான ஊரும்பிராணிகளின் உடலையாவது, இவ்வித அசுத்தமான யாதொரு வஸ்துவையாவது, ஒருவன் அறியாமல் தொட்டால்,]]></a:t>
+              <a:t><![CDATA[18. அதினிமித்தம் அவன் குற்றநிவாரணபலியாக, உன் மதிப்புக்குச் சரியான பழுதற்ற ஒரு ஆட்டுக்கடாவை ஆசாரியனிடத்தில் கொண்டுவருவானாக; அவன் அறியாமல் செய்த தப்பிதத்தை ஆசாரியன் அவனுக்காக நிவிர்த்திசெய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அல்லது, எந்த அசுத்தத்தினாலாகிலும் தீட்டுப்பட்ட ஒரு மனிதனை ஒருவன் அறியாமல் தொட்டு, பின்பு அதை அறிந்து கொண்டால், அவன் குற்றமுள்ளவனாவான்.]]></a:t>
+              <a:t><![CDATA[18. அதினிமித்தம் அவன் குற்றநிவாரணபலியாக, உன் மதிப்புக்குச் சரியான பழுதற்ற ஒரு ஆட்டுக்கடாவை ஆசாரியனிடத்தில் கொண்டுவருவானாக; அவன் அறியாமல் செய்த தப்பிதத்தை ஆசாரியன் அவனுக்காக நிவிர்த்திசெய்யக்கடவன்; அப்பொழுது அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அல்லது, எந்த அசுத்தத்தினாலாகிலும் தீட்டுப்பட்ட ஒரு மனிதனை ஒருவன் அறியாமல் தொட்டு, பின்பு அதை அறிந்து கொண்டால், அவன் குற்றமுள்ளவனாவான்.]]></a:t>
+              <a:t><![CDATA[19. இது குற்றநிவாரணபலி; அவன் கர்த்தருக்கு விரோதமாய்க் குற்றஞ்செய்தான் என்பது நிச்சயம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனிதர் பதறி ஆணையிடும் எந்தக்காரியத்தினாலாகிலும் தீட்டுப்பட்ட ஒருவன் தீமை செய்கிறதற்காவது நன்மை செய்கிறதற்காவது, தன் மனம் அறியாமல், தன் உதடுகளினால் பதறி ஆணையிட்டு, பின்பு அவன் அதை அறிந்துகொண்டால், அதைக்குறித்துக் குற்றமுள்ளவனாவான்.]]></a:t>
+              <a:t><![CDATA[1. சாட்சியாகிய ஒருவன், இடப்பட்ட ஆணையைக் கேட்டிருந்தும், தான் கண்டதையும் அறிந்ததையும் தெரிவியாதிருந்து பாவஞ்செய்தால், அவன் தன் அக்கிரமத்தைச் சுமப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496890" r:id="rId1"/>
+    <p:sldLayoutId id="2474703669" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5403,90 +4838,50 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోచింపక చేసెదనని యొకడు పెదవులతో వ్యర్థముగా ఒట్టు పెట్టుకొనిన యెడల, అది తెలిసిన తరువాత వాడు]]></a:t>
+              <a:t><![CDATA[है, और वह बात प्रगट न करे, तो उसको अपने अधर्म का भार उठाना पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అపరాధియగును.]]></a:t>
+              <a:t><![CDATA[2. और यदि कोई किसी अशुद्ध वस्तु को अज्ञानता से छू ले, तो चाहे वह अशुद्ध बनैले पशु की, चाहे अशुद्ध]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. కాబట్టి అతడు వాటిలో ఏవిషయమందైనను అపరాధియగునప్పుడు ఆ విషయమందే తాను చేసిన పాపమును ఒప్పుకొని]]></a:t>
+              <a:t><![CDATA[रेंगने वाले जीव-जन्तु की लोथ हो, तो वह अशुद्ध हो कर दोषी ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. తాను చేసిన పాపవిషయమై యెహోవా సన్నిధికి మందలోనుండి ఆడు గొఱ్ఱపిల్లనేగాని ఆడు మేకపిల్లనే గాని]]></a:t>
+              <a:t><![CDATA[3. और यदि कोई मनुष्य किसी अशुद्ध वस्तु को अज्ञानता से छू ले, चाहे वह अशुद्ध वस्तु किसी भी प्रकार की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాపపరిహారార్థబలిగా అర్పింపవలెను. అతనికి పాప క్షమాపణ కలుగునట్లు యాజకుడు అతని నిమిత్తము ప్రాయ]]></a:t>
+              <a:t><![CDATA[क्यों न हो जिस से लोग अशुद्ध हो जाते हैं तो जब वह उस बात को जान लेगा तब वह दोषी ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శ్చిత్తము చేయును.]]></a:t>
+              <a:t><![CDATA[4. और यदि कोई बुरा वा भला करने को बिना सोचे समझे शपथ खाए, चाहे किसी प्रकार की बात वह बिना सोचे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అతడు గొఱ్ఱపిల్లను తేజాలని యెడల, అతడు పాపియగునట్లు తాను చేసిన అపరాధ విషయమై రెండు తెల్ల]]></a:t>
+              <a:t><![CDATA[विचारे शपथ खाकर कहे, तो ऐसी बात में वह दोषी उस समय ठहरेगा जब उसे मालूम हो जाएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గువ్వలనేగాని రెండు పావురపు పిల్లలనేగాని పాపపరిహారార్థబలిగా ఒకదానిని దహనబలిగా ఒకదానిని యెహోవా]]></a:t>
+              <a:t><![CDATA[5. और जब वह इन बातों में से किसी भी बात में दोषी हो, तब जिस विषय में उसने पाप किया हो वह उसको मान]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సన్నిధికి తీసికొనిరావలెను.]]></a:t>
+              <a:t><![CDATA[ले,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అతడు యాజకుని యొద్దకు వాటిని తెచ్చిన తరు వాత అతడు పాపపరిహారార్థమైనదానిని మొదట నర్పించి, దాని]]></a:t>
+              <a:t><![CDATA[6. और वह यहोवा के साम्हने अपना दोषबलि ले आए, अर्थात उस पाप के कारण वह एक भेड़ वा बकरी पापबलि करने के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఒకడు ఒట్టుపెట్టుకొనినవాడై తాను చూచినదాని గూర్చిగాని తనకు తెలిసినదానిగూర్చిగాని సాక్షియై యుండి]]></a:t>
+              <a:t><![CDATA[16. और जिस पवित्र वस्तु के विषय उसने पाप किया हो, उस में वह पांचवां भाग और बढ़ाकर याजक को दे; और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మెడనుండి దాని తలను నులమవలెను గాని దాని నూడదీయకూడదు.]]></a:t>
+              <a:t><![CDATA[लिये ले आए; तब याजक उस पाप के विषय उसके लिये प्रायश्चित्त करे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అతడు పాపపరిహారార్థబలి పశురక్త ములో కొంచెము బలిపీఠము ప్రక్కను ప్రోక్షింపవలెను. దాని రక్తశేషమును]]></a:t>
+              <a:t><![CDATA[7. और यदि उसे भेड़ वा बकरी देने की सामर्थ्य न हो, तो अपने पाप के कारण दो पंडुकी वा कबूतरी के दो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బలిపీఠము అడుగున పిండవలెను. అది పాపపరిహారార్థబలి.]]></a:t>
+              <a:t><![CDATA[बच्चे दोषबलि चढ़ाने के लिये यहोवा के पास ले आए, उन में से एक तो पापबलि के लिये और दूसरा होमबलि के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. విధిచొప్పున రెండవదానిని దహనబలిగా అర్పింపవలెను. అతడు చేసిన పాపము విషయమై యాజకుడు అతని నిమిత్తము]]></a:t>
+              <a:t><![CDATA[लिये।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాయశ్చిత్తము చేయగా అతనికి క్షమాపణ కలుగును.]]></a:t>
+              <a:t><![CDATA[8. और वह उन को याजक के पास ले आए, और याजक पापबलि वाले को पहिले चढ़ाए, और उसका सिर गले से मरोड़ डाले,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. రెండు తెల్ల గువ్వలైనను రెండు పావురపు పిల్లలైనను తనకు దొరకనియెడల పాపముచేసినవాడు తూమెడు]]></a:t>
+              <a:t><![CDATA[पर अलग न करे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గోధుమపిండిలో పదియవవంతును పాపపరిహారార్థబలి రూపముగా తేవలెను. అది పాప పరిహారార్థబలి గనుక దానిమీద]]></a:t>
+              <a:t><![CDATA[9. और वह पापबलिपशु के लोहू में से कुछ वेदी की अलंग पर छिड़के, और जो लोहू शेष रहे वह वेदी के पाए पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నూనెపోయవలదు. సాంబ్రాణి దానిమీద ఉంచవలదు.]]></a:t>
+              <a:t><![CDATA[गिराया जाए; वह तो पापबलि ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అతడు యాజకునియొద్దకు దానిని తెచ్చిన తరువాత యాజకుడు జ్ఞాపకార్థముగా దానిలో పిడికెడు తీసి యెహోవాకు]]></a:t>
+              <a:t><![CDATA[10. और दूसरे पक्षी को वह विधी के अनुसार होमबलि करे, और याजक उसके पाप का प्रायश्चित्त करे, और तब वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అర్పించు హోమద్రవ్యముల రీతిగా బలిపీఠముమీద దానిని దహింపవలెను. అది పాపపరిహా రార్థబలి.]]></a:t>
+              <a:t><![CDATA[क्षमा किया जाएगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాని తెలియచేయక పాపము చేసినయెడల అతడు తన దోషశిక్షను భరించును.]]></a:t>
+              <a:t><![CDATA[याजक दोषबलि का मेढ़ा चढ़ाकर उसके लिये प्रायश्चित्त करे, तब उसका पाप क्षमा किया जाएगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​పై చెప్పినవాటిలో దేని విషయమైనను పాపము చేసిన వాని నిమిత్తము యాజకుడు ప్రాయశ్చిత్తము చేయగా అతనికి]]></a:t>
+              <a:t><![CDATA[11. और यदि वह दो पंडुकी वा कबूतरी के दो बच्चे भी न दे सके, तो वह अपने पाप के कारण अपना चढ़ावा एपा का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్షమాపణ కలుగును. దాని శేషము నైవేద్య శేషమువలె యాజకునిదగును.]]></a:t>
+              <a:t><![CDATA[दसवां भाग मैदा पापबलि करके ले आए; उसपर न तो वह तेल डाले, और न लोबान रखे, क्योंकि वह पापबलि होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. మరియు యెహోవా మోషేకు ఈలాగు సెల విచ్చెను]]></a:t>
+              <a:t><![CDATA[12. वह उसको याजक के पास ले जाए, और याजक उस में से अपनी मुट्ठी भर स्मरण दिलानेवाला भाग जानकर वेदी पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఒకడు యెహోవాకు పరిశుద్ధమైన వాటి విష యములో పొరబాటున పాపముచేసినయెడల తాను చేసిన అపరాధమునకు నీవు]]></a:t>
+              <a:t><![CDATA[यहोवा के हवनों के ऊपर जलाए; वह तो पापबलि ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏర్పరచు వెల చొప్పున పరిశుద్ధమైన తులముల విలువగల నిర్దోషమైన పొట్టేలును మందలోనుండి అపరాధ పరిహారార్థ]]></a:t>
+              <a:t><![CDATA[13. और इन बातों में से किसी भी बात के विषय में जो कोई पाप करे, याजक उसका प्रायश्चित्त करे, और तब वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బలిగా యెహోవాయొద్దకు వాడు తీసికొని రావలెను.]]></a:t>
+              <a:t><![CDATA[पाप क्षमा किया जाएगा। और इस पापबलि का शेष अन्नबलि के शेष की नाईं याजक का ठहरेगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​పరిశుద్ధమైనదాని విషయ ములో తాను చేసిన పాపమువలని నష్టము నిచ్చుకొని దానితో అయిదవవంతు]]></a:t>
+              <a:t><![CDATA[14. फिर यहोवा ने मूसा से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యాజకునికియ్యవలెను. ఆ యాజకుడు అప రాధపరిహారార్థ బలియగు పొట్టేలువలన అతని నిమిత్తము ప్రాయశ్చిత్తము చేయగా]]></a:t>
+              <a:t><![CDATA[15. यदि कोई यहोवा की पवित्र की हुई वस्तुओं के विषय में भूल से विश्वासघात करे और पापी ठहरे, तो वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనికి క్షమాపణ కలుగును.]]></a:t>
+              <a:t><![CDATA[यहोवा के पास एक निर्दोष मेढ़ा दोषबलि के लिये ले आए; उसका दाम पवित्रस्थान के शेकेल के अनुसार उतने ही]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​చేయకూడదని యెహోవా ఆజ్ఞాపించినవాటిలో దేని నైనను చేసి ఒకడు పాపియైనయెడల అది పొరబాటున జరిగినను అతడు]]></a:t>
+              <a:t><![CDATA[शेकेल रूपये का हो जितना याजक ठहराए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,711 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ​మరియు నొకడు ఏ అపవిత్ర వస్తువునైనను ముట్టినయెడల, అది అపవిత్రమృగ కళేబరమేగాని అపవిత్రపశు]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[19. అది అపరాధపరిహారార్థబలి. అతడు యెహోవాకు విరోధముగా అపరాధము చేసినది వాస్తవము.]]></a:t>
+              <a:t><![CDATA[17. और यदि कोई ऐसा पाप करे, कि उन कामों में से जिन्हें यहोवा ने मना किया है किसी काम को करे, तो चाहे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కళేబరమేగాని అపవిత్రమైన ప్రాకెడు జంతువు కళేబరమేగాని అది అపవిత్రమని తనకు తెలియక పోయినను అతడు]]></a:t>
+              <a:t><![CDATA[वह उसके अनजाने में हुआ हो, तौभी वह दोषी ठहरेगा, और उसको अपने अधर्म का भार उठाना पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అపవిత్రుడై అపరాధి యగును.]]></a:t>
+              <a:t><![CDATA[18. इसलिये वह एक निर्दोष मेढ़ा दोषबलि करके याजक के पास ले आए, वह उतने दाम का हो जितना याजक ठहराए, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ​మనుష్యులకు తగులు అపవిత్రతలలో ఏదైనను ఒకనికి తెలియకుండ అంటినయెడల, అనగా ఒకనికి అపవిత్రత కలిగినయెడల]]></a:t>
+              <a:t><![CDATA[याजक उसके लिये उसकी उस भूल का जो उसने अनजाने में की हो प्रायश्चित्त करे, और वह क्षमा किया जाएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆ సంగతి తెలిసిన తరువాత వాడు అపరాధి యగును.]]></a:t>
+              <a:t><![CDATA[19. यह दोषबलि ठहरे; क्योंकि वह मनुष्य नि:सन्देह यहोवा के सम्मुख दोषी ठहरेगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మరియు కీడైనను మేలైనను, మనుష్యులు వ్యర్థముగా ఒట్టు పెట్టుకొని చేసెదమని పలుకు మాటలలో మరి దేనినైనను]]></a:t>
+              <a:t><![CDATA[1. और यदि कोई साक्षी हो कर ऐसा पाप करे कि शपथ खिलाकर पूछने पर भी, कि क्या तू ने यह सुना अथवा जानता]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>