--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -494,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் செய்த பாவத்தினாலே குற்றவாளியானபடியால், தான் பலாத்காரமாய்ப் பறித்துக்கொண்டதையும், தன் வசத்திலே ஒப்புவிக்கப்பட்டதையும், காணாமற்போயிருந்து தான் கண்டெடுத்ததையும்,]]></a:t>
+              <a:t><![CDATA[5. பொய்யாணையிட்டுச் சம்பாதித்த பொருளையும் திரும்பக்கொடுக்கக் கடவன்; அந்த முதலைக்கொடுக்கிறதும் அல்லாமல், அதினோடு ஐந்தில் ஒரு பங்கு அதிகமாகவும் கூட்டி, அதைத் தான் குற்றநிவாரணபலியை இடும் நாளில், அதற்குரியவனுக்குக் கொடுத்துவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பொய்யாணையிட்டுச் சம்பாதித்த பொருளையும் திரும்பக்கொடுக்கக் கடவன்; அந்த முதலைக்கொடுக்கிறதும் அல்லாமல், அதினோடு ஐந்தில் ஒரு பங்கு அதிகமாகவும் கூட்டி, அதைத் தான் குற்றநிவாரணபலியை இடும் நாளில், அதற்குரியவனுக்குக் கொடுத்துவிட்டு,]]></a:t>
+              <a:t><![CDATA[6. தன் குற்றநிவாரணபலியாக, உன் மதிப்புக்குச் சரியான பழுதற்ற ஆட்டுக்கடாவை கர்த்தருக்குச் செலுத்தும்படி, அதை ஆசாரியனிடத்தில் குற்றநிவாரணபலியாகக் கொண்டுவருவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தன் குற்றநிவாரணபலியாக, உன் மதிப்புக்குச் சரியான பழுதற்ற ஆட்டுக்கடாவை கர்த்தருக்குச் செலுத்தும்படி, அதை ஆசாரியனிடத்தில் குற்றநிவாரணபலியாகக் கொண்டுவருவானாக.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருடைய சந்நிதியில் அவன் பாவத்தை ஆசாரியன் நிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் குற்றவாளியாகச் செய்த அப்படிப்பட்ட எந்தக்காரியமும் அவனுக்கு மன்னிக்கப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய சந்நிதியில் அவன் பாவத்தை ஆசாரியன் நிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் குற்றவாளியாகச் செய்த அப்படிப்பட்ட எந்தக்காரியமும் அவனுக்கு மன்னிக்கப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[9. நீ ஆரோனுக்கும் அவன் குமாரருக்கும் கற்பிக்கவேண்டிய சர்வாங்க தகனபலிக்குரிய பிரமாணம் என்னவென்றால், சர்வாங்க தகனபலியானது இராமுழுவதும் விடியற்காலமட்டும் பலிபீடத்தின்மேல் எரியவேண்டும்; பலிபீடத்தின்மேலுள்ள அக்கினி எரிந்துகொண்டே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பலிபீடத்தின்மேல் அக்கினி எப்பொழுதும் எரிந்துகொண்டிருக்கவேண்டும்; அது ஒருபொழுதும் அவிந்துபோகலாகாது.]]></a:t>
+              <a:t><![CDATA[12. பலிபீடத்தின்மேலிருக்கிற அக்கினி அவியாமல் எரிந்துகொண்டிருக்கவேண்டும்; ஆசாரியன் காலைதோறும் அதின்மேல் எரியும்படி கட்டைகளைப் போட்டு அதின்மேல் சர்வாங்க தகனபலியை வரிசையாக வைத்து, அதின்மேல் சமாதான பலிகளின் கொழுப்பைப் போட்டுத் தகனிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. போஜனபலியின் பிரமாணம் என்னவென்றால், ஆரோனின் குமாரர் அதைக் கர்த்தருடைய சந்நிதியில் பலிபீடத்துக்கு முன்னே படைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. பலிபீடத்தின்மேல் அக்கினி எப்பொழுதும் எரிந்துகொண்டிருக்கவேண்டும்; அது ஒருபொழுதும் அவிந்துபோகலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[18. ஆரோனின் பிள்ளைகளில் ஆண்மக்கள் யாவரும் அதைப்புசிப்பார்களாக; கர்த்தருக்கு இடப்படும் தகனபலிகளில் அது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாய் இருக்கக்கடவது; அவைகளைத் தொடுகிறவனெவனும் பரிசுத்தமாய் இருப்பான் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆரோன் அபிஷேகம் பண்ணப்படும் நாளில், அவனும் அவன் குமாரரும் கர்த்தருக்குச் செலுத்தவேண்டிய படைப்பு என்னவென்றால், ஒரு எப்பா அளவான மெல்லிய மாவிலே பத்தில் ஒரு பங்கை, காலையில் பாதியும் மாலையில் பாதியும், நித்திய போஜனபலியாகச் செலுத்தக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அது சட்டியிலே எண்ணெய்விட்டுப் பாகம்பண்ணக்கடவது; பாகம்பண்ணப்பட்டபின்பு அதைக் கொண்டுவந்து, போஜனபலியாகப் பாகம்பண்ணப்பட்ட துண்டுகளைக் கர்த்தருக்குச் சுகந்த வாசனையாகப் படைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[20. ஆரோன் அபிஷேகம் பண்ணப்படும் நாளில், அவனும் அவன் குமாரரும் கர்த்தருக்குச் செலுத்தவேண்டிய படைப்பு என்னவென்றால், ஒரு எப்பா அளவான மெல்லிய மாவிலே பத்தில் ஒரு பங்கை, காலையில் பாதியும் மாலையில் பாதியும், நித்திய போஜனபலியாகச் செலுத்தக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அது சட்டியிலே எண்ணெய்விட்டுப் பாகம்பண்ணக்கடவது; பாகம்பண்ணப்பட்டபின்பு அதைக் கொண்டுவந்து, போஜனபலியாகப் பாகம்பண்ணப்பட்ட துண்டுகளைக் கர்த்தருக்குச் சுகந்த வாசனையாகப் படைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[20. ஆரோன் அபிஷேகம் பண்ணப்படும் நாளில், அவனும் அவன் குமாரரும் கர்த்தருக்குச் செலுத்தவேண்டிய படைப்பு என்னவென்றால், ஒரு எப்பா அளவான மெல்லிய மாவிலே பத்தில் ஒரு பங்கை, காலையில் பாதியும் மாலையில் பாதியும், நித்திய போஜனபலியாகச் செலுத்தக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் குமாரரில் அவனுடைய ஸ்தலத்திலே அபிஷேகம்பண்ணப்படுகிற ஆசாரியனும் அப்படியே செய்யக்கடவன்; அது முழுவதும் தகனிக்கப்படவேண்டும்; அது கர்த்தர் நியமித்த நித்திய கட்டளை.]]></a:t>
+              <a:t><![CDATA[21. அது சட்டியிலே எண்ணெய்விட்டுப் பாகம்பண்ணக்கடவது; பாகம்பண்ணப்பட்டபின்பு அதைக் கொண்டுவந்து, போஜனபலியாகப் பாகம்பண்ணப்பட்ட துண்டுகளைக் கர்த்தருக்குச் சுகந்த வாசனையாகப் படைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் குமாரரில் அவனுடைய ஸ்தலத்திலே அபிஷேகம்பண்ணப்படுகிற ஆசாரியனும் அப்படியே செய்யக்கடவன்; அது முழுவதும் தகனிக்கப்படவேண்டும்; அது கர்த்தர் நியமித்த நித்திய கட்டளை.]]></a:t>
+              <a:t><![CDATA[21. அது சட்டியிலே எண்ணெய்விட்டுப் பாகம்பண்ணக்கடவது; பாகம்பண்ணப்பட்டபின்பு அதைக் கொண்டுவந்து, போஜனபலியாகப் பாகம்பண்ணப்பட்ட துண்டுகளைக் கர்த்தருக்குச் சுகந்த வாசனையாகப் படைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆசாரியனுக்காக இடப்படும் எந்தப்போஜனபலியும் புசிக்கப்படாமல், முழுவதும் தகனிக்கப்படவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. அவன் குமாரரில் அவனுடைய ஸ்தலத்திலே அபிஷேகம்பண்ணப்படுகிற ஆசாரியனும் அப்படியே செய்யக்கடவன்; அது முழுவதும் தகனிக்கப்படவேண்டும்; அது கர்த்தர் நியமித்த நித்திய கட்டளை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[22. அவன் குமாரரில் அவனுடைய ஸ்தலத்திலே அபிஷேகம்பண்ணப்படுகிற ஆசாரியனும் அப்படியே செய்யக்கடவன்; அது முழுவதும் தகனிக்கப்படவேண்டும்; அது கர்த்தர் நியமித்த நித்திய கட்டளை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ ஆரோனோடும் அவன் குமாரரோடும் சொல்லவேண்டியதாவது, பாவநிவாரணபலியின் பிரமாணம் என்னவென்றால், சர்வாங்க தகனபலி கொல்லப்படும் இடத்தில் பாவநிவாரணபலியும் கர்த்தருடைய சந்நிதியில் கொல்லப்படக்கடவது; அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[23. ஆசாரியனுக்காக இடப்படும் எந்தப்போஜனபலியும் புசிக்கப்படாமல், முழுவதும் தகனிக்கப்படவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ ஆரோனோடும் அவன் குமாரரோடும் சொல்லவேண்டியதாவது, பாவநிவாரணபலியின் பிரமாணம் என்னவென்றால், சர்வாங்க தகனபலி கொல்லப்படும் இடத்தில் பாவநிவாரணபலியும் கர்த்தருடைய சந்நிதியில் கொல்லப்படக்கடவது; அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[24. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாவநிவிர்த்திசெய்ய அதைப் பலியிடுகிற ஆசாரியன் அதைப்புசிக்கக்கடவன்; ஆசரிப்புக் கூடாரத்தின் பிராகாரமாகிய பரிசுத்த ஸ்தலத்திலே அது புசிக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. நீ ஆரோனோடும் அவன் குமாரரோடும் சொல்லவேண்டியதாவது, பாவநிவாரணபலியின் பிரமாணம் என்னவென்றால், சர்வாங்க தகனபலி கொல்லப்படும் இடத்தில் பாவநிவாரணபலியும் கர்த்தருடைய சந்நிதியில் கொல்லப்படக்கடவது; அது மகா பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதின் மாம்சத்தில் படுகிறது எதுவும் பரிசுத்தமாயிருக்கும்; அதின் இரத்தத்திலே கொஞ்சம் ஒரு வஸ்திரத்தில் தெறித்ததானால், இரத்தந்தெறித்த வஸ்திரத்தைப் பரிசுத்த ஸ்தலத்தில் கழுவவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. பாவநிவிர்த்திசெய்ய அதைப் பலியிடுகிற ஆசாரியன் அதைப்புசிக்கக்கடவன்; ஆசரிப்புக் கூடாரத்தின் பிராகாரமாகிய பரிசுத்த ஸ்தலத்திலே அது புசிக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அது சமைக்கப்பட்ட மண்பாண்டம் உடைக்கப்படவேண்டும்: செப்புப்பானையில் சமைக்கப்பட்டதானால், அது விளக்கப்பட்டுத் தண்ணீரில் கழுவப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. அதின் மாம்சத்தில் படுகிறது எதுவும் பரிசுத்தமாயிருக்கும்; அதின் இரத்தத்திலே கொஞ்சம் ஒரு வஸ்திரத்தில் தெறித்ததானால், இரத்தந்தெறித்த வஸ்திரத்தைப் பரிசுத்த ஸ்தலத்தில் கழுவவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆசாரியரில் ஆண்மக்கள் யாவரும் அதைப்புசிப்பார்களாக: அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[28. அது சமைக்கப்பட்ட மண்பாண்டம் உடைக்கப்படவேண்டும்: செப்புப்பானையில் சமைக்கப்பட்டதானால், அது விளக்கப்பட்டுத் தண்ணீரில் கழுவப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எந்தப் பாவநிவாரணபலியின் இரத்தத்தில் கொஞ்சம் பரிசுத்த ஸ்தலத்தில் பாவநிவிர்த்தியின்பொருட்டு ஆசரிப்புக் கூடாரத்துக்குள்ளே கொண்டுவரப்பட்டதோ, அந்தப் பலி புசிக்கப்படலாகாது, அது அக்கினியிலே தகனிக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[29. ஆசாரியரில் ஆண்மக்கள் யாவரும் அதைப்புசிப்பார்களாக: அது மகா பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6677,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469494060" r:id="rId1"/>
+    <p:sldLayoutId id="2473386240" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7321,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేనిగూర్చియైతే తాను అబద్ధప్రమా ణము చేసెనో దానినంతయు మరల ఇచ్చుకొనవలెను.]]></a:t>
+              <a:t><![CDATA[5. ಅಥವಾ ಅವನು ಸುಳ್ಳಾಗಿ ಪ್ರಮಾಣಮಾಡಿ ಪಡೆದವುಗಳೆಲ್ಲವುಗಳನ್ನೂ ಅಲ್ಲದೆ ಅವನು ಅದರ ಅಸಲಿಗೆ ಐದನೇ ಪಾಲನ್ನೂ ಕೂಡಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఆ మూల ధనము నిచ్చుకొని, దానితో దానిలో అయిదవ వంతును తాను అపరాధ పరిహారార్థబలి అర్పించు దినమున]]></a:t>
+              <a:t><![CDATA[ಹಿಂದಕ್ಕೆ ಕೊಡಬೇಕು. ಅತಿಕ್ರಮ ಬಲಿ ಅರ್ಪಿಸುವ ದಿನದಲ್ಲಿ ಅದರ ಯಜಮಾನನು ಯಾವ ನಾಗಿರುವನೋ ಅವನಿಗೆ ಕೊಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సొత్తుదారునికి ఇచ్చుకొనవలెను.]]></a:t>
+              <a:t><![CDATA[6. ಅವನು ತನ್ನ ಅತಿಕ್ರಮ ಬಲಿಯನ್ನು ಕರ್ತನ ಸನ್ನಿಧಿಗೆ ನಿನ್ನ ಅಂದಾಜಿನ ಮೇರೆಗೆ ಮಂದೆಯಿಂದ ದೋಷ ವಿಲ್ಲದ ಒಂದು ಟಗರನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అతడు యెహోవాకు తన అపరాధ విషయములో నీవు ఏర్పరచు వెలకు మందలో నుండి నిర్దోషమైన పొట్టేలును]]></a:t>
+              <a:t><![CDATA[ಅತಿಕ್ರಮ ಬಲಿಗಾಗಿ ಯಾಜಕನ ಬಳಿಗೆ ತರಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యాజకునియొద్దకు తీసికొని రావలెను.]]></a:t>
+              <a:t><![CDATA[7. ಯಾಜಕನು ಅವನಿಗಾಗಿ ಕರ್ತನ ಮುಂದೆ ಪ್ರಾಯಶ್ಚಿತ್ತಮಾಡಬೇಕು. ಅತಿ ಕ್ರಮವಾಗಿ ಅವನು ಏನನ್ನಾದರೂ ಮಾಡಿದ್ದರೆ ಅದು ಅವನಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఆ యాజకుడు యెహోవా సన్నిధిని అతని నిమిత్తము ప్రాయశ్చిత్తము చేయగా అతడు అపరాధి యగునట్లు తాను చేసిన]]></a:t>
+              <a:t><![CDATA[ಕ್ಷಮಿಸಲ್ಪಡುವದು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాటన్నిటిలో ప్రతిదాని విషయమై అతనికి క్షమాపణ కలుగును.]]></a:t>
+              <a:t><![CDATA[8. ಕರ್ತನು ಮೋಶೆಯೊಂದಿಗೆ ಮಾತನಾಡಿ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మరియు యెహోవా మోషేకు ఈలాగు సెలవిచ్చెను]]></a:t>
+              <a:t><![CDATA[9. ಆರೋನನಿಗೂ ಅವನ ಕುಮಾರರಿಗೂ ಆಜ್ಞಾಪಿಸಿ ಹೇಳಬೇಕಾದದ್ದೇನಂದರೆ--ಇದು ದಹನಬಲಿಯ ನಿಯಮವಾಗಿದೆ, ಇದು ದಹನಬಲಿ; ಇಡೀ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నీవు అహరోనుతోను అతని కుమారులతోను ఇట్లనుము ఇది దహనబలినిగూర్చిన విధి. దహనబలిద్రవ్యము ఉద యమువరకు]]></a:t>
+              <a:t><![CDATA[ರಾತ್ರಿ ಅಂದರೆ ಬೆಳಗಿನ ವರೆಗೆ ಅದು ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸುಡುತ್ತಿರುವದು. ಯಜ್ಞವೇದಿಯ ಬೆಂಕಿಯು ಅದರೊ ಳಗೆ ಸುಡುತ್ತಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాత్రి అంతయు బలిపీఠముమీద దహించు చుండును; బలిపీఠముమీది అగ్ని దానిని దహించు చుండును.]]></a:t>
+              <a:t><![CDATA[ಇರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మరియు యెహోవా మోషేకు ఈలాగు సెలవిచ్చెను]]></a:t>
+              <a:t><![CDATA[1. ಕರ್ತನು ಮೋಶೆಯೊಡನೆ ಮಾತನಾಡಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. యాజకుడు తన సన్ననార నిలువుటంగీని తొడుగుకొని తన మానమునకు తన నారలాగును తొడుగు కొని బలిపీఠముమీద]]></a:t>
+              <a:t><![CDATA[10. ಯಾಜಕನು ತನ್ನ ನಾರು ಮಡಿಯ ಉಡುಪನ್ನೂ ತನ್ನ ಶರೀರದ ಮೇಲೆ ನಾರು ಮಡಿಯ ಇಜಾರುಗಳನ್ನೂ ಹಾಕಿಕೊಂಡು ಯಜ್ಞ ವೇದಿಯ ಮೇಲೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అగ్ని దహించు దహనబలిద్రవ్యపు బూడిదెను ఎత్తి బలిపీఠమునొద్ద దానిని పోసి]]></a:t>
+              <a:t><![CDATA[ದಹನಬಲಿಯೊಂದಿಗೆ ಬೆಂಕಿಯಲ್ಲಿ ಸುಟ್ಟು ಬೂದಿಯನ್ನು ತೆಗೆದುಕೊಂಡು ಅದನ್ನು ಯಜ್ಞ ವೇದಿಯ ಬಳಿಯಲ್ಲಿ ಹಾಕಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. తన వస్త్ర ములను తీసి వేరు వస్త్రములను ధరించుకొని పాళెము వెలుపలనున్న పవిత్రస్థలమునకు ఆ బూడిదెను]]></a:t>
+              <a:t><![CDATA[11. ಅವನು ತನ್ನ ಉಡುಪುಗಳನ್ನು ತೆಗೆದುಹಾಕಿ ಬೇರೆ ಉಡುಪುಗಳನ್ನು ಧರಿಸಿಕೊಂಡು ಆ ಬೂದಿಯನ್ನು ಪಾಳೆಯದ ಆಚೆಗೆ ಶುದ್ಧವಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొనిపోవలెను.]]></a:t>
+              <a:t><![CDATA[ಸ್ಥಳಕ್ಕೆ ತೆಗೆದುಕೊಂಡು ಹೋಗಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​బలిపీఠముమీద అగ్ని మండుచుండవలెను, అది ఆరిపోకూడదు. ప్రతి ఉదయమున యాజకుడు దాని మీద కట్టెలువేసి,]]></a:t>
+              <a:t><![CDATA[12. ಯಜ್ಞವೇದಿಯ ಮೇಲಿನ ಬೆಂಕಿಯು ಅದರೊಳಗೆ ಸುಡುತ್ತಿರಬೇಕು; ಅದು ಉರಿಯುತ್ತಲೇ ಇರಬೇಕು. ಪ್ರತಿ ಮುಂಜಾನೆ ಯಾಜಕನು ಅದರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దానిమీద దహనబలిద్రవ్యమును ఉంచి, సమాధానబలియగు పశువు క్రొవ్వును దహింపవలెను.]]></a:t>
+              <a:t><![CDATA[ಮೇಲೆ ಕಟ್ಟಿಗೆ ಯನ್ನು ಸುಡಬೇಕು ಮತ್ತು ದಹನಬಲಿಯನ್ನು ಅದರ ಮೇಲೆ ಕ್ರಮವಾಗಿ ಇಡಬೇಕು; ಇದಲ್ಲದೆ ಅವನು ಅದರ ಮೇಲೆ ಸಮಾಧಾನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. బలిపీఠముమీద అగ్ని నిత్యము మండుచుండవలెను, అది ఆరిపోకూడదు.]]></a:t>
+              <a:t><![CDATA[ಯಜ್ಞಗಳ ಕೊಬ್ಬನ್ನು ಸುಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. నైవేద్యమునుగూర్చిన విధి యేదనగా, అహరోను కుమారులు యెహోవా సన్నిధిని బలిపీఠము నెదుట దానిని]]></a:t>
+              <a:t><![CDATA[13. ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಬೆಂಕಿಯು ಯಾವಾಗಲೂ ಉರಿಯುತ್ತಿರಬೇಕು. ಅದು ಎಂದಿಗೂ ಆರಿಹೋಗಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నర్పించవలెను.]]></a:t>
+              <a:t><![CDATA[14. ಆಹಾರ ಸಮರ್ಪಣೆಯ ನಿಯಮವು ಇದೇ; ಆರೋನನ ಕುಮಾರರು ಯಜ್ಞವೇದಿಯ ಮುಂದೆ ಕರ್ತನ ಸನ್ನಿಧಿಯಲ್ಲಿ ಅದನ್ನು ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అతడు నైవేద్యతైలమునుండియు దాని గోధుమపిండినుండియు చేరెడు పిండిని నూనెను, దాని సాంబ్రాణి యావత్తును]]></a:t>
+              <a:t><![CDATA[15. ಅವನು ಆಹಾರ ಸಮರ್ಪಣೆಯ ಹಿಟ್ಟಿನಲ್ಲಿ ಒಂದು ಹಿಡಿ ಹಿಟ್ಟನ್ನೂ ಆಹಾರ ಸಮರ್ಪಣೆಯ ಮೇಲಿರುವ ಅದರ ಎಣ್ಣೆಯನ್ನೂ ಎಲ್ಲಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఒకడు యెహోవాకు విరోధముగా ద్రోహముచేసి పాపియైనయెడల, అనగా తనకు అప్పగింపబడినదాని గూర్చియేగాని తాకట్టు]]></a:t>
+              <a:t><![CDATA[2. ಯಾವನಾದರೂ ಪಾಪಮಾಡಿ ಕರ್ತನಿಗೆ ವಿರುದ್ಧವಾಗಿ ಅತಿಕ್ರಮಿಸಿದರೆ ಮತ್ತು ಅವನ ನೆರೆಯ ವನು ಅವನ ವಶದಲ್ಲಿ ಇಟ್ಟುಕೊಳ್ಳಲು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాని లోనుండి తీసి జ్ఞాపక సూచనగాను వాటిని బలిపీఠముమీద యెహోవాకు ఇంపైన సువాసనగాను దహింపవలెను.]]></a:t>
+              <a:t><![CDATA[ಸಾಂಬ್ರಾಣಿಯನ್ನೂ ತೆಗೆದು ಕೊಂಡು ಜ್ಞಾಪಕಾರ್ಥವಾಗಿ ಕರ್ತನಿಗೆ ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸುವಾಸನೆಗಾಗಿ ಅದನ್ನು ಸುಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. దానిలో మిగిలిన దానిని అహరోనును అతని సంతతివారును తినవలెను. అది పులియనిదిగా పరి శుద్ధస్థలములో]]></a:t>
+              <a:t><![CDATA[16. ಅದ ರಲ್ಲಿ ಉಳಿದದ್ದನ್ನು ಆರೋನನೂ ಅವನ ಕುಮಾರರೂ ತಿನ್ನಬೇಕು; ಅದನ್ನು ಪರಿಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿ ಹುಳಿಯಿಲ್ಲದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తినవలెను. వారు ప్రత్యక్షపు గుడారము యొక్క ఆవరణములో దానిని తినవలెను;]]></a:t>
+              <a:t><![CDATA[ರೊಟ್ಟಿಯೊಂದಿಗೆ ತಿನ್ನಬೇಕು; ಅದನ್ನು ಅವರು ಸಭೆಯ ಗುಡಾರದ ಅಂಗಳದಲ್ಲಿ ತಿನ್ನಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. దాని పులియబెట్టి కాల్చవలదు; నా హోమ ద్రవ్యములలో వారికి పాలుగా దాని నిచ్చియున్నాను.]]></a:t>
+              <a:t><![CDATA[17. ಅದನ್ನು ಹುಳಿಯೊಂದಿಗೆ ಬೇಯಿಸಬಾರದು. ನಾನು ಅದನ್ನು ಅವರಿಗೆ ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ನನ್ನ ಸಮರ್ಪಣೆ ಗಳಲ್ಲಿ ಅವರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాపపరిహారార్థబలివలెను అపరాధపరిహారార్థబలివలెను అది అతిపరిశుద్ధము.]]></a:t>
+              <a:t><![CDATA[ಪಾಲನ್ನು ಅವರಿಗೆ ಕೊಟ್ಟಿದ್ದೇನೆ. ಅದು ಅತಿಕ್ರಮದ ಬಲಿಯ ಹಾಗೆಯೂ ಪಾಪದ ಬಲಿಯ ಹಾಗೆಯೂ ಅತಿ ಪರಿಶುದ್ಧವಾದದ್ದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అహరోను సంతతిలో ప్రతివాడును దానిని తినవలెను. ఇది యెహోవా హోమముల విషయ ములో మీ తరతరములకు నిత్యమైన]]></a:t>
+              <a:t><![CDATA[18. ಆರೋನನ ಮಕ್ಕಳಲ್ಲಿ ಎಲ್ಲಾ ಗಂಡು ಮಕ್ಕಳು ಅದನ್ನು ತಿನ್ನಬೇಕು, ಕರ್ತನಿಗೆ ಬೆಂಕಿಯಿಂದ ಮಾಡಿದ ಸಮರ್ಪಣೆಗಳ ವಿಷಯದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కట్టడ. వాటికి తగిలిన ప్రతి వస్తువు పరిశుద్ధమగును.]]></a:t>
+              <a:t><![CDATA[ನಿಮ್ಮ ಸಂತತಿಗಳಿಗೆ ಇದು ಒಂದು ಶಾಶ್ವತ ಕಟ್ಟಳೆಯಾಗಿರುವದು; ಅವುಗಳನ್ನು ಮುಟ್ಟುವ ಪ್ರತಿ ಯೊಬ್ಬನು ಪರಿಶುದ್ಧನಾಗಿರಬೇಕು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. మరియు యెహోవా మోషేకు ఈలాగు సెల విచ్చెను]]></a:t>
+              <a:t><![CDATA[ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అహరోనుకు అభిషేకముచేసిన దినమున, అతడును అతని సంతతివారును అర్పింపవలసిన అర్పణమేదనగా, ఉదయ మున సగము]]></a:t>
+              <a:t><![CDATA[19. ಕರ್ತನು ಮೋಶೆಯೊಡನೆ ಮಾತನಾಡಿ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సాయంకాలమున సగము నిత్యమైన నైవేద్య ముగా తూమెడు గోధుమపిండిలో పదియవవంతు.]]></a:t>
+              <a:t><![CDATA[20. ಆರೋನನೂ ಅವನ ಕುಮಾರರೂ ಅಭಿಷಿಕ್ತರಾದ ದಿನದಲ್ಲಿ ಕರ್ತನಿಗೆ ಸಮರ್ಪಿಸಬೇಕಾದ ಬಲಿಯು ಇದೇ; ಒಂದು ಎಫದ ಹತ್ತನೆಯ ಭಾಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉంచినదాని గూర్చియేగాని, దోచుకొనినదాని గూర్చియేగాని, తన పొరుగువానితో బొంకినయెడలనేమి, తన పొరుగువాని]]></a:t>
+              <a:t><![CDATA[ಕೊಟ್ಟದ್ದರ ಲ್ಲಾಗಲಿ ಇಲ್ಲವೆ ಪಾಲುಗಾರಿಕೆಯಲ್ಲಾಗಲಿ ಬಲಾತ್ಕಾರ ವಾಗಿ ತೆಗೆದುಕೊಂಡಂಥ ವಸ್ತುವಿಗಾಗಲಿ ಸುಳ್ಳು ಹೇಳಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. పెనముమీద నూనెతో దానిని కాల్చవలెను; దానిని కాల్చినతరువాత దానిని తేవలెను. కాల్చిన నైవేద్యభాగ ములను]]></a:t>
+              <a:t><![CDATA[ನಯವಾದ ಹಿಟ್ಟಿನಲ್ಲಿ ನಿರಂತರವಾಗಿರುವ ಆಹಾರ ಬಲಿಗಾಗಿ ಮುಂಜಾನೆ ಅದರಲ್ಲಿ ಅರ್ಧ ಭಾಗವನ್ನೂ ರಾತ್ರಿ ಅದರಲ್ಲಿ ಅರ್ಧ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవాకు ఇంపైన సువాసనగా అర్పింపవలెను.]]></a:t>
+              <a:t><![CDATA[ಭಾಗವನ್ನೂ ಅರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అతని సంతతివారిలో అతనికి మారుగా అభిషే కము పొందిన యాజకుడు ఆలాగుననే అర్పింపవలెను. అది యెహోవా]]></a:t>
+              <a:t><![CDATA[21. ಅದನ್ನು ಒಂದು ಬೋಗುಣಿಯಲ್ಲಿ ಎಣ್ಣೆಯೊಂದಿಗೆ ಮಾಡಬೇಕು; ಅದು ಬೇಯಿಸಲ್ಪಟ್ಟಾಗ ನೀನು ಅದನ್ನು ಒಳಗೆ ತರಬೇಕು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నియమించిన నిత్యమైన కట్టడ, అదంతయు దహింపవలెను.]]></a:t>
+              <a:t><![CDATA[ಬೇಯಿಸಲ್ಪಟ್ಟ ಆಹಾರ ಬಲಿಯ ತುಂಡುಗಳನ್ನು ನೀನು ಕರ್ತನಿಗೆ ಸುವಾಸನೆಗಾಗಿ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. యాజకుడు చేయు ప్రతి నైవేద్యము నిశ్శేషముగా ప్రేల్చబడవలెను; దాని తినవలదు.]]></a:t>
+              <a:t><![CDATA[22. ಅವನ ಕುಮಾರರಲ್ಲಿ ಅವನಿಗೆ ಬದಲಾಗಿ ಅಭಿಷಿಕ್ತನಾದ ಯಾಜಕನು ಅದನ್ನು ಸಮರ್ಪಿಸಬೇಕು; ಇದು ಕರ್ತನಿಗಾಗಿ ನಿರಂತರವಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. మరియు యెహోవా మోషేకు ఈలాగు సెలవిచ్చెను]]></a:t>
+              <a:t><![CDATA[ಒಂದು ಕಟ್ಟಳೆಯಾಗಿದೆ; ಅದು ಸಂಪೂರ್ಣವಾಗಿ ಸುಡಲ್ಪಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. నీవు అహరోనుకును అతని సంతతివారికిని ఈలాగు ఆజ్ఞాపించుముపాపపరిహారార్థబలిని గూర్చిన విధి యేదనగా,]]></a:t>
+              <a:t><![CDATA[23. ಯಾಜಕನಿಗಾಗಿರುವ ಪ್ರತಿ ಯೊಂದು ಆಹಾರ ಬಲಿ ಸಂಪೂರ್ಣವಾಗಿ ಸುಡಲ್ಪಡ ಬೇಕು; ಅದನ್ನು ತಿನ್ನಬಾರದು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు దహనబలిరూపమైన పశువులను వధించు చోట పాపపరిహారార్థబలి పశువులను యెహోవా సన్నిధిని వధింపవలెను; అది అతి]]></a:t>
+              <a:t><![CDATA[24. ಕರ್ತನು ಮೋಶೆಯೊಂದಿಗೆ ಮಾತನಾಡಿ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పరిశుద్ధము.]]></a:t>
+              <a:t><![CDATA[25. ಆರೋನನಿಗೂ ಅವನ ಕುಮಾರರಿಗೂ ಹೇಳಬೇಕಾ ದದ್ದೇನಂದರೆ, ಪಾಪದ ಬಲಿಯ ನಿಯಮವು ಇದೇ. ದಹನಬಲಿಯು ವಧಿಸಲ್ಪಡುವ ಸ್ಥಳದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. పాపపరిహారార్థ బలిగా దాని నర్పించిన యాజకుడు దానిని తినవలెను; పరి శుద్ధస్థలమందు, అనగా ప్రత్యక్షపు]]></a:t>
+              <a:t><![CDATA[ಪಾಪದ ಬಲಿಯೂ ಕರ್ತನ ಸನ್ನಿಧಿಯಲ್ಲಿ ವಧಿಸಲ್ಪಡ ಬೇಕು; ಅದು ಅತಿ ಪರಿಶುದ್ಧವಾದದ್ದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బలాత్కరించిన యెడలనేమి]]></a:t>
+              <a:t><![CDATA[ಅವನ ನೆರೆಯವನನ್ನು ಮೋಸಮಾಡಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గుడారముయొక్క ఆవరణములో దానిని తినవలెను.]]></a:t>
+              <a:t><![CDATA[26. ಪಾಪಕ್ಕಾಗಿ ಸಮರ್ಪಣೆ ಮಾಡುವ ಯಾಜಕನು ಅದನ್ನು ತಿನ್ನಬೇಕು; ಅದನ್ನು ಸಭೆಯ ಗುಡಾರ ಅಂಗಳದ ಪರಿಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. దాని మాంసమునకు తగులు ప్రతి వస్తువు ప్రతిష్ఠితమగును. దాని రక్తములోనిది కొంచెమైనను వస్త్రముమీద]]></a:t>
+              <a:t><![CDATA[ತಿನ್ನಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రోక్షించినయెడల అది దేనిమీద ప్రోక్షింపబడెనో దానిని పరిశుద్ధస్థలములో ఉదుకవలెను.]]></a:t>
+              <a:t><![CDATA[27. ಯಾವನಾದರೂ ಅದರ ಮಾಂಸವನ್ನು ಮುಟ್ಟಿದರೆ ಅದು ಪರಿಶುದ್ಧವಾಗುವದು; ಯಾವದಾ ದರೂ ಉಡುಪಿನ ಮೇಲೆ ಅದರ ರಕ್ತವು ಚಿಮುಕಿಸ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. దాని వండిన మంటికుండను పగుల గొట్ట వలెను; దానిని ఇత్తడిపాత్రలో వండినయెడల దాని తోమి నీళ్లతో]]></a:t>
+              <a:t><![CDATA[ಲ್ಪಟ್ಟಾಗ ನೀನು ಅದನ್ನು ಚಿಮುಕಿಸದ ಪರಿಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿಯೇ ತೊಳೆಯಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కడుగవలెను.]]></a:t>
+              <a:t><![CDATA[28. ಆದರೆ ಅದನ್ನು ಬೇಯಿಸಿದ ಮಣ್ಣಿನ ಪಾತ್ರೆಯು ಒಡೆಯಲ್ಪಡಬೇಕು; ಅದನ್ನು ಒಂದು ಹಿತ್ತಾಳೆಯ ಪಾತ್ರೆಯಲ್ಲಿ ಬೇಯಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. యాజకులలో ప్రతి మగవాడు దానిని తినవలెను; అది అతిపరిశుద్ధము.]]></a:t>
+              <a:t><![CDATA[ದ್ದಾದರೆ ಅದನ್ನು ಬೆಳಗಿ ನೀರಿನಿಂದ ತೊಳೆಯಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. మరియు పాప పరిహారార్థబలిగా తేబడిన యే పశువు రక్తములో కొంచె మైనను అతిపరిశుద్ధస్థలములో]]></a:t>
+              <a:t><![CDATA[29. ಯಾಜಕರಲ್ಲಿ ಇರುವ ಗಂಡಸರೆಲ್ಲಾ ಅದನ್ನು ತಿನ್ನಬೇಕು; ಅದು ಅತಿ ಪರಿಶುದ್ಧವಾದದ್ದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాయశ్చిత్తము చేయు టకై ప్రత్యక్షపు గుడారములోనికి తేబడునో ఆ బలిపశు వును తినవలదు, దానిని అగ్నిలో]]></a:t>
+              <a:t><![CDATA[30. ಯಾವ ಪಾಪದ ಬಲಿಯ ರಕ್ತವು ಸಭೆಯ ಡೇರೆಯೊಳಗೆ ಸಮಾಧಾನಕ್ಕಾಗಿ ತರಲ್ಪಟ್ಟಿತೋ ಆ ಪಾಪದ ಬಲಿಯನ್ನು ಪರಿಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాల్చివేయవలెను.]]></a:t>
+              <a:t><![CDATA[ತಿನ್ನಬಾರದು; ಅದನ್ನು ಬೆಂಕಿಯಿಂದ ಸುಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ​పోయినది తనకు దొరికినప్పుడు దానిగూర్చి బొంకినయెడల నేమి, మనుష్యులు వేటిని చేసి పాపులగు దురో]]></a:t>
+              <a:t><![CDATA[3. ಕಳೆದುಹೋಗಿದ್ದು ಸಿಕ್ಕಿ ಅದರ ವಿಷಯದಲ್ಲಿ ಸುಳ್ಳಾ ಡಿದರೆ ಮತ್ತು ಸುಳ್ಳಾಗಿ ಪ್ರಮಾಣಮಾಡಿದರೆ ಇವೆಲ್ಲವುಗಳಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాటన్నిటిలో దేనివిషయమైనను అబద్ధప్రమాణము చేసినయెడల నేమి,]]></a:t>
+              <a:t><![CDATA[ಯಾವದನ್ನಾದರೂ ಒಬ್ಬ ಮನುಷ್ಯನು ಮಾಡಿದ್ದರೆ ಅವುಗಳಲ್ಲಿ ಪಾಪಮಾಡುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​అతడు పాపముచేసి అపరాధి యగును గనుక అతడు తాను దోచుకొనిన సొమ్మునుగూర్చి గాని బలాత్కారముచేతను]]></a:t>
+              <a:t><![CDATA[4. ಅವನು ಪಾಪಮಾಡಿ ಅಪರಾಧಿಯಾಗಿರುವದರಿಂದ ಅವನು ಬಲಾತ್ಕಾರವಾಗಿ ಪಡೆದುಕೊಂಡದ್ದನ್ನೂ ಮೋಸದಿಂದ ಪಡೆದ ವಸ್ತುವನ್ನೂ ಅವನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అపహరించినదానిగూర్చిగాని తనకు అప్పగింపబడినదానిగూర్చిగాని, పోయి తనకు దొరి కినదానిగూర్చిగాని,]]></a:t>
+              <a:t><![CDATA[ವಶಕ್ಕೆ ಇಟ್ಟುಕೊಳ್ಳಲು ಕೊಟ್ಟದ್ದನ್ನೂ ಕಳೆದುಹೋಗಿ ಸಿಕ್ಕಿದ ವಸ್ತುವನ್ನೂ ಹಿಂದಕ್ಕೆ ಕೊಡುವಂತಾಗಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme48">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme48">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme48">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>