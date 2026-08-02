--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -119,60 +119,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -217,55 +207,50 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
-    <p:sldId id="320" r:id="rId67"/>
-[...3 lines deleted...]
-    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -427,58 +412,53 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -538,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனுக்கு மார்ப்பதக்கத்தை அணிந்து, மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளையும் வைத்து,]]></a:t>
+              <a:t><![CDATA[25. கொழுப்பையும், வாலையும், குடல்கள்மேலிருந்த கொழுப்பு முழுவதையும், கல்லீரலின்மேலிருந்த ஜவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின் கொழுப்பையும், வலது முன்னந்தொடையையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -647,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் தலையிலே பாகையைத் தரித்து, பாகையின்மேல் அவன் நெற்றியிலே பரிசுத்த கிரீடம் என்னும் பொற்பட்டத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[25. கொழுப்பையும், வாலையும், குடல்கள்மேலிருந்த கொழுப்பு முழுவதையும், கல்லீரலின்மேலிருந்த ஜவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின் கொழுப்பையும், வலது முன்னந்தொடையையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -756,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் தலையிலே பாகையைத் தரித்து, பாகையின்மேல் அவன் நெற்றியிலே பரிசுத்த கிரீடம் என்னும் பொற்பட்டத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருடைய சந்நிதியில் வைத்திருந்த புளிப்பில்லா அப்பங்களின் கூடையிலுள்ள புளிப்பில்லா அதிரசத்தில் ஒன்றையும், எண்ணெயிட்ட அப்பமாகிய அதிரசத்தில் ஒன்றையும், ஒரு அடையையும் எடுத்து, அந்தக் கொழுப்பின்மேலும், முன்னந்தொடையின்மேலும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -865,51 +845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு மோசே, அபிஷேக தைலத்தை எடுத்து, வாசஸ்தலத்தையும் அதிலுள்ள யாவற்றையும் அபிஷேகம்பண்ணி, பரிசுத்தப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருடைய சந்நிதியில் வைத்திருந்த புளிப்பில்லா அப்பங்களின் கூடையிலுள்ள புளிப்பில்லா அதிரசத்தில் ஒன்றையும், எண்ணெயிட்ட அப்பமாகிய அதிரசத்தில் ஒன்றையும், ஒரு அடையையும் எடுத்து, அந்தக் கொழுப்பின்மேலும், முன்னந்தொடையின்மேலும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -974,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு மோசே, அபிஷேக தைலத்தை எடுத்து, வாசஸ்தலத்தையும் அதிலுள்ள யாவற்றையும் அபிஷேகம்பண்ணி, பரிசுத்தப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[27. அவைகளையெல்லாம் ஆரோனுடைய உள்ளங்கைகளிலும் அவன் குமாரருடைய உள்ளங்கைகளிலும் வைத்து, அசைவாட்டும்பலியாகக் கர்த்தருடைய சந்நிதியில் அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1083,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதில் கொஞ்சம் எடுத்து, பலிபீடத்தின்மேல் ஏழுதரம் தெளித்து, பலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும், தொட்டியையும் அதின் பாதத்தையும் பரிசுத்தம்படுத்தும்படிக்கு அபிஷேகம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[27. அவைகளையெல்லாம் ஆரோனுடைய உள்ளங்கைகளிலும் அவன் குமாரருடைய உள்ளங்கைகளிலும் வைத்து, அசைவாட்டும்பலியாகக் கர்த்தருடைய சந்நிதியில் அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1192,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதில் கொஞ்சம் எடுத்து, பலிபீடத்தின்மேல் ஏழுதரம் தெளித்து, பலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும், தொட்டியையும் அதின் பாதத்தையும் பரிசுத்தம்படுத்தும்படிக்கு அபிஷேகம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[28. பின்பு மோசே அவைகளை அவர்கள் உள்ளங்கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேலிருக்கிற தகனபலியின்மேல் தகனித்தான்; அவைகள் சுகந்தவாசனையான பிரதிஷ்டைப்பலிகள்; இது கர்த்தருக்குத் தகனபலியானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1301,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அபிஷேகதைலத்திலே கொஞ்சம் ஆரோனுடைய சிரசின்மேல் வார்த்து, அவனைப் பரிசுத்தப்படுத்தும்படி அபிஷேகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[28. பின்பு மோசே அவைகளை அவர்கள் உள்ளங்கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேலிருக்கிற தகனபலியின்மேல் தகனித்தான்; அவைகள் சுகந்தவாசனையான பிரதிஷ்டைப்பலிகள்; இது கர்த்தருக்குத் தகனபலியானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1410,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு மோசே, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, ஆரோனின் குமாரரை வரவழைத்து, அவர்களுக்கு அங்கிகளை உடுத்தி, இடைக்கச்சைகளைக் கட்டி, குல்லாக்களைத் தரித்து,]]></a:t>
+              <a:t><![CDATA[29. பின்பு மோசே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டினான். கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே பிரதிஷ்டையின் ஆட்டுக்கடாவிலே அது மோசேயின் பங்காயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1519,51 +1499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு மோசே, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, ஆரோனின் குமாரரை வரவழைத்து, அவர்களுக்கு அங்கிகளை உடுத்தி, இடைக்கச்சைகளைக் கட்டி, குல்லாக்களைத் தரித்து,]]></a:t>
+              <a:t><![CDATA[29. பின்பு மோசே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டினான். கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே பிரதிஷ்டையின் ஆட்டுக்கடாவிலே அது மோசேயின் பங்காயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1628,51 +1608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சபையெல்லாம் ஆசரிப்புக் கூடார வாசலுக்கு முன்பாகக் கூடிவரச்செய் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. குடல்களையும் தொடைகளையும் தண்ணீரால் கழுவினபின், மோசே ஆட்டுக்கடா முழுவதையும் பலிபீடத்தின்மேல் கர்த்தருக்குச் சுகந்த வாசனைக்கான சர்வாங்க தகனபலியாகத் தகனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1737,51 +1717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பாவநிவாரண பலிக்கான காளையைக் கொண்டு வந்தான்; அதினுடைய தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்;]]></a:t>
+              <a:t><![CDATA[30. மோசே அபிஷேக தைலத்திலும், பலிபீடத்தின்மேலிருந்த இரத்தத்திலும் கொஞ்சம் எடுத்து, ஆரோன்மேலும் அவன் வஸ்திரங்கள் மேலும், அவன் குமாரர்மேலும் அவர்கள் வஸ்திரங்கள்மேலும் தெளித்து, ஆரோனையும் அவன் வஸ்திரங்களையும், அவன் குமாரரையும் அவன் குமாரரின் வஸ்திரங்களையும் பரிசுத்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1846,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பாவநிவாரண பலிக்கான காளையைக் கொண்டு வந்தான்; அதினுடைய தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்;]]></a:t>
+              <a:t><![CDATA[30. மோசே அபிஷேக தைலத்திலும், பலிபீடத்தின்மேலிருந்த இரத்தத்திலும் கொஞ்சம் எடுத்து, ஆரோன்மேலும் அவன் வஸ்திரங்கள் மேலும், அவன் குமாரர்மேலும் அவர்கள் வஸ்திரங்கள்மேலும் தெளித்து, ஆரோனையும் அவன் வஸ்திரங்களையும், அவன் குமாரரையும் அவன் குமாரரின் வஸ்திரங்களையும் பரிசுத்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1955,51 +1935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தை எடுத்து, தன் விரலினால் பலிபீடத்தின் கொம்புகளின்மேல் சுற்றிலும் பூசி, பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, மற்ற இரத்தத்தைப் பலிபீடத்தின் அடியில் ஊற்றிவிட்டு, அதின்மேல் பாவநிவிர்த்தி செய்யும்பொருட்டு அதைப் பரிசுத்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[30. மோசே அபிஷேக தைலத்திலும், பலிபீடத்தின்மேலிருந்த இரத்தத்திலும் கொஞ்சம் எடுத்து, ஆரோன்மேலும் அவன் வஸ்திரங்கள் மேலும், அவன் குமாரர்மேலும் அவர்கள் வஸ்திரங்கள்மேலும் தெளித்து, ஆரோனையும் அவன் வஸ்திரங்களையும், அவன் குமாரரையும் அவன் குமாரரின் வஸ்திரங்களையும் பரிசுத்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2064,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தை எடுத்து, தன் விரலினால் பலிபீடத்தின் கொம்புகளின்மேல் சுற்றிலும் பூசி, பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, மற்ற இரத்தத்தைப் பலிபீடத்தின் அடியில் ஊற்றிவிட்டு, அதின்மேல் பாவநிவிர்த்தி செய்யும்பொருட்டு அதைப் பரிசுத்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[31. பின்பு மோசே ஆரோனையும் அவன் குமாரரையும் நோக்கி: நீங்கள் அந்த மாம்சத்தை ஆசரிப்புக் கூடாரவாசலிலே வேவித்து, ஆரோனும் அவன் குமாரரும் அதைப் புசிப்பார்களாக என்று கட்டளையிட்டிருக்கிறபடியே, அங்கே அதையும் உங்கள் பிரதிஷ்டைப் பலிகளுள்ள கூடையில் இருக்கிற அப்பத்தையும் புசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2173,51 +2153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தை எடுத்து, தன் விரலினால் பலிபீடத்தின் கொம்புகளின்மேல் சுற்றிலும் பூசி, பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, மற்ற இரத்தத்தைப் பலிபீடத்தின் அடியில் ஊற்றிவிட்டு, அதின்மேல் பாவநிவிர்த்தி செய்யும்பொருட்டு அதைப் பரிசுத்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[31. பின்பு மோசே ஆரோனையும் அவன் குமாரரையும் நோக்கி: நீங்கள் அந்த மாம்சத்தை ஆசரிப்புக் கூடாரவாசலிலே வேவித்து, ஆரோனும் அவன் குமாரரும் அதைப் புசிப்பார்களாக என்று கட்டளையிட்டிருக்கிறபடியே, அங்கே அதையும் உங்கள் பிரதிஷ்டைப் பலிகளுள்ள கூடையில் இருக்கிற அப்பத்தையும் புசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2282,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு மோசே, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, குடல்கள்மேல் இருந்த கொழுப்பு முழுவதையும், கல்லீரலின்மேல் இருந்த ஜவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின் கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
+              <a:t><![CDATA[32. மாம்சத்திலும் அப்பத்திலும் மீதியானதை அக்கினியிலே சுட்டெரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2391,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு மோசே, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, குடல்கள்மேல் இருந்த கொழுப்பு முழுவதையும், கல்லீரலின்மேல் இருந்த ஜவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின் கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
+              <a:t><![CDATA[33. பிரதிஷ்டையின் நாட்கள் நிறைவேறும்வரைக்கும், ஏழுநாள் ஆசரிப்புக் கூடாரவாசலை விட்டுப் புறப்படாதிருங்கள்; ஏழு நாளளவும் நீங்கள் பிரதிஷ்டைப்படுத்தப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2500,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. காளையையும் அதின் தோலையும் மாம்சத்தையும் சாணியையும் பாளயத்துக்குப் புறம்பே அக்கினியிலே சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[33. பிரதிஷ்டையின் நாட்கள் நிறைவேறும்வரைக்கும், ஏழுநாள் ஆசரிப்புக் கூடாரவாசலை விட்டுப் புறப்படாதிருங்கள்; ஏழு நாளளவும் நீங்கள் பிரதிஷ்டைப்படுத்தப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2609,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. காளையையும் அதின் தோலையும் மாம்சத்தையும் சாணியையும் பாளயத்துக்குப் புறம்பே அக்கினியிலே சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[34. இன்று செய்ததுபோல, உங்கள் பாவநிவிர்த்திக்காக இனிமேலும் செய்யவேண்டும் என்று கர்த்தர் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2718,51 +2698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு அவன் சர்வாங்க தகனபலிக்கு ஆட்டுக்கடாவைக்கொண்டு வந்தான்; அதின் தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. இன்று செய்ததுபோல, உங்கள் பாவநிவிர்த்திக்காக இனிமேலும் செய்யவேண்டும் என்று கர்த்தர் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2827,51 +2807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, மோசே செய்தான்: சபை ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாகக் கூடினபோது,]]></a:t>
+              <a:t><![CDATA[21. குடல்களையும் தொடைகளையும் தண்ணீரால் கழுவினபின், மோசே ஆட்டுக்கடா முழுவதையும் பலிபீடத்தின்மேல் கர்த்தருக்குச் சுகந்த வாசனைக்கான சர்வாங்க தகனபலியாகத் தகனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2936,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு அவன் சர்வாங்க தகனபலிக்கு ஆட்டுக்கடாவைக்கொண்டு வந்தான்; அதின் தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3045,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்தான்.]]></a:t>
+              <a:t><![CDATA[35. நீங்கள் சாகாதபடிக்கு ஏழுநாள் இரவும் பகலும் ஆசரிப்புக் கூடாரவாசலிலிருந்து, கர்த்தருடைய காவலைக் காக்கக்கடவீர்கள்; இப்படி நான் கற்பிக்கப்பட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3154,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆட்டுக்கடா சந்து சந்தாகத் துண்டிக்கப் பட்டது; கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, மோசே அதின் தலையையும் துண்டங்களையும் கொழுப்பையும் தகனித்தான்.]]></a:t>
+              <a:t><![CDATA[35. நீங்கள் சாகாதபடிக்கு ஏழுநாள் இரவும் பகலும் ஆசரிப்புக் கூடாரவாசலிலிருந்து, கர்த்தருடைய காவலைக் காக்கக்கடவீர்கள்; இப்படி நான் கற்பிக்கப்பட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3263,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. குடல்களையும் தொடைகளையும் தண்ணீரால் கழுவினபின், மோசே ஆட்டுக்கடா முழுவதையும் பலிபீடத்தின்மேல் கர்த்தருக்குச் சுகந்த வாசனைக்கான சர்வாங்க தகனபலியாகத் தகனித்தான்.]]></a:t>
+              <a:t><![CDATA[2. நீ ஆரோனையும் அவன் குமாரரையும் வரவழைத்து, வஸ்திரங்களையும், அபிஷேக தைலத்தையும், பாவநிவாரணபலிக்கு ஒரு காளையையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு கூடையில் புளிப்பில்லா அப்பங்களையும் கொண்டு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3372,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. குடல்களையும் தொடைகளையும் தண்ணீரால் கழுவினபின், மோசே ஆட்டுக்கடா முழுவதையும் பலிபீடத்தின்மேல் கர்த்தருக்குச் சுகந்த வாசனைக்கான சர்வாங்க தகனபலியாகத் தகனித்தான்.]]></a:t>
+              <a:t><![CDATA[2. நீ ஆரோனையும் அவன் குமாரரையும் வரவழைத்து, வஸ்திரங்களையும், அபிஷேக தைலத்தையும், பாவநிவாரணபலிக்கு ஒரு காளையையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு கூடையில் புளிப்பில்லா அப்பங்களையும் கொண்டு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3481,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. குடல்களையும் தொடைகளையும் தண்ணீரால் கழுவினபின், மோசே ஆட்டுக்கடா முழுவதையும் பலிபீடத்தின்மேல் கர்த்தருக்குச் சுகந்த வாசனைக்கான சர்வாங்க தகனபலியாகத் தகனித்தான்.]]></a:t>
+              <a:t><![CDATA[36. கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்ட எல்லாக் காரியங்களையும் ஆரோனும் அவன் குமாரரும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3590,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு பிரதிஷ்டைப்படுத்துவதற்குரிய மற்ற ஆட்டுக்கடாவைக் கொண்டு வந்தான்; அதின் தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்ட எல்லாக் காரியங்களையும் ஆரோனும் அவன் குமாரரும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3699,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு பிரதிஷ்டைப்படுத்துவதற்குரிய மற்ற ஆட்டுக்கடாவைக் கொண்டு வந்தான்; அதின் தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. சபையெல்லாம் ஆசரிப்புக் கூடார வாசலுக்கு முன்பாகக் கூடிவரச்செய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3808,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனுடைய வலது காதின் மடலிலும் வலது கையின் பெருவிரலிலும் வலது காலின் பெருவிரலிலும் பூசினான்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, மோசே செய்தான்: சபை ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாகக் கூடினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3917,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனுடைய வலது காதின் மடலிலும் வலது கையின் பெருவிரலிலும் வலது காலின் பெருவிரலிலும் பூசினான்.]]></a:t>
+              <a:t><![CDATA[5. மோசே சபையை நோக்கி: செய்யும்படி கர்த்தர் இட்ட காரியம் இதுவே என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4026,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, மோசே செய்தான்: சபை ஆசரிப்புக் கூடாரவாசலுக்கு முன்பாகக் கூடினபோது,]]></a:t>
+              <a:t><![CDATA[22. பின்பு பிரதிஷ்டைப்படுத்துவதற்குரிய மற்ற ஆட்டுக்கடாவைக் கொண்டு வந்தான்; அதின் தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4135,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு ஆரோனுடைய குமாரரையும் அழைத்தான்; மோசே அந்த இரத்தத்திலே கொஞ்சம் அவர்களுடைய வலது காதின் மடலிலும் வலது கையின் பெருவிரலிலும் வலது காலின் பெருவிரலிலும் பூசி, இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, மோசே ஆரோனையும் அவன் குமாரரையும் வரவழைத்து, அவர்களை ஜலத்தினால் ஸ்நானம்பண்ணுவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4244,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு ஆரோனுடைய குமாரரையும் அழைத்தான்; மோசே அந்த இரத்தத்திலே கொஞ்சம் அவர்களுடைய வலது காதின் மடலிலும் வலது கையின் பெருவிரலிலும் வலது காலின் பெருவிரலிலும் பூசி, இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[7. அவனுக்கு உள்ளங்கியைப் போட்டு, இடைக்கச்சையைக் கட்டி, மேலங்கியை உடுத்தி, ஏபோத்தைத் தரித்து, அதின்மேல் ஏபோத்தின் விசித்திரமான கச்சையைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4353,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு ஆரோனுடைய குமாரரையும் அழைத்தான்; மோசே அந்த இரத்தத்திலே கொஞ்சம் அவர்களுடைய வலது காதின் மடலிலும் வலது கையின் பெருவிரலிலும் வலது காலின் பெருவிரலிலும் பூசி, இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[7. அவனுக்கு உள்ளங்கியைப் போட்டு, இடைக்கச்சையைக் கட்டி, மேலங்கியை உடுத்தி, ஏபோத்தைத் தரித்து, அதின்மேல் ஏபோத்தின் விசித்திரமான கச்சையைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4462,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கொழுப்பையும், வாலையும், குடல்கள்மேலிருந்த கொழுப்பு முழுவதையும், கல்லீரலின்மேலிருந்த ஜவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின் கொழுப்பையும், வலது முன்னந்தொடையையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[8. அவனுக்கு மார்ப்பதக்கத்தை அணிந்து, மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளையும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4571,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கொழுப்பையும், வாலையும், குடல்கள்மேலிருந்த கொழுப்பு முழுவதையும், கல்லீரலின்மேலிருந்த ஜவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின் கொழுப்பையும், வலது முன்னந்தொடையையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[9. அவன் தலையிலே பாகையைத் தரித்து, பாகையின்மேல் அவன் நெற்றியிலே பரிசுத்த கிரீடம் என்னும் பொற்பட்டத்தைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4680,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய சந்நிதியில் வைத்திருந்த புளிப்பில்லா அப்பங்களின் கூடையிலுள்ள புளிப்பில்லா அதிரசத்தில் ஒன்றையும், எண்ணெயிட்ட அப்பமாகிய அதிரசத்தில் ஒன்றையும், ஒரு அடையையும் எடுத்து, அந்தக் கொழுப்பின்மேலும், முன்னந்தொடையின்மேலும் வைத்து,]]></a:t>
+              <a:t><![CDATA[9. அவன் தலையிலே பாகையைத் தரித்து, பாகையின்மேல் அவன் நெற்றியிலே பரிசுத்த கிரீடம் என்னும் பொற்பட்டத்தைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4789,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய சந்நிதியில் வைத்திருந்த புளிப்பில்லா அப்பங்களின் கூடையிலுள்ள புளிப்பில்லா அதிரசத்தில் ஒன்றையும், எண்ணெயிட்ட அப்பமாகிய அதிரசத்தில் ஒன்றையும், ஒரு அடையையும் எடுத்து, அந்தக் கொழுப்பின்மேலும், முன்னந்தொடையின்மேலும் வைத்து,]]></a:t>
+              <a:t><![CDATA[10. பின்பு மோசே, அபிஷேக தைலத்தை எடுத்து, வாசஸ்தலத்தையும் அதிலுள்ள யாவற்றையும் அபிஷேகம்பண்ணி, பரிசுத்தப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4898,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய சந்நிதியில் வைத்திருந்த புளிப்பில்லா அப்பங்களின் கூடையிலுள்ள புளிப்பில்லா அதிரசத்தில் ஒன்றையும், எண்ணெயிட்ட அப்பமாகிய அதிரசத்தில் ஒன்றையும், ஒரு அடையையும் எடுத்து, அந்தக் கொழுப்பின்மேலும், முன்னந்தொடையின்மேலும் வைத்து,]]></a:t>
+              <a:t><![CDATA[10. பின்பு மோசே, அபிஷேக தைலத்தை எடுத்து, வாசஸ்தலத்தையும் அதிலுள்ள யாவற்றையும் அபிஷேகம்பண்ணி, பரிசுத்தப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5007,51 +4987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவைகளையெல்லாம் ஆரோனுடைய உள்ளங்கைகளிலும் அவன் குமாரருடைய உள்ளங்கைகளிலும் வைத்து, அசைவாட்டும்பலியாகக் கர்த்தருடைய சந்நிதியில் அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[11. அதில் கொஞ்சம் எடுத்து, பலிபீடத்தின்மேல் ஏழுதரம் தெளித்து, பலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும், தொட்டியையும் அதின் பாதத்தையும் பரிசுத்தம்படுத்தும்படிக்கு அபிஷேகம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5116,51 +5096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவைகளையெல்லாம் ஆரோனுடைய உள்ளங்கைகளிலும் அவன் குமாரருடைய உள்ளங்கைகளிலும் வைத்து, அசைவாட்டும்பலியாகக் கர்த்தருடைய சந்நிதியில் அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[11. அதில் கொஞ்சம் எடுத்து, பலிபீடத்தின்மேல் ஏழுதரம் தெளித்து, பலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும், தொட்டியையும் அதின் பாதத்தையும் பரிசுத்தம்படுத்தும்படிக்கு அபிஷேகம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5225,51 +5205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசே சபையை நோக்கி: செய்யும்படி கர்த்தர் இட்ட காரியம் இதுவே என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[22. பின்பு பிரதிஷ்டைப்படுத்துவதற்குரிய மற்ற ஆட்டுக்கடாவைக் கொண்டு வந்தான்; அதின் தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5334,51 +5314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பின்பு மோசே அவைகளை அவர்கள் உள்ளங்கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேலிருக்கிற தகனபலியின்மேல் தகனித்தான்; அவைகள் சுகந்தவாசனையான பிரதிஷ்டைப்பலிகள்; இது கர்த்தருக்குத் தகனபலியானது.]]></a:t>
+              <a:t><![CDATA[12. அபிஷேகதைலத்திலே கொஞ்சம் ஆரோனுடைய சிரசின்மேல் வார்த்து, அவனைப் பரிசுத்தப்படுத்தும்படி அபிஷேகம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5443,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பின்பு மோசே அவைகளை அவர்கள் உள்ளங்கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேலிருக்கிற தகனபலியின்மேல் தகனித்தான்; அவைகள் சுகந்தவாசனையான பிரதிஷ்டைப்பலிகள்; இது கர்த்தருக்குத் தகனபலியானது.]]></a:t>
+              <a:t><![CDATA[13. பின்பு மோசே, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, ஆரோனின் குமாரரை வரவழைத்து, அவர்களுக்கு அங்கிகளை உடுத்தி, இடைக்கச்சைகளைக் கட்டி, குல்லாக்களைத் தரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5552,51 +5532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்பு மோசே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டினான். கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே பிரதிஷ்டையின் ஆட்டுக்கடாவிலே அது மோசேயின் பங்காயிற்று.]]></a:t>
+              <a:t><![CDATA[13. பின்பு மோசே, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, ஆரோனின் குமாரரை வரவழைத்து, அவர்களுக்கு அங்கிகளை உடுத்தி, இடைக்கச்சைகளைக் கட்டி, குல்லாக்களைத் தரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5661,51 +5641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்பு மோசே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டினான். கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே பிரதிஷ்டையின் ஆட்டுக்கடாவிலே அது மோசேயின் பங்காயிற்று.]]></a:t>
+              <a:t><![CDATA[14. பாவநிவாரண பலிக்கான காளையைக் கொண்டு வந்தான்; அதினுடைய தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5770,51 +5750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மோசே அபிஷேக தைலத்திலும், பலிபீடத்தின்மேலிருந்த இரத்தத்திலும் கொஞ்சம் எடுத்து, ஆரோன்மேலும் அவன் வஸ்திரங்கள் மேலும், அவன் குமாரர்மேலும் அவர்கள் வஸ்திரங்கள்மேலும் தெளித்து, ஆரோனையும் அவன் வஸ்திரங்களையும், அவன் குமாரரையும் அவன் குமாரரின் வஸ்திரங்களையும் பரிசுத்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[14. பாவநிவாரண பலிக்கான காளையைக் கொண்டு வந்தான்; அதினுடைய தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5879,51 +5859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மோசே அபிஷேக தைலத்திலும், பலிபீடத்தின்மேலிருந்த இரத்தத்திலும் கொஞ்சம் எடுத்து, ஆரோன்மேலும் அவன் வஸ்திரங்கள் மேலும், அவன் குமாரர்மேலும் அவர்கள் வஸ்திரங்கள்மேலும் தெளித்து, ஆரோனையும் அவன் வஸ்திரங்களையும், அவன் குமாரரையும் அவன் குமாரரின் வஸ்திரங்களையும் பரிசுத்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தை எடுத்து, தன் விரலினால் பலிபீடத்தின் கொம்புகளின்மேல் சுற்றிலும் பூசி, பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, மற்ற இரத்தத்தைப் பலிபீடத்தின் அடியில் ஊற்றிவிட்டு, அதின்மேல் பாவநிவிர்த்தி செய்யும்பொருட்டு அதைப் பரிசுத்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5988,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மோசே அபிஷேக தைலத்திலும், பலிபீடத்தின்மேலிருந்த இரத்தத்திலும் கொஞ்சம் எடுத்து, ஆரோன்மேலும் அவன் வஸ்திரங்கள் மேலும், அவன் குமாரர்மேலும் அவர்கள் வஸ்திரங்கள்மேலும் தெளித்து, ஆரோனையும் அவன் வஸ்திரங்களையும், அவன் குமாரரையும் அவன் குமாரரின் வஸ்திரங்களையும் பரிசுத்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தை எடுத்து, தன் விரலினால் பலிபீடத்தின் கொம்புகளின்மேல் சுற்றிலும் பூசி, பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, மற்ற இரத்தத்தைப் பலிபீடத்தின் அடியில் ஊற்றிவிட்டு, அதின்மேல் பாவநிவிர்த்தி செய்யும்பொருட்டு அதைப் பரிசுத்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6097,51 +6077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு மோசே ஆரோனையும் அவன் குமாரரையும் நோக்கி: நீங்கள் அந்த மாம்சத்தை ஆசரிப்புக் கூடாரவாசலிலே வேவித்து, ஆரோனும் அவன் குமாரரும் அதைப் புசிப்பார்களாக என்று கட்டளையிட்டிருக்கிறபடியே, அங்கே அதையும் உங்கள் பிரதிஷ்டைப் பலிகளுள்ள கூடையில் இருக்கிற அப்பத்தையும் புசித்து,]]></a:t>
+              <a:t><![CDATA[16. பின்பு மோசே, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, குடல்கள்மேல் இருந்த கொழுப்பு முழுவதையும், கல்லீரலின்மேல் இருந்த ஜவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின் கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6206,51 +6186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு மோசே ஆரோனையும் அவன் குமாரரையும் நோக்கி: நீங்கள் அந்த மாம்சத்தை ஆசரிப்புக் கூடாரவாசலிலே வேவித்து, ஆரோனும் அவன் குமாரரும் அதைப் புசிப்பார்களாக என்று கட்டளையிட்டிருக்கிறபடியே, அங்கே அதையும் உங்கள் பிரதிஷ்டைப் பலிகளுள்ள கூடையில் இருக்கிற அப்பத்தையும் புசித்து,]]></a:t>
+              <a:t><![CDATA[16. பின்பு மோசே, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, குடல்கள்மேல் இருந்த கொழுப்பு முழுவதையும், கல்லீரலின்மேல் இருந்த ஜவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின் கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6315,51 +6295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு மோசே ஆரோனையும் அவன் குமாரரையும் நோக்கி: நீங்கள் அந்த மாம்சத்தை ஆசரிப்புக் கூடாரவாசலிலே வேவித்து, ஆரோனும் அவன் குமாரரும் அதைப் புசிப்பார்களாக என்று கட்டளையிட்டிருக்கிறபடியே, அங்கே அதையும் உங்கள் பிரதிஷ்டைப் பலிகளுள்ள கூடையில் இருக்கிற அப்பத்தையும் புசித்து,]]></a:t>
+              <a:t><![CDATA[17. காளையையும் அதின் தோலையும் மாம்சத்தையும் சாணியையும் பாளயத்துக்குப் புறம்பே அக்கினியிலே சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6424,51 +6404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, மோசே ஆரோனையும் அவன் குமாரரையும் வரவழைத்து, அவர்களை ஜலத்தினால் ஸ்நானம்பண்ணுவித்து,]]></a:t>
+              <a:t><![CDATA[23. பின்பு அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனுடைய வலது காதின் மடலிலும் வலது கையின் பெருவிரலிலும் வலது காலின் பெருவிரலிலும் பூசினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6533,51 +6513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மாம்சத்திலும் அப்பத்திலும் மீதியானதை அக்கினியிலே சுட்டெரித்து,]]></a:t>
+              <a:t><![CDATA[17. காளையையும் அதின் தோலையும் மாம்சத்தையும் சாணியையும் பாளயத்துக்குப் புறம்பே அக்கினியிலே சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6642,51 +6622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பிரதிஷ்டையின் நாட்கள் நிறைவேறும்வரைக்கும், ஏழுநாள் ஆசரிப்புக் கூடாரவாசலை விட்டுப் புறப்படாதிருங்கள்; ஏழு நாளளவும் நீங்கள் பிரதிஷ்டைப்படுத்தப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. பின்பு அவன் சர்வாங்க தகனபலிக்கு ஆட்டுக்கடாவைக்கொண்டு வந்தான்; அதின் தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6751,51 +6731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பிரதிஷ்டையின் நாட்கள் நிறைவேறும்வரைக்கும், ஏழுநாள் ஆசரிப்புக் கூடாரவாசலை விட்டுப் புறப்படாதிருங்கள்; ஏழு நாளளவும் நீங்கள் பிரதிஷ்டைப்படுத்தப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. பின்பு அவன் சர்வாங்க தகனபலிக்கு ஆட்டுக்கடாவைக்கொண்டு வந்தான்; அதின் தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6860,51 +6840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இன்று செய்ததுபோல, உங்கள் பாவநிவிர்த்திக்காக இனிமேலும் செய்யவேண்டும் என்று கர்த்தர் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6969,596 +6949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நீங்கள் சாகாதபடிக்கு ஏழுநாள் இரவும் பகலும் ஆசரிப்புக் கூடாரவாசலிலிருந்து, கர்த்தருடைய காவலைக் காக்கக்கடவீர்கள்; இப்படி நான் கற்பிக்கப்பட்டேன் என்றான்.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[2. நீ ஆரோனையும் அவன் குமாரரையும் வரவழைத்து, வஸ்திரங்களையும், அபிஷேக தைலத்தையும், பாவநிவாரணபலிக்கு ஒரு காளையையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு கூடையில் புளிப்பில்லா அப்பங்களையும் கொண்டு வந்து,]]></a:t>
+              <a:t><![CDATA[20. ஆட்டுக்கடா சந்து சந்தாகத் துண்டிக்கப் பட்டது; கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, மோசே அதின் தலையையும் துண்டங்களையும் கொழுப்பையும் தகனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7623,51 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுக்கு உள்ளங்கியைப் போட்டு, இடைக்கச்சையைக் கட்டி, மேலங்கியை உடுத்தி, ஏபோத்தைத் தரித்து, அதின்மேல் ஏபோத்தின் விசித்திரமான கச்சையைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[23. பின்பு அது கொல்லப்பட்டது; மோசே அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனுடைய வலது காதின் மடலிலும் வலது கையின் பெருவிரலிலும் வலது காலின் பெருவிரலிலும் பூசினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7732,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுக்கு உள்ளங்கியைப் போட்டு, இடைக்கச்சையைக் கட்டி, மேலங்கியை உடுத்தி, ஏபோத்தைத் தரித்து, அதின்மேல் ஏபோத்தின் விசித்திரமான கச்சையைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[24. பின்பு ஆரோனுடைய குமாரரையும் அழைத்தான்; மோசே அந்த இரத்தத்திலே கொஞ்சம் அவர்களுடைய வலது காதின் மடலிலும் வலது கையின் பெருவிரலிலும் வலது காலின் பெருவிரலிலும் பூசி, இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7841,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுக்கு உள்ளங்கியைப் போட்டு, இடைக்கச்சையைக் கட்டி, மேலங்கியை உடுத்தி, ஏபோத்தைத் தரித்து, அதின்மேல் ஏபோத்தின் விசித்திரமான கச்சையைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[24. பின்பு ஆரோனுடைய குமாரரையும் அழைத்தான்; மோசே அந்த இரத்தத்திலே கொஞ்சம் அவர்களுடைய வலது காதின் மடலிலும் வலது கையின் பெருவிரலிலும் வலது காலின் பெருவிரலிலும் பூசி, இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7920,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488400" r:id="rId1"/>
+    <p:sldLayoutId id="2474722163" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8444,90 +7879,50 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8652,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he put the breastplate upon him: also he put in the breastplate the Urim and the Thummim.]]></a:t>
+              <a:t><![CDATA[25. और उसने चरबी, और मोटी पूंछ, ओर अंतडिय़ों पर की सब चरबी, और कलेजे पर की झिल्ली समेत दोनों गुर्दे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he put the turban upon his head; also upon the turban, even upon his forefront, did he put]]></a:t>
+              <a:t><![CDATA[और दाहिनी जांघ, ये सब ले कर अलग रखे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the golden plate, the holy crown; as the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[26. ओर अखमीरी रोटी की टोकरी जो यहोवा के आगे रखी गई थी उस में से एक रोटी, और तेल से सने हुए मैदे का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Moses took the anointing oil, and anointed the tabernacle and all that was therein, and]]></a:t>
+              <a:t><![CDATA[एक फुलका, और एक रोटी ले कर चरबी और दाहिनी जांघ पर रख दी;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sanctified them.]]></a:t>
+              <a:t><![CDATA[27. और ये सब वस्तुएं हारून और उसके पुत्रों के हाथों पर धर दी गई, और हिलाने की भेंट के लिये यहोवा के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he sprinkled thereof upon the altar seven times, and anointed the altar and all his vessels,]]></a:t>
+              <a:t><![CDATA[साम्हने हिलाई गई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[both the vessel that holds water and his foot, to sanctify them.]]></a:t>
+              <a:t><![CDATA[28. और मूसा ने उन्हें फिर उनके हाथों पर से ले कर उन्हें वेदी पर होमबलि के ऊपर जलाया, यह सुखदायक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he poured of the anointing oil upon Aaron's head, and anointed him, to sanctify him.]]></a:t>
+              <a:t><![CDATA[सुगन्ध देने के लिये संस्कार की भेंट और यहोवा के लिये हव्य था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Moses brought Aaron's sons, and put coats upon them, and girded them with girdles, and put]]></a:t>
+              <a:t><![CDATA[29. तब मूसा ने छाती को ले कर हिलाने की भेंट के लिये यहोवा के आगे हिलाया; और संस्कार के मेढ़ें में से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bonnets upon them; as the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[मूसा का भाग यही हुआ जैसा यहोवा ने मूसा को आज्ञा दी थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And gather you all the congregation together unto the door of the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[21. तब अंतडिय़ां और पांव जल से धोये गए, और मूसा ने पूरे मेढ़े को वेदी पर जलाया, और वह सुखदायक सुगन्ध]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he brought the bullock for the sin offering: and Aaron and his sons laid their hands upon]]></a:t>
+              <a:t><![CDATA[30. और मूसा ने अभिषेक के तेल ओर वेदी पर के लोहू, दोनों में से कुछ ले कर हारून और उसके वस्त्रों पर,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the head of the bullock for the sin offering.]]></a:t>
+              <a:t><![CDATA[और उसके पुत्रों और उनके वस्त्रों पर भी छिड़का; और उसने वस्त्रों समेत हारून को ओर वस्त्रों समेत उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he slew it; and Moses took the blood, and put it upon the horns of the altar round about]]></a:t>
+              <a:t><![CDATA[पुत्रों को भी पवित्र किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with his finger, and purified the altar, and poured the blood at the bottom of the altar, and]]></a:t>
+              <a:t><![CDATA[31. और मूसा ने हारून और उसके पुत्रों से कहा, मांस को मिलापवाले तम्बू के द्वार पर पकाओ, और उस रोटी को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sanctified it, to make reconciliation upon it.]]></a:t>
+              <a:t><![CDATA[जो संस्कार की टोकरी में है वहीं खाओ, जैसा मैं ने आज्ञा दी है, कि हारून और उसके पुत्र उसे खाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he took all the fat that was upon the inwards, and the lobe above the liver, and the two]]></a:t>
+              <a:t><![CDATA[32. और मांस और रोटी में से जो शेष रह जाए उसे आग में जला देना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kidneys, and their fat, and Moses burned it upon the altar.]]></a:t>
+              <a:t><![CDATA[33. और जब तक तुम्हारे संस्कार के दिन पूरे न हों तब तक, अर्थात सात दिन तक मिलापवाले तम्बू के द्वार के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But the bullock, and his hide, his flesh, and his dung, he burnt with fire without the camp; as]]></a:t>
+              <a:t><![CDATA[बाहर न जाना, क्योंकि वह सात दिन तक तुम्हारा संस्कार करता रहेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[34. जिस प्रकार आज किया गया है वैसा ही करने की आज्ञा यहोवा ने दी है, जिस से तुम्हारा प्रायश्चित्त]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he brought the ram for the burnt offering: and Aaron and his sons laid their hands upon the]]></a:t>
+              <a:t><![CDATA[किया जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Moses did as the LORD commanded him; and the assembly was gathered together unto the door of]]></a:t>
+              <a:t><![CDATA[देने के लिये होमबलि और यहोवा के लिये हव्य हो गया, जिस प्रकार यहोवा ने मूसा को आज्ञा दी थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[head of the ram.]]></a:t>
+              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he killed it; and Moses sprinkled the blood upon the altar round about.]]></a:t>
+              <a:t><![CDATA[35. इसलिये तुम मिलापवाले तम्बू के द्वार पर सात दिन तक दिन रात ठहरे रहना, और यहोवा की आज्ञा को मानना,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he cut the ram into pieces; and Moses burnt the head, and the pieces, and the fat.]]></a:t>
+              <a:t><![CDATA[ताकि तुम मर न जाओ; क्योंकि ऐसी ही आज्ञा मुझे दी गई है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he washed the inwards and the legs in water; and Moses burnt the whole ram upon the altar:]]></a:t>
+              <a:t><![CDATA[2. तू हारून और उसके पुत्रों के वस्त्रों को, और अभिषेक के तेल, और पापबलि के बछड़े, और दोनों मेढ़ों,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it was a burnt sacrifice for a sweet savour, and an offering made by fire unto the LORD; as the LORD]]></a:t>
+              <a:t><![CDATA[और अखमीरी रोटी की टोकरी को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded Moses.]]></a:t>
+              <a:t><![CDATA[36. तब यहोवा की इन्हीं सब आज्ञाओं के अनुसार जो उसने मूसा के द्वारा दी थीं हारून ओर उसके पुत्रों ने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he brought the other ram, the ram of consecration: and Aaron and his sons laid their hands]]></a:t>
+              <a:t><![CDATA[उनका पालन किया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the head of the ram.]]></a:t>
+              <a:t><![CDATA[3. मिलापवाले तम्बू के द्वार पर ले आ, और वहीं सारी मण्डली को इकट्ठा कर।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he slew it; and Moses took of the blood of it, and put it upon the tip of Aaron's right ear,]]></a:t>
+              <a:t><![CDATA[4. यहोवा की इस आज्ञा के अनुसार मूसा ने किया; और मण्डली मिलापवाले तम्बू के द्वार पर इकट्ठी हुई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and upon the thumb of his right hand, and upon the great toe of his right foot.]]></a:t>
+              <a:t><![CDATA[5. तब मूसा ने मण्डली से कहा, जो काम करने की आज्ञा यहोवा ने दी है वह यह है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[22. फिर वह दूसरे मेढ़े को जो संस्कार का मेढ़ा था समीप ले गया, और हारून और उसके पुत्रों ने अपने अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he brought Aaron's sons, and Moses put of the blood upon the tip of their right ear, and]]></a:t>
+              <a:t><![CDATA[6. फिर मूसा ने हारून और उसके पुत्रों को समीप ले जा कर जल से नहलाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the thumbs of their right hands, and upon the great toes of their right feet: and Moses]]></a:t>
+              <a:t><![CDATA[7. तब उसने उन को अंगरखा पहिनाया, और कटिबन्द लपेटकर बागा पहिना दिया, और एपोद लगाकर एपोद के काढ़े हुए]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sprinkled the blood upon the altar round about.]]></a:t>
+              <a:t><![CDATA[पटुके से एपोद को बान्धकर कस दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And he took the fat, and the rump, and all the fat that was upon the inwards, and the lobe above]]></a:t>
+              <a:t><![CDATA[8. और उसने उनके चपरास लगाकर चपरास में ऊरीम और तुम्मीम रख दिए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the liver, and the two kidneys, and their fat, and the right shoulder:]]></a:t>
+              <a:t><![CDATA[9. तब उसने उसके सिर पर पगड़ी बान्धकर पगड़ी के साम्हने पर सोने के टीके को, अर्थात पवित्र मुकुट को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And out of the basket of unleavened bread, that was before the LORD, he took one unleavened]]></a:t>
+              <a:t><![CDATA[लगाया, जिस प्रकार यहोवा ने मूसा को आज्ञा दी थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cake, and a cake of oiled bread, and one wafer, and put them on the fat, and upon the right]]></a:t>
+              <a:t><![CDATA[10. तब मूसा ने अभिषेक का तेल ले कर निवास का और जो कुछ उस में था उन सब को भी अभिषेक करके उन्हें]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shoulder:]]></a:t>
+              <a:t><![CDATA[पवित्र किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he put all upon Aaron's hands, and upon his sons' hands, and waved them for a wave offering]]></a:t>
+              <a:t><![CDATA[11. और उस तेल में से कुछ उसने वेदी पर सात बार छिड़का, और कुल सामान समेत वेदी का और पाए समेत हौदी का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the LORD.]]></a:t>
+              <a:t><![CDATA[अभिषेक करके उन्हें पवित्र किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Moses said unto the congregation, This is the thing which the LORD commanded to be done.]]></a:t>
+              <a:t><![CDATA[हाथ मेढ़े के सिर पर रखे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And Moses took them from off their hands, and burnt them on the altar upon the burnt offering:]]></a:t>
+              <a:t><![CDATA[12. और उसने अभिषेक के तेल में से कुछ हारून के सिर पर डालकर उसका अभिषेक करके उसे पवित्र किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they were consecrations for a sweet savour: it is an offering made by fire unto the LORD.]]></a:t>
+              <a:t><![CDATA[13. फिर मूसा ने हारून के पुत्रों को समीप ले आकर, अंगरखे पहिनाकर, फेटे बान्ध के उनके सिर पर टोपी रख]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Moses took the breast, and waved it for a wave offering before the LORD: for of the ram of]]></a:t>
+              <a:t><![CDATA[दी, जिस प्रकार यहोवा ने मूसा को आज्ञा दी थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[consecration it was Moses' part; as the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[14. तब वह पापबलि के बछड़े को समीप ले गया; और हारून और उसके पुत्रों ने अपने अपने हाथ पापबलि के बछड़े]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Moses took of the anointing oil, and of the blood which was upon the altar, and sprinkled it]]></a:t>
+              <a:t><![CDATA[के सिर पर रखे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon Aaron, and upon his garments, and upon his sons, and upon his sons' garments with him; and]]></a:t>
+              <a:t><![CDATA[15. तब वह बलि किया गया, और मूसा ने लोहू को ले कर उंगली से वेदी के चारों सींगों पर लगाकर पवित्र किया,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sanctified Aaron, and his garments, and his sons, and his sons' garments with him.]]></a:t>
+              <a:t><![CDATA[और लोहू को वेदी के पाए पर उंडेल दिया, और उसके लिये प्रायश्चित्त करके उसको पवित्र किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And Moses said unto Aaron and to his sons, Boil the flesh at the door of the tabernacle of the]]></a:t>
+              <a:t><![CDATA[16. और मूसा ने अंतडिय़ों पर की सब चरबी, और कलेजे पर की झिल्ली, और चरबी समेत दोनों गुर्दों को ले कर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation: and there eat it with the bread that is in the basket of consecrations, as I]]></a:t>
+              <a:t><![CDATA[वेदी पर जलाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded, saying, Aaron and his sons shall eat it.]]></a:t>
+              <a:t><![CDATA[17. ओर बछड़े में से जो कुछ शेष रह गया उसको, अर्थात गोबर समेत उसकी खाल और मांस को उसने छावनी से बाहर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Moses brought Aaron and his sons, and washed them with water.]]></a:t>
+              <a:t><![CDATA[23. तब वह बलि किया गया, और मूसा ने उसके लोहू में से कुछ ले कर हारून के दाहिने कान के सिरे पर और उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And that which remains of the flesh and of the bread shall all of you burn with fire.]]></a:t>
+              <a:t><![CDATA[आग में जलाया, जिस प्रकार यहोवा ने मूसा को आज्ञा दी थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And all of you shall not go out of the door of the tabernacle of the congregation in seven days,]]></a:t>
+              <a:t><![CDATA[18. फिर वह होमबलि के मेढ़े को समीप ले गया, और हारून और उसके पुत्रों ने अपने अपने हाथ मेंढ़े के सिर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[until the days of your consecration be at an end: for seven days shall he consecrate you.]]></a:t>
+              <a:t><![CDATA[पर रखे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. As he has done this day, so the LORD has commanded to do, to make an atonement for you.]]></a:t>
+              <a:t><![CDATA[19. तब वह बलि किया गया, और मूसा ने उसका लोहू वेदी पर चारों ओर छिड़का।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,711 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Therefore shall all of you abide at the door of the tabernacle of the congregation day and night]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[sin offering, and two rams, and a basket of unleavened bread;]]></a:t>
+              <a:t><![CDATA[20. किया गया, और मूसा ने सिर ओर चरबी समेत टुकड़ों को जलाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he put upon him the coat, and girded him with the girdle, and clothed him with the robe, and]]></a:t>
+              <a:t><![CDATA[दाहिने हाथ और दाहिने पांव के अंगूठों पर लगाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[put the ephod upon him, and he girded him with the curious girdle of the ephod, and bound it unto]]></a:t>
+              <a:t><![CDATA[24. और वह हारून के पुत्रों को समीप ले गया, और लोहू में से कुछ एक एक के दाहिने कान के सिरे पर और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him therewith.]]></a:t>
+              <a:t><![CDATA[दाहिने हाथ ओर दाहिने पांव के अंगूठों पर लगाया; और मूसा ने लोहू को वेदी पर चारों ओर छिड़का।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17557,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17842,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>69</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>