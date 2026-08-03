--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -75,50 +75,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +145,52 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +330,55 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -648,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசே ஆரோனை நோக்கி: நீ பலிபீடத்தண்டையில் சேர்ந்து, கர்த்தர் கட்டளையிட்டபடியே, உன் பாவநிவாரண பலியையும் உன் சர்வாங்க தகனபலியையும் செலுத்தி, உனக்காகவும் ஜனங்களுக்காகவும் பாவநிவிர்த்தி செய்து, ஜனங்களுடைய பலியையும் செலுத்தி, அவர்களுக்காகவும் பாவநிவிர்த்தி செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மோசே: கர்த்தர் கட்டளையிட்ட இந்தக் காரியத்தைச் செய்யுங்கள்; கர்த்தருடைய மகிமை உங்களுக்குக் காணப்படும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஆரோன் பலிபீடத்தண்டையில் சேர்ந்து, தன் பாவநிவாரண பலியாகிய கன்றுக்குட்டியைக் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[7. மோசே ஆரோனை நோக்கி: நீ பலிபீடத்தண்டையில் சேர்ந்து, கர்த்தர் கட்டளையிட்டபடியே, உன் பாவநிவாரண பலியையும் உன் சர்வாங்க தகனபலியையும் செலுத்தி, உனக்காகவும் ஜனங்களுக்காகவும் பாவநிவிர்த்தி செய்து, ஜனங்களுடைய பலியையும் செலுத்தி, அவர்களுக்காகவும் பாவநிவிர்த்தி செய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆரோனின் குமாரர் அதின் இரத்தத்தை அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் தன் விரலை அந்த இரத்தத்தில் தோய்த்து, பலிபீடத்தின் கொம்புகளின்மேல் பூசி, மற்ற இரத்தத்தைப் பலிபீடத்தின் அடியிலே ஊற்றி,]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஆரோன் பலிபீடத்தண்டையில் சேர்ந்து, தன் பாவநிவாரண பலியாகிய கன்றுக்குட்டியைக் கொன்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பாவநிவாரணபலியின் கொழுப்பையும், குண்டிக்காய்களையும், கல்லீரலில் எடுத்த ஜவ்வையும், கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
+              <a:t><![CDATA[9. ஆரோனின் குமாரர் அதின் இரத்தத்தை அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் தன் விரலை அந்த இரத்தத்தில் தோய்த்து, பலிபீடத்தின் கொம்புகளின்மேல் பூசி, மற்ற இரத்தத்தைப் பலிபீடத்தின் அடியிலே ஊற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மாம்சத்தையும் தோலையும் பாளயத்துக்குப் புறம்பே அக்கினியிலே சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[10. பாவநிவாரணபலியின் கொழுப்பையும், குண்டிக்காய்களையும், கல்லீரலில் எடுத்த ஜவ்வையும், கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு சர்வாங்க தகனபலியையும் கொன்றான்; ஆரோனின் குமாரர் அதின் இரத்தத்தை அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் அவைகளைப் பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
+              <a:t><![CDATA[11. மாம்சத்தையும் தோலையும் பாளயத்துக்குப் புறம்பே அக்கினியிலே சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சர்வாங்க தகனபலியின் துண்டங்களையும் தலையையும் அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் அவைகளைப் பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
+              <a:t><![CDATA[12. பின்பு சர்வாங்க தகனபலியையும் கொன்றான்; ஆரோனின் குமாரர் அதின் இரத்தத்தை அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் அவைகளைப் பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. குடல்களையும் தொடைகளையும் கழுவி, பலிபீடத்தின்மேல் இருந்த சர்வாங்க தகனபலியின்மேல் தகனித்தான்.]]></a:t>
+              <a:t><![CDATA[13. சர்வாங்க தகனபலியின் துண்டங்களையும் தலையையும் அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் அவைகளைப் பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு அவன் ஜனங்களின் பலியைக் கொண்டுவந்து, ஜனங்களின் பாவநிவிர்த்திக்குரிய வெள்ளாட்டுக்கடாவைக் கொன்று, முந்தினதைப் பலியிட்டதுபோல, அதைப்பாவநிவாரணபலியாக்கி,]]></a:t>
+              <a:t><![CDATA[13. சர்வாங்க தகனபலியின் துண்டங்களையும் தலையையும் அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் அவைகளைப் பலிபீடத்தின்மேல் தகனித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு அவன் ஜனங்களின் பலியைக் கொண்டுவந்து, ஜனங்களின் பாவநிவிர்த்திக்குரிய வெள்ளாட்டுக்கடாவைக் கொன்று, முந்தினதைப் பலியிட்டதுபோல, அதைப்பாவநிவாரணபலியாக்கி,]]></a:t>
+              <a:t><![CDATA[14. குடல்களையும் தொடைகளையும் கழுவி, பலிபீடத்தின்மேல் இருந்த சர்வாங்க தகனபலியின்மேல் தகனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சர்வாங்க தகனபலியையும் கொண்டுவந்து, நியமத்தின்படி, அதைப் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[15. பின்பு அவன் ஜனங்களின் பலியைக் கொண்டுவந்து, ஜனங்களின் பாவநிவிர்த்திக்குரிய வெள்ளாட்டுக்கடாவைக் கொன்று, முந்தினதைப் பலியிட்டதுபோல, அதைப்பாவநிவாரணபலியாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. போஜனபலியையும் கொண்டுவந்து, அதில் கைநிறைய எடுத்து, அதைக் காலையில் செலுத்தும் சர்வாங்க தகனபலியுடனே பலிபீடத்தின்மேல் தகனித்தான்.]]></a:t>
+              <a:t><![CDATA[15. பின்பு அவன் ஜனங்களின் பலியைக் கொண்டுவந்து, ஜனங்களின் பாவநிவிர்த்திக்குரிய வெள்ளாட்டுக்கடாவைக் கொன்று, முந்தினதைப் பலியிட்டதுபோல, அதைப்பாவநிவாரணபலியாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. போஜனபலியையும் கொண்டுவந்து, அதில் கைநிறைய எடுத்து, அதைக் காலையில் செலுத்தும் சர்வாங்க தகனபலியுடனே பலிபீடத்தின்மேல் தகனித்தான்.]]></a:t>
+              <a:t><![CDATA[16. சர்வாங்க தகனபலியையும் கொண்டுவந்து, நியமத்தின்படி, அதைப் பலியிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு ஜனங்களின் சமாதானபலிகளாகிய காளையையும் ஆட்டுக்கடாவையும் கொன்றான்; ஆரோனின் குமாரர் அதின் இரத்தத்தை அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் அதைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[17. போஜனபலியையும் கொண்டுவந்து, அதில் கைநிறைய எடுத்து, அதைக் காலையில் செலுத்தும் சர்வாங்க தகனபலியுடனே பலிபீடத்தின்மேல் தகனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு ஜனங்களின் சமாதானபலிகளாகிய காளையையும் ஆட்டுக்கடாவையும் கொன்றான்; ஆரோனின் குமாரர் அதின் இரத்தத்தை அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் அதைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[17. போஜனபலியையும் கொண்டுவந்து, அதில் கைநிறைய எடுத்து, அதைக் காலையில் செலுத்தும் சர்வாங்க தகனபலியுடனே பலிபீடத்தின்மேல் தகனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. காளையிலும் ஆட்டுக்கடாவிலும் எடுத்த கொழுப்பையும், வாலையும், குடல்களை மூடிய ஜவ்வையும், குண்டிக்காய்களையும், கல்லீரலின்மேல் இருந்த ஜவ்வையும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[18. பின்பு ஜனங்களின் சமாதானபலிகளாகிய காளையையும் ஆட்டுக்கடாவையும் கொன்றான்; ஆரோனின் குமாரர் அதின் இரத்தத்தை அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் அதைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. காளையிலும் ஆட்டுக்கடாவிலும் எடுத்த கொழுப்பையும், வாலையும், குடல்களை மூடிய ஜவ்வையும், குண்டிக்காய்களையும், கல்லீரலின்மேல் இருந்த ஜவ்வையும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[18. பின்பு ஜனங்களின் சமாதானபலிகளாகிய காளையையும் ஆட்டுக்கடாவையும் கொன்றான்; ஆரோனின் குமாரர் அதின் இரத்தத்தை அவனிடத்தில் கொண்டுவந்தார்கள்; அவன் அதைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கொழுப்பை மார்க்கண்டங்களின்மேல் வைத்தார்கள்; அந்தக் கொழுப்பைப் பலிபீடத்தின்மேல் தகனித்தான்.]]></a:t>
+              <a:t><![CDATA[19. காளையிலும் ஆட்டுக்கடாவிலும் எடுத்த கொழுப்பையும், வாலையும், குடல்களை மூடிய ஜவ்வையும், குண்டிக்காய்களையும், கல்லீரலின்மேல் இருந்த ஜவ்வையும் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மார்க்கண்டங்களையும் வலது முன்னந்தொடையையும், மோசே கட்டளையிட்டபடியே, ஆரோன் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டினான்.]]></a:t>
+              <a:t><![CDATA[19. காளையிலும் ஆட்டுக்கடாவிலும் எடுத்த கொழுப்பையும், வாலையும், குடல்களை மூடிய ஜவ்வையும், குண்டிக்காய்களையும், கல்லீரலின்மேல் இருந்த ஜவ்வையும் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மார்க்கண்டங்களையும் வலது முன்னந்தொடையையும், மோசே கட்டளையிட்டபடியே, ஆரோன் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டினான்.]]></a:t>
+              <a:t><![CDATA[20. கொழுப்பை மார்க்கண்டங்களின்மேல் வைத்தார்கள்; அந்தக் கொழுப்பைப் பலிபீடத்தின்மேல் தகனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு ஆரோன் ஜனங்களுக்கு நேராகத் தன் கைகளை உயர்த்தி, அவர்களை ஆசீர்வதித்து, தான் பாவநிவாரணபலியையும், சர்வாங்க தகனபலியையும், சமாதானபலிகளையும் செலுத்தின இடத்திலிருந்து இறங்கினான்.]]></a:t>
+              <a:t><![CDATA[21. மார்க்கண்டங்களையும் வலது முன்னந்தொடையையும், மோசே கட்டளையிட்டபடியே, ஆரோன் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு ஆரோன் ஜனங்களுக்கு நேராகத் தன் கைகளை உயர்த்தி, அவர்களை ஆசீர்வதித்து, தான் பாவநிவாரணபலியையும், சர்வாங்க தகனபலியையும், சமாதானபலிகளையும் செலுத்தின இடத்திலிருந்து இறங்கினான்.]]></a:t>
+              <a:t><![CDATA[21. மார்க்கண்டங்களையும் வலது முன்னந்தொடையையும், மோசே கட்டளையிட்டபடியே, ஆரோன் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு மோசேயும் ஆரோனும் ஆசரிப்புக் கூடாரத்துக்குள் பிரவேசித்து, வெளியே வந்து, ஜனங்களை ஆசீர்வதித்தார்கள்; அப்பொழுது கர்த்தருடைய மகிமை சகல ஜனங்களுக்கும் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[22. பின்பு ஆரோன் ஜனங்களுக்கு நேராகத் தன் கைகளை உயர்த்தி, அவர்களை ஆசீர்வதித்து, தான் பாவநிவாரணபலியையும், சர்வாங்க தகனபலியையும், சமாதானபலிகளையும் செலுத்தின இடத்திலிருந்து இறங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு மோசேயும் ஆரோனும் ஆசரிப்புக் கூடாரத்துக்குள் பிரவேசித்து, வெளியே வந்து, ஜனங்களை ஆசீர்வதித்தார்கள்; அப்பொழுது கர்த்தருடைய மகிமை சகல ஜனங்களுக்கும் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[22. பின்பு ஆரோன் ஜனங்களுக்கு நேராகத் தன் கைகளை உயர்த்தி, அவர்களை ஆசீர்வதித்து, தான் பாவநிவாரணபலியையும், சர்வாங்க தகனபலியையும், சமாதானபலிகளையும் செலுத்தின இடத்திலிருந்து இறங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,61 +4144,279 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அன்றியும் கர்த்தருடைய சந்நிதியிலிருந்து அக்கினி புறப்பட்டு, பலிபீடத்தின்மேல் இருந்த சர்வாங்க தகனபலியையும் கொழுப்பையும் எரித்துவிட்டது; ஜனங்களெல்லாரும் அதைக் கண்டபோது ஆரவாரித்து முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. பின்பு மோசேயும் ஆரோனும் ஆசரிப்புக் கூடாரத்துக்குள் பிரவேசித்து, வெளியே வந்து, ஜனங்களை ஆசீர்வதித்தார்கள்; அப்பொழுது கர்த்தருடைய மகிமை சகல ஜனங்களுக்கும் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. பின்பு மோசேயும் ஆரோனும் ஆசரிப்புக் கூடாரத்துக்குள் பிரவேசித்து, வெளியே வந்து, ஜனங்களை ஆசீர்வதித்தார்கள்; அப்பொழுது கர்த்தருடைய மகிமை சகல ஜனங்களுக்கும் காணப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அன்றியும் கர்த்தருடைய சந்நிதியிலிருந்து அக்கினி புறப்பட்டு, பலிபீடத்தின்மேல் இருந்த சர்வாங்க தகனபலியையும் கொழுப்பையும் எரித்துவிட்டது; ஜனங்களெல்லாரும் அதைக் கண்டபோது ஆரவாரித்து முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -4869,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496885" r:id="rId1"/>
+    <p:sldLayoutId id="2474703675" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5427,66 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చి యెహోవా సన్నిధిని నిలువగా]]></a:t>
+              <a:t><![CDATA[समीप जा कर यहोवा के साम्हने खड़ी हुई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. మోషేమీరు చేయవలెనని యెహోవా ఆజ్ఞా పించినది ఇదే; అట్లు చేయుడి. అప్పుడు యెహోవా మహిమ మీకు కనబడుననెను.]]></a:t>
+              <a:t><![CDATA[6. तब मूसा ने कहा, यह वह काम है जिसके करने के लिये यहोवा ने आज्ञा दी है कि तुम उसे करो; और यहोवा की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. మరియు మోషే అహరోనుతో ఇట్లనెనునీవు బలిపీఠమునొద్దకు వెళ్లి పాపపరిహారార్థబలిని దహనబలిని అర్పించి నీ]]></a:t>
+              <a:t><![CDATA[महिमा का तेज तुम को दिखाई पड़ेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిమిత్త మును ప్రజలనిమిత్తమును ప్రాయశ్చిత్తముచేసి ప్రజల కొరకు అర్పణము చేసి, యెహోవా ఆజ్ఞాపించి నట్లు]]></a:t>
+              <a:t><![CDATA[7. और मूसा ने हारून से कहा, यहोवा की आज्ञा के अनुसार वेदी के समीप जा कर अपने पापबलि और होमबलि को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారి నిమిత్తము ప్రాయశ్చిత్తము చేయుము.]]></a:t>
+              <a:t><![CDATA[चढ़ाकर अपने और सब जनता के लिये प्रायश्चित्त कर; और जनता के चढ़ावे को भी चढ़ाकर उनके लिए प्रायश्चित]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. కాబట్టి అహ రోను బలిపీఠము దగ్గరకు వెళ్లి తనకొరకు పాపపరిహారార్థ బలిగా ఒక దూడను వధించెను.]]></a:t>
+              <a:t><![CDATA[कर।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అహరోను కుమారులు దాని రక్తమును అతనియొద్దకు తేగా అతడు ఆ రక్తములో తన వ్రేలు ముంచి బలిపీఠపు]]></a:t>
+              <a:t><![CDATA[8. इसलिये हारून ने वेदी के समीप जा कर अपने पापबलि के बछड़े को बलिदान किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొమ్ములమీద దాని చమిరి బలిపీఠము అడుగున ఆ రక్తమును పోసెను.]]></a:t>
+              <a:t><![CDATA[9. और हारून के पुत्र लोहू को उसके पास ले गए, तब उसने अपनी उंगली को लोहू में डुबाकर वेदी के सींगों पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. దాని క్రొవ్వును మూత్రగ్రంథులను కాలేజముమీది వపను బలి పీఠముమీద దహించెను. అట్లు యెహోవా మోషేకు]]></a:t>
+              <a:t><![CDATA[लोहू को लगाया, और शेष लोहू को वेदी के पाए पर उंडेल दिया;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[10. और पापबलि में की चरबी और गुर्दों और कलेजे पर की झिल्ली को उसने वेदी पर जलाया, जैसा यहोवा ने मूसा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఎనిమిదవదినమున మోషే అహరోనును అతని కుమారు లను ఇశ్రాయేలీయుల పెద్దలను పిలిపించి]]></a:t>
+              <a:t><![CDATA[1. आठवें दिन मूसा ने हारून और उसके पुत्रों को और इस्त्राएली पुरनियों को बुलवाकर हारून से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. దాని మాంసమును చర్మమును పాళెము వెలుపల అగ్నితో కాల్చివేసెను.]]></a:t>
+              <a:t><![CDATA[को आज्ञा दी थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అప్పుడతడు దహనబలి పశువును వధించెను. అహరోను కుమారులు అతనికి దాని రక్తము నప్పగింపగా అతడు]]></a:t>
+              <a:t><![CDATA[11. और मांस और खाल को उसने छावनी से बाहर आग में जलाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బలిపీఠముచుట్టు దానిని ప్రోక్షించెను.]]></a:t>
+              <a:t><![CDATA[12. तब होमबलिपशु को बलिदान किया; और हारून के पुत्रों ने लोहू को उसके हाथ में दिया, और उसने उसको वेदी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. మరియు వారు దహన బలిపశువుయొక్క తలను అవయవములను అతనికి అప్పగింపగా అతడు బలి పీఠముమీద వాటిని దహించెను.]]></a:t>
+              <a:t><![CDATA[पर चारों ओर छिड़क दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​అతడు దాని ఆంత్రము లను కాళ్లను కడిగి బలిపీఠముమీదనున్న దహనబలి ద్రవ్యముపైని దహించెను.]]></a:t>
+              <a:t><![CDATA[13. तब उन्होंने होमबलिपशु का टुकड़ा टुकड़ा करके सिर सहित उसके हाथ में दे दिया और उसने उन को वेदी पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అతడు ప్రజల అర్పణమును తీసికొని వచ్చి ప్రజలు అర్పించు పాప పరిహారార్థబలియగు మేకను తీసికొని వధించి]]></a:t>
+              <a:t><![CDATA[जला दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొదటి దానివలె దీనిని పాప పరిహారార్థబలిగా అర్పించెను.]]></a:t>
+              <a:t><![CDATA[14. और उसने अंतडिय़ों और पांवों को धोकर वेदी पर होमबलि के ऊपर जलाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అప్పుడతడు దహనబలి పశువును తీసికొని విధి చొప్పున దాని నర్పించెను.]]></a:t>
+              <a:t><![CDATA[15. और उसने लोगों के चढ़ावे को आगे ले कर और उस पापबलि के बकरे को जो उनके लिये था ले कर उसका बलिदान]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అప్పు డతడు నైవేద్యమును తెచ్చి దానిలోనుండి చేరెడు తీసి ప్రాతఃకాలమందు చేసిన దహనబలిగాక బలిపీఠముమీద]]></a:t>
+              <a:t><![CDATA[किया, और पहिले के समान उसे भी पापबलि करके चढ़ाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసిన దానిని దహించెను.]]></a:t>
+              <a:t><![CDATA[16. और उसने होमबलि को भी समीप ले जा कर विधि के अनुसार चढ़ाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అహరోనుతో ఇట్లనెనునీవు పాపపరిహారార్థబలిగా నిర్దోషమైన యొక కోడెదూడను, దహనబలిగా నిర్దోషమైన యొక పొట్టే]]></a:t>
+              <a:t><![CDATA[2. पापबलि के लिये एक निर्दोष बछड़ा, और होमबलि के लिये एक निर्दोष मेढ़ा ले कर यहोवा के साम्हने भेंट]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. మరియు మోషే ప్రజలు అర్పించు సమాధానబలిరూపమైన కోడెదూడను పొట్టే లును వధించెను. అహరోను కుమారులు దాని]]></a:t>
+              <a:t><![CDATA[17. और अन्नबलि को भी समीप ले जा कर उस में से मुट्ठी भर वेदी पर जलाया, यह भोर के होमबलि के अलावा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రక్తమును అతనికి అప్పగింపగా అతడు బలిపీఠము చుట్టు దానిని ప్రోక్షించెను.]]></a:t>
+              <a:t><![CDATA[चढ़ाया गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. మరియు వారు ఆ దూడ క్రొవ్వును మేకక్రొవ్వును క్రొవ్విన తోకను ఆంత్రములను కప్పు క్రొవ్వును మూత్ర]]></a:t>
+              <a:t><![CDATA[18. और बैल और मेढ़ा, अर्थात जो मेलबलिपशु जनता के लिये थे वे भी बलि किये गए; और हारून के पुत्रों ने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గ్రంథులను కాలేజముమీది వపను అప్పగించిరి.]]></a:t>
+              <a:t><![CDATA[लोहू को उसके हाथ में दिया, और उसने उसको वेदी पर चारों ओर छिड़क दिया;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. బోరలమీద క్రొవ్వును ఉంచిరి. అతడు బలిపీఠముమీద ఆ క్రొవ్వును దహించెను.]]></a:t>
+              <a:t><![CDATA[19. और उन्होंने बैल की चरबी को, और मेढ़े में से मोटी पूंछ को, और जिस चरबी से अतडिय़ां ढपी रहती हैं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. బోరలను కుడి జబ్బను యెహోవా సన్నిధిలో అల్లాడించు అర్పణ ముగా అహరోను అల్లాడించెను అట్లు యెహోవా]]></a:t>
+              <a:t><![CDATA[उसको, ओर गुर्दों सहित कलेजे पर की झिल्ली को भी उसके हाथ में दिया;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మోషేకు ఆజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[20. और उन्होंने चरबी को छातियों पर रखा; और उसने वह चरबी वेदी पर जलाई,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అప్పుడు అహరోను పాపపరిహారార్థబలిని దహనబలిని సమాధానబలిని అర్పించి, ప్రజలవైపునకు తన చేతులెత్తి]]></a:t>
+              <a:t><![CDATA[21. परन्तु छातियों और दाहिनी जांघ को हारून ने मूसा की आज्ञा के अनुसार हिलाने की भेंट के लिये यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారిని దీవించిన తరువాత దిగివచ్చెను.]]></a:t>
+              <a:t><![CDATA[के साम्हने हिलाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. మోషే అహరోనులు ప్రత్యక్షపు గుడా రములోనికి పోయి వెలుపలికివచ్చి ప్రజలను దీవింపగా యెహోవా మహిమ]]></a:t>
+              <a:t><![CDATA[22. तब हारून ने लोगों की ओर हाथ बढ़ाकर उन्हें आशीर्वाद दिया; और पापबलि, होमबलि, और मेलबलियों को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లును యెహోవా సన్నిధికి తీసికొని రమ్ము.]]></a:t>
+              <a:t><![CDATA[चढ़ा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రజలకందరికి కనబడెను.]]></a:t>
+              <a:t><![CDATA[चढ़ाकर वह नीचे उतर आया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. యెహోవా సన్నిధినుండి అగ్ని బయలు వెళ్లి బలిపీఠము మీద నున్న దహనబలిద్రవ్యమును క్రొవ్వును కాల్చి]]></a:t>
+              <a:t><![CDATA[23. तब मूसा और हारून मिलापवाले तम्बू में गए, और निकलकर लोगों को आशीर्वाद दिया; तब यहोवा का तेज सारी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10247,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వేసెను; ప్రజలందరు దానిని చూచి ఉత్సాహధ్వనిచేసి సాగిలపడిరి.]]></a:t>
+              <a:t><![CDATA[जनता को दिखाई दिया।]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. और यहोवा के साम्हने से आग निकलकर चरबी सहित होमबलि को वेदी पर भस्म कर दिया; इसे देखकर जनता ने]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[जयजयकार का नारा मारा, और अपने अपने मुंह के बल गिरकर दण्डवत किया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. మరియు నీవు ఇశ్రాయేలీయులతోమీరు యెహోవా సన్నిధిని బలి నర్పించునట్లు పాపపరిహారార్థబలిగా నిర్దోషమైన]]></a:t>
+              <a:t><![CDATA[3. और इस्त्राएलियों से यह कह, कि तुम पापबलि के लिये एक बकरा, और होमबलि के लिये एक बछड़ा और एक भेड़]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మేక పిల్లను, దహనబలిగా నిర్దోషమైన యేడాది దూడను గొఱ్ఱపిల్లను]]></a:t>
+              <a:t><![CDATA[को बच्चा लो, जो एक वर्ष के होंऔर निर्दोष हों,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​సమాధానబలిగా కోడెను పొట్టేలును నూనె కలిపిన నైవేద్యమును తీసికొని రండి; నేడు యెహోవా మీకు కనబడును]]></a:t>
+              <a:t><![CDATA[4. और मेलबलि के लिये यहोवा के सम्मुख चढ़ाने के लिये एक बैल और एक मेढ़ा, और तेल से सने हुए मैदे का एक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అని చెప్పుము.]]></a:t>
+              <a:t><![CDATA[अन्नबलि भी ले लो; क्योंकि आज यहोवा तुम को दर्शन देगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ​మోషే ఆజ్ఞాపించినవాటిని వారు ప్రత్యక్షపు గుడారము నెదుటికి తీసికొనివచ్చిరి. సమాజ మంతయు దగ్గరకు]]></a:t>
+              <a:t><![CDATA[5. और जिस जिस वस्तु की आज्ञा मूसा ने दी उन सब को वे मिलापवाले तम्बू के आगे ले आए; और सारी मण्डली]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>