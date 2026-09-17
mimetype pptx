--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -67,50 +67,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +145,58 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +332,61 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உண்மையுள்ள சாட்சியும், மரித்தோரிலிருந்து முதற்பிறந்தவரும், பூமியின் ராஜாக்களுக்கு அதிபதியுமாகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[4. John to the seven churches which are in Asia: Grace be unto you, and peace, from him which is, and which was, and which is to come; and from the seven Spirits which are before his throne;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உண்மையுள்ள சாட்சியும், மரித்தோரிலிருந்து முதற்பிறந்தவரும், பூமியின் ராஜாக்களுக்கு அதிபதியுமாகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[5. And from Jesus Christ, who is the faithful witness, and the First-Born of the dead, and the prince of the kings of the earth. Unto him that loved us, and washed us from our sins in his own blood,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நம்மிடத்தில் அன்புகூர்ந்து தமது இரத்தத்தினாலே நம்முடைய பாவங்களற நம்மைக் கழுவி, தம்முடைய பிதாவாகிய தேவனுக்கு முன்பாக நம்மை ராஜாக்களும் ஆசாரியர்களுமாக்கின அவருக்கு மகிமையும் வல்லமையும் என்றென்றைக்கும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[5. And from Jesus Christ, who is the faithful witness, and the First-Born of the dead, and the prince of the kings of the earth. Unto him that loved us, and washed us from our sins in his own blood,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நம்மிடத்தில் அன்புகூர்ந்து தமது இரத்தத்தினாலே நம்முடைய பாவங்களற நம்மைக் கழுவி, தம்முடைய பிதாவாகிய தேவனுக்கு முன்பாக நம்மை ராஜாக்களும் ஆசாரியர்களுமாக்கின அவருக்கு மகிமையும் வல்லமையும் என்றென்றைக்கும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[6. And has made us kings and priests unto God and his Father; to him be glory and dominion for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, மேகங்களுடனே வருகிறார்; கண்கள் யாவும் அவரைக் காணும், அவரைக் குத்தினவர்களும் அவரைக் காண்பார்கள்; பூமியின் கோத்திரத்தாரெல்லாரும் அவரைப் பார்த்துப் புலம்புவார்கள். அப்படியே ஆகும் ஆமென்.]]></a:t>
+              <a:t><![CDATA[6. And has made us kings and priests unto God and his Father; to him be glory and dominion for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, மேகங்களுடனே வருகிறார்; கண்கள் யாவும் அவரைக் காணும், அவரைக் குத்தினவர்களும் அவரைக் காண்பார்கள்; பூமியின் கோத்திரத்தாரெல்லாரும் அவரைப் பார்த்துப் புலம்புவார்கள். அப்படியே ஆகும் ஆமென்.]]></a:t>
+              <a:t><![CDATA[6. And has made us kings and priests unto God and his Father; to him be glory and dominion for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இருக்கிறவரும் இருந்தவரும் இனிவருகிறவருமாகிய சர்வவல்லமையுள்ள கர்த்தர்: நான் அல்பாவும், ஓமெகாவும் ஆதியும் அந்தமுமாயிருக்கிறேன் என்று திருவுளம்பற்றுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. Behold, he comes with clouds; and every eye shall see him, and they also which pierced him: and all families of the earth shall wail because of him. Even so, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இருக்கிறவரும் இருந்தவரும் இனிவருகிறவருமாகிய சர்வவல்லமையுள்ள கர்த்தர்: நான் அல்பாவும், ஓமெகாவும் ஆதியும் அந்தமுமாயிருக்கிறேன் என்று திருவுளம்பற்றுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. Behold, he comes with clouds; and every eye shall see him, and they also which pierced him: and all families of the earth shall wail because of him. Even so, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் சகோதரனும் இயேசு கிறிஸ்துவினிமித்தம் வருகிற உபத்திரவத்திற்கும் அவருடைய ராஜ்யத்திற்கும் அவருடைய பொறுமைக்கும் உங்கள் உடன்பங்காளனுமாயிருக்கிற யோவானாகிய நான் தேவவசனத்தினிமித்தமும், இயேசுகிறிஸ்துவைப்பற்றிய சாட்சியினிமித்தமும் பத்மு என்னும் தீவிலே இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[8. I am Alpha and Omega, the beginning and the ending, says the Lord, which is, and which was, and which is to come, the Almighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் சகோதரனும் இயேசு கிறிஸ்துவினிமித்தம் வருகிற உபத்திரவத்திற்கும் அவருடைய ராஜ்யத்திற்கும் அவருடைய பொறுமைக்கும் உங்கள் உடன்பங்காளனுமாயிருக்கிற யோவானாகிய நான் தேவவசனத்தினிமித்தமும், இயேசுகிறிஸ்துவைப்பற்றிய சாட்சியினிமித்தமும் பத்மு என்னும் தீவிலே இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[8. I am Alpha and Omega, the beginning and the ending, says the Lord, which is, and which was, and which is to come, the Almighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீக்கிரத்தில் சம்பவிக்கவேண்டியவைகளைத் தம்முடைய ஊழியக்காரருக்குக் காண்பிக்கும்பொருட்டு, தேவன் இயேசுகிறிஸ்துவுக்கு ஒப்புவித்ததும், இவர் தம்முடைய தூதனை அனுப்பி, தம்முடைய ஊழியக்காரனாகிய யோவானுக்கு வெளிப்படுத்தினதுமான விசேஷம்.]]></a:t>
+              <a:t><![CDATA[1. The Revelation of Jesus Christ, which God gave unto him, to show unto his servants things which must shortly come to pass; and he sent and signified it by his angel unto his servant John:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தருடைய நாளில் ஆவிக்குள்ளானேன்; அப்பொழுது எனக்குப் பின்னாலே எக்காளசத்தம்போன்ற பெரிதான ஒரு சத்தத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[9. I John, who also am your brother, and companion in tribulation, and in the kingdom and patience of Jesus Christ, was in the isle that is called Patmos, for the word of God, and for the testimony of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அது நான் அல்பாவும் ஓமெகாவும், முந்தினவரும் பிந்தினவருமாயிருக்கிறேன். நீ காண்கிறதை ஒரு புஸ்தகத்தில் எழுதி, ஆசியாவிலிருக்கிற எபேசு, சிமிர்னா, பெர்கமு, தியத்தீரா, சர்தை, பிலதெல்பியா, லவோதிக்கேயா என்னும் பட்டணங்களிலுள்ள ஏழு சபைகளுக்கும் அனுப்பு என்று விளம்பினது.]]></a:t>
+              <a:t><![CDATA[9. I John, who also am your brother, and companion in tribulation, and in the kingdom and patience of Jesus Christ, was in the isle that is called Patmos, for the word of God, and for the testimony of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அது நான் அல்பாவும் ஓமெகாவும், முந்தினவரும் பிந்தினவருமாயிருக்கிறேன். நீ காண்கிறதை ஒரு புஸ்தகத்தில் எழுதி, ஆசியாவிலிருக்கிற எபேசு, சிமிர்னா, பெர்கமு, தியத்தீரா, சர்தை, பிலதெல்பியா, லவோதிக்கேயா என்னும் பட்டணங்களிலுள்ள ஏழு சபைகளுக்கும் அனுப்பு என்று விளம்பினது.]]></a:t>
+              <a:t><![CDATA[9. I John, who also am your brother, and companion in tribulation, and in the kingdom and patience of Jesus Christ, was in the isle that is called Patmos, for the word of God, and for the testimony of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது என்னுடனே பேசின சத்தத்தைப் பார்க்கத் திரும்பினேன்; திரும்பினபோது, ஏழு பொன் குத்துவிளக்குகளையும்,]]></a:t>
+              <a:t><![CDATA[10. I was in the Spirit on the Lord's day, and heard behind me a great voice, as of a trumpet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த ஏழு குத்துவிளக்குகளின் மத்தியிலே நிலையங்கி தரித்து, மார்பருகே பொற்கச்சை கட்டியிருந்த மனுஷகுமாரனுக்கொப்பானவரையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[10. I was in the Spirit on the Lord's day, and heard behind me a great voice, as of a trumpet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த ஏழு குத்துவிளக்குகளின் மத்தியிலே நிலையங்கி தரித்து, மார்பருகே பொற்கச்சை கட்டியிருந்த மனுஷகுமாரனுக்கொப்பானவரையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[11. Saying, I am Alpha and Omega, the first and the last: and, What you see, write in a book, and send it unto the seven churches which are in Asia; unto Ephesus, and unto Smyrna, and unto Pergamos, and unto Thyatira, and unto Sardis, and unto Philadelphia, and unto Laodicea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவருடைய சிரசும் மயிரும் வெண்பஞ்சைப்போலவும் உறைந்த மழையைப்போலவும் வெண்மையாயிருந்தது; அவருடைய கண்கள் அக்கினிஜுவாலையைப் போலிருந்தது;]]></a:t>
+              <a:t><![CDATA[11. Saying, I am Alpha and Omega, the first and the last: and, What you see, write in a book, and send it unto the seven churches which are in Asia; unto Ephesus, and unto Smyrna, and unto Pergamos, and unto Thyatira, and unto Sardis, and unto Philadelphia, and unto Laodicea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவருடைய சிரசும் மயிரும் வெண்பஞ்சைப்போலவும் உறைந்த மழையைப்போலவும் வெண்மையாயிருந்தது; அவருடைய கண்கள் அக்கினிஜுவாலையைப் போலிருந்தது;]]></a:t>
+              <a:t><![CDATA[11. Saying, I am Alpha and Omega, the first and the last: and, What you see, write in a book, and send it unto the seven churches which are in Asia; unto Ephesus, and unto Smyrna, and unto Pergamos, and unto Thyatira, and unto Sardis, and unto Philadelphia, and unto Laodicea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவருடைய பாதங்கள் உலைக்களத்தில் காய்ந்த பிரகாசமான வெண்கலம்போலிருந்தது; அவருடைய சத்தம் பெருவெள்ளத்து இரைச்சலைப்போலிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And I turned to see the voice that spoke with me. And being turned, I saw seven golden candlesticks;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவருடைய பாதங்கள் உலைக்களத்தில் காய்ந்த பிரகாசமான வெண்கலம்போலிருந்தது; அவருடைய சத்தம் பெருவெள்ளத்து இரைச்சலைப்போலிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And I turned to see the voice that spoke with me. And being turned, I saw seven golden candlesticks;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீக்கிரத்தில் சம்பவிக்கவேண்டியவைகளைத் தம்முடைய ஊழியக்காரருக்குக் காண்பிக்கும்பொருட்டு, தேவன் இயேசுகிறிஸ்துவுக்கு ஒப்புவித்ததும், இவர் தம்முடைய தூதனை அனுப்பி, தம்முடைய ஊழியக்காரனாகிய யோவானுக்கு வெளிப்படுத்தினதுமான விசேஷம்.]]></a:t>
+              <a:t><![CDATA[1. The Revelation of Jesus Christ, which God gave unto him, to show unto his servants things which must shortly come to pass; and he sent and signified it by his angel unto his servant John:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தமது வலதுகரத்திலே ஏழு நட்சத்திரங்களை ஏந்திக்கொண்டிருந்தார்; அவர் வாயிலிருந்து இருபுறமும் கருக்குள்ள பட்டயம் புறப்பட்டது; அவருடைய முகம் வல்லமையாய்ப் பிரகாசிக்கிற சூரியனைப் போலிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. And in the midst of the seven candlesticks one like unto the Son of man, clothed with a garment down to the foot, and girt about the breast with a golden girdle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தமது வலதுகரத்திலே ஏழு நட்சத்திரங்களை ஏந்திக்கொண்டிருந்தார்; அவர் வாயிலிருந்து இருபுறமும் கருக்குள்ள பட்டயம் புறப்பட்டது; அவருடைய முகம் வல்லமையாய்ப் பிரகாசிக்கிற சூரியனைப் போலிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. And in the midst of the seven candlesticks one like unto the Son of man, clothed with a garment down to the foot, and girt about the breast with a golden girdle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் அவரைக் கண்டபோது செத்தவனைப்போல அவருடைய பாதத்தில் விழுந்தேன்; அப்பொழுது அவர் தம்முடைய வலதுகரத்தை என்மேல்வைத்து, என்னை நோக்கி: பயப்படாதே, நான் முந்தினவரும் பிந்தினவரும், உயிருள்ளவருமாயிருக்கிறேன்;]]></a:t>
+              <a:t><![CDATA[14. His head and his hairs were white like wool, as white as snow; and his eyes were as a flame of fire;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் அவரைக் கண்டபோது செத்தவனைப்போல அவருடைய பாதத்தில் விழுந்தேன்; அப்பொழுது அவர் தம்முடைய வலதுகரத்தை என்மேல்வைத்து, என்னை நோக்கி: பயப்படாதே, நான் முந்தினவரும் பிந்தினவரும், உயிருள்ளவருமாயிருக்கிறேன்;]]></a:t>
+              <a:t><![CDATA[14. His head and his hairs were white like wool, as white as snow; and his eyes were as a flame of fire;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மரித்தேன், ஆனாலும், இதோ, சதாகாலங்களிலும் உயிரோடிருக்கிறேன், ஆமென்; நான் மரணத்திற்கும் பாதாளத்திற்குமுரிய திறவுகோல்களை உடையவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. And his feet like unto fine brass, as if they burned in a furnace; and his voice as the sound of many waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மரித்தேன், ஆனாலும், இதோ, சதாகாலங்களிலும் உயிரோடிருக்கிறேன், ஆமென்; நான் மரணத்திற்கும் பாதாளத்திற்குமுரிய திறவுகோல்களை உடையவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. And his feet like unto fine brass, as if they burned in a furnace; and his voice as the sound of many waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ கண்டவைகளையும், இருக்கிறவைகளையும், இவைகளுக்குப்பின்பு சம்பவிப்பவைகளையும் எழுது;]]></a:t>
+              <a:t><![CDATA[16. And he had in his right hand seven stars: and out of his mouth went a sharp two-edged sword: and his countenance was as the sun shines in his strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் வலதுகரத்தில் நீ கண்ட ஏழுநட்சத்திரங்களின் இரகசியத்தையும், ஏழுபொன் குத்துவிளக்குகளின் இரகசியத்தையும் எழுது; அந்த ஏழு நட்சத்திரங்களும் ஏழு சபைகளின் தூதர்களாம்; நீ கண்ட ஏழு குத்துவிளக்குகளும் ஏழு சபைகளாம்.]]></a:t>
+              <a:t><![CDATA[16. And he had in his right hand seven stars: and out of his mouth went a sharp two-edged sword: and his countenance was as the sun shines in his strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3716,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் வலதுகரத்தில் நீ கண்ட ஏழுநட்சத்திரங்களின் இரகசியத்தையும், ஏழுபொன் குத்துவிளக்குகளின் இரகசியத்தையும் எழுது; அந்த ஏழு நட்சத்திரங்களும் ஏழு சபைகளின் தூதர்களாம்; நீ கண்ட ஏழு குத்துவிளக்குகளும் ஏழு சபைகளாம்.]]></a:t>
+              <a:t><![CDATA[17. And when I saw him, I fell at his feet as dead. And he laid his right hand upon me, saying unto me, Fear not; I am the first and the last:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And when I saw him, I fell at his feet as dead. And he laid his right hand upon me, saying unto me, Fear not; I am the first and the last:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3934,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இவன் தேவனுடைய வசனத்தைக்குறித்தும், இயேசுகிறிஸ்துவைப்பற்றிய சாட்சியைக்குறித்தும், தான் கண்ட யாவற்றையும் சாட்சியாக அறிவித்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. The Revelation of Jesus Christ, which God gave unto him, to show unto his servants things which must shortly come to pass; and he sent and signified it by his angel unto his servant John:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And when I saw him, I fell at his feet as dead. And he laid his right hand upon me, saying unto me, Fear not; I am the first and the last:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. I am he that lives, and was dead; and, behold, I am alive for evermore, Amen; and have the keys of hell and of death.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. I am he that lives, and was dead; and, behold, I am alive for evermore, Amen; and have the keys of hell and of death.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Write the things which you have seen, and the things which are, and the things which shall be hereafter;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. The mystery of the seven stars which you saw in my right hand, and the seven golden candlesticks. The seven stars are the angels of the seven churches: and the seven candlesticks which you saw are the seven churches.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. The mystery of the seven stars which you saw in my right hand, and the seven golden candlesticks. The seven stars are the angels of the seven churches: and the seven candlesticks which you saw are the seven churches.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. The mystery of the seven stars which you saw in my right hand, and the seven golden candlesticks. The seven stars are the angels of the seven churches: and the seven candlesticks which you saw are the seven churches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இவன் தேவனுடைய வசனத்தைக்குறித்தும், இயேசுகிறிஸ்துவைப்பற்றிய சாட்சியைக்குறித்தும், தான் கண்ட யாவற்றையும் சாட்சியாக அறிவித்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[2. Who bare record of the word of God, and of the testimony of Jesus Christ, and of all things that he saw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்தத் தீர்க்கதரிசன வசனங்களை வாசிக்கிறவனும், கேட்கிறவர்களும், இதில் எழுதியிருக்கிறவைகளைக் கைக்கொள்ளுகிறவர்களும் பாக்கியவான்கள், காலம் சமீபமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. Who bare record of the word of God, and of the testimony of Jesus Christ, and of all things that he saw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்தத் தீர்க்கதரிசன வசனங்களை வாசிக்கிறவனும், கேட்கிறவர்களும், இதில் எழுதியிருக்கிறவைகளைக் கைக்கொள்ளுகிறவர்களும் பாக்கியவான்கள், காலம் சமீபமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. Blessed is he that reads, and they that hear the words of this prophecy, and keep those things which are written therein: for the time is at hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவான் ஆசியாவிலுள்ள ஏழுசபைகளுக்கும் எழுதுகிறதாவது: இருக்கிறவரும் இருந்தவரும் வருகிறவருமானவராலும், அவருடைய சிங்காசனத்திற்கு முன்பாக இருக்கிற ஏழு ஆவிகளாலும்,]]></a:t>
+              <a:t><![CDATA[3. Blessed is he that reads, and they that hear the words of this prophecy, and keep those things which are written therein: for the time is at hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவான் ஆசியாவிலுள்ள ஏழுசபைகளுக்கும் எழுதுகிறதாவது: இருக்கிறவரும் இருந்தவரும் வருகிறவருமானவராலும், அவருடைய சிங்காசனத்திற்கு முன்பாக இருக்கிற ஏழு ஆவிகளாலும்,]]></a:t>
+              <a:t><![CDATA[4. John to the seven churches which are in Asia: Grace be unto you, and peace, from him which is, and which was, and which is to come; and from the seven Spirits which are before his throne;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474539395" r:id="rId1"/>
+    <p:sldLayoutId id="2478621483" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5613,118 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. నమ్మకమైన సాక్షియు, మృతులలోనుండి ఆది సంభూతుడుగా లేచిన వాడును, భూపతులకు అధిపతియునైన యేసుక్రీస్తు]]></a:t>
+              <a:t><![CDATA[அவருடைய சிங்காசனத்திற்கு முன்பாக இருக்கிற ஏழு ஆவிகளாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నుండియు, కృపాసమాధానములు మీకు కలుగునుగాక.]]></a:t>
+              <a:t><![CDATA[5. உண்மையுள்ள சாட்சியும், மரித்தோரிலிருந்து முதற்பிறந்தவரும், பூமியின் ராஜாக்களுக்கு அதிபதியுமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. మనలను ప్రేమించుచు తన రక్తమువలన మన పాపములనుండి మనలను విడిపించినవానికి మహిమయు ప్రభావ మును]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుగయుగములు కలుగునుగాక, ఆమేన్‌. ఆయన మనలను తన తండ్రియగు దేవునికి ఒక రాజ్యముగాను యాజకులనుగాను జేసెను.]]></a:t>
+              <a:t><![CDATA[6. நம்மிடத்தில் அன்புகூர்ந்து தமது இரத்தத்தினாலே நம்முடைய பாவங்களற நம்மைக் கழுவி, தம்முடைய பிதாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఇదిగో ఆయన మేఘా రూఢుడై వచ్చుచున్నాడు; ప్రతి నేత్రము ఆయనను చూచును, ఆయనను పొడిచినవారును చూచెదరు;]]></a:t>
+              <a:t><![CDATA[தேவனுக்கு முன்பாக நம்மை ராஜாக்களும் ஆசாரியர்களுமாக்கின அவருக்கு மகிமையும் வல்லமையும் என்றென்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భూజనులందరు ఆయనను చూచి రొమ్ము కొట్టుకొందురు; అవును ఆమేన్‌.]]></a:t>
+              <a:t><![CDATA[உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అల్ఫాయు ఓమెగయు నేనే5. వర్తమాన భూత భవిష్యత్కాలములలో ఉండువాడను నేనే అని సర్వాధి కారియు దేవుడునగు]]></a:t>
+              <a:t><![CDATA[7. இதோ, மேகங்களுடனே வருகிறார்; கண்கள் யாவும் அவரைக் காணும், அவரைக் குத்தினவர்களும் அவரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రభువు సెలవిచ్చుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[காண்பார்கள்; பூமியின் கோத்திரத்தாரெல்லாரும் அவரைப் பார்த்துப் புலம்புவார்கள். அப்படியே ஆகும் ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. మీ సహోదరుడను, యేసునుబట్టి కలుగు శ్రమ లోను రాజ్యములోను సహనములోను పాలివాడనునైన యోహానను నేను దేవుని]]></a:t>
+              <a:t><![CDATA[8. இருக்கிறவரும் இருந்தவரும் இனிவருகிறவருமாகிய சர்வவல்லமையுள்ள கர்த்தர்: நான் அல்பாவும், ஓமெகாவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాక్యము నిమిత్తమును యేసును గూర్చిన సాక్ష్యము నిమిత్తమును పత్మాసు ద్వీపమున పరవాసినైతిని.]]></a:t>
+              <a:t><![CDATA[ஆதியும் அந்தமுமாயிருக்கிறேன் என்று திருவுளம்பற்றுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. యేసుక్రీస్తు తన దాసులకు కనుపరచుటకు దేవు డాయనకు అనుగ్రహించిన ప్రత్యక్షత. ఈ సంగతులు త్వరలో]]></a:t>
+              <a:t><![CDATA[1. சீக்கிரத்தில் சம்பவிக்கவேண்டியவைகளைத் தம்முடைய ஊழியக்காரருக்குக் காண்பிக்கும்பொருட்டு, தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ప్రభువు దినమందు ఆత్మ వశుడనై యుండగా బూరధ్వనివంటి గొప్పస్వరము]]></a:t>
+              <a:t><![CDATA[9. உங்கள் சகோதரனும் இயேசு கிறிஸ்துவினிமித்தம் வருகிற உபத்திரவத்திற்கும் அவருடைய ராஜ்யத்திற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. నీవు చూచు చున్నది పుస్తకములో వ్రాసి, ఎఫెసు, స్ముర్న, పెర్గము, తుయతైర, సార్దీస్‌, ఫిలదెల్ఫియ,]]></a:t>
+              <a:t><![CDATA[அவருடைய பொறுமைக்கும் உங்கள் உடன்பங்காளனுமாயிருக்கிற யோவானாகிய நான் தேவவசனத்தினிமித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లవొదికయ అను ఏడు సంఘములకు పంపుమని చెప్పుట నావెనుక వింటిని.]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவைப்பற்றிய சாட்சியினிமித்தமும் பத்மு என்னும் தீவிலே இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఇది వినగా నాతో మాటలాడుచున్న స్వరమేమిటో అని చూడ తిరిగితిని.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தருடைய நாளில் ஆவிக்குள்ளானேன்; அப்பொழுது எனக்குப் பின்னாலே எக்காளசத்தம்போன்ற பெரிதான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. తిరుగగా ఏడు సువర్ణ దీపస్తంభములను, ఆ దీపస్తంభములమధ్యను మనుష్యకుమారునిపోలిన యొకనిని చూచితిని. ఆయన]]></a:t>
+              <a:t><![CDATA[சத்தத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తన పాదములమట్టునకు దిగుచున్న వస్త్రము ధరించుకొని రొమ్మునకు బంగారుదట్టి కట్టుకొనియుండెను.]]></a:t>
+              <a:t><![CDATA[11. அது நான் அல்பாவும் ஓமெகாவும், முந்தினவரும் பிந்தினவருமாயிருக்கிறேன். நீ காண்கிறதை ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఆయన తలయు తలవెండ్రుకలును తెల్లని ఉన్నిని పోలినవై హిమమంత ధవళముగా ఉండెను. ఆయన నేత్రములు అగ్ని]]></a:t>
+              <a:t><![CDATA[புஸ்தகத்தில் எழுதி, ஆசியாவிலிருக்கிற எபேசு, சிமிர்னா, பெர்கமு, தியத்தீரா, சர்தை, பிலதெல்பியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జ్వాలవలె ఉండెను;]]></a:t>
+              <a:t><![CDATA[லவோதிக்கேயா என்னும் பட்டணங்களிலுள்ள ஏழு சபைகளுக்கும் அனுப்பு என்று விளம்பினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఆయన పాదములు కొలిమిలో పుటము వేయబడి మెరయు చున్న అపరంజితో సమానమై యుండెను; ఆయన కంఠ స్వరము విస్తార]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது என்னுடனே பேசின சத்தத்தைப் பார்க்கத் திரும்பினேன்; திரும்பினபோது, ஏழு பொன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జలప్రవాహముల ధ్వనివలె ఉండెను.]]></a:t>
+              <a:t><![CDATA[குத்துவிளக்குகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంభవింపనైయున్నవి; ఆయన తన దూత ద్వారా వర్తమానము పంపి తన దాసుడైన యోహానుకు వాటిని సూచించెను.]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவுக்கு ஒப்புவித்ததும், இவர் தம்முடைய தூதனை அனுப்பி, தம்முடைய ஊழியக்காரனாகிய யோவானுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఆయన తన కుడిచేత ఏడు నక్షత్రములు పట్టుకొని యుండెను; ఆయన నోటినుండి రెండంచులుగల వాడియైన ఖడ్గమొకటి]]></a:t>
+              <a:t><![CDATA[13. அந்த ஏழு குத்துவிளக்குகளின் மத்தியிலே நிலையங்கி தரித்து, மார்பருகே பொற்கச்சை கட்டியிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బయలు వెడలుచుండెను; ఆయన ముఖము మహా తేజస్సుతో ప్రకాశించుచున్న సూర్యునివలె ఉండెను.]]></a:t>
+              <a:t><![CDATA[மனுஷகுமாரனுக்கொப்பானவரையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. నేనాయ నను చూడగానే చచ్చినవానివలె ఆయన పాదముల యొద్ద పడితిని. ఆయన తన కుడిచేతిని నామీద ఉంచి నాతో]]></a:t>
+              <a:t><![CDATA[14. அவருடைய சிரசும் மயிரும் வெண்பஞ்சைப்போலவும் உறைந்த மழையைப்போலவும் வெண்மையாயிருந்தது; அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇట్లనెనుభయపడకుము;]]></a:t>
+              <a:t><![CDATA[கண்கள் அக்கினிஜுவாலையைப் போலிருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. నేను మొదటివాడను కడపటివాడను జీవించువాడను; మృతుడనైతిని గాని ఇదిగో యుగయుగములు సజీవుడనై యున్నాను.]]></a:t>
+              <a:t><![CDATA[15. அவருடைய பாதங்கள் உலைக்களத்தில் காய்ந்த பிரகாசமான வெண்கலம்போலிருந்தது; அவருடைய சத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మరియు మరణముయొక్కయు పాతాళ లోకము యొక్కయు తాళపుచెవులు నా స్వాధీనములో ఉన్నవి.]]></a:t>
+              <a:t><![CDATA[பெருவெள்ளத்து இரைச்சலைப்போலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. కాగా నీవు చూచినవాటిని, ఉన్నవాటిని, వీటివెంట కలుగబోవువాటిని,]]></a:t>
+              <a:t><![CDATA[16. தமது வலதுகரத்திலே ஏழு நட்சத்திரங்களை ஏந்திக்கொண்டிருந்தார்; அவர் வாயிலிருந்து இருபுறமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అనగా నా కుడిచేతిలో నీవు చూచిన యేడు నక్షత్రములను గూర్చిన మర్మమును, ఆ యేడు సువర్ణ దీపస్తంభముల]]></a:t>
+              <a:t><![CDATA[கருக்குள்ள பட்டயம் புறப்பட்டது; அவருடைய முகம் வல்லமையாய்ப் பிரகாசிக்கிற சூரியனைப் போலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9829,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంగతియు వ్రాయుము. ఆ యేడు నక్షత్రములు ఏడు సంఘములకు దూత]]></a:t>
+              <a:t><![CDATA[17. நான் அவரைக் கண்டபோது செத்தவனைப்போல அவருடைய பாதத்தில் விழுந்தேன்; அப்பொழுது அவர் தம்முடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வலதுகரத்தை என்மேல்வைத்து, என்னை நோக்கி: பயப்படாதே, நான் முந்தினவரும் பிந்தினவரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +10093,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అతడు దేవుని వాక్యమునుగూర్చియు యేసుక్రీస్తు సాక్ష్యమునుగూర్చియు తాను చూచినంత మట్టుకు3]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தினதுமான விசேஷம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உயிருள்ளவருமாயிருக்கிறேன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. மரித்தேன், ஆனாலும், இதோ, சதாகாலங்களிலும் உயிரோடிருக்கிறேன், ஆமென்; நான் மரணத்திற்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாதாளத்திற்குமுரிய திறவுகோல்களை உடையவராயிருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. நீ கண்டவைகளையும், இருக்கிறவைகளையும், இவைகளுக்குப்பின்பு சம்பவிப்பவைகளையும் எழுது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. என் வலதுகரத்தில் நீ கண்ட ஏழுநட்சத்திரங்களின் இரகசியத்தையும், ஏழுபொன் குத்துவிளக்குகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இரகசியத்தையும் எழுது; அந்த ஏழு நட்சத்திரங்களும் ஏழு சபைகளின் தூதர்களாம்; நீ கண்ட ஏழு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குத்துவிளக்குகளும் ஏழு சபைகளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సాక్ష్యమిచ్చెను.]]></a:t>
+              <a:t><![CDATA[2. இவன் தேவனுடைய வசனத்தைக்குறித்தும், இயேசுகிறிஸ்துவைப்பற்றிய சாட்சியைக்குறித்தும், தான் கண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. సమయము సమీపించినది గనుక ఈ ప్రవచనవాక్యములు చదువువాడును, వాటిని విని యిందులో వ్రాయబడిన సంగతులను]]></a:t>
+              <a:t><![CDATA[யாவற்றையும் சாட்சியாக அறிவித்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గైకొనువారును ధన్యులు.]]></a:t>
+              <a:t><![CDATA[3. இந்தத் தீர்க்கதரிசன வசனங்களை வாசிக்கிறவனும், கேட்கிறவர்களும், இதில் எழுதியிருக்கிறவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. యోహాను ఆసియలో ఉన్న యేడు సంఘములకు శుభమని చెప్పి వ్రాయునది. వర్తమాన భూతభవిష్య త్కాలములలో]]></a:t>
+              <a:t><![CDATA[கைக்கொள்ளுகிறவர்களும் பாக்கியவான்கள், காலம் சமீபமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉన్నవానినుండియు, ఆయన సింహా సనము ఎదుటనున్న యేడు ఆత్మలనుండియు,]]></a:t>
+              <a:t><![CDATA[4. யோவான் ஆசியாவிலுள்ள ஏழுசபைகளுக்கும் எழுதுகிறதாவது: இருக்கிறவரும் இருந்தவரும் வருகிறவருமானவராலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme2">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme2">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>