--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -35,114 +35,96 @@
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
-    <p:sldId id="278" r:id="rId25"/>
-[...4 lines deleted...]
-    <p:sldId id="283" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -262,59 +244,53 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-[...7 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when the seven thunders had uttered their voices, I was about to write: and I heard a voice from heaven saying unto me, Seal up those things which the seven thunders uttered, and write them not.]]></a:t>
+              <a:t><![CDATA[5. சமுத்திரத்தின்மேலும் பூமியின்மேலும் நிற்கிறதாக நான் கண்ட தூதன், தன் கையை வானத்திற்கு நேராக உயர்த்தி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when the seven thunders had uttered their voices, I was about to write: and I heard a voice from heaven saying unto me, Seal up those things which the seven thunders uttered, and write them not.]]></a:t>
+              <a:t><![CDATA[6. இனி காலம் செல்லாது; ஆனாலும் தேவன் தம்முடைய ஊழியக்காரராகிய தீர்க்கதரிசிகளுக்குச் சுவிசேஷமாய் அறிவித்தபடி, ஏழாம் தூதனுடைய சத்தத்தின் நாட்களிலே அவன் எக்காளம் ஊதப்போகிறபோது தேவரகசியம் நிறைவேறும் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the angel which I saw stand upon the sea and upon the earth lifted up his hand to heaven,]]></a:t>
+              <a:t><![CDATA[6. இனி காலம் செல்லாது; ஆனாலும் தேவன் தம்முடைய ஊழியக்காரராகிய தீர்க்கதரிசிகளுக்குச் சுவிசேஷமாய் அறிவித்தபடி, ஏழாம் தூதனுடைய சத்தத்தின் நாட்களிலே அவன் எக்காளம் ஊதப்போகிறபோது தேவரகசியம் நிறைவேறும் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the angel which I saw stand upon the sea and upon the earth lifted up his hand to heaven,]]></a:t>
+              <a:t><![CDATA[7. வானத்தையும் அதிலுள்ளவைகளையும், பூமியையும் அதிலுள்ளவைகளையும், சமுத்திரத்தையும் அதிலுள்ளவைகளையும் சிருஷ்டித்தவரும், சதாகாலங்களிலும் உயிரோடிருக்கிறவருமானவர்மேல் ஆணையிட்டுச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And swore by him that lives for ever and ever, who created heaven, and the things that therein are, and the earth, and the things that therein are, and the sea, and the things which are therein, that there should be time no longer:]]></a:t>
+              <a:t><![CDATA[7. வானத்தையும் அதிலுள்ளவைகளையும், பூமியையும் அதிலுள்ளவைகளையும், சமுத்திரத்தையும் அதிலுள்ளவைகளையும் சிருஷ்டித்தவரும், சதாகாலங்களிலும் உயிரோடிருக்கிறவருமானவர்மேல் ஆணையிட்டுச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And swore by him that lives for ever and ever, who created heaven, and the things that therein are, and the earth, and the things that therein are, and the sea, and the things which are therein, that there should be time no longer:]]></a:t>
+              <a:t><![CDATA[8. நான் வானத்திலிருந்து பிறக்கக்கேட்ட சத்தம் மறுபடியும் என்னுடனே பேசி: சமுத்திரத்தின்மேலும் பூமியின்மேலும் நிற்கிற தூதனுடைய கையிலிருக்கும் திறக்கப்பட்ட சிறு புஸ்தகத்தை நீ போய் வாங்கிக்கொள் என்று சொல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And swore by him that lives for ever and ever, who created heaven, and the things that therein are, and the earth, and the things that therein are, and the sea, and the things which are therein, that there should be time no longer:]]></a:t>
+              <a:t><![CDATA[8. நான் வானத்திலிருந்து பிறக்கக்கேட்ட சத்தம் மறுபடியும் என்னுடனே பேசி: சமுத்திரத்தின்மேலும் பூமியின்மேலும் நிற்கிற தூதனுடைய கையிலிருக்கும் திறக்கப்பட்ட சிறு புஸ்தகத்தை நீ போய் வாங்கிக்கொள் என்று சொல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But in the days of the voice of the seventh angel, when he shall begin to sound, the mystery of God should be finished, as he has declared to his servants the prophets.]]></a:t>
+              <a:t><![CDATA[9. நான் தூதனிடத்தில் போய்: அந்தச் சிறு புஸ்தகத்தை எனக்குத் தாரும் என்றேன். அதற்கு அவன்: நீ இதை வாங்கிப் புசி; இது உன் வயிற்றுக்குக் கசப்பாயிருக்கும், ஆகிலும் உன் வாய்க்கு இது தேனைப்போல மதூரமாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But in the days of the voice of the seventh angel, when he shall begin to sound, the mystery of God should be finished, as he has declared to his servants the prophets.]]></a:t>
+              <a:t><![CDATA[9. நான் தூதனிடத்தில் போய்: அந்தச் சிறு புஸ்தகத்தை எனக்குத் தாரும் என்றேன். அதற்கு அவன்: நீ இதை வாங்கிப் புசி; இது உன் வயிற்றுக்குக் கசப்பாயிருக்கும், ஆகிலும் உன் வாய்க்கு இது தேனைப்போல மதூரமாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the voice which I heard from heaven spoke unto me again, and said, Go and take the little book which is open in the hand of the angel which stands upon the sea and upon the earth.]]></a:t>
+              <a:t><![CDATA[10. நான் அந்தச் சிறு புஸ்தகத்தைத் தூதனுடைய கையிலிருந்து வாங்கி, அதைப் புசித்தேன்; என் வாய்க்கு அதுதேனைப்போல மதூரமாயிருந்தது; நான் அதைப் புசித்தவுடனே என் வயிறு கசப்பாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1464,51 +1440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I saw another mighty angel come down from heaven, clothed with a cloud: and a rainbow was upon his head, and his face was as it were the sun, and his feet as pillars of fire:]]></a:t>
+              <a:t><![CDATA[1. பின்பு, பலமுள்ள வேறொரு தூதன் வானத்திலிருந்து இறங்கிவரக்கண்டேன்; மேகம் அவனைச் சூழ்ந்திருந்தது, அவனுடைய சிரசின்மேல் வானவில்லிருந்தது, அவனுடைய முகம் சூரியனைப்போலவும், அவனுடைய கால்கள் அக்கினி ஸ்தம்பங்களைப்போலவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the voice which I heard from heaven spoke unto me again, and said, Go and take the little book which is open in the hand of the angel which stands upon the sea and upon the earth.]]></a:t>
+              <a:t><![CDATA[10. நான் அந்தச் சிறு புஸ்தகத்தைத் தூதனுடைய கையிலிருந்து வாங்கி, அதைப் புசித்தேன்; என் வாய்க்கு அதுதேனைப்போல மதூரமாயிருந்தது; நான் அதைப் புசித்தவுடனே என் வயிறு கசப்பாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the voice which I heard from heaven spoke unto me again, and said, Go and take the little book which is open in the hand of the angel which stands upon the sea and upon the earth.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவன் என்னை நோக்கி: நீ மறுபடியும் அநேக ஜனங்களையும், ஜாதிகளையும், பாஷைக்காரரையும், ராஜாக்களையுங்குறித்துத் தீர்க்கதரிசனஞ்சொல்லவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,705 +1767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And I went unto the angel, and said unto him, Give me the little book. And he said unto me, Take it, and eat it up; and it shall make your belly bitter, but it shall be in your mouth sweet as honey.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[11. And he said unto me, You must prophesy again before many races and tribes, and nations, and tongues, and kings.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவன் என்னை நோக்கி: நீ மறுபடியும் அநேக ஜனங்களையும், ஜாதிகளையும், பாஷைக்காரரையும், ராஜாக்களையுங்குறித்துத் தீர்க்கதரிசனஞ்சொல்லவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2554,51 +1876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I saw another mighty angel come down from heaven, clothed with a cloud: and a rainbow was upon his head, and his face was as it were the sun, and his feet as pillars of fire:]]></a:t>
+              <a:t><![CDATA[1. பின்பு, பலமுள்ள வேறொரு தூதன் வானத்திலிருந்து இறங்கிவரக்கண்டேன்; மேகம் அவனைச் சூழ்ந்திருந்தது, அவனுடைய சிரசின்மேல் வானவில்லிருந்தது, அவனுடைய முகம் சூரியனைப்போலவும், அவனுடைய கால்கள் அக்கினி ஸ்தம்பங்களைப்போலவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2663,51 +1985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I saw another mighty angel come down from heaven, clothed with a cloud: and a rainbow was upon his head, and his face was as it were the sun, and his feet as pillars of fire:]]></a:t>
+              <a:t><![CDATA[2. திறக்கப்பட்ட ஒரு சிறு புஸ்தகம் அவன் கையில் இருந்தது; தன் வலதுபாதத்தைச் சமுத்திரத்தின்மேலும், தன் இடதுபாதத்தைப் பூமியின்மேலும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2772,51 +2094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he had in his hand a little book open: and he set his right foot upon the sea, and his left foot on the earth,]]></a:t>
+              <a:t><![CDATA[2. திறக்கப்பட்ட ஒரு சிறு புஸ்தகம் அவன் கையில் இருந்தது; தன் வலதுபாதத்தைச் சமுத்திரத்தின்மேலும், தன் இடதுபாதத்தைப் பூமியின்மேலும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2881,51 +2203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he had in his hand a little book open: and he set his right foot upon the sea, and his left foot on the earth,]]></a:t>
+              <a:t><![CDATA[3. சிங்கம் கெர்ச்சிக்கிறதுபோல மகாசத்தமாய் ஆர்ப்பரித்தான்; அவன் ஆர்ப்பரித்தபோது ஏழு இடிகளும் சத்தமிட்டு முழங்கின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +2312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And cried with a loud voice, as when a lion roars: and when he had cried, seven thunders uttered their voices.]]></a:t>
+              <a:t><![CDATA[3. சிங்கம் கெர்ச்சிக்கிறதுபோல மகாசத்தமாய் ஆர்ப்பரித்தான்; அவன் ஆர்ப்பரித்தபோது ஏழு இடிகளும் சத்தமிட்டு முழங்கின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3099,51 +2421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And cried with a loud voice, as when a lion roars: and when he had cried, seven thunders uttered their voices.]]></a:t>
+              <a:t><![CDATA[4. அவ்வேழு இடிகளும் தங்கள் சத்தங்களை முழங்கினபோது, நான் எழுதவேண்டுமென்றிருந்தேன். அப்பொழுது: ஏழு இடிமுழக்கங்கள் சொன்னவைகளை நீ எழுதாமல் முத்திரைபோடு என்று வானத்திலிருந்து ஒரு சத்தம் உண்டாகக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +2530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when the seven thunders had uttered their voices, I was about to write: and I heard a voice from heaven saying unto me, Seal up those things which the seven thunders uttered, and write them not.]]></a:t>
+              <a:t><![CDATA[4. அவ்வேழு இடிகளும் தங்கள் சத்தங்களை முழங்கினபோது, நான் எழுதவேண்டுமென்றிருந்தேன். அப்பொழுது: ஏழு இடிமுழக்கங்கள் சொன்னவைகளை நீ எழுதாமல் முத்திரைபோடு என்று வானத்திலிருந்து ஒரு சத்தம் உண்டாகக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510254" r:id="rId1"/>
+    <p:sldLayoutId id="2474539419" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3443,98 +2765,50 @@
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3691,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இடிமுழக்கங்கள் சொன்னவைகளை நீ எழுதாமல் முத்திரைபோடு என்று வானத்திலிருந்து ஒரு சத்தம் உண்டாகக்]]></a:t>
+              <a:t><![CDATA[5. మరియు సముద్రముమీదను భూమిమీదను నిలిచియుండగా నేను చూచిన ఆ దూత తన కుడిచెయ్యి ఆకాశముతట్టు ఎత్తి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[6. పరలోకమును అందులో ఉన్న వాటిని, భూమిని అందులో ఉన్నవాటిని, సముద్రమును అందులో ఉన్న వాటిని సృష్టించి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சமுத்திரத்தின்மேலும் பூமியின்மேலும் நிற்கிறதாக நான் கண்ட தூதன், தன் கையை வானத்திற்கு நேராக]]></a:t>
+              <a:t><![CDATA[యుగయుగములు జీవించుచున్న వానితోడు ఒట్టుపెట్టుకొనిఇక ఆలస్యముండదు గాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உயர்த்தி;]]></a:t>
+              <a:t><![CDATA[7. యేడవ దూత పలుకు దినములలో అతడు బూర ఊదబోవుచుండగా, దేవుడు తన దాసులగు ప్రవక్తలకు తెలిపిన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இனி காலம் செல்லாது; ஆனாலும் தேவன் தம்முடைய ஊழியக்காரராகிய தீர்க்கதரிசிகளுக்குச் சுவிசேஷமாய்]]></a:t>
+              <a:t><![CDATA[సువార్తప్రకారము దేవుని మర్మము సమాప్తమగునని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +3625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறிவித்தபடி, ஏழாம் தூதனுடைய சத்தத்தின் நாட்களிலே அவன் எக்காளம் ஊதப்போகிறபோது தேவரகசியம் நிறைவேறும்]]></a:t>
+              <a:t><![CDATA[8. అంతట పరలోకమునుండి నేను వినిన స్వరము మరల నాతో మాటలాడుచునీవు వెళ్లి సముద్రముమీదను భూమిమీదను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +3757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று,]]></a:t>
+              <a:t><![CDATA[నిలిచియున్న ఆ దూత చేతిలో విప్పబడియున్న ఆ చిన్న పుస్తకము తీసి కొ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வானத்தையும் அதிலுள்ளவைகளையும், பூமியையும் அதிலுள்ளவைகளையும், சமுத்திரத்தையும் அதிலுள்ளவைகளையும்]]></a:t>
+              <a:t><![CDATA[9. నేను ఆ దూత యొద్దకు వెళ్లిఈ చిన్న పుస్తకము నాకిమ్మని అడుగగా ఆయనదాని తీసికొని తినివేయుము, అది నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிருஷ்டித்தவரும், சதாகாலங்களிலும் உயிரோடிருக்கிறவருமானவர்மேல் ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[కడుపుకు చేదగును గాని నీ నోటికి తేనెవలె మధురముగా ఉండునని నాతో చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +4153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் வானத்திலிருந்து பிறக்கக்கேட்ட சத்தம் மறுபடியும் என்னுடனே பேசி: சமுத்திரத்தின்மேலும்]]></a:t>
+              <a:t><![CDATA[10. అంతట నేను ఆ చిన్న పుస్తకమును దూత చేతిలోనుండి తీసికొని దానిని తినివేసితిని; అది నా నోటికి తేనెవలె]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, பலமுள்ள வேறொரு தூதன் வானத்திலிருந்து இறங்கிவரக்கண்டேன்; மேகம் அவனைச் சூழ்ந்திருந்தது,]]></a:t>
+              <a:t><![CDATA[1. బలిష్ఠుడైన వేరొక దూత పరలోకమునుండి దిగివచ్చుట చూచితిని. ఆయన మేఘము ధరించుకొని యుండెను, ఆయన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பூமியின்மேலும் நிற்கிற தூதனுடைய கையிலிருக்கும் திறக்கப்பட்ட சிறு புஸ்தகத்தை நீ போய் வாங்கிக்கொள்]]></a:t>
+              <a:t><![CDATA[మధురముగా ఉండెనుగాని నేను దానిని తిని వేసిన తరువాత నా కడుపుకు చేదాయెను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று சொல்ல,]]></a:t>
+              <a:t><![CDATA[11. అప్పుడు వారునీవు ప్రజలనుగూర్చియు, జనములనుగూర్చియు, ఆ యా భాషలు మాటలాడువారినిగూర్చియు, అనేకమంది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,843 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் தூதனிடத்தில் போய்: அந்தச் சிறு புஸ்தகத்தை எனக்குத் தாரும் என்றேன். அதற்கு அவன்: நீ இதை]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[ராஜாக்களையுங்குறித்துத் தீர்க்கதரிசனஞ்சொல்லவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[రాజులనుగూర్చియు మరల ప్రవచింప నగత్యమని నాతో చెప్పిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனுடைய சிரசின்மேல் வானவில்லிருந்தது, அவனுடைய முகம் சூரியனைப்போலவும், அவனுடைய கால்கள் அக்கினி]]></a:t>
+              <a:t><![CDATA[శిరస్సుమీద ఇంద్రధనుస్సుండెను; ఆయన ముఖము సూర్యబింబమువలెను ఆయన పాదములు అగ్నిస్తంభములవలెను ఉండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஸ்தம்பங்களைப்போலவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[2. ఆయన చేతిలో విప్ప బడియున్న యొక చిన్న పుస్తకముండెను. ఆయన తన కుడిపాదము సముద్రముమీదను ఎడమ పాదము భూమి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திறக்கப்பட்ட ஒரு சிறு புஸ்தகம் அவன் கையில் இருந்தது; தன் வலதுபாதத்தைச் சமுத்திரத்தின்மேலும், தன்]]></a:t>
+              <a:t><![CDATA[మీదను మోపి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இடதுபாதத்தைப் பூமியின்மேலும் வைத்து,]]></a:t>
+              <a:t><![CDATA[3. సింహము గర్జించునట్లు గొప్ప శబ్దముతో ఆర్భటించెను. ఆయన ఆర్భటించినప్పుడు ఏడు ఉరుములు వాటివాటి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிங்கம் கெர்ச்சிக்கிறதுபோல மகாசத்தமாய் ஆர்ப்பரித்தான்; அவன் ஆர்ப்பரித்தபோது ஏழு இடிகளும்]]></a:t>
+              <a:t><![CDATA[శబ్దములు పలికెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சத்தமிட்டு முழங்கின.]]></a:t>
+              <a:t><![CDATA[4. ఆ యేడు ఉరుములు పలికినప్పుడు నేను వ్రాయబోవుచుండగాఏడు ఉరుములు పలికిన సంగతులకు ముద్రవేయుము, వాటిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவ்வேழு இடிகளும் தங்கள் சத்தங்களை முழங்கினபோது, நான் எழுதவேண்டுமென்றிருந்தேன். அப்பொழுது: ஏழு]]></a:t>
+              <a:t><![CDATA[వ్రాయవద్దని పరలోకమునుండి యొక స్వరము పలుకుట వింటిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +5951,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>22</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>