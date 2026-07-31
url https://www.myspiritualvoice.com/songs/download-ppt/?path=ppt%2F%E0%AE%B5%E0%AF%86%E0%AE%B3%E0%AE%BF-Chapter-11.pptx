--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -67,64 +67,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -143,57 +129,50 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
-[...5 lines deleted...]
-    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -329,60 +308,53 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And if any man will hurt them, fire proceeds out of their mouth, and devours their enemies: and if any man will hurt them, he must in this manner be killed.]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் அவர்களைச் சேதப்படுத்தமனதாயிருந்தால், அவர்களுடைய வாயிலிருந்து அக்கினி புறப்பட்டு, அவர்களுடைய சத்துருக்களைப் பட்சிக்கும்; அவர்களைச் சேதப்படுத்த மனதாயிருக்கிறவன் எவனோ அவன் அப்படியே கொல்லப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And if any man will hurt them, fire proceeds out of their mouth, and devours their enemies: and if any man will hurt them, he must in this manner be killed.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் தீர்க்கதரிசனஞ் சொல்லிவருகிற நாட்களிலே மழைபெய்யாதபடிக்கு வானத்தை அடைக்க அவர்களுக்கு அதிகாரமுண்டு; அவர்கள் தண்ணீர்களை இரத்தமாக மாற்றவும், தங்களுக்கு வேண்டும்போதெல்லாம் பூமியைச்சகலவித வாதைகளாலும் வாதிக்கவும் அவர்களுக்கு அதிகாரமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And if any man will hurt them, fire proceeds out of their mouth, and devours their enemies: and if any man will hurt them, he must in this manner be killed.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் தீர்க்கதரிசனஞ் சொல்லிவருகிற நாட்களிலே மழைபெய்யாதபடிக்கு வானத்தை அடைக்க அவர்களுக்கு அதிகாரமுண்டு; அவர்கள் தண்ணீர்களை இரத்தமாக மாற்றவும், தங்களுக்கு வேண்டும்போதெல்லாம் பூமியைச்சகலவித வாதைகளாலும் வாதிக்கவும் அவர்களுக்கு அதிகாரமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. These have power to shut heaven, that it rain not in the days of their prophecy: and have power over waters to turn them to blood, and to strike the earth with all plagues, as often as they will.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் தீர்க்கதரிசனஞ் சொல்லிவருகிற நாட்களிலே மழைபெய்யாதபடிக்கு வானத்தை அடைக்க அவர்களுக்கு அதிகாரமுண்டு; அவர்கள் தண்ணீர்களை இரத்தமாக மாற்றவும், தங்களுக்கு வேண்டும்போதெல்லாம் பூமியைச்சகலவித வாதைகளாலும் வாதிக்கவும் அவர்களுக்கு அதிகாரமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. These have power to shut heaven, that it rain not in the days of their prophecy: and have power over waters to turn them to blood, and to strike the earth with all plagues, as often as they will.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் தங்கள் சாட்சியைச்சொல்லி முடித்திருக்கும்போது, பாதாளத்திலிருந்தேறுகிற மிருகம் அவர்களோடே யுத்தம்பண்ணி, அவர்களை ஜெயித்து, அவர்களைக் கொன்றுபோடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. These have power to shut heaven, that it rain not in the days of their prophecy: and have power over waters to turn them to blood, and to strike the earth with all plagues, as often as they will.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் தங்கள் சாட்சியைச்சொல்லி முடித்திருக்கும்போது, பாதாளத்திலிருந்தேறுகிற மிருகம் அவர்களோடே யுத்தம்பண்ணி, அவர்களை ஜெயித்து, அவர்களைக் கொன்றுபோடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when they shall have finished their testimony, the beast that ascends out of the bottomless pit shall make war against them, and shall overcome them, and kill them.]]></a:t>
+              <a:t><![CDATA[8. அவர்களுடைய உடல்கள் மகாநகரத்தின் விசாலமான வீதியிலே கிடக்கும். அந்த நகரம் சோதோம் என்றும் எகிப்து என்றும் ஞானார்த்தமாய்ச் சொல்லப்படும்; அதிலே நம்முடைய கர்த்தரும் சிலுவையிலே அறையப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when they shall have finished their testimony, the beast that ascends out of the bottomless pit shall make war against them, and shall overcome them, and kill them.]]></a:t>
+              <a:t><![CDATA[8. அவர்களுடைய உடல்கள் மகாநகரத்தின் விசாலமான வீதியிலே கிடக்கும். அந்த நகரம் சோதோம் என்றும் எகிப்து என்றும் ஞானார்த்தமாய்ச் சொல்லப்படும்; அதிலே நம்முடைய கர்த்தரும் சிலுவையிலே அறையப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And their dead bodies shall lie in the street of the great city, which spiritually is called Sodom and Egypt, where also our Lord was crucified.]]></a:t>
+              <a:t><![CDATA[9. ஜனங்களிலும், கோத்திரங்களிலும், பாஷைக்காரரிலும், ஜாதிகளிலுமுள்ளவர்கள் அவர்களுடைய உடல்களை மூன்றரை நாள் வரைக்கும் பார்ப்பார்கள், அவர்களுடைய உடல்களைக் கல்லறைகளில் வைக்கவொட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And their dead bodies shall lie in the street of the great city, which spiritually is called Sodom and Egypt, where also our Lord was crucified.]]></a:t>
+              <a:t><![CDATA[9. ஜனங்களிலும், கோத்திரங்களிலும், பாஷைக்காரரிலும், ஜாதிகளிலுமுள்ளவர்கள் அவர்களுடைய உடல்களை மூன்றரை நாள் வரைக்கும் பார்ப்பார்கள், அவர்களுடைய உடல்களைக் கல்லறைகளில் வைக்கவொட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And there was given me a reed like unto a rod: and the angel stood, saying, Rise, and measure the temple of God, and the altar, and them that worship therein.]]></a:t>
+              <a:t><![CDATA[1. பின்பு கைக்கோலுக்கு ஒப்பான ஒருஅளவுகோல் என்னிடத்தில் கொடுக்கப்பட்டது. அப்பொழுது தேவதூதன் நின்று, என்னை நோக்கி: நீ எழுந்து, தேவனுடைய ஆலயத்தையும், பலிபீடத்தையும் அதில் தொழுதுகொள்ளுகிறவர்களையும் அளந்துபார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they of the people and families and tongues and nations shall see their dead bodies three days and an half, and shall not suffer their dead bodies to be put in graves.]]></a:t>
+              <a:t><![CDATA[10. அவ்விரண்டு தீர்க்கதரிசிகளும் பூமியின் குடிகளை வேதனைப்படுத்தினபடியால் அவர்கள் நிமித்தம் பூமியில் குடியிருக்கிறவர்கள் சந்தோஷப்பட்டுக் களிகூர்ந்து, ஒருவருக்கொருவர் வெகுமதிகளை அனுப்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they of the people and families and tongues and nations shall see their dead bodies three days and an half, and shall not suffer their dead bodies to be put in graves.]]></a:t>
+              <a:t><![CDATA[10. அவ்விரண்டு தீர்க்கதரிசிகளும் பூமியின் குடிகளை வேதனைப்படுத்தினபடியால் அவர்கள் நிமித்தம் பூமியில் குடியிருக்கிறவர்கள் சந்தோஷப்பட்டுக் களிகூர்ந்து, ஒருவருக்கொருவர் வெகுமதிகளை அனுப்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they that dwell upon the earth shall rejoice over them, and make merry, and shall send gifts one to another; because these two prophets tormented them that dwelt on the earth.]]></a:t>
+              <a:t><![CDATA[11. மூன்றரை நாளைக்குப்பின்பு தேவனிடத்திலிருந்து ஜீவஆவி அவர்களுக்குள் பிரவேசித்தது, அப்பொழுது அவர்கள் காலூன்றி நின்றார்கள்; அவர்களைப் பார்த்தவர்களுக்கு மிகுந்த பயமுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they that dwell upon the earth shall rejoice over them, and make merry, and shall send gifts one to another; because these two prophets tormented them that dwelt on the earth.]]></a:t>
+              <a:t><![CDATA[11. மூன்றரை நாளைக்குப்பின்பு தேவனிடத்திலிருந்து ஜீவஆவி அவர்களுக்குள் பிரவேசித்தது, அப்பொழுது அவர்கள் காலூன்றி நின்றார்கள்; அவர்களைப் பார்த்தவர்களுக்கு மிகுந்த பயமுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And after three days and an half the spirit of life from God entered into them, and they stood upon their feet; and great fear fell upon them which saw them.]]></a:t>
+              <a:t><![CDATA[12. இங்கே ஏறிவாருங்கள் என்று வானத்திலிருந்து தங்களுக்கு உண்டான பெரிய சத்தத்தை அவர்கள் கேட்டு, மேகத்தில் ஏறி வானத்திற்குப் போனார்கள், அவர்களுடைய சத்துருக்கள் அவர்களைப் பார்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And after three days and an half the spirit of life from God entered into them, and they stood upon their feet; and great fear fell upon them which saw them.]]></a:t>
+              <a:t><![CDATA[12. இங்கே ஏறிவாருங்கள் என்று வானத்திலிருந்து தங்களுக்கு உண்டான பெரிய சத்தத்தை அவர்கள் கேட்டு, மேகத்தில் ஏறி வானத்திற்குப் போனார்கள், அவர்களுடைய சத்துருக்கள் அவர்களைப் பார்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they heard a great voice from heaven saying unto them, Come up here. And they ascended up to heaven in a cloud; and their enemies beheld them.]]></a:t>
+              <a:t><![CDATA[13. அந்நேரத்திலே பூமி மிகவும் அதிர்ந்தது, உடனே அந்த நகரத்தில் பத்திலொருபங்கு இடிந்து விழுந்தது; மனுஷரில் ஏழாயிரம்பேர் பூமியதிர்ச்சியினால் அழிந்தார்கள்; மீதியானவர்கள் பயமடைந்து பரலோகத்தின் தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they heard a great voice from heaven saying unto them, Come up here. And they ascended up to heaven in a cloud; and their enemies beheld them.]]></a:t>
+              <a:t><![CDATA[13. அந்நேரத்திலே பூமி மிகவும் அதிர்ந்தது, உடனே அந்த நகரத்தில் பத்திலொருபங்கு இடிந்து விழுந்தது; மனுஷரில் ஏழாயிரம்பேர் பூமியதிர்ச்சியினால் அழிந்தார்கள்; மீதியானவர்கள் பயமடைந்து பரலோகத்தின் தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the same hour was there a great earthquake, and the tenth part of the city fell, and in the earthquake were slain of men seven thousand: and the remnant were affrighted, and gave glory to the God of heaven.]]></a:t>
+              <a:t><![CDATA[14. இரண்டாம் ஆபத்து கடந்துபோயிற்று; இதோ, மூன்றாம் ஆபத்து சீக்கிரமாய் வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the same hour was there a great earthquake, and the tenth part of the city fell, and in the earthquake were slain of men seven thousand: and the remnant were affrighted, and gave glory to the God of heaven.]]></a:t>
+              <a:t><![CDATA[15. ஏழாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது உலகத்தின் ராஜ்யங்கள் நம்முடைய கர்த்தருக்கும், அவருடைய கிறிஸ்துவுக்குமுரிய ராஜ்யங்களாயின; அவர் சதாகாலங்களிலும் ராஜ்யபாரம் பண்ணுவார் என்னும் கெம்பீர சத்தங்கள் வானத்தில் உண்டாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And there was given me a reed like unto a rod: and the angel stood, saying, Rise, and measure the temple of God, and the altar, and them that worship therein.]]></a:t>
+              <a:t><![CDATA[1. பின்பு கைக்கோலுக்கு ஒப்பான ஒருஅளவுகோல் என்னிடத்தில் கொடுக்கப்பட்டது. அப்பொழுது தேவதூதன் நின்று, என்னை நோக்கி: நீ எழுந்து, தேவனுடைய ஆலயத்தையும், பலிபீடத்தையும் அதில் தொழுதுகொள்ளுகிறவர்களையும் அளந்துபார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the same hour was there a great earthquake, and the tenth part of the city fell, and in the earthquake were slain of men seven thousand: and the remnant were affrighted, and gave glory to the God of heaven.]]></a:t>
+              <a:t><![CDATA[15. ஏழாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது உலகத்தின் ராஜ்யங்கள் நம்முடைய கர்த்தருக்கும், அவருடைய கிறிஸ்துவுக்குமுரிய ராஜ்யங்களாயின; அவர் சதாகாலங்களிலும் ராஜ்யபாரம் பண்ணுவார் என்னும் கெம்பீர சத்தங்கள் வானத்தில் உண்டாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The second woe is past; and, behold, the third woe comes quickly.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவனுக்கு முன்பாகத் தங்கள் சிங்காசனங்கள்மேல் உட்கார்ந்திருந்த இருபத்துநான்கு மூப்பர்களும் முகங்குப்புற விழுந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the seventh angel sounded; and there were great voices in heaven, saying, The kingdoms of this world are become the kingdoms of our Lord, and of his Christ; and he shall reign for ever and ever.]]></a:t>
+              <a:t><![CDATA[17. இருக்கிறவரும் இருந்தவரும் வருகிறவருமாகிய சர்வவல்லமையுள்ள கர்த்தராகிய தேவனே, உம்மை ஸ்தோத்திரிக்கிறோம், தேவரீர் உமது மகா வல்லமையைக்கொண்டு ராஜ்யபாரம்பண்ணுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the seventh angel sounded; and there were great voices in heaven, saying, The kingdoms of this world are become the kingdoms of our Lord, and of his Christ; and he shall reign for ever and ever.]]></a:t>
+              <a:t><![CDATA[17. இருக்கிறவரும் இருந்தவரும் வருகிறவருமாகிய சர்வவல்லமையுள்ள கர்த்தராகிய தேவனே, உம்மை ஸ்தோத்திரிக்கிறோம், தேவரீர் உமது மகா வல்லமையைக்கொண்டு ராஜ்யபாரம்பண்ணுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the seventh angel sounded; and there were great voices in heaven, saying, The kingdoms of this world are become the kingdoms of our Lord, and of his Christ; and he shall reign for ever and ever.]]></a:t>
+              <a:t><![CDATA[18. ஜாதிகள் கோபித்தார்கள், அப்பொழுது உம்முடைய கோபம் மூண்டது; மரித்தோர் நியாயத்தீர்ப்படைகிறதற்கும், தீர்க்கதரிசிகளாகிய உம்முடைய ஊழியக்காரருக்கும் பரிசுத்தவான்களுக்கும் உமது நாமத்தின்மேல் பயபக்தியாயிருந்த சிறியோர் பெரியோருக்கும் பலனளிக்கிறதற்கும், பூமியைக் கெடுத்தவர்களைக் கெடுக்கிறதற்கும், காலம்வந்தது என்று சொல்லி, தேவனைத் தொழுதுகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the four and twenty elders, which sat before God on their seats, fell upon their faces, and worshipped God,]]></a:t>
+              <a:t><![CDATA[18. ஜாதிகள் கோபித்தார்கள், அப்பொழுது உம்முடைய கோபம் மூண்டது; மரித்தோர் நியாயத்தீர்ப்படைகிறதற்கும், தீர்க்கதரிசிகளாகிய உம்முடைய ஊழியக்காரருக்கும் பரிசுத்தவான்களுக்கும் உமது நாமத்தின்மேல் பயபக்தியாயிருந்த சிறியோர் பெரியோருக்கும் பலனளிக்கிறதற்கும், பூமியைக் கெடுத்தவர்களைக் கெடுக்கிறதற்கும், காலம்வந்தது என்று சொல்லி, தேவனைத் தொழுதுகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the four and twenty elders, which sat before God on their seats, fell upon their faces, and worshipped God,]]></a:t>
+              <a:t><![CDATA[18. ஜாதிகள் கோபித்தார்கள், அப்பொழுது உம்முடைய கோபம் மூண்டது; மரித்தோர் நியாயத்தீர்ப்படைகிறதற்கும், தீர்க்கதரிசிகளாகிய உம்முடைய ஊழியக்காரருக்கும் பரிசுத்தவான்களுக்கும் உமது நாமத்தின்மேல் பயபக்தியாயிருந்த சிறியோர் பெரியோருக்கும் பலனளிக்கிறதற்கும், பூமியைக் கெடுத்தவர்களைக் கெடுக்கிறதற்கும், காலம்வந்தது என்று சொல்லி, தேவனைத் தொழுதுகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Saying, We give you thanks, O LORD God Almighty, which are, and were, and are to come; because you have taken to you your great power, and have reigned.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது பரலோகத்தில் தேவனுடைய ஆலயம் திறக்கப்பட்டது, அவருடைய ஆலயத்திலே அவருடைய உடன்படிக்கையின் பெட்டி காணப்பட்டது; அப்பொழுது மின்னல்களும், சத்தங்களும், இடிமுழக்கங்களும், பூமியதிர்ச்சியும், பெருங்கல்மழையும் உண்டாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,160 +3684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Saying, We give you thanks, O LORD God Almighty, which are, and were, and are to come; because you have taken to you your great power, and have reigned.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[18. And the nations were angry, and your wrath has come, and the time of the dead, that they should be judged, and that you should give reward unto your servants the prophets, and to the saints, and them that fear your name, small and great; and should destroy them which destroy the earth.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது பரலோகத்தில் தேவனுடைய ஆலயம் திறக்கப்பட்டது, அவருடைய ஆலயத்திலே அவருடைய உடன்படிக்கையின் பெட்டி காணப்பட்டது; அப்பொழுது மின்னல்களும், சத்தங்களும், இடிமுழக்கங்களும், பூமியதிர்ச்சியும், பெருங்கல்மழையும் உண்டாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,705 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And there was given me a reed like unto a rod: and the angel stood, saying, Rise, and measure the temple of God, and the altar, and them that worship therein.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[19. And the temple of God was opened in heaven, and there was seen in his temple the ark of his testament: and there were lightnings, and voices, and thunderings, and an earthquake, and great hail.]]></a:t>
+              <a:t><![CDATA[2. ஆலயத்திற்குப் புறம்பே இருக்கிறபிராகாரம் புறஜாதியாருக்குக் கொடுக்கப்பட்டபடியால் அதை அளவாமல் புறம்பாக்கிப்போடு; பரிசுத்த நகரத்தை அவர்கள் நாற்பத்திரண்டு மாதமளவும் மிதிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. But the court which is without the temple leave out, and measure it not; for it is given unto the Gentiles: and the holy city shall they tread under foot forty and two months.]]></a:t>
+              <a:t><![CDATA[2. ஆலயத்திற்குப் புறம்பே இருக்கிறபிராகாரம் புறஜாதியாருக்குக் கொடுக்கப்பட்டபடியால் அதை அளவாமல் புறம்பாக்கிப்போடு; பரிசுத்த நகரத்தை அவர்கள் நாற்பத்திரண்டு மாதமளவும் மிதிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. But the court which is without the temple leave out, and measure it not; for it is given unto the Gentiles: and the holy city shall they tread under foot forty and two months.]]></a:t>
+              <a:t><![CDATA[3. என்னுடைய இரண்டு சாட்சிகளும் இரட்டு வஸ்திரமுடுத்திக்கொண்டிருக்கிறவர்களாய், ஆயிரத்திருநூற்றறுபது நாளளவும் தீர்க்கதரிசனஞ்சொல்லும்படி அவர்களுக்கு அதிகாரம் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I will give power unto my two witnesses, and they shall prophesy a thousand two hundred and threescore days, clothed in sackcloth.]]></a:t>
+              <a:t><![CDATA[3. என்னுடைய இரண்டு சாட்சிகளும் இரட்டு வஸ்திரமுடுத்திக்கொண்டிருக்கிறவர்களாய், ஆயிரத்திருநூற்றறுபது நாளளவும் தீர்க்கதரிசனஞ்சொல்லும்படி அவர்களுக்கு அதிகாரம் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I will give power unto my two witnesses, and they shall prophesy a thousand two hundred and threescore days, clothed in sackcloth.]]></a:t>
+              <a:t><![CDATA[4. பூலோகத்தின் ஆண்டவருக்கு முன்பாக நிற்கிற இரண்டு ஒலிவமரங்களும் இரண்டு விளக்குத்தண்டுகளும் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. These are the two olive trees, and the two candlesticks standing before the God of the earth.]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் அவர்களைச் சேதப்படுத்தமனதாயிருந்தால், அவர்களுடைய வாயிலிருந்து அக்கினி புறப்பட்டு, அவர்களுடைய சத்துருக்களைப் பட்சிக்கும்; அவர்களைச் சேதப்படுத்த மனதாயிருக்கிறவன் எவனோ அவன் அப்படியே கொல்லப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510261" r:id="rId1"/>
+    <p:sldLayoutId id="2474536327" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5500,110 +4709,54 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...46 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5748,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் அவர்களைச் சேதப்படுத்தமனதாயிருந்தால், அவர்களுடைய வாயிலிருந்து அக்கினி புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[దహించివేయును గనుక ఎవడైనను వారికి హానిచేయ నుద్దేశించినయెడల ఆలాగున వాడు చంపబడవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களுடைய சத்துருக்களைப் பட்சிக்கும்; அவர்களைச் சேதப்படுத்த மனதாயிருக்கிறவன் எவனோ அவன் அப்படியே]]></a:t>
+              <a:t><![CDATA[6. తాము ప్రవచింపు దినములు వర్షము కురువ కుండ ఆకాశమును మూయుటకు వారికి అధికారము కలదు. మరియు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொல்லப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[వారికిష్టమైనప్పుడెల్ల నీళ్లు రక్తముగా చేయుటకును, నానావిధములైన తెగుళ్లతో భూమిని బాధించుటకును వారికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் தீர்க்கதரிசனஞ் சொல்லிவருகிற நாட்களிலே மழைபெய்யாதபடிக்கு வானத்தை அடைக்க அவர்களுக்கு]]></a:t>
+              <a:t><![CDATA[అధికారము కలదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதிகாரமுண்டு; அவர்கள் தண்ணீர்களை இரத்தமாக மாற்றவும், தங்களுக்கு வேண்டும்போதெல்லாம் பூமியைச்சகலவித]]></a:t>
+              <a:t><![CDATA[7. వారు సాక్ష్యము చెప్పుట ముగింపగానే అగాధములోనుండి వచ్చు క్రూరమృగము వారితో యుద్ధముచేసి జయించి వారిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாதைகளாலும் வாதிக்கவும் அவர்களுக்கு அதிகாரமுண்டு.]]></a:t>
+              <a:t><![CDATA[చంపును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் தங்கள் சாட்சியைச்சொல்லி முடித்திருக்கும்போது, பாதாளத்திலிருந்தேறுகிற மிருகம் அவர்களோடே]]></a:t>
+              <a:t><![CDATA[8. వారి శవములు ఆ మహాపట్టణపు సంత వీధిలో పడియుండును; వానికి ఉపమానరూపముగా సొదొమ అనియు ఐగుప్తు అనియు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யுத்தம்பண்ணி, அவர்களை ஜெயித்து, அவர்களைக் கொன்றுபோடும்.]]></a:t>
+              <a:t><![CDATA[పేరు; అచ్చట వారి ప్రభువుకూడ సిలువవేయబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களுடைய உடல்கள் மகாநகரத்தின் விசாலமான வீதியிலே கிடக்கும். அந்த நகரம் சோதோம் என்றும் எகிப்து]]></a:t>
+              <a:t><![CDATA[9. మరియు ప్రజలకును, వంశములకును, ఆ యా భాషలు మాటలాడువారికిని, జనము లకును సంబంధించినవారు మూడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றும் ஞானார்த்தமாய்ச் சொல்லப்படும்; அதிலே நம்முடைய கர்த்தரும் சிலுவையிலே அறையப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[దినములన్నర వారి శవము లను చూచుచు వారి శవములను సమాధిలో పెట్టనియ్యరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கைக்கோலுக்கு ஒப்பான ஒருஅளவுகோல் என்னிடத்தில் கொடுக்கப்பட்டது. அப்பொழுது தேவதூதன் நின்று,]]></a:t>
+              <a:t><![CDATA[1. మరియు ఒకడు చేతికఱ్ఱవంటి కొలకఱ్ఱ నాకిచ్చినీవు లేచి దేవుని ఆలయమును బలిపీఠమును కొలతవేసి, ఆలయములో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜனங்களிலும், கோத்திரங்களிலும், பாஷைக்காரரிலும், ஜாதிகளிலுமுள்ளவர்கள் அவர்களுடைய உடல்களை மூன்றரை]]></a:t>
+              <a:t><![CDATA[10. ఈ యిద్దరు ప్రవక్తలు భూనివాసులను బాధించినందున భూనివాసులు వారి గతి చూచి సంతోషించుచు, ఉత్స హించుచు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாள் வரைக்கும் பார்ப்பார்கள், அவர்களுடைய உடல்களைக் கல்லறைகளில் வைக்கவொட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[ఒకనికొకడు కట్నములు పంపుకొందురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவ்விரண்டு தீர்க்கதரிசிகளும் பூமியின் குடிகளை வேதனைப்படுத்தினபடியால் அவர்கள் நிமித்தம் பூமியில்]]></a:t>
+              <a:t><![CDATA[11. అయితే ఆ మూడుదినములన్నరయైన పిమ్మట దేవునియొద్ద నుండి జీవాత్మ వచ్చి వారిలో ప్రవేశించెను గనుక వారు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடியிருக்கிறவர்கள் சந்தோஷப்பட்டுக் களிகூர்ந்து, ஒருவருக்கொருவர் வெகுமதிகளை அனுப்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[పాదములు ఊని నిలిచిరి; వారిని చూచిన వారికి మిగుల భయము కలిగెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மூன்றரை நாளைக்குப்பின்பு தேவனிடத்திலிருந்து ஜீவஆவி அவர்களுக்குள் பிரவேசித்தது, அப்பொழுது அவர்கள்]]></a:t>
+              <a:t><![CDATA[12. అప్పుడుఇక్కడికి ఎక్కిరండని పరలోకమునుండి గొప్ప స్వరము తమతో చెప్పుట వారు విని, మేఘారూఢులై]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காலூன்றி நின்றார்கள்; அவர்களைப் பார்த்தவர்களுக்கு மிகுந்த பயமுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[పరలోకమునకు ఆరోహణమైరి; వారు పోవుచుండగా వారి శత్రువులు వారిని చూచిరి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இங்கே ஏறிவாருங்கள் என்று வானத்திலிருந்து தங்களுக்கு உண்டான பெரிய சத்தத்தை அவர்கள் கேட்டு,]]></a:t>
+              <a:t><![CDATA[13. ఆ గడియలోనే గొప్ప భూకంపము కలిగినందున ఆ పట్టణములో పదియవ భాగము కూలిపోయెను. ఆ భూకంపమువలన ఏడువేలమంది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மேகத்தில் ஏறி வானத்திற்குப் போனார்கள், அவர்களுடைய சத்துருக்கள் அவர்களைப் பார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[చచ్చిరి. మిగిలినవారు భయాక్రాంతులై పరలోకపు దేవుని మహిమపరచిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்நேரத்திலே பூமி மிகவும் அதிர்ந்தது, உடனே அந்த நகரத்தில் பத்திலொருபங்கு இடிந்து விழுந்தது;]]></a:t>
+              <a:t><![CDATA[14. రెండవ శ్రమ గతించెను; ఇదిగో మూడవ శ్రమ త్వరగా వచ్చుచున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மனுஷரில் ஏழாயிரம்பேர் பூமியதிர்ச்சியினால் அழிந்தார்கள்; மீதியானவர்கள் பயமடைந்து பரலோகத்தின் தேவனை]]></a:t>
+              <a:t><![CDATA[15. ఏడవ దూత బూర ఊదినప్పుడు పరలోకములో గొప్ప శబ్దములు పుట్టెను. ఆ శబ్దములుఈ లోక రాజ్యము మన ప్రభువు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்னை நோக்கி: நீ எழுந்து, தேவனுடைய ஆலயத்தையும், பலிபீடத்தையும் அதில் தொழுதுகொள்ளுகிறவர்களையும்]]></a:t>
+              <a:t><![CDATA[పూజించువారిని లెక్కపెట్టుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மகிமைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[రాజ్యమును ఆయన క్రీస్తు రాజ్యము నాయెను; ఆయన యుగయుగముల వరకు ఏలు ననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இரண்டாம் ஆபத்து கடந்துபோயிற்று; இதோ, மூன்றாம் ஆபத்து சீக்கிரமாய் வருகிறது.]]></a:t>
+              <a:t><![CDATA[16. అంతట దేవునియెదుట సింహాసనాసీనులగు ఆ యిరువది నలుగురు పెద్దలు సాష్టాంగపడి దేవునికి నమ స్కారముచేసి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏழாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது உலகத்தின் ராஜ்யங்கள் நம்முடைய கர்த்தருக்கும், அவருடைய]]></a:t>
+              <a:t><![CDATA[17. వర్తమానభూతకాలములలో ఉండు దేవుడవైన ప్రభువా, సర్వాధికారీ, నీవు నీ మహాబలమును స్వీకరించి యేలుచున్నావు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கிறிஸ்துவுக்குமுரிய ராஜ்யங்களாயின; அவர் சதாகாலங்களிலும் ராஜ்யபாரம் பண்ணுவார் என்னும் கெம்பீர]]></a:t>
+              <a:t><![CDATA[గనుక మేము నీకు కృతజ్ఞతాస్తుతులు చెల్లించుచున్నాము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சத்தங்கள் வானத்தில் உண்டாயின.]]></a:t>
+              <a:t><![CDATA[18. జనములు కోప గించినందున నీకు కోపము వచ్చెను. మృతులు తీర్పు పొందుటకును, నీ దాసులగు ప్రవక్తలకును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவனுக்கு முன்பாகத் தங்கள் சிங்காசனங்கள்மேல் உட்கார்ந்திருந்த இருபத்துநான்கு]]></a:t>
+              <a:t><![CDATA[పరిశుద్ధులకును, నీ నామమునకు భయపడువారికిని తగిన ఫలమునిచ్చుటకును, గొప్పవారేమి కొద్దివారేమి భూమిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மூப்பர்களும் முகங்குப்புற விழுந்து:]]></a:t>
+              <a:t><![CDATA[నశింపజేయు వారిని నశింపజేయుటకును సమయము వచ్చియున్నదని చెప్పిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இருக்கிறவரும் இருந்தவரும் வருகிறவருமாகிய சர்வவல்லமையுள்ள கர்த்தராகிய தேவனே, உம்மை]]></a:t>
+              <a:t><![CDATA[19. మరియు పరలోకమందు దేవుని ఆలయము తెరవ బడగా దేవుని నిబంధనమందసము ఆయన ఆలయములో కనబడెను. అప్పుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,183 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஸ்தோத்திரிக்கிறோம், தேவரீர் உமது மகா வல்லமையைக்கொண்டு ராஜ்யபாரம்பண்ணுகிறீர்.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[18. ஜாதிகள் கோபித்தார்கள், அப்பொழுது உம்முடைய கோபம் மூண்டது; மரித்தோர் நியாயத்தீர்ப்படைகிறதற்கும்,]]></a:t>
+              <a:t><![CDATA[మెరుపులును ధ్వనులును ఉరుములును భూకంపమును గొప్ప వడగండ్లును పుట్టెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,843 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அளந்துபார்.]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[பெருங்கல்மழையும் உண்டாயின.]]></a:t>
+              <a:t><![CDATA[2. ఆలయ మునకు వెలుపటి ఆవరణమును కొలతవేయక విడిచి పెట్టుము; అది అన్యులకియ్యబడెను, వారు నలువది రెండు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆலயத்திற்குப் புறம்பே இருக்கிறபிராகாரம் புறஜாதியாருக்குக் கொடுக்கப்பட்டபடியால் அதை அளவாமல்]]></a:t>
+              <a:t><![CDATA[నెలలు పరిశుద్ధపట్టణమును కాలితో త్రొక్కుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புறம்பாக்கிப்போடு; பரிசுத்த நகரத்தை அவர்கள் நாற்பத்திரண்டு மாதமளவும் மிதிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. నేను నా యిద్దరు సాక్షులకు అధికారము ఇచ్చెదను; వారు గోనెపట్ట ధరించుకొని వెయ్యిన్ని రెండువందల అరువది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்னுடைய இரண்டு சாட்சிகளும் இரட்டு வஸ்திரமுடுத்திக்கொண்டிருக்கிறவர்களாய், ஆயிரத்திருநூற்றறுபது]]></a:t>
+              <a:t><![CDATA[దినములు ప్రవచింతురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாளளவும் தீர்க்கதரிசனஞ்சொல்லும்படி அவர்களுக்கு அதிகாரம் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. వీరు భూలోకమునకు ప్రభువైన వాని యెదుట నిలుచుచున్న రెండు ఒలీవచెట్లును దీపస్తంభములునై యున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பூலோகத்தின் ஆண்டவருக்கு முன்பாக நிற்கிற இரண்டு ஒலிவமரங்களும் இரண்டு விளக்குத்தண்டுகளும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[5. ఎవడైనను వారికి హాని చేయ నుద్దేశించినయెడల వారి నోటనుండి అగ్ని బయలు వెడలి వారి శత్రువులను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>