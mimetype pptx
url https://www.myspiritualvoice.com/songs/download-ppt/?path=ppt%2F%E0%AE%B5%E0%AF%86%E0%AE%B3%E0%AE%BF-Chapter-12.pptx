--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -55,64 +55,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -125,57 +111,50 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
-[...5 lines deleted...]
-    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -305,60 +284,53 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஸ்திரீயானவள் வனாந்தரத்திற்கு ஓடிப்போனாள்; அங்கே ஆயிரத்திருநூற்றறுபது நாளளவும் அவளைப் போஷிப்பதற்காக தேவனால் ஆயத்தமாக்கப்பட்ட இடம் அவளுக்கு உண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. சகல ஜாதிகளையும் இருப்புக்கோலால் ஆளுகைசெய்யும் ஆண்பிள்ளையை பெற்றாள்; அவளுடைய பிள்ளை தேவனிடத்திற்கும் அவருடைய சிங்காசனத்தினிடத்திற்கும், எடுத்துக்கொள்ளப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வானத்திலே யுத்தமுண்டாயிற்று; மிகாவேலும் அவனைச் சேர்ந்த தூதர்களும் வலுசர்ப்பத்தோடே யுத்தம்பண்ணினார்கள்; வலுசர்ப்பமும் அதைச்சேர்ந்த தூதரும் யுத்தம்பண்ணியும் ஜெயங்கொள்ளவில்லை.]]></a:t>
+              <a:t><![CDATA[6. ஸ்திரீயானவள் வனாந்தரத்திற்கு ஓடிப்போனாள்; அங்கே ஆயிரத்திருநூற்றறுபது நாளளவும் அவளைப் போஷிப்பதற்காக தேவனால் ஆயத்தமாக்கப்பட்ட இடம் அவளுக்கு உண்டாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உலகமனைத்தையும் மோசம்போக்குகிற பிசாசு என்றும் சாத்தான் என்றும் சொல்லப்பட்ட பழைய பாம்பாகிய பெரிய வலுசர்ப்பம் தள்ளப்பட்டது; அது பூமியிலே விழத்தள்ளப்பட்டது, அதனோடேகூட அதைச்சேர்ந்த தூதரும் தள்ளப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. வானத்தில் அவர்கள் இருந்த இடமும் காணப்படாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவள் கர்ப்பவதியாயிருந்து, பிரசவவேதனையடைந்து, பிள்ளைபெறும்படி வருத்தப்பட்டு அலறினாள்.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும் ஒரு பெரிய அடையாளம் வானத்திலே காணப்பட்டது; ஒரு ஸ்திரீ சூரியனை அணிந்திருந்தாள், அவள் பாதங்களின் கீழே சந்திரனும், அவள் சிரசின்மேல் பன்னிரண்டு நட்சத்திரங்களுள்ள கிரீடமும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் பரலோகங்களே! அவைகளில் வாசமாயிருக்கிறவர்களே! களிகூருங்கள். பூமியிலும் சமுத்திரத்திலும் குடியிருக்கிறவர்களே! ஐயோ, பிசாசானவன் தனக்குக் கொஞ்சக்காலமாத்திரமுண்டென்று அறிந்து, மிகுந்த கோபங்கொண்டு, உங்களிடத்தில் இறங்கினபடியால், உங்களுக்கு ஆபத்துவரும் என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[13. வலுசர்ப்பமானது தான் பூமியிலே தள்ளப்பட்டதை அறிந்து, அந்த ஆண்பிள்ளையைப்பெற்ற ஸ்திரீயைத் துன்பப்படுத்தினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வலுசர்ப்பமானது தான் பூமியிலே தள்ளப்பட்டதை அறிந்து, அந்த ஆண்பிள்ளையைப்பெற்ற ஸ்திரீயைத் துன்பப்படுத்தினது.]]></a:t>
+              <a:t><![CDATA[14. ஸ்திரீயானவள் அந்தப் பாம்பின்முகத்திற்கு விலகி, ஒரு காலமும், காலங்களும், அரைக்காலமுமாகப் போஷிக்கப்படத்தக்கதாய் வனாந்தரத்திலுள்ள தன் இடத்திற்குப் பறந்துபோகும்படி பெருங்கழுகின் இரண்டு சிறகுகள் அவளுக்குக் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வலுசர்ப்பமானது தான் பூமியிலே தள்ளப்பட்டதை அறிந்து, அந்த ஆண்பிள்ளையைப்பெற்ற ஸ்திரீயைத் துன்பப்படுத்தினது.]]></a:t>
+              <a:t><![CDATA[14. ஸ்திரீயானவள் அந்தப் பாம்பின்முகத்திற்கு விலகி, ஒரு காலமும், காலங்களும், அரைக்காலமுமாகப் போஷிக்கப்படத்தக்கதாய் வனாந்தரத்திலுள்ள தன் இடத்திற்குப் பறந்துபோகும்படி பெருங்கழுகின் இரண்டு சிறகுகள் அவளுக்குக் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஸ்திரீயானவள் அந்தப் பாம்பின்முகத்திற்கு விலகி, ஒரு காலமும், காலங்களும், அரைக்காலமுமாகப் போஷிக்கப்படத்தக்கதாய் வனாந்தரத்திலுள்ள தன் இடத்திற்குப் பறந்துபோகும்படி பெருங்கழுகின் இரண்டு சிறகுகள் அவளுக்குக் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அந்த ஸ்திரீயை வெள்ளங்கொண்டுபோகும்படிக்குப் பாம்பானது தன் வாயிலிருந்து ஒரு நதிபோன்ற வெள்ளத்தை அவளுக்குப் பின்னாக ஊற்றிவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஸ்திரீயானவள் அந்தப் பாம்பின்முகத்திற்கு விலகி, ஒரு காலமும், காலங்களும், அரைக்காலமுமாகப் போஷிக்கப்படத்தக்கதாய் வனாந்தரத்திலுள்ள தன் இடத்திற்குப் பறந்துபோகும்படி பெருங்கழுகின் இரண்டு சிறகுகள் அவளுக்குக் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அந்த ஸ்திரீயை வெள்ளங்கொண்டுபோகும்படிக்குப் பாம்பானது தன் வாயிலிருந்து ஒரு நதிபோன்ற வெள்ளத்தை அவளுக்குப் பின்னாக ஊற்றிவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது வேறொரு அடையாளம் வானத்திலே காணப்பட்டது; ஏழு தலைகளையும், பத்துக் கொம்புகளையும், தன் தலைகளின்மேல் ஏழு முடிகளையுமுடைய சிவப்பான பெரிய வலுசர்ப்பமிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும் ஒரு பெரிய அடையாளம் வானத்திலே காணப்பட்டது; ஒரு ஸ்திரீ சூரியனை அணிந்திருந்தாள், அவள் பாதங்களின் கீழே சந்திரனும், அவள் சிரசின்மேல் பன்னிரண்டு நட்சத்திரங்களுள்ள கிரீடமும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஸ்திரீயானவள் அந்தப் பாம்பின்முகத்திற்கு விலகி, ஒரு காலமும், காலங்களும், அரைக்காலமுமாகப் போஷிக்கப்படத்தக்கதாய் வனாந்தரத்திலுள்ள தன் இடத்திற்குப் பறந்துபோகும்படி பெருங்கழுகின் இரண்டு சிறகுகள் அவளுக்குக் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[16. பூமியானது ஸ்திரீக்கு உதவியாகத் தன் வாயைத் திறந்து, வலுசர்ப்பம் தன் வாயிலிருந்து ஊற்றின வெள்ளத்தை விழுங்கினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அந்த ஸ்திரீயை வெள்ளங்கொண்டுபோகும்படிக்குப் பாம்பானது தன் வாயிலிருந்து ஒரு நதிபோன்ற வெள்ளத்தை அவளுக்குப் பின்னாக ஊற்றிவிட்டது.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது வலுசர்ப்பமானது ஸ்திரீயின்மேல் கோபங்கொண்டு, தேவனுடைய கற்பனைகளைக் கைக்கொள்ளுகிறவர்களும், இயேசுகிறிஸ்துவைக்குறித்துச் சாட்சியை உடையவர்களாகிய அவளுடைய சந்ததியான மற்றவர்களுடனே யுத்தம்பண்ணப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,814 +3006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அந்த ஸ்திரீயை வெள்ளங்கொண்டுபோகும்படிக்குப் பாம்பானது தன் வாயிலிருந்து ஒரு நதிபோன்ற வெள்ளத்தை அவளுக்குப் பின்னாக ஊற்றிவிட்டது.]]></a:t>
-[...325 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[17. அப்பொழுது வலுசர்ப்பமானது ஸ்திரீயின்மேல் கோபங்கொண்டு, தேவனுடைய கற்பனைகளைக் கைக்கொள்ளுகிறவர்களும், இயேசுகிறிஸ்துவைக்குறித்துச் சாட்சியை உடையவர்களாகிய அவளுடைய சந்ததியான மற்றவர்களுடனே யுத்தம்பண்ணப்போயிற்று.]]></a:t>
-            </a:r>
-[...434 lines deleted...]
-              <a:t><![CDATA[1. அன்றியும் ஒரு பெரிய அடையாளம் வானத்திலே காணப்பட்டது; ஒரு ஸ்திரீ சூரியனை அணிந்திருந்தாள், அவள் பாதங்களின் கீழே சந்திரனும், அவள் சிரசின்மேல் பன்னிரண்டு நட்சத்திரங்களுள்ள கிரீடமும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது வேறொரு அடையாளம் வானத்திலே காணப்பட்டது; ஏழு தலைகளையும், பத்துக் கொம்புகளையும், தன் தலைகளின்மேல் ஏழு முடிகளையுமுடைய சிவப்பான பெரிய வலுசர்ப்பமிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. அவள் கர்ப்பவதியாயிருந்து, பிரசவவேதனையடைந்து, பிள்ளைபெறும்படி வருத்தப்பட்டு அலறினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதின் வால் வானத்தின் நட்சத்திரங்களில் மூன்றிலொருபங்கை இழுத்து, அவைகளைப் பூமியில் விழத்தள்ளிற்று; பிரசவவேதனைப்படுகிற அந்த ஸ்திரீ பிள்ளைபெற்றவுடனே, அவளுடைய பிள்ளையைப் பட்சித்துப்போடும்படிக்கு அந்த வலுசர்ப்பம் அவளுக்கு முன்பாக நின்றது.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது வேறொரு அடையாளம் வானத்திலே காணப்பட்டது; ஏழு தலைகளையும், பத்துக் கொம்புகளையும், தன் தலைகளின்மேல் ஏழு முடிகளையுமுடைய சிவப்பான பெரிய வலுசர்ப்பமிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதின் வால் வானத்தின் நட்சத்திரங்களில் மூன்றிலொருபங்கை இழுத்து, அவைகளைப் பூமியில் விழத்தள்ளிற்று; பிரசவவேதனைப்படுகிற அந்த ஸ்திரீ பிள்ளைபெற்றவுடனே, அவளுடைய பிள்ளையைப் பட்சித்துப்போடும்படிக்கு அந்த வலுசர்ப்பம் அவளுக்கு முன்பாக நின்றது.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது வேறொரு அடையாளம் வானத்திலே காணப்பட்டது; ஏழு தலைகளையும், பத்துக் கொம்புகளையும், தன் தலைகளின்மேல் ஏழு முடிகளையுமுடைய சிவப்பான பெரிய வலுசர்ப்பமிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சகல ஜாதிகளையும் இருப்புக்கோலால் ஆளுகைசெய்யும் ஆண்பிள்ளையை பெற்றாள்; அவளுடைய பிள்ளை தேவனிடத்திற்கும் அவருடைய சிங்காசனத்தினிடத்திற்கும், எடுத்துக்கொள்ளப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. அதின் வால் வானத்தின் நட்சத்திரங்களில் மூன்றிலொருபங்கை இழுத்து, அவைகளைப் பூமியில் விழத்தள்ளிற்று; பிரசவவேதனைப்படுகிற அந்த ஸ்திரீ பிள்ளைபெற்றவுடனே, அவளுடைய பிள்ளையைப் பட்சித்துப்போடும்படிக்கு அந்த வலுசர்ப்பம் அவளுக்கு முன்பாக நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4530,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510263" r:id="rId1"/>
+    <p:sldLayoutId id="2474539465" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4774,106 +3983,50 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તે સ્ત્રી અરણ્યમાં એક જગ્યા જે દેવે તેના માટે તૈયાર કરી હતી, ત્યાં નાસી ગઈ. ત્યાં અરણ્ય માં 1.260]]></a:t>
+              <a:t><![CDATA[సింహాసనమునొద్దకును కొనిపోబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દિવસો સુધી તેની સંભાળ રાખવામાં આવશે.]]></a:t>
+              <a:t><![CDATA[6. ఆ స్త్రీ అరణ్యమునకు పారిపోయెను; అచ్చట వారు వెయ్యిన్ని రెండువందల అరువది దినములు ఆమెను పోషింపవలెనని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પછી ત્યાં આકાશમાં યુદ્ધ થયું. મિખાયેલ તથા તેના દૂતો અજગરની સાથે લડ્યા. તે અજગર અને તેના દૂતો]]></a:t>
+              <a:t><![CDATA[దేవుడామెకు ఒక స్థలము సిద్ధపరచియుంచెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમની સામે લડ્યા.]]></a:t>
+              <a:t><![CDATA[7. అంతట పరలోకమందు యుద్ధము జరిగెను. మిఖా యేలును అతని దూతలును ఆ ఘటసర్పముతో యుద్ధము చేయవలెనని యుండగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પણ તે અજગર જોઈએ તેટલો બળવાન ન હતો. તે અજગર અને દૂતોએ આકાશમાં તેઓનું સ્થાન ગુમાવ્યું.]]></a:t>
+              <a:t><![CDATA[8. ఆ ఘటసర్పమును దాని దూతలును యుద్ధము చేసిరి గాని గెలువ లేకపోయిరి గనుక పరలోకమందు వారికిక స్థలము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તે મોટા અજગરને આકાશની બહાર ફેંકી દેવામાં આવ્યો. (તે અજગર જે જુનો સાપ છે જે દુષ્ટાત્મા તથા શેતાન]]></a:t>
+              <a:t><![CDATA[లేకపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહેવાય છે. તે આખા જગતને ખોટા માર્ગે દોરે છે.) તે અજગરને તેના દૂતો સાથે પૃથ્વી પર ફેંકવામાં આવ્યો]]></a:t>
+              <a:t><![CDATA[9. కాగా సర్వలోకమును మోస పుచ్చుచు, అపవాదియనియు సాతాననియు పేరుగల ఆదిసర్పమైన ఆ మహా ఘటసర్పము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો.]]></a:t>
+              <a:t><![CDATA[పడద్రోయబడెను. అది భూమిమీద పడ ద్రోయబడెను; దాని దూతలు దానితో కూడ పడద్రోయబడిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પછી મેં આકાશમાં મોટા સાદે વાણીને કહેતા સાંભળી કે, “હવે તારણ અને પરાક્રમ અને અમારા દેવનું રાજ્ય]]></a:t>
+              <a:t><![CDATA[10. మరియు ఒక గొప్ప స్వరము పరలోక మందు ఈలాగు చెప్పుట వింటినిరాత్రింబగళ్లు మన దేవునియెదుట మన సహోదరులమీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેના ખ્રિસ્તની સત્તા આવ્યાં છે; આ વસ્તુઓ આવી છે કારણ કે અમારા ભાઇઓ પર દોષ મૂકનાર, જે અમારા દેવની]]></a:t>
+              <a:t><![CDATA[నేరము మోపువాడైన అపవాది పడద్రోయబడి యున్నాడు గనుక ఇప్పుడు రక్షణయు శక్తియు రాజ్యమును మన దేవుని వాయెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તે સ્ત્રી ગર્ભવતી હતી. તેણે પીડા સાથે બૂમ પાડી. તે જન્મ આપવાની તૈયારીમાં હતી.]]></a:t>
+              <a:t><![CDATA[1. అప్పుడు పరలోకమందు ఒక గొప్ప సూచన కనబడెను. అదేదనగా సూర్యుని ధరించుకొనిన యొక స్త్రీ ఆమె]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આગળ રાત દિવસ તેઓના પર દોષ મૂકે છે. તેને નીચે ફેંકી દેવામાં આવ્યો છે.]]></a:t>
+              <a:t><![CDATA[ఇప్పుడు అధికారము ఆయన క్రీస్తుదాయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. અમારા ભાઈઓએ તેને હલવાનના રક્તથી અને સાક્ષીઓના વચનથી હરાવ્યો છે. તેઓ પોતાના જીવનને વધારે વહાલું]]></a:t>
+              <a:t><![CDATA[11. వారు గొఱ్ఱపిల్ల రక్తమును బట్టియు, తామిచ్చిన సాక్ష్య మునుబట్టియు వానిని జయించియున్నారు గాని,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગણતા નહિ. તેઓ મૃત્યુથી ડરતા નહોતા.]]></a:t>
+              <a:t><![CDATA[మరణము వరకు తమ ప్రాణములను ప్రేమించిన వారు కారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તેથી તે બધા જે ત્યાં રહે છે તે સુખી થાઓ. પરંતુ પૃથ્વી અને સમુદ્ર માટે તે ખરાબ થશે કારણ કે શેતાન]]></a:t>
+              <a:t><![CDATA[12. అందుచేత పరలోకమా, పరలోకనివాసులారా, ఉత్సహించుడి; భూమీ, సముద్రమా, మీకు శ్రమ; అపవాది తనకు సమయము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારી પાસે નીચે ઉતરી આવ્યો છે. તે શેતાન ક્રોધથી ભરેલો છે. તે જાણે છે તેની પાસે હવે વધારે સમય રહ્યો]]></a:t>
+              <a:t><![CDATA[కొంచెమే అని తెలిసికొని బహు క్రోధము గలవాడై మీయొద్దకు దిగి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી.”]]></a:t>
+              <a:t><![CDATA[13. ఆ ఘటసర్పము తాను భూమిమీద పడద్రోయబడి యుండుట చూచి, ఆ మగశిశువును కనిన స్త్రీని హింసిం చెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તે અજગરે જોયું કે તેને પૃથ્વી પર ફેંકી દેવામાં આવ્યો છે. તેથી તે, સ્ત્રીની પાછળ ગયો જેણે એક]]></a:t>
+              <a:t><![CDATA[14. అందువలన ఆమె అరణ్యములో ఉన్న తన చోటికి ఎగురునట్లు గొప్ప పక్షిరాజు రెక్కలు రెండు ఆమెకు ఇయ్యబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દીકરાને જન્મ આપ્યો હતો.]]></a:t>
+              <a:t><![CDATA[అచ్చట ఆ సర్పముఖమును చూడ కుండ ఆమె ఒకకాలము కాలములు అర్ధకాలము పోషిం]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. પરંતુ તે સ્ત્રીને મોટા ગરૂડની બે પાંખો આપવામાં આવી હતી જેથી તે તે સ્થળેથી ઊડીને અરણ્યમાં જઇ શકે]]></a:t>
+              <a:t><![CDATA[15. కావున ఆ స్త్రీ, ప్రవాహమునకు కొట్టుకొని పోవలెనని ఆ సర్పము తన నోటినుండి నీళ్లు నదీప్రవాహముగా ఆమె]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ્યાં તેના માટે જગા તૈયાર કરવામાં આવી હતી. તે સ્થળેથી તેની સંભાળ સાડા ત્રણ વર્ષ સુધી રાખવામાં આવે]]></a:t>
+              <a:t><![CDATA[వెనుక వెళ్లగ్రక్కెనుగాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પછી આકાશમાં બીજુ એક ચિન્હ દેખાયું: ત્યા એક મોટો લાલ અજગર હતો. તે અજગરને સાત માથાં પર સાત મુગટ,]]></a:t>
+              <a:t><![CDATA[పాదములక్రిందచంద్రుడును శిరస్సుమీద పండ్రెండు నక్షత్రముల కిరీటమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. અજગર તેની પાસે પહોંચી શકે નહિં.]]></a:t>
+              <a:t><![CDATA[16. భూమి ఆ స్త్రీకి సహకారియై తన నోరు తెరచి ఆ ఘటసర్పము, తన నోటనుండి గ్రక్కిన ప్రవాహమును మింగివేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. પછી તે અજગરે તેના મોંઢામાથી નદીની જેમ પાણી બહાર કાઢ્યું તે અજગરે તે સ્ત્રીના તરફ પાણી કાઢ્યું]]></a:t>
+              <a:t><![CDATA[17. అందుచేత ఆ ఘటసర్పము ఆగ్రహము తెచ్చుకొని, దేవుని అజ్ఞలు గైకొనుచు యేసునుగూర్చి సాక్ష్యమిచ్చుచు ఉన్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,975 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેથી પૂર તેને દૂર તાણી જાય.]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[પગ નીચે હતો. તેના માથા પર બાર તારાવાળો મુગટ હતો.]]></a:t>
+              <a:t><![CDATA[వారైన ఆమె సంతానములో శేషించిన వారితో యుద్ధము చేయుటకై బయలువెడ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દરેક માથાં પર એક મુગટ હતો. તે અજગરને દસ શિંગડા પણ હતાં.]]></a:t>
+              <a:t><![CDATA[2. ఆమె గర్భిణియై ప్రసవవేదనపడుచు ఆ నొప్పులకు కేకలు వేయుచుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તે અજગરના પૂંછડાએ આકાશના તારાઓનો ત્રીજો ભાગ ખેંચીને પૃથ્વી પર નીચે ફેંકયો. તે અજગર તે સ્ત્રીની]]></a:t>
+              <a:t><![CDATA[3. అంతట పరలోకమందు ఇంకొక సూచన కనబడెను. ఇదిగో యెఱ్ఱని మహాఘటసర్పము; దానికి ఏడు తలలును పది కొమ్ములును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સામે આવ્યો અને ઊભો રહ્યો જે બાળકને જન્મ આપવાની તૈયારીમાં હતી. તે અજગરની ઈચ્છા જ્યારે તે સ્ત્રીનું]]></a:t>
+              <a:t><![CDATA[ఉండెను; దాని తలలమీద ఏడు కిరీటము లుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાળક જન્મે ત્યારે તેને ખાઇ જવાની હતી.]]></a:t>
+              <a:t><![CDATA[4. దాని తోక ఆకాశ నక్షత్రములలో మూడవ భాగము నీడ్చి వాటిని భూమిమీద పడవేసెను. కననైయున్న ఆ స్త్రీ కనగానే,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તે સ્ત્રીએ એક પુત્રને જન્મ આપ્યો, તે તમામ દેશો પર લોઢાનાં દંડથી રાજ કરશે. અને તેના બાળકને દેવ]]></a:t>
+              <a:t><![CDATA[ఆమె శిశువును మింగివేయవలెనని ఆ ఘటసర్పము స్త్రీ యెదుట నిలుచుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાસે અને તે ના રાજ્યાસન પાસે લઈ જવામા આવ્યો હતો.]]></a:t>
+              <a:t><![CDATA[5. సమస్త జనములను ఇనుపదండముతో ఏలనైయున్న యొక మగశిశువును ఆమె కనగా, ఆమె శిశువు దేవునియొద్దకును ఆయన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>