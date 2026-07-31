--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -61,64 +61,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -134,57 +120,50 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
-    <p:sldId id="291" r:id="rId38"/>
-[...5 lines deleted...]
-    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -317,60 +296,53 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And they worshipped the dragon which gave power unto the beast: and they worshipped the beast, saying, Who is like unto the beast? who is able to make war with him?]]></a:t>
+              <a:t><![CDATA[5. பெருமையானவைகளையும் தூஷணங்களையும் பேசும் வாய் அதற்குக் கொடுக்கப்பட்டது; அல்லாமலும், நாற்பத்திரண்டு மாதம் யுத்தம்பண்ண அதற்கு அதிகாரங் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And they worshipped the dragon which gave power unto the beast: and they worshipped the beast, saying, Who is like unto the beast? who is able to make war with him?]]></a:t>
+              <a:t><![CDATA[5. பெருமையானவைகளையும் தூஷணங்களையும் பேசும் வாய் அதற்குக் கொடுக்கப்பட்டது; அல்லாமலும், நாற்பத்திரண்டு மாதம் யுத்தம்பண்ண அதற்கு அதிகாரங் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And they worshipped the dragon which gave power unto the beast: and they worshipped the beast, saying, Who is like unto the beast? who is able to make war with him?]]></a:t>
+              <a:t><![CDATA[6. அது தேவனைத் தூஷிக்கும்படி தன் வாயைத் திறந்து, அவருடைய நாமத்தையும், அவருடைய வாசஸ்தலத்தையம், பரலோகத்தில் வாசமாயிருக்கிறவர்களையும் தூஷித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And there was given unto him a mouth speaking great things and blasphemies; and power was given unto him to continue forty and two months.]]></a:t>
+              <a:t><![CDATA[6. அது தேவனைத் தூஷிக்கும்படி தன் வாயைத் திறந்து, அவருடைய நாமத்தையும், அவருடைய வாசஸ்தலத்தையம், பரலோகத்தில் வாசமாயிருக்கிறவர்களையும் தூஷித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And there was given unto him a mouth speaking great things and blasphemies; and power was given unto him to continue forty and two months.]]></a:t>
+              <a:t><![CDATA[7. மேலும், பரிசுத்தவான்களோடே யுத்தம்பண்ணி அவர்களை ஜெயிக்கும்படிக்கு அதற்கு அதிகாரங்கொடுக்கப்பட்டதுமல்லாமல், ஒவ்வொரு கோத்திரத்தின்மேலும் பாஷைக்காரர்மேலும் ஜாதிகள்மேலும் அதற்கு அதிகாரங்கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he opened his mouth in blasphemy against God, to blaspheme his name, and his tabernacle, and them that dwell in heaven.]]></a:t>
+              <a:t><![CDATA[7. மேலும், பரிசுத்தவான்களோடே யுத்தம்பண்ணி அவர்களை ஜெயிக்கும்படிக்கு அதற்கு அதிகாரங்கொடுக்கப்பட்டதுமல்லாமல், ஒவ்வொரு கோத்திரத்தின்மேலும் பாஷைக்காரர்மேலும் ஜாதிகள்மேலும் அதற்கு அதிகாரங்கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he opened his mouth in blasphemy against God, to blaspheme his name, and his tabernacle, and them that dwell in heaven.]]></a:t>
+              <a:t><![CDATA[8. உலகத்தோற்றமுதல் அடிக்கப்பட்ட ஆட்டுக்குட்டியினுடைய ஜீவபுஸ்தகத்தில் பேரெழுதப்பட்டிராத பூமியின் குடிகள் யாவரும் அதை வணங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it was given unto him to make war with the saints, and to overcome them: and power was given him over all families, and tongues, and nations.]]></a:t>
+              <a:t><![CDATA[8. உலகத்தோற்றமுதல் அடிக்கப்பட்ட ஆட்டுக்குட்டியினுடைய ஜீவபுஸ்தகத்தில் பேரெழுதப்பட்டிராத பூமியின் குடிகள் யாவரும் அதை வணங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it was given unto him to make war with the saints, and to overcome them: and power was given him over all families, and tongues, and nations.]]></a:t>
+              <a:t><![CDATA[9. காதுள்ளவனெவனோ அவன் கேட்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it was given unto him to make war with the saints, and to overcome them: and power was given him over all families, and tongues, and nations.]]></a:t>
+              <a:t><![CDATA[10. சிறைப்படுத்திக்கொண்டு போகிறவன் சிறைப்பட்டுப்போவான்; பட்டயத்தினாலே கொல்லுகிறவன் பட்டயத்தினாலே கொல்லப்படவேண்டும். பரிசுத்தவான்களுடைய பொறுமையும் விசுவாசமும் இதிலே விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I stood upon the sand of the sea, and saw a beast rise up out of the sea, having seven heads and ten horns, and upon his horns ten crowns, and upon his heads the name of blasphemy.]]></a:t>
+              <a:t><![CDATA[1. பின்பு நான் கடற்கரை மணலின்மேல் நின்றேன். அப்பொழுது சமுத்திரத்திலிருந்து ஒரு மிருகம் எழும்பிவரக் கண்டேன்; அதற்கு ஏழு தலைகளும் பத்துக்கொம்புகளும் இருந்தன; அதின் கொம்புகளின்மேல் பத்து முடிகளும், அதின் தலைகளின்மேல் தூஷணமான நாமமும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And all that dwell upon the earth shall worship him, whose names are not written in the book of life of the Lamb slain from the foundation of the world.]]></a:t>
+              <a:t><![CDATA[10. சிறைப்படுத்திக்கொண்டு போகிறவன் சிறைப்பட்டுப்போவான்; பட்டயத்தினாலே கொல்லுகிறவன் பட்டயத்தினாலே கொல்லப்படவேண்டும். பரிசுத்தவான்களுடைய பொறுமையும் விசுவாசமும் இதிலே விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And all that dwell upon the earth shall worship him, whose names are not written in the book of life of the Lamb slain from the foundation of the world.]]></a:t>
+              <a:t><![CDATA[11. பின்பு, வேறொரு மிருகம் பூமியிலிருந்து எழும்பக் கண்டேன்; அது ஆட்டுக்குட்டிக்கு ஒப்பாக இரண்டு கொம்புகளையுடையதாயிருந்து, வலுசர்ப்பத்தைப்போலப் பேசினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. If any man have an ear, let him hear.]]></a:t>
+              <a:t><![CDATA[11. பின்பு, வேறொரு மிருகம் பூமியிலிருந்து எழும்பக் கண்டேன்; அது ஆட்டுக்குட்டிக்கு ஒப்பாக இரண்டு கொம்புகளையுடையதாயிருந்து, வலுசர்ப்பத்தைப்போலப் பேசினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He that leads into captivity shall go into captivity: he that kills with the sword must be killed with the sword. Here is the patience and the faith of the saints.]]></a:t>
+              <a:t><![CDATA[12. அது முந்தின மிருகத்தின் அதிகாரம் முழுவதையும் அதின் முன்பாக நடப்பித்து, சாவுக்கேதுவான காரியம் ஆறச்சொஸ்தமடைந்த முந்தின மிருகத்தைப் பூமியும் அதின் குடிகளும் வணங்கும்படி செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He that leads into captivity shall go into captivity: he that kills with the sword must be killed with the sword. Here is the patience and the faith of the saints.]]></a:t>
+              <a:t><![CDATA[12. அது முந்தின மிருகத்தின் அதிகாரம் முழுவதையும் அதின் முன்பாக நடப்பித்து, சாவுக்கேதுவான காரியம் ஆறச்சொஸ்தமடைந்த முந்தின மிருகத்தைப் பூமியும் அதின் குடிகளும் வணங்கும்படி செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I beheld another beast coming up out of the earth; and he had two horns like a lamb, and he spoke as a dragon.]]></a:t>
+              <a:t><![CDATA[13. அன்றியும், அது மனுஷருக்குமுன்பாக வானத்திலிருந்து பூமியின்மேல் அக்கினியை இறங்கப்பண்ணத்தக்கதாகப் பெரிய அற்புதங்களை நடப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I beheld another beast coming up out of the earth; and he had two horns like a lamb, and he spoke as a dragon.]]></a:t>
+              <a:t><![CDATA[14. மிருகத்தின்முன்பாக அந்த அற்புதங்களைச் செய்யும்படி தனக்குக் கொடுக்கப்பட்ட சத்துவத்தினாலே பூமியின் குடிகளை மோசம்போக்கி, பட்டயத்தினாலே காயப்பட்டுப் பிழைத்த மிருகத்திற்கு ஒரு சொரூபம் பண்ணவேண்டுமென்று பூமியின் குடிகளுக்குச் சொல்லிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he execises all the power of the first beast before him, and causes the earth and them which dwell therein to worship the first beast, whose deadly wound was healed.]]></a:t>
+              <a:t><![CDATA[14. மிருகத்தின்முன்பாக அந்த அற்புதங்களைச் செய்யும்படி தனக்குக் கொடுக்கப்பட்ட சத்துவத்தினாலே பூமியின் குடிகளை மோசம்போக்கி, பட்டயத்தினாலே காயப்பட்டுப் பிழைத்த மிருகத்திற்கு ஒரு சொரூபம் பண்ணவேண்டுமென்று பூமியின் குடிகளுக்குச் சொல்லிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he execises all the power of the first beast before him, and causes the earth and them which dwell therein to worship the first beast, whose deadly wound was healed.]]></a:t>
+              <a:t><![CDATA[15. மேலும் அம்மிருகத்தின் சொரூபம் பேசத்தக்கதாகவும், மிருகத்தின் சொரூபத்தை வணங்காத யாவரையும் கொலைசெய்யத்தக்கதாகவும், மிருகத்தின் சொரூபத்திற்கு ஆவியைக் கொடுக்கும்படி அதற்குச் சத்துவங்கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he does great wonders, so that he makes fire come down from heaven on the earth in the sight of men,]]></a:t>
+              <a:t><![CDATA[15. மேலும் அம்மிருகத்தின் சொரூபம் பேசத்தக்கதாகவும், மிருகத்தின் சொரூபத்தை வணங்காத யாவரையும் கொலைசெய்யத்தக்கதாகவும், மிருகத்தின் சொரூபத்திற்கு ஆவியைக் கொடுக்கும்படி அதற்குச் சத்துவங்கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I stood upon the sand of the sea, and saw a beast rise up out of the sea, having seven heads and ten horns, and upon his horns ten crowns, and upon his heads the name of blasphemy.]]></a:t>
+              <a:t><![CDATA[1. பின்பு நான் கடற்கரை மணலின்மேல் நின்றேன். அப்பொழுது சமுத்திரத்திலிருந்து ஒரு மிருகம் எழும்பிவரக் கண்டேன்; அதற்கு ஏழு தலைகளும் பத்துக்கொம்புகளும் இருந்தன; அதின் கொம்புகளின்மேல் பத்து முடிகளும், அதின் தலைகளின்மேல் தூஷணமான நாமமும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he does great wonders, so that he makes fire come down from heaven on the earth in the sight of men,]]></a:t>
+              <a:t><![CDATA[16. அது சிறியோர், பெரியோர், ஐசுவரியவான்கள், தரித்திரர், சுயாதீனர், அடிமைகள், இவர்கள் யாவரும் தங்கள் தங்கள் வலதுகைகளிலாவது நெற்றிகளிலாவது ஒரு முத்திரையைப் பெறும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And deceives them that dwell on the earth by the means of those miracles which he had power to do in the sight of the beast; saying to them that dwell on the earth, that they should make an image to the beast, which had the wound by a sword, and did live.]]></a:t>
+              <a:t><![CDATA[16. அது சிறியோர், பெரியோர், ஐசுவரியவான்கள், தரித்திரர், சுயாதீனர், அடிமைகள், இவர்கள் யாவரும் தங்கள் தங்கள் வலதுகைகளிலாவது நெற்றிகளிலாவது ஒரு முத்திரையைப் பெறும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And deceives them that dwell on the earth by the means of those miracles which he had power to do in the sight of the beast; saying to them that dwell on the earth, that they should make an image to the beast, which had the wound by a sword, and did live.]]></a:t>
+              <a:t><![CDATA[17. அந்த மிருகத்தின் முத்திரையையாவது அதின் நாமத்தையாவது அதின் நாமத்தின் இலக்கத்தையாவது தரித்துக்கொள்ளுகிறவன் தவிர வேறொருவனும் கொள்ளவும் விற்கவுங் கூடாதபடிக்கும் செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And deceives them that dwell on the earth by the means of those miracles which he had power to do in the sight of the beast; saying to them that dwell on the earth, that they should make an image to the beast, which had the wound by a sword, and did live.]]></a:t>
+              <a:t><![CDATA[17. அந்த மிருகத்தின் முத்திரையையாவது அதின் நாமத்தையாவது அதின் நாமத்தின் இலக்கத்தையாவது தரித்துக்கொள்ளுகிறவன் தவிர வேறொருவனும் கொள்ளவும் விற்கவுங் கூடாதபடிக்கும் செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he had power to give life unto the image of the beast, that the image of the beast should both speak, and cause that as many as would not worship the image of the beast should be killed.]]></a:t>
+              <a:t><![CDATA[18. இதிலே ஞானம் விளங்கும்; அந்த மிருகத்தின் இலக்கத்தைப் புத்தியுடையவன் கணக்குப்பார்க்கக்கடவன்; அது மனுஷருடைய இலக்கமாயிருக்கிறது; அதினுடைய இலக்கம் அறுநூற்றறுபத்தாறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,487 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he had power to give life unto the image of the beast, that the image of the beast should both speak, and cause that as many as would not worship the image of the beast should be killed.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[17. And that no man might buy or sell, save he that had the mark, or the name of the beast, or the number of his name.]]></a:t>
+              <a:t><![CDATA[18. இதிலே ஞானம் விளங்கும்; அந்த மிருகத்தின் இலக்கத்தைப் புத்தியுடையவன் கணக்குப்பார்க்கக்கடவன்; அது மனுஷருடைய இலக்கமாயிருக்கிறது; அதினுடைய இலக்கம் அறுநூற்றறுபத்தாறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,378 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I stood upon the sand of the sea, and saw a beast rise up out of the sea, having seven heads and ten horns, and upon his horns ten crowns, and upon his heads the name of blasphemy.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[18. Here is wisdom. Let him that has understanding count the number of the beast: for it is the number of a man; and his number is Six hundred threescore and six.]]></a:t>
+              <a:t><![CDATA[2. நான் கண்ட மிருகம் சிறுத்தையைப்போலிருந்தது; அதின் கால்கள் கரடியின் கால்களைப்போலவும், அதின் வாய் சிங்கத்தின் வாயைப்போலவும் இருந்தன; வலுசர்ப்பமானது தன் பலத்தையும் தன் சிங்காசனத்தையும் மிகுந்த அதிகாரத்தையும் அதற்குக் கொடுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the beast which I saw was like unto a leopard, and his feet were as the feet of a bear, and his mouth as the mouth of a lion: and the dragon gave him his power, and his seat, and great authority.]]></a:t>
+              <a:t><![CDATA[2. நான் கண்ட மிருகம் சிறுத்தையைப்போலிருந்தது; அதின் கால்கள் கரடியின் கால்களைப்போலவும், அதின் வாய் சிங்கத்தின் வாயைப்போலவும் இருந்தன; வலுசர்ப்பமானது தன் பலத்தையும் தன் சிங்காசனத்தையும் மிகுந்த அதிகாரத்தையும் அதற்குக் கொடுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the beast which I saw was like unto a leopard, and his feet were as the feet of a bear, and his mouth as the mouth of a lion: and the dragon gave him his power, and his seat, and great authority.]]></a:t>
+              <a:t><![CDATA[3. அதின் தலைகளிலொன்று சாவுக்கேதுவாய்க் காயப்பட்டிருக்கக் கண்டேன்; ஆனாலும் சாவுக்கேதுவான அந்தக் காயம் சொஸ்தமாக்கப்பட்டது. பூமியிலுள்ள யாவரும் ஆச்சரியத்தோடே அந்த மிருகத்தைப் பின்பற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the beast which I saw was like unto a leopard, and his feet were as the feet of a bear, and his mouth as the mouth of a lion: and the dragon gave him his power, and his seat, and great authority.]]></a:t>
+              <a:t><![CDATA[3. அதின் தலைகளிலொன்று சாவுக்கேதுவாய்க் காயப்பட்டிருக்கக் கண்டேன்; ஆனாலும் சாவுக்கேதுவான அந்தக் காயம் சொஸ்தமாக்கப்பட்டது. பூமியிலுள்ள யாவரும் ஆச்சரியத்தோடே அந்த மிருகத்தைப் பின்பற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I saw one of his heads as it were wounded to death; and his deadly wound was healed: and all the world wondered after the beast.]]></a:t>
+              <a:t><![CDATA[4. அந்த மிருகத்திற்கு அப்படிப்பட்ட அதிகாரங்கொடுத்த வலுசர்ப்பத்தை வணங்கினார்கள். அல்லாமலும்: மிருகத்திற்கு ஒப்பானவன் யார்? அதினோடே யுத்தம்பண்ணத்தக்கவன் யார்? என்று சொல்லி, மிருகத்தையும் வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I saw one of his heads as it were wounded to death; and his deadly wound was healed: and all the world wondered after the beast.]]></a:t>
+              <a:t><![CDATA[4. அந்த மிருகத்திற்கு அப்படிப்பட்ட அதிகாரங்கொடுத்த வலுசர்ப்பத்தை வணங்கினார்கள். அல்லாமலும்: மிருகத்திற்கு ஒப்பானவன் யார்? அதினோடே யுத்தம்பண்ணத்தக்கவன் யார்? என்று சொல்லி, மிருகத்தையும் வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510117" r:id="rId1"/>
+    <p:sldLayoutId id="2474539209" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5137,110 +4346,54 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5385,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த மிருகத்திற்கு அப்படிப்பட்ட அதிகாரங்கொடுத்த வலுசர்ப்பத்தை வணங்கினார்கள். அல்லாமலும்:]]></a:t>
+              <a:t><![CDATA[5. డంబపు మాటలను దేవదూషణలను పలుకు ఒక నోరు దానికి ఇయ్య బడెను. మరియు నలువదిరెండు నెలలు తన కార్యము జరుప]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மிருகத்திற்கு ஒப்பானவன் யார்? அதினோடே யுத்தம்பண்ணத்தக்கவன் யார்? என்று சொல்லி, மிருகத்தையும்]]></a:t>
+              <a:t><![CDATA[నధికారము దానికి ఏర్పా టాయెను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. గనుక దేవుని దూషించుటకును, ఆయన నామమును, ఆయన గుడారమును, పరలోకనివాసులను దూషించుటకును అది తన నోరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பெருமையானவைகளையும் தூஷணங்களையும் பேசும் வாய் அதற்குக் கொடுக்கப்பட்டது; அல்லாமலும், நாற்பத்திரண்டு]]></a:t>
+              <a:t><![CDATA[తెరచెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மாதம் யுத்தம்பண்ண அதற்கு அதிகாரங் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[7. మరియు పరిశుద్ధులతో యుద్ధముచేయను వారిని జయింపను దానికి అధికారమియ్యబడెను. ప్రతి వంశముమీదను ప్రతి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது தேவனைத் தூஷிக்கும்படி தன் வாயைத் திறந்து, அவருடைய நாமத்தையும், அவருடைய வாசஸ்தலத்தையம்,]]></a:t>
+              <a:t><![CDATA[ప్రజమీదను ఆ యా భాషలు మాటలాడువారిమీదను ప్రతి జనముమీదను అధికారము దానికియ్యబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பரலோகத்தில் வாசமாயிருக்கிறவர்களையும் தூஷித்தது.]]></a:t>
+              <a:t><![CDATA[8. భూని వాసులందరును, అనగా జగదుత్పత్తి మొదలుకొని వధింప బడియున్న గొఱ్ఱపిల్లయొక్క జీవగ్రంథమందు ఎవరి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மேலும், பரிசுத்தவான்களோடே யுத்தம்பண்ணி அவர்களை ஜெயிக்கும்படிக்கு அதற்கு]]></a:t>
+              <a:t><![CDATA[పేరు వ్రాయబడలేదో వారు, ఆ మృగమునకు నమస్కారము చేయుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதிகாரங்கொடுக்கப்பட்டதுமல்லாமல், ஒவ்வொரு கோத்திரத்தின்மேலும் பாஷைக்காரர்மேலும் ஜாதிகள்மேலும் அதற்கு]]></a:t>
+              <a:t><![CDATA[9. ఎవడైనను చెవిగలవాడైతే వినును గాక;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதிகாரங்கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. ఎవడైనను చెరపట్టవలెనని యున్నయెడల వాడు చెరలోనికి పోవును, ఎవడైనను ఖడ్గముచేత చంపినయెడల వాడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு நான் கடற்கரை மணலின்மேல் நின்றேன். அப்பொழுது சமுத்திரத்திலிருந்து ஒரு மிருகம் எழும்பிவரக்]]></a:t>
+              <a:t><![CDATA[1. మరియు పది కొమ్ములును ఏడు తలలును గల యొక క్రూరమృగము సముద్రములోనుండి పైకి వచ్చుట చూచితిని. దాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உலகத்தோற்றமுதல் அடிக்கப்பட்ட ஆட்டுக்குட்டியினுடைய ஜீவபுஸ்தகத்தில் பேரெழுதப்பட்டிராத பூமியின்]]></a:t>
+              <a:t><![CDATA[ఖడ్గముచేత చంపబడవలెను; ఈ విషయములో పరిశుద్ధుల ఓర్పును విశ్వాసమును కనబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடிகள் யாவரும் அதை வணங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. మరియు భూమిలోనుండి మరియొక క్రూరమృగము పైకివచ్చుట చూచితిని. గొఱ్ఱపిల్ల కొమ్మువంటి రెండు కొమ్ములు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. காதுள்ளவனெவனோ அவன் கேட்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[దానికుండెను; అది ఘటసర్పమువలె మాటలాడు చుండెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிறைப்படுத்திக்கொண்டு போகிறவன் சிறைப்பட்டுப்போவான்; பட்டயத்தினாலே கொல்லுகிறவன் பட்டயத்தினாலே]]></a:t>
+              <a:t><![CDATA[12. అది ఆ మొదటి క్రూరమృగమునకున్న అధి కారపు చేష్టలన్నియు దానియెదుట చేయుచున్నది; మరియు చావుదెబ్బతగిలి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொல்லப்படவேண்டும். பரிசுத்தவான்களுடைய பொறுமையும் விசுவாசமும் இதிலே விளங்கும்.]]></a:t>
+              <a:t><![CDATA[బాగుపడియున్న ఆ మొదటి మృగమునకు భూమియు దానిలో నివసించువాం]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு, வேறொரு மிருகம் பூமியிலிருந்து எழும்பக் கண்டேன்; அது ஆட்டுக்குட்டிக்கு ஒப்பாக இரண்டு]]></a:t>
+              <a:t><![CDATA[13. అది ఆకాశమునుండి భూమికి మనుష్యులయెదుట అగ్ని దిగివచ్చునట్టుగా గొప్ప సూచనలు చేయుచున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொம்புகளையுடையதாயிருந்து, வலுசர்ப்பத்தைப்போலப் பேசினது.]]></a:t>
+              <a:t><![CDATA[14. కత్తి దెబ్బ తినియు బ్రదికిన యీ క్రూరమృగమునకు ప్రతిమను చేయవలెనని అది భూనివాసులతో చెప్పుచు, ఆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அது முந்தின மிருகத்தின் அதிகாரம் முழுவதையும் அதின் முன்பாக நடப்பித்து, சாவுக்கேதுவான காரியம்]]></a:t>
+              <a:t><![CDATA[మృగము ఎదుట చేయుటకు తనకియ్యబడిన సూచనలవలన భూనివాసులను మోసపుచ్చుచున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆறச்சொஸ்தமடைந்த முந்தின மிருகத்தைப் பூமியும் அதின் குடிகளும் வணங்கும்படி செய்தது.]]></a:t>
+              <a:t><![CDATA[15. మరియు ఆ మృగముయొక్క ప్రతిమ మాటలాడునట్లును, ఆ మృగము యొక్క ప్రతిమకు నమస్కారము చేయని వారిని హతము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றியும், அது மனுஷருக்குமுன்பாக வானத்திலிருந்து பூமியின்மேல் அக்கினியை இறங்கப்பண்ணத்தக்கதாகப்]]></a:t>
+              <a:t><![CDATA[చేయునట్లును, ఆ మృగముయొక్క ప్రతిమకు ప్రాణ మిచ్చుటకై దానికి అధికారము ఇయ్యబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கண்டேன்; அதற்கு ஏழு தலைகளும் பத்துக்கொம்புகளும் இருந்தன; அதின் கொம்புகளின்மேல் பத்து முடிகளும்,]]></a:t>
+              <a:t><![CDATA[కొమ్ములమీద పది కిరీటములును దాని తలలమీద దేవదూషణకరమైన పేళ్లును ఉండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பெரிய அற்புதங்களை நடப்பித்து,]]></a:t>
+              <a:t><![CDATA[16. కాగా కొద్దివారుగాని గొప్పవారుగాని, ధనికులుగాని దరిద్రులుగాని, స్వతంత్రులుగాని దాసులుగాని,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மிருகத்தின்முன்பாக அந்த அற்புதங்களைச் செய்யும்படி தனக்குக் கொடுக்கப்பட்ட சத்துவத்தினாலே பூமியின்]]></a:t>
+              <a:t><![CDATA[అందరును తమ కుడిచేతిమీదనైనను తమ నొపటియందైనను ముద్ర వేయించుకొనునట్లును,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடிகளை மோசம்போக்கி, பட்டயத்தினாலே காயப்பட்டுப் பிழைத்த மிருகத்திற்கு ஒரு சொரூபம் பண்ணவேண்டுமென்று]]></a:t>
+              <a:t><![CDATA[17. ఆ ముద్ర, అనగా ఆ మృగము పేరైనను దాని పేరిటి సంఖ్యయైనను గలవాడు తప్ప, క్రయ విక్రయములు చేయుటకు మరి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பூமியின் குடிகளுக்குச் சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[యెవనికిని అధికారము లేకుండునట్లును అది వారిని బలవంతము చేయు చున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் அம்மிருகத்தின் சொரூபம் பேசத்தக்கதாகவும், மிருகத்தின் சொரூபத்தை வணங்காத யாவரையும்]]></a:t>
+              <a:t><![CDATA[18. బుద్ధిగలవాడు మృగముయొక్క సంఖ్యను లెక్కింపనిమ్ము; అది యొక మనుష్యుని సంఖ్యయే; ఆ సంఖ్య ఆరువందల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,579 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொலைசெய்யத்தக்கதாகவும், மிருகத்தின் சொரூபத்திற்கு ஆவியைக் கொடுக்கும்படி அதற்குச்]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[17. அந்த மிருகத்தின் முத்திரையையாவது அதின் நாமத்தையாவது அதின் நாமத்தின் இலக்கத்தையாவது]]></a:t>
+              <a:t><![CDATA[అరువది యారు; ఇందులో జ్ఞానము కలదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,447 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதின் தலைகளின்மேல் தூஷணமான நாமமும் இருந்தன.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[மனுஷருடைய இலக்கமாயிருக்கிறது; அதினுடைய இலக்கம் அறுநூற்றறுபத்தாறு.]]></a:t>
+              <a:t><![CDATA[2. నేను చూచిన ఆ మృగము చిరుతపులిని పోలియుండెను. దాని పాదములు ఎలుగుబంటి పాదములవంటివి, దాని నోరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் கண்ட மிருகம் சிறுத்தையைப்போலிருந்தது; அதின் கால்கள் கரடியின் கால்களைப்போலவும், அதின் வாய்]]></a:t>
+              <a:t><![CDATA[సింహపునోరువంటిది, దానికి ఆ ఘటసర్పము తన బలమును తన సింహాసనమును గొప్ప అధికారమును ఇచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிங்கத்தின் வாயைப்போலவும் இருந்தன; வலுசர்ப்பமானது தன் பலத்தையும் தன் சிங்காசனத்தையும் மிகுந்த]]></a:t>
+              <a:t><![CDATA[3. దాని తలలలో ఒకదానికి చావుదెబ్బ తగిలినట్టుండెను; అయితే ఆ చావుదెబ్బ మానిపోయెను గనుక భూజనులందరు మృగము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதிகாரத்தையும் அதற்குக் கொடுத்தது.]]></a:t>
+              <a:t><![CDATA[వెంట వెళ్ళుచు ఆశ్చర్యపడుచుండిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதின் தலைகளிலொன்று சாவுக்கேதுவாய்க் காயப்பட்டிருக்கக் கண்டேன்; ஆனாலும் சாவுக்கேதுவான அந்தக் காயம்]]></a:t>
+              <a:t><![CDATA[4. ఆ మృగమునకు అధికారమిచ్చినందున వారు ఘటసర్ప మునకు నమస్కారముచేసిరి. మరియు వారుఈ మృగ ముతో సాటి యెవడు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொஸ்தமாக்கப்பட்டது. பூமியிலுள்ள யாவரும் ஆச்சரியத்தோடே அந்த மிருகத்தைப் பின்பற்றி,]]></a:t>
+              <a:t><![CDATA[దానితో యుద్ధము చేయగల వాడెవడు? అని చెప్పుకొనుచు ఆ మృగమునకు నమస్కా రముచేసిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>