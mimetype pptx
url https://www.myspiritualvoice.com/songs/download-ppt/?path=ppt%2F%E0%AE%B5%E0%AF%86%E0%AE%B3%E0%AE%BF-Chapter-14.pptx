--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -71,60 +71,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -145,55 +135,50 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
-[...3 lines deleted...]
-    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -331,58 +316,53 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -551,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஸ்திரீகளால் தங்களைக் கறைப்படுத்தாதவர்கள் இவர்களே; கற்புள்ளவர்கள் இவர்களே; ஆட்டுக்குட்டியானவர் எங்கே போனாலும் அவரைப் பின்பற்றுகிறவர்கள் இவர்களே; இவர்கள் மனுஷரிலிருந்து தேவனுக்கும் ஆட்டுக்குட்டியானவருக்கும் முதற்பலனாக மீட்டுக்கொள்ளப்பட்டவர்கள்.]]></a:t>
+              <a:t><![CDATA[5. இவர்களுடைய வாயிலே கபடம் காணப்படவில்லை; இவர்கள் தேவனுடைய சிங்காசனத்திற்குமுன்பாக மாசில்லாதவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவர்களுடைய வாயிலே கபடம் காணப்படவில்லை; இவர்கள் தேவனுடைய சிங்காசனத்திற்குமுன்பாக மாசில்லாதவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. பின்பு, வேறொரு தூதன் வானத்தின் மத்தியிலே பறக்கக்கண்டேன்; அவன் பூமியில் வாசம்பண்ணுகிற சகல ஜாதிகளுக்கும், கோத்திரத்தாருக்கும், பாஷைக்காரருக்கும், ஜனக்கூட்டத்தாருக்கும் அறிவிக்கத்தக்கதாக நித்திய சுவிசேஷத்தை உடையவனாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு, வேறொரு தூதன் வானத்தின் மத்தியிலே பறக்கக்கண்டேன்; அவன் பூமியில் வாசம்பண்ணுகிற சகல ஜாதிகளுக்கும், கோத்திரத்தாருக்கும், பாஷைக்காரருக்கும், ஜனக்கூட்டத்தாருக்கும் அறிவிக்கத்தக்கதாக நித்திய சுவிசேஷத்தை உடையவனாயிருந்து,]]></a:t>
+              <a:t><![CDATA[7. மிகுந்த சத்தமிட்டு: தேவனுக்குப் பயந்து, அவரை மகிமைப்படுத்துங்கள்; அவர் நியாயத்தீர்ப்புக்கொடுக்கும் வேளை வந்தது; வானத்தையும் பூமியையும் சமுத்திரத்தையும் நீரூற்றுகளையும் உண்டாக்கினவரையே தொழுதுகொள்ளுங்களென்று கூறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மிகுந்த சத்தமிட்டு: தேவனுக்குப் பயந்து, அவரை மகிமைப்படுத்துங்கள்; அவர் நியாயத்தீர்ப்புக்கொடுக்கும் வேளை வந்தது; வானத்தையும் பூமியையும் சமுத்திரத்தையும் நீரூற்றுகளையும் உண்டாக்கினவரையே தொழுதுகொள்ளுங்களென்று கூறினான்.]]></a:t>
+              <a:t><![CDATA[8. வேறொரு தூதன் பின்சென்று: பாபிலோன் மகா நகரம் விழுந்தது! விழுந்தது! தன் வேசித்தனமாகிய உக்கிரமான மதுவைச் சகல ஜாதிகளுக்கும் குடிக்கக்கொடுத்தாளே! என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மிகுந்த சத்தமிட்டு: தேவனுக்குப் பயந்து, அவரை மகிமைப்படுத்துங்கள்; அவர் நியாயத்தீர்ப்புக்கொடுக்கும் வேளை வந்தது; வானத்தையும் பூமியையும் சமுத்திரத்தையும் நீரூற்றுகளையும் உண்டாக்கினவரையே தொழுதுகொள்ளுங்களென்று கூறினான்.]]></a:t>
+              <a:t><![CDATA[8. வேறொரு தூதன் பின்சென்று: பாபிலோன் மகா நகரம் விழுந்தது! விழுந்தது! தன் வேசித்தனமாகிய உக்கிரமான மதுவைச் சகல ஜாதிகளுக்கும் குடிக்கக்கொடுத்தாளே! என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வேறொரு தூதன் பின்சென்று: பாபிலோன் மகா நகரம் விழுந்தது! விழுந்தது! தன் வேசித்தனமாகிய உக்கிரமான மதுவைச் சகல ஜாதிகளுக்கும் குடிக்கக்கொடுத்தாளே! என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அவர்களுக்குப் பின்னே மூன்றாம் தூதன் வந்து, மிகுந்த சத்தமிட்டு: மிருகத்தையும் அதின் சொரூபத்தையும் வணங்கித் தன் நெற்றியிலாவது தன் கையிலாவது அதின் முத்திரையைத் தரித்துக்கொள்ளுகிறவனெவனோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வேறொரு தூதன் பின்சென்று: பாபிலோன் மகா நகரம் விழுந்தது! விழுந்தது! தன் வேசித்தனமாகிய உக்கிரமான மதுவைச் சகல ஜாதிகளுக்கும் குடிக்கக்கொடுத்தாளே! என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அவர்களுக்குப் பின்னே மூன்றாம் தூதன் வந்து, மிகுந்த சத்தமிட்டு: மிருகத்தையும் அதின் சொரூபத்தையும் வணங்கித் தன் நெற்றியிலாவது தன் கையிலாவது அதின் முத்திரையைத் தரித்துக்கொள்ளுகிறவனெவனோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வேறொரு தூதன் பின்சென்று: பாபிலோன் மகா நகரம் விழுந்தது! விழுந்தது! தன் வேசித்தனமாகிய உக்கிரமான மதுவைச் சகல ஜாதிகளுக்கும் குடிக்கக்கொடுத்தாளே! என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அவன் தேவனுடைய கோபாக்கினையாகிய பாத்திரத்திலே கலப்பில்லாமல் வார்க்கப்பட்ட அவருடைய உக்கிரமாகிய மதுவைக் குடித்து, பரிசுத்த தூதர்களுக்குமுன்பாகவும், ஆட்டுக்குட்டியானவருக்குமுன்பாகவும் அக்கினியினாலும் கந்தகத்தினாலும் வாதிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களுக்குப் பின்னே மூன்றாம் தூதன் வந்து, மிகுந்த சத்தமிட்டு: மிருகத்தையும் அதின் சொரூபத்தையும் வணங்கித் தன் நெற்றியிலாவது தன் கையிலாவது அதின் முத்திரையைத் தரித்துக்கொள்ளுகிறவனெவனோ,]]></a:t>
+              <a:t><![CDATA[10. அவன் தேவனுடைய கோபாக்கினையாகிய பாத்திரத்திலே கலப்பில்லாமல் வார்க்கப்பட்ட அவருடைய உக்கிரமாகிய மதுவைக் குடித்து, பரிசுத்த தூதர்களுக்குமுன்பாகவும், ஆட்டுக்குட்டியானவருக்குமுன்பாகவும் அக்கினியினாலும் கந்தகத்தினாலும் வாதிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களுக்குப் பின்னே மூன்றாம் தூதன் வந்து, மிகுந்த சத்தமிட்டு: மிருகத்தையும் அதின் சொரூபத்தையும் வணங்கித் தன் நெற்றியிலாவது தன் கையிலாவது அதின் முத்திரையைத் தரித்துக்கொள்ளுகிறவனெவனோ,]]></a:t>
+              <a:t><![CDATA[11. அவர்களுடைய வாதையின் புகை சதாகாலங்களிலும் எழும்பும்; மிருகத்தையும் அதின் சொரூபத்தையும் வணங்குகிறவர்களுக்கும், அதினுடைய நாமத்தின் முத்திரையைத் தரித்துக்கொள்ளுகிற எவனுக்கும் இரவும் பகலும் இளைப்பாறுதலிராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களுக்குப் பின்னே மூன்றாம் தூதன் வந்து, மிகுந்த சத்தமிட்டு: மிருகத்தையும் அதின் சொரூபத்தையும் வணங்கித் தன் நெற்றியிலாவது தன் கையிலாவது அதின் முத்திரையைத் தரித்துக்கொள்ளுகிறவனெவனோ,]]></a:t>
+              <a:t><![CDATA[11. அவர்களுடைய வாதையின் புகை சதாகாலங்களிலும் எழும்பும்; மிருகத்தையும் அதின் சொரூபத்தையும் வணங்குகிறவர்களுக்கும், அதினுடைய நாமத்தின் முத்திரையைத் தரித்துக்கொள்ளுகிற எவனுக்கும் இரவும் பகலும் இளைப்பாறுதலிராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் தேவனுடைய கோபாக்கினையாகிய பாத்திரத்திலே கலப்பில்லாமல் வார்க்கப்பட்ட அவருடைய உக்கிரமாகிய மதுவைக் குடித்து, பரிசுத்த தூதர்களுக்குமுன்பாகவும், ஆட்டுக்குட்டியானவருக்குமுன்பாகவும் அக்கினியினாலும் கந்தகத்தினாலும் வாதிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[11. அவர்களுடைய வாதையின் புகை சதாகாலங்களிலும் எழும்பும்; மிருகத்தையும் அதின் சொரூபத்தையும் வணங்குகிறவர்களுக்கும், அதினுடைய நாமத்தின் முத்திரையைத் தரித்துக்கொள்ளுகிற எவனுக்கும் இரவும் பகலும் இளைப்பாறுதலிராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் தேவனுடைய கோபாக்கினையாகிய பாத்திரத்திலே கலப்பில்லாமல் வார்க்கப்பட்ட அவருடைய உக்கிரமாகிய மதுவைக் குடித்து, பரிசுத்த தூதர்களுக்குமுன்பாகவும், ஆட்டுக்குட்டியானவருக்குமுன்பாகவும் அக்கினியினாலும் கந்தகத்தினாலும் வாதிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[12. தேவனுடைய கற்பனைகளையும் இயேசுவின் மேலுள்ள விசுவாசத்தையும் காத்துக்கொள்ளுகிறவர்களாகிய பரிசுத்தவான்களுடைய பொறுமை இதிலே விளங்கும் என்று கூறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய வாதையின் புகை சதாகாலங்களிலும் எழும்பும்; மிருகத்தையும் அதின் சொரூபத்தையும் வணங்குகிறவர்களுக்கும், அதினுடைய நாமத்தின் முத்திரையைத் தரித்துக்கொள்ளுகிற எவனுக்கும் இரவும் பகலும் இளைப்பாறுதலிராது.]]></a:t>
+              <a:t><![CDATA[13. பின்பு, பரலோகத்திலிருந்து ஒரு சத்தம் உண்டாகக் கேட்டேன்; அது கர்த்தருக்குள் மரிக்கிறவர்கள் இதுமுதல் பாக்கியவான்கள் என்றெழுது; அவர்கள் தங்கள் பிரயாசங்களை விட்டொழிந்து இளைப்பாறுவார்கள்; அவர்களுடைய கிரியைகள் அவர்களோடே கூடப்போம்; ஆவியானவரும் ஆம் என்று திருவுளம்பற்றுகிறார் என்று சொல்லிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய வாதையின் புகை சதாகாலங்களிலும் எழும்பும்; மிருகத்தையும் அதின் சொரூபத்தையும் வணங்குகிறவர்களுக்கும், அதினுடைய நாமத்தின் முத்திரையைத் தரித்துக்கொள்ளுகிற எவனுக்கும் இரவும் பகலும் இளைப்பாறுதலிராது.]]></a:t>
+              <a:t><![CDATA[13. பின்பு, பரலோகத்திலிருந்து ஒரு சத்தம் உண்டாகக் கேட்டேன்; அது கர்த்தருக்குள் மரிக்கிறவர்கள் இதுமுதல் பாக்கியவான்கள் என்றெழுது; அவர்கள் தங்கள் பிரயாசங்களை விட்டொழிந்து இளைப்பாறுவார்கள்; அவர்களுடைய கிரியைகள் அவர்களோடே கூடப்போம்; ஆவியானவரும் ஆம் என்று திருவுளம்பற்றுகிறார் என்று சொல்லிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய கற்பனைகளையும் இயேசுவின் மேலுள்ள விசுவாசத்தையும் காத்துக்கொள்ளுகிறவர்களாகிய பரிசுத்தவான்களுடைய பொறுமை இதிலே விளங்கும் என்று கூறினான்.]]></a:t>
+              <a:t><![CDATA[14. பின்பு நான் பார்த்தபோது, இதோ, வெண்மையான மேகத்தையும், அந்த மேகத்தின்மேல் மனுஷகுமாரனுக்கொப்பானவராய்த் தமது சிரசின்மேல் பொற்கிரீடத்தையும் தமது கையிலே கருக்குள்ள அரிவாளையுமுடைய ஒருவர் உட்கார்ந்திருக்கிறதையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய கற்பனைகளையும் இயேசுவின் மேலுள்ள விசுவாசத்தையும் காத்துக்கொள்ளுகிறவர்களாகிய பரிசுத்தவான்களுடைய பொறுமை இதிலே விளங்கும் என்று கூறினான்.]]></a:t>
+              <a:t><![CDATA[14. பின்பு நான் பார்த்தபோது, இதோ, வெண்மையான மேகத்தையும், அந்த மேகத்தின்மேல் மனுஷகுமாரனுக்கொப்பானவராய்த் தமது சிரசின்மேல் பொற்கிரீடத்தையும் தமது கையிலே கருக்குள்ள அரிவாளையுமுடைய ஒருவர் உட்கார்ந்திருக்கிறதையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு, பரலோகத்திலிருந்து ஒரு சத்தம் உண்டாகக் கேட்டேன்; அது கர்த்தருக்குள் மரிக்கிறவர்கள் இதுமுதல் பாக்கியவான்கள் என்றெழுது; அவர்கள் தங்கள் பிரயாசங்களை விட்டொழிந்து இளைப்பாறுவார்கள்; அவர்களுடைய கிரியைகள் அவர்களோடே கூடப்போம்; ஆவியானவரும் ஆம் என்று திருவுளம்பற்றுகிறார் என்று சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது வேறொரு தூதன் தேவாலயத்திலிருந்து புறப்பட்டு, மேகத்தின்மேல் உட்கார்ந்திருக்கிறவரை நோக்கி: பூமியின் பயிர் முதிர்ந்தது, அறுக்கிறதற்குக் காலம் வந்தது, ஆகையால் உம்முடைய அரிவாளை நீட்டி அறுத்துவிடும் என்று மிகுந்த சத்தமிட்டுச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு, பரலோகத்திலிருந்து ஒரு சத்தம் உண்டாகக் கேட்டேன்; அது கர்த்தருக்குள் மரிக்கிறவர்கள் இதுமுதல் பாக்கியவான்கள் என்றெழுது; அவர்கள் தங்கள் பிரயாசங்களை விட்டொழிந்து இளைப்பாறுவார்கள்; அவர்களுடைய கிரியைகள் அவர்களோடே கூடப்போம்; ஆவியானவரும் ஆம் என்று திருவுளம்பற்றுகிறார் என்று சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது வேறொரு தூதன் தேவாலயத்திலிருந்து புறப்பட்டு, மேகத்தின்மேல் உட்கார்ந்திருக்கிறவரை நோக்கி: பூமியின் பயிர் முதிர்ந்தது, அறுக்கிறதற்குக் காலம் வந்தது, ஆகையால் உம்முடைய அரிவாளை நீட்டி அறுத்துவிடும் என்று மிகுந்த சத்தமிட்டுச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு, பரலோகத்திலிருந்து ஒரு சத்தம் உண்டாகக் கேட்டேன்; அது கர்த்தருக்குள் மரிக்கிறவர்கள் இதுமுதல் பாக்கியவான்கள் என்றெழுது; அவர்கள் தங்கள் பிரயாசங்களை விட்டொழிந்து இளைப்பாறுவார்கள்; அவர்களுடைய கிரியைகள் அவர்களோடே கூடப்போம்; ஆவியானவரும் ஆம் என்று திருவுளம்பற்றுகிறார் என்று சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது மேகத்தின்மேல் உட்கார்ந்தவர் தமது அரிவாளைப் பூமியின்மேல் நீட்டினார், பூமியின் விளைவு அறுப்புண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு நான் பார்த்தபோது, இதோ, வெண்மையான மேகத்தையும், அந்த மேகத்தின்மேல் மனுஷகுமாரனுக்கொப்பானவராய்த் தமது சிரசின்மேல் பொற்கிரீடத்தையும் தமது கையிலே கருக்குள்ள அரிவாளையுமுடைய ஒருவர் உட்கார்ந்திருக்கிறதையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[17. பின்பு வேறொரு தூதனும் கருக்குள்ள அரிவாளைப் பிடித்துக்கொண்டு பரலோகத்திலுள்ள தேவாலயத்திலிருந்து புறப்பட்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு நான் பார்த்தபோது, இதோ, வெண்மையான மேகத்தையும், அந்த மேகத்தின்மேல் மனுஷகுமாரனுக்கொப்பானவராய்த் தமது சிரசின்மேல் பொற்கிரீடத்தையும் தமது கையிலே கருக்குள்ள அரிவாளையுமுடைய ஒருவர் உட்கார்ந்திருக்கிறதையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[18. அக்கினியின்மேல் அதிகாரமுள்ள வேறொரு தூதனும் பலிபீடத்திலிருந்து புறப்பட்டுவந்து, கருக்குள்ள அரிவாளைப்பிடித்திருக்கிறவனை நோக்கி: பூமியின் திராட்சப்பழங்கள் பழுத்திருக்கிறது, கருக்குள்ள உமது அரிவாளை நீட்டி, அதின் குலைகளை அறுத்துவிடும் என்று மிகுந்த சத்தத்தோடே சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது வேறொரு தூதன் தேவாலயத்திலிருந்து புறப்பட்டு, மேகத்தின்மேல் உட்கார்ந்திருக்கிறவரை நோக்கி: பூமியின் பயிர் முதிர்ந்தது, அறுக்கிறதற்குக் காலம் வந்தது, ஆகையால் உம்முடைய அரிவாளை நீட்டி அறுத்துவிடும் என்று மிகுந்த சத்தமிட்டுச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. அக்கினியின்மேல் அதிகாரமுள்ள வேறொரு தூதனும் பலிபீடத்திலிருந்து புறப்பட்டுவந்து, கருக்குள்ள அரிவாளைப்பிடித்திருக்கிறவனை நோக்கி: பூமியின் திராட்சப்பழங்கள் பழுத்திருக்கிறது, கருக்குள்ள உமது அரிவாளை நீட்டி, அதின் குலைகளை அறுத்துவிடும் என்று மிகுந்த சத்தத்தோடே சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது வேறொரு தூதன் தேவாலயத்திலிருந்து புறப்பட்டு, மேகத்தின்மேல் உட்கார்ந்திருக்கிறவரை நோக்கி: பூமியின் பயிர் முதிர்ந்தது, அறுக்கிறதற்குக் காலம் வந்தது, ஆகையால் உம்முடைய அரிவாளை நீட்டி அறுத்துவிடும் என்று மிகுந்த சத்தமிட்டுச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. அக்கினியின்மேல் அதிகாரமுள்ள வேறொரு தூதனும் பலிபீடத்திலிருந்து புறப்பட்டுவந்து, கருக்குள்ள அரிவாளைப்பிடித்திருக்கிறவனை நோக்கி: பூமியின் திராட்சப்பழங்கள் பழுத்திருக்கிறது, கருக்குள்ள உமது அரிவாளை நீட்டி, அதின் குலைகளை அறுத்துவிடும் என்று மிகுந்த சத்தத்தோடே சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது மேகத்தின்மேல் உட்கார்ந்தவர் தமது அரிவாளைப் பூமியின்மேல் நீட்டினார், பூமியின் விளைவு அறுப்புண்டது.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அந்தத் தூதன் தன் அரிவாளைப் பூமியின் மேலே நீட்டி, பூமியின் திராட்சப்பழங்களை அறுத்து, தேவனுடைய ஆக்கினையென்னும் பெரிய ஆலையிலே போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு வேறொரு தூதனும் கருக்குள்ள அரிவாளைப் பிடித்துக்கொண்டு பரலோகத்திலுள்ள தேவாலயத்திலிருந்து புறப்பட்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அந்தத் தூதன் தன் அரிவாளைப் பூமியின் மேலே நீட்டி, பூமியின் திராட்சப்பழங்களை அறுத்து, தேவனுடைய ஆக்கினையென்னும் பெரிய ஆலையிலே போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்கினியின்மேல் அதிகாரமுள்ள வேறொரு தூதனும் பலிபீடத்திலிருந்து புறப்பட்டுவந்து, கருக்குள்ள அரிவாளைப்பிடித்திருக்கிறவனை நோக்கி: பூமியின் திராட்சப்பழங்கள் பழுத்திருக்கிறது, கருக்குள்ள உமது அரிவாளை நீட்டி, அதின் குலைகளை அறுத்துவிடும் என்று மிகுந்த சத்தத்தோடே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[20. நகரத்திற்குப் புறம்பேயுள்ள அந்த ஆலையிலே அது மிதிக்கப்பட்டது; அந்த ஆலையிலிருந்து ஆயிரத்தறுநூறு ஸ்தாதி தூரத்திற்கு இரத்தம் புறப்பட்டுக் குதிரைகளின் கடிவாளங்கள்மட்டும் பெருகிவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,595 +4019,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்கினியின்மேல் அதிகாரமுள்ள வேறொரு தூதனும் பலிபீடத்திலிருந்து புறப்பட்டுவந்து, கருக்குள்ள அரிவாளைப்பிடித்திருக்கிறவனை நோக்கி: பூமியின் திராட்சப்பழங்கள் பழுத்திருக்கிறது, கருக்குள்ள உமது அரிவாளை நீட்டி, அதின் குலைகளை அறுத்துவிடும் என்று மிகுந்த சத்தத்தோடே சொன்னான்.]]></a:t>
-[...543 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[20. நகரத்திற்குப் புறம்பேயுள்ள அந்த ஆலையிலே அது மிதிக்கப்பட்டது; அந்த ஆலையிலிருந்து ஆயிரத்தறுநூறு ஸ்தாதி தூரத்திற்கு இரத்தம் புறப்பட்டுக் குதிரைகளின் கடிவாளங்கள்மட்டும் பெருகிவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -5020,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் சிங்காசனத்திற்கு முன்பாகவும், நான்கு ஜீவன்களுக்கு முன்பாகவும், மூப்பர்களுக்கு முன்பாகவும் புதுப்பாட்டைப் பாடினார்கள்; அந்தப் பாட்டு பூமியிலிருந்து மீட்டுக்கொள்ளப்பட்ட இலட்சத்து நாற்பத்துநாலாயிரம்பேரேயல்லாமல் ஒருவரும் கற்றுக்கொள்ளக்கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. ஸ்திரீகளால் தங்களைக் கறைப்படுத்தாதவர்கள் இவர்களே; கற்புள்ளவர்கள் இவர்களே; ஆட்டுக்குட்டியானவர் எங்கே போனாலும் அவரைப் பின்பற்றுகிறவர்கள் இவர்களே; இவர்கள் மனுஷரிலிருந்து தேவனுக்கும் ஆட்டுக்குட்டியானவருக்கும் முதற்பலனாக மீட்டுக்கொள்ளப்பட்டவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5208,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510304" r:id="rId1"/>
+    <p:sldLayoutId id="2474536316" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5524,90 +4959,50 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ જ્યાં જતા ત્યાં હલવાનને અનુસરતા. પૃથ્વી પરના લોકોમાંથી આ 1,44,000નો ઉદ્ધાર કરવામાં આવ્યો હતો.]]></a:t>
+              <a:t><![CDATA[ఉండుటకై మనుష్యులలోనుండి కొనబడినవారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવને અને હલવાનને અર્પિત થનાર તેઓ પહેલા હત.]]></a:t>
+              <a:t><![CDATA[5. వీరినోట ఏ అబద్ధమును కనబడలేదు; వీరు అనింద్యులు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. આ લોકો અસત્ય બોલવાના દોષિત ન હતા. તેઓ નિર્દોષ છે.]]></a:t>
+              <a:t><![CDATA[6. అప్పుడు మరియొక దూతను చూచితిని. అతడు భూనివాసులకు, అనగా ప్రతి జనమునకును ప్రతి వంశ మునకును ఆ యా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પછી મેં બીજા એક દૂતને આકાશમાં ઊંચે ઉડતો જોયો. તે દૂત પાસે સનાતન સુવાર્તા હતી. જે પૃથ્વી પર રહેતા]]></a:t>
+              <a:t><![CDATA[భాషలు మాటలాడువారికిని ప్రతి ప్రజకును ప్రకటించునట్లు నిత్యసువార్త తి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતા, તે લોકો દરેક રાજ્ય, જાતિ, ભાષા અને પ્રજાના લોકોને બોધ આપવા માટે હતી.]]></a:t>
+              <a:t><![CDATA[7. అతడుమీరు దేవునికి భయపడి ఆయనను మహిమపరచుడి; ఆయన తీర్పుతీర్చు గడియ వచ్చెను గనుక ఆకాశమును భూమిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તે દૂતે મોટા સાદે વાણીમા કહ્યું કે,’દેવનો ડર રાખો અને તેની આરાધના કરો. તેના માટે દરેક લોકોનો]]></a:t>
+              <a:t><![CDATA[సముద్రమును జలధారలను కలుగజేసిన వానికే నమస్కార]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ન્યાય કરવાનો સમય આવી પહોંચ્યો છે. દેવની આરાધના કરો, તેણે આકાશો, પૃથ્વી, સમુદ્ર, અને પાણીનાં ઝરાઓ]]></a:t>
+              <a:t><![CDATA[8. వేరొక దూత, అనగా రెండవ దూత అతని వెంబడి వచ్చిమోహోద్రేకముతో కూడిన తన వ్యభిచార మద్యమును సమస్త జనములకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉત્પન્ન કર્યા છે.’]]></a:t>
+              <a:t><![CDATA[త్రాగించిన యీ మహా బబులోను కూలిపోయెను కూలిపోయెను అని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પછી તે બીજો દૂત પ્રથમ દૂતને અનુસર્યો અને કહ્યું કે, ‘તેનો વિનાશ થયો છે! તે મહાન બેબિલોનનો વિનાશ]]></a:t>
+              <a:t><![CDATA[9. మరియు వేరొక దూత, అనగా మూడవ దూత వీరి వెంబడి వచ్చి గొప్ప స్వరముతో ఈలాగు చెప్పెను ఆ క్రూరమృగమునకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયો છે. તેણે પોતાનો વ્યભિચાર (ને લીધે રેડાયેલો) અને દેવનો કોપરૂપી દ્રાક્ષારસ સર્વ દેશોને પીતાં કર્યા]]></a:t>
+              <a:t><![CDATA[గాని దాని ప్రతిమకు గాని యెవడైనను నమస్కారముచేసి, తన నొసటియందేమి చేతి మీదనేమి ఆ ముద్ర వేయించుకొనినయెడల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પછી મેં જોયું તો ત્યાં મારી આગળ હલવાન હતું. તે સિયોન પહાડ પર ઊંભું હતું. ત્યાં તેની સાથે 1,44,000]]></a:t>
+              <a:t><![CDATA[1. మరియు నేను చూడగా, ఇదిగో, ఆ గొఱ్ఱపిల్ల సీయోను పర్వతముమీద నిలువబడియుండెను. ఆయన నామమును ఆయన తండ్రి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.’]]></a:t>
+              <a:t><![CDATA[10. ఏమియు కలపబడకుండ దేవుని ఉగ్రతపాత్రలో పోయబడిన దేవుని కోపమను మద్యమును వాడు త్రాగును. పరిశుద్ధ దూతల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. એ ત્રીજો દૂત પહેલા બે દૂતોને અનુસર્યો, આ ત્રીજા દૂતે મોટા સાદે વાણીમાં કહ્યું કે, ‘જે તે પ્રાણી]]></a:t>
+              <a:t><![CDATA[యెదుటను గొఱ్ఱపిల్ల యెదుటను అగ్నిగంధకములచేత వాడు బాధింపబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને પ્રાણીની મૂર્તિને પૂજે છે અને તેના કપાળ પર કે તેના હાથ પર તે પ્રાણીની છાપ પ્રાપ્ત કરે છે તે]]></a:t>
+              <a:t><![CDATA[11. వారి బాధసంబంధమైన పొగ యుగయుగములు లేచును; ఆ క్రూరమృగమునకు గాని దాని ప్రతిమకు గాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વ્યક્તિ ઓ માટે ખરાબ સમય હશે.]]></a:t>
+              <a:t><![CDATA[నమస్కారముచేయువారును, దాని పేరుగల ముద్ర ఎవడైనను వేయించుకొనినయెడల వాడును రాత్రింబగళ్లు నెమ్మదిలేనివారై]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તે વ્યક્તિ દેવનો કોપરૂપી દ્રાક્ષારસ પીશે. આ દ્રાક્ષારસ દેવના કોપના પ્યાલામાં તેની પૂર્ણ શક્તિથી]]></a:t>
+              <a:t><![CDATA[యుందురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તૈયાર થયો છે. તે વ્યક્તિ પવિત્ર દૂતો અને હલવાનની આગળ સળગતા ગંધકથી રિબાશે.]]></a:t>
+              <a:t><![CDATA[12. దేవుని ఆజ్ఞలను యేసునుగూర్చిన విశ్వాసమును గైకొనుచున్న పరిశుద్ధుల ఓర్పు ఇందులో కనబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. અને તેઓના ત્રાસમાંથી નીકળતો ધુમાડો સદા સર્વકાળ ઊંચે ચઢશે. જે લોકો પ્રાણીની તથા તેની મૂર્તિની]]></a:t>
+              <a:t><![CDATA[13. అంతట ఇప్పటినుండి ప్రభువునందు మృతినొందు మృతులు ధన్యులని వ్రాయుమని పరలోకమునుండి యొక స్వరము చెప్పగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૂજા કરે છે તથા જે કોઈ તેના નામની છાપ લે છે, તેઓને રાત દિવસ આરામ નથી.’]]></a:t>
+              <a:t><![CDATA[వింటిని. నిజమే; వారు తమ ప్రయాసములు మాని విశ్రాంతి పొందుదుం]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. આનો અર્થ એ છે કે સંતો ધૈર્યવાન હોવા જોઈએે. તેઓએ દેવની આજ્ઞાઓનું પાલન કરવું જોઈએે અને ઈસુમાં તેઓએ]]></a:t>
+              <a:t><![CDATA[14. మరియు నేను చూడగా, ఇదిగో తెల్లని మేఘము కనపడెను. మనుష్యకుమారుని పోలిన యొకడు ఆ మేఘముమీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસ રાખવો જોઈએ.]]></a:t>
+              <a:t><![CDATA[ఆసీనుడైయుండెను ఆయన శిరస్సుమీద సువర్ణకిరీటమును, చేతిలో వాడిగల కొడవలియు ఉండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકો હતા. તેઓ બધાના કપાળ પર તેનું નામ અને તેના પિતાનું નામ લખેલું હતું.]]></a:t>
+              <a:t><![CDATA[నామమును నొసళ్లయందు లిఖింపబడియున్న నూట నలువది నాలుగు వేలమంది ఆయనతో కూడ ఉండిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પછી મેં આકાશમાંથી વાણી સાંભળી. તે વાણીએ કહ્યું કે, “આ લખ, કે હવે પછી જે મૃત્યુ પામનારાઓ પ્રભુમાં]]></a:t>
+              <a:t><![CDATA[15. అప్పుడు మరియొక దూత దేవాలయములోనుండి వెడలివచ్చి భూమి పైరుపండి యున్నది, కోతకాలము వచ్చినది, నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૃત્યુ પામે છે. તેઓને ધન્ય છે.”આત્મા કહે છે, “હા, તે સાચું છે. તે લોકો તેઓનાં સખત શ્રમથી આરામ કરશે.]]></a:t>
+              <a:t><![CDATA[కొడవలిపెట్టి కోయుమని గొప్ప స్వరముతో ఆ మేఘముమీద ఆసీనుడైయున]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓએ જે કંઈ કર્યું છે તે તેઓની સાથે રહે છે.”]]></a:t>
+              <a:t><![CDATA[16. మేఘముమీద ఆసీనుడై యున్నవాడు తన కొడవలి భూమిమీద వేయగా భూమి పైరు కోయబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. જ્યારે મેં નજર કરી ત્યારે મેં ત્યાં મારી આગળ એક ઊજળું વાદળ જોયું તે ઊજળા વાદળ પર બેઠેલો એક દૂત]]></a:t>
+              <a:t><![CDATA[17. ఇంకొక దూత పరలోకమునందున్న ఆలయములోనుండి వెడలివచ్చెను; ఇతని యొద్దను వాడిగల కొడవలి యుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માણસનાં પુત્રજેવો દેખાતો હતો. તેના માથા પર સોનાનો મુગટ અને હાથમા ધારદાર દાતરડું હતું.]]></a:t>
+              <a:t><![CDATA[18. మరియొకదూత బలిపీఠమునుండి వెడలి వచ్చెను. ఇతడు అగ్నిమీద అధికారము నొందినవాడు; ఇతడు వాడియైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. પછી બીજો એક દૂત મંદિરમાથી બહાર આવ્યો. આ દૂતે જે વાદળ પર બેઠો હતો તેને બોલાવ્યો અને કહ્યું કે,]]></a:t>
+              <a:t><![CDATA[కొడవలిగలవానిని గొప్ప స్వరముతో పిలిచిభూమిమీద ఉన్న ద్రాక్షపండ్లు పరిపక్వమైనవి; వాడియైన నీ కొడవలిపెట్టి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“તારું દાતરડું ચલાવ અને બધો પાક ભેગો કર, કાપણી કરવાનો સમય આવી પહોંચ્યો છે.’ પૃથ્વીનાં ફળ પાકયાં છે.”]]></a:t>
+              <a:t><![CDATA[దాని గెలలు కోయుమని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેથી જે વાદળ પર બેઠો હતો તેણે પૃથ્વી પર દાતરડું ચલાવ્યું અને પૃથ્વીની ફસલ લણાઈ ગઈ.]]></a:t>
+              <a:t><![CDATA[19. కాగా ఆ దూత తన కొడవలి భూమిమీద వేసి భూమిమీదనున్న ద్రాక్షపండ్లను కోసి, దేవుని కోపమను ద్రాక్షల పెద్ద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. પછી બીજો એક દૂત મંદિરની બહાર આવ્યો જે આ આકાશમાં હતું. આ દૂત પાસે પણ એક ધારદાર દાતરડું હતું.]]></a:t>
+              <a:t><![CDATA[తొట్టిలో వేసెను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. પછી બીજો એક દૂત વેદીમાંથી બહાર આવ્યો. આ દૂતને અગ્નિ પર અધિકાર છે. આ દૂતે મોટા અવાજે તે દૂતને]]></a:t>
+              <a:t><![CDATA[20. ఆ ద్రాక్షలతొట్టి పట్టణమునకు వెలుపట త్రొక్కబడెను; నూరు కోసుల దూరము గుఱ్ఱముల కళ్ళెముమట్టుకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. અને મેં પાણીના પૂર જેવો ઘોંઘાટ અને મોટી ગર્જના જેવો અવાજ સાંભળ્યો. મેં જે અવાજ સાંભળ્યો તે લોકો]]></a:t>
+              <a:t><![CDATA[2. మరియు విస్తారమైన జలముల ధ్వనితోను గొప్ప ఉరుము ధ్వనితోను సమానమైన యొక శబ్దము పరలోకములోనుండి రాగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,711 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધારદાર દાતરડાં સાથે બોલાવ્યો. તેણે કહ્યું કે, “તારું ધારદાર દાતરડું લે અને પૃથ્વીની દ્રાક્ષમાંથી]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[ઊંચાઈએ પહોંચે એટલુ લોહી દ્રાક્ષાકુંડમાંથી બહાર વહી નીકળ્યું.]]></a:t>
+              <a:t><![CDATA[ద్రాక్షల తొట్టిలోనుండి రక్తము ప్రవహించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાની વીણા વગાડતા હોય તેવો હતો.]]></a:t>
+              <a:t><![CDATA[వింటిని. నేను వినిన ఆ శబ్దము వీణలు వాయించుచున్న వైణికుల నాదమును పోలినది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તે લોકોએ રાજ્યાસનની આગળ અને ચાર પ્રાણીઓની અને વડીલોની આગળ એક નવું ગીત ગાયું. તે નવું ગીત ગાઈ શકે]]></a:t>
+              <a:t><![CDATA[3. వారు సింహాసనము ఎదుటను, ఆ నాలుగు జీవుల యెదుటను, పెద్దలయెదుటను ఒక క్రొత్త కీర్తన పాడుచున్నారు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેવા ફક્ત 1,44,000 લોકો હતા. જેઓનો પૃથ્વી પરથી ઉદ્ધાર કરવામાં આવ્યો હતો. બીજું કોઈ તે ગીત ગાઇ શક્યું]]></a:t>
+              <a:t><![CDATA[భూలోకములోనుండి కొనబడిన ఆ నూట నలువది నాలుగువేలమంది తప్ప మరి ఎవరును ఆ కీర్తన నేర్చుకొనజాలరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ.]]></a:t>
+              <a:t><![CDATA[4. వీరు స్త్రీ సాంగత్యమున అపవిత్రులు కానివారును, స్త్రీ సాంగత్యము ఎరుగని వారునైయుండి, గొఱ్ఱపిల్ల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. આ 1,44,000 એવા લોકો છે, જેઓએ સ્ત્રીઓ સાથે કોઈ કુકર્મ કર્યું નથી. તેઓએ પોતાની જાતને શુદ્ધ રાખી છે.]]></a:t>
+              <a:t><![CDATA[ఎక్కడికి పోవునో అక్కడికెల్ల ఆయనను వెంబడింతురు;వీరు దేవుని కొరకును గొఱ్ఱ పిల్లకొరకును ప్రథమఫలముగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>