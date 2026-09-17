--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -71,50 +71,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +163,64 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +358,67 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஸ்திரீகளால் தங்களைக் கறைப்படுத்தாதவர்கள் இவர்களே; கற்புள்ளவர்கள் இவர்களே; ஆட்டுக்குட்டியானவர் எங்கே போனாலும் அவரைப் பின்பற்றுகிறவர்கள் இவர்களே; இவர்கள் மனுஷரிலிருந்து தேவனுக்கும் ஆட்டுக்குட்டியானவருக்கும் முதற்பலனாக மீட்டுக்கொள்ளப்பட்டவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they sung as it were a new song before the throne, and before the four beasts, and the elders: and no man could learn that song but the hundred and forty and four thousand, which were redeemed from the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவர்களுடைய வாயிலே கபடம் காணப்படவில்லை; இவர்கள் தேவனுடைய சிங்காசனத்திற்குமுன்பாக மாசில்லாதவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. These are they which were not defiled with women; for they are virgins. These are they which follow the Lamb anywhere he goes. These were redeemed from among men, being the first-fruits unto God and to the Lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு, வேறொரு தூதன் வானத்தின் மத்தியிலே பறக்கக்கண்டேன்; அவன் பூமியில் வாசம்பண்ணுகிற சகல ஜாதிகளுக்கும், கோத்திரத்தாருக்கும், பாஷைக்காரருக்கும், ஜனக்கூட்டத்தாருக்கும் அறிவிக்கத்தக்கதாக நித்திய சுவிசேஷத்தை உடையவனாயிருந்து,]]></a:t>
+              <a:t><![CDATA[4. These are they which were not defiled with women; for they are virgins. These are they which follow the Lamb anywhere he goes. These were redeemed from among men, being the first-fruits unto God and to the Lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு, வேறொரு தூதன் வானத்தின் மத்தியிலே பறக்கக்கண்டேன்; அவன் பூமியில் வாசம்பண்ணுகிற சகல ஜாதிகளுக்கும், கோத்திரத்தாருக்கும், பாஷைக்காரருக்கும், ஜனக்கூட்டத்தாருக்கும் அறிவிக்கத்தக்கதாக நித்திய சுவிசேஷத்தை உடையவனாயிருந்து,]]></a:t>
+              <a:t><![CDATA[4. These are they which were not defiled with women; for they are virgins. These are they which follow the Lamb anywhere he goes. These were redeemed from among men, being the first-fruits unto God and to the Lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மிகுந்த சத்தமிட்டு: தேவனுக்குப் பயந்து, அவரை மகிமைப்படுத்துங்கள்; அவர் நியாயத்தீர்ப்புக்கொடுக்கும் வேளை வந்தது; வானத்தையும் பூமியையும் சமுத்திரத்தையும் நீரூற்றுகளையும் உண்டாக்கினவரையே தொழுதுகொள்ளுங்களென்று கூறினான்.]]></a:t>
+              <a:t><![CDATA[5. And in their mouth was found no guile: for they are without fault before the throne of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மிகுந்த சத்தமிட்டு: தேவனுக்குப் பயந்து, அவரை மகிமைப்படுத்துங்கள்; அவர் நியாயத்தீர்ப்புக்கொடுக்கும் வேளை வந்தது; வானத்தையும் பூமியையும் சமுத்திரத்தையும் நீரூற்றுகளையும் உண்டாக்கினவரையே தொழுதுகொள்ளுங்களென்று கூறினான்.]]></a:t>
+              <a:t><![CDATA[5. And in their mouth was found no guile: for they are without fault before the throne of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வேறொரு தூதன் பின்சென்று: பாபிலோன் மகா நகரம் விழுந்தது! விழுந்தது! தன் வேசித்தனமாகிய உக்கிரமான மதுவைச் சகல ஜாதிகளுக்கும் குடிக்கக்கொடுத்தாளே! என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And I saw another angel fly in the midst of heaven, having the everlasting gospel to preach unto them that dwell on the earth, and to every nation, and kindred, and tongue, and people,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வேறொரு தூதன் பின்சென்று: பாபிலோன் மகா நகரம் விழுந்தது! விழுந்தது! தன் வேசித்தனமாகிய உக்கிரமான மதுவைச் சகல ஜாதிகளுக்கும் குடிக்கக்கொடுத்தாளே! என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And I saw another angel fly in the midst of heaven, having the everlasting gospel to preach unto them that dwell on the earth, and to every nation, and kindred, and tongue, and people,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களுக்குப் பின்னே மூன்றாம் தூதன் வந்து, மிகுந்த சத்தமிட்டு: மிருகத்தையும் அதின் சொரூபத்தையும் வணங்கித் தன் நெற்றியிலாவது தன் கையிலாவது அதின் முத்திரையைத் தரித்துக்கொள்ளுகிறவனெவனோ,]]></a:t>
+              <a:t><![CDATA[6. And I saw another angel fly in the midst of heaven, having the everlasting gospel to preach unto them that dwell on the earth, and to every nation, and kindred, and tongue, and people,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களுக்குப் பின்னே மூன்றாம் தூதன் வந்து, மிகுந்த சத்தமிட்டு: மிருகத்தையும் அதின் சொரூபத்தையும் வணங்கித் தன் நெற்றியிலாவது தன் கையிலாவது அதின் முத்திரையைத் தரித்துக்கொள்ளுகிறவனெவனோ,]]></a:t>
+              <a:t><![CDATA[7. Saying with a loud voice, Fear God, and give glory to him; for the hour of his judgment has come: and worship him that made heaven, and earth, and the sea, and the fountains of waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு நான் பார்த்தபோது, இதோ, சீயோன் மலையின்மேல் ஆட்டுக்குட்டியானவரையும், அவரோடேகூட அவருடைய பிதாவின் நாமம் தங்கள் நெற்றிகளில் எழுதப்பட்டிருந்த இலட்சத்து நாற்பத்து நாலாரயிரம்பேரையும் நிற்கக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[1. And I looked, and, lo, a Lamb stood on the mount Sion, and with him an hundred forty and four thousand, having his Father's name written in their foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் தேவனுடைய கோபாக்கினையாகிய பாத்திரத்திலே கலப்பில்லாமல் வார்க்கப்பட்ட அவருடைய உக்கிரமாகிய மதுவைக் குடித்து, பரிசுத்த தூதர்களுக்குமுன்பாகவும், ஆட்டுக்குட்டியானவருக்குமுன்பாகவும் அக்கினியினாலும் கந்தகத்தினாலும் வாதிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[7. Saying with a loud voice, Fear God, and give glory to him; for the hour of his judgment has come: and worship him that made heaven, and earth, and the sea, and the fountains of waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் தேவனுடைய கோபாக்கினையாகிய பாத்திரத்திலே கலப்பில்லாமல் வார்க்கப்பட்ட அவருடைய உக்கிரமாகிய மதுவைக் குடித்து, பரிசுத்த தூதர்களுக்குமுன்பாகவும், ஆட்டுக்குட்டியானவருக்குமுன்பாகவும் அக்கினியினாலும் கந்தகத்தினாலும் வாதிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[7. Saying with a loud voice, Fear God, and give glory to him; for the hour of his judgment has come: and worship him that made heaven, and earth, and the sea, and the fountains of waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய வாதையின் புகை சதாகாலங்களிலும் எழும்பும்; மிருகத்தையும் அதின் சொரூபத்தையும் வணங்குகிறவர்களுக்கும், அதினுடைய நாமத்தின் முத்திரையைத் தரித்துக்கொள்ளுகிற எவனுக்கும் இரவும் பகலும் இளைப்பாறுதலிராது.]]></a:t>
+              <a:t><![CDATA[8. And there followed another angel, saying, Babylon is fallen, is fallen, that great city, because she made all nations drink of the wine of the wrath of her fornication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய வாதையின் புகை சதாகாலங்களிலும் எழும்பும்; மிருகத்தையும் அதின் சொரூபத்தையும் வணங்குகிறவர்களுக்கும், அதினுடைய நாமத்தின் முத்திரையைத் தரித்துக்கொள்ளுகிற எவனுக்கும் இரவும் பகலும் இளைப்பாறுதலிராது.]]></a:t>
+              <a:t><![CDATA[8. And there followed another angel, saying, Babylon is fallen, is fallen, that great city, because she made all nations drink of the wine of the wrath of her fornication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய வாதையின் புகை சதாகாலங்களிலும் எழும்பும்; மிருகத்தையும் அதின் சொரூபத்தையும் வணங்குகிறவர்களுக்கும், அதினுடைய நாமத்தின் முத்திரையைத் தரித்துக்கொள்ளுகிற எவனுக்கும் இரவும் பகலும் இளைப்பாறுதலிராது.]]></a:t>
+              <a:t><![CDATA[9. And the third angel followed them, saying with a loud voice, If any man worship the beast and his image, and receive his mark in his forehead, or in his hand,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய கற்பனைகளையும் இயேசுவின் மேலுள்ள விசுவாசத்தையும் காத்துக்கொள்ளுகிறவர்களாகிய பரிசுத்தவான்களுடைய பொறுமை இதிலே விளங்கும் என்று கூறினான்.]]></a:t>
+              <a:t><![CDATA[9. And the third angel followed them, saying with a loud voice, If any man worship the beast and his image, and receive his mark in his forehead, or in his hand,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு, பரலோகத்திலிருந்து ஒரு சத்தம் உண்டாகக் கேட்டேன்; அது கர்த்தருக்குள் மரிக்கிறவர்கள் இதுமுதல் பாக்கியவான்கள் என்றெழுது; அவர்கள் தங்கள் பிரயாசங்களை விட்டொழிந்து இளைப்பாறுவார்கள்; அவர்களுடைய கிரியைகள் அவர்களோடே கூடப்போம்; ஆவியானவரும் ஆம் என்று திருவுளம்பற்றுகிறார் என்று சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[10. The same shall drink of the wine of the wrath of God, which is poured out without mixture into the cup of his indignation; and he shall be tormented with fire and brimstone in the presence of the holy angels, and in the presence of the Lamb:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு, பரலோகத்திலிருந்து ஒரு சத்தம் உண்டாகக் கேட்டேன்; அது கர்த்தருக்குள் மரிக்கிறவர்கள் இதுமுதல் பாக்கியவான்கள் என்றெழுது; அவர்கள் தங்கள் பிரயாசங்களை விட்டொழிந்து இளைப்பாறுவார்கள்; அவர்களுடைய கிரியைகள் அவர்களோடே கூடப்போம்; ஆவியானவரும் ஆம் என்று திருவுளம்பற்றுகிறார் என்று சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[10. The same shall drink of the wine of the wrath of God, which is poured out without mixture into the cup of his indignation; and he shall be tormented with fire and brimstone in the presence of the holy angels, and in the presence of the Lamb:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு நான் பார்த்தபோது, இதோ, வெண்மையான மேகத்தையும், அந்த மேகத்தின்மேல் மனுஷகுமாரனுக்கொப்பானவராய்த் தமது சிரசின்மேல் பொற்கிரீடத்தையும் தமது கையிலே கருக்குள்ள அரிவாளையுமுடைய ஒருவர் உட்கார்ந்திருக்கிறதையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[10. The same shall drink of the wine of the wrath of God, which is poured out without mixture into the cup of his indignation; and he shall be tormented with fire and brimstone in the presence of the holy angels, and in the presence of the Lamb:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு நான் பார்த்தபோது, இதோ, வெண்மையான மேகத்தையும், அந்த மேகத்தின்மேல் மனுஷகுமாரனுக்கொப்பானவராய்த் தமது சிரசின்மேல் பொற்கிரீடத்தையும் தமது கையிலே கருக்குள்ள அரிவாளையுமுடைய ஒருவர் உட்கார்ந்திருக்கிறதையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[11. And the smoke of their torment ascends up for ever and ever: and they have no rest day nor night, who worship the beast and his image, and whosoever receives the mark of his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு நான் பார்த்தபோது, இதோ, சீயோன் மலையின்மேல் ஆட்டுக்குட்டியானவரையும், அவரோடேகூட அவருடைய பிதாவின் நாமம் தங்கள் நெற்றிகளில் எழுதப்பட்டிருந்த இலட்சத்து நாற்பத்து நாலாரயிரம்பேரையும் நிற்கக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[1. And I looked, and, lo, a Lamb stood on the mount Sion, and with him an hundred forty and four thousand, having his Father's name written in their foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது வேறொரு தூதன் தேவாலயத்திலிருந்து புறப்பட்டு, மேகத்தின்மேல் உட்கார்ந்திருக்கிறவரை நோக்கி: பூமியின் பயிர் முதிர்ந்தது, அறுக்கிறதற்குக் காலம் வந்தது, ஆகையால் உம்முடைய அரிவாளை நீட்டி அறுத்துவிடும் என்று மிகுந்த சத்தமிட்டுச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. And the smoke of their torment ascends up for ever and ever: and they have no rest day nor night, who worship the beast and his image, and whosoever receives the mark of his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது வேறொரு தூதன் தேவாலயத்திலிருந்து புறப்பட்டு, மேகத்தின்மேல் உட்கார்ந்திருக்கிறவரை நோக்கி: பூமியின் பயிர் முதிர்ந்தது, அறுக்கிறதற்குக் காலம் வந்தது, ஆகையால் உம்முடைய அரிவாளை நீட்டி அறுத்துவிடும் என்று மிகுந்த சத்தமிட்டுச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. And the smoke of their torment ascends up for ever and ever: and they have no rest day nor night, who worship the beast and his image, and whosoever receives the mark of his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது மேகத்தின்மேல் உட்கார்ந்தவர் தமது அரிவாளைப் பூமியின்மேல் நீட்டினார், பூமியின் விளைவு அறுப்புண்டது.]]></a:t>
+              <a:t><![CDATA[12. Here is the patience of the saints: here are they that keep the commandments of God, and the faith of Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு வேறொரு தூதனும் கருக்குள்ள அரிவாளைப் பிடித்துக்கொண்டு பரலோகத்திலுள்ள தேவாலயத்திலிருந்து புறப்பட்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[12. Here is the patience of the saints: here are they that keep the commandments of God, and the faith of Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்கினியின்மேல் அதிகாரமுள்ள வேறொரு தூதனும் பலிபீடத்திலிருந்து புறப்பட்டுவந்து, கருக்குள்ள அரிவாளைப்பிடித்திருக்கிறவனை நோக்கி: பூமியின் திராட்சப்பழங்கள் பழுத்திருக்கிறது, கருக்குள்ள உமது அரிவாளை நீட்டி, அதின் குலைகளை அறுத்துவிடும் என்று மிகுந்த சத்தத்தோடே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. And I heard a voice from heaven saying unto me, Write, Blessed are the dead which die in the Lord from henceforth: Yea, says the Spirit, that they may rest from their labours; and their works do follow them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்கினியின்மேல் அதிகாரமுள்ள வேறொரு தூதனும் பலிபீடத்திலிருந்து புறப்பட்டுவந்து, கருக்குள்ள அரிவாளைப்பிடித்திருக்கிறவனை நோக்கி: பூமியின் திராட்சப்பழங்கள் பழுத்திருக்கிறது, கருக்குள்ள உமது அரிவாளை நீட்டி, அதின் குலைகளை அறுத்துவிடும் என்று மிகுந்த சத்தத்தோடே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. And I heard a voice from heaven saying unto me, Write, Blessed are the dead which die in the Lord from henceforth: Yea, says the Spirit, that they may rest from their labours; and their works do follow them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்கினியின்மேல் அதிகாரமுள்ள வேறொரு தூதனும் பலிபீடத்திலிருந்து புறப்பட்டுவந்து, கருக்குள்ள அரிவாளைப்பிடித்திருக்கிறவனை நோக்கி: பூமியின் திராட்சப்பழங்கள் பழுத்திருக்கிறது, கருக்குள்ள உமது அரிவாளை நீட்டி, அதின் குலைகளை அறுத்துவிடும் என்று மிகுந்த சத்தத்தோடே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. And I heard a voice from heaven saying unto me, Write, Blessed are the dead which die in the Lord from henceforth: Yea, says the Spirit, that they may rest from their labours; and their works do follow them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அந்தத் தூதன் தன் அரிவாளைப் பூமியின் மேலே நீட்டி, பூமியின் திராட்சப்பழங்களை அறுத்து, தேவனுடைய ஆக்கினையென்னும் பெரிய ஆலையிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And I heard a voice from heaven saying unto me, Write, Blessed are the dead which die in the Lord from henceforth: Yea, says the Spirit, that they may rest from their labours; and their works do follow them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அந்தத் தூதன் தன் அரிவாளைப் பூமியின் மேலே நீட்டி, பூமியின் திராட்சப்பழங்களை அறுத்து, தேவனுடைய ஆக்கினையென்னும் பெரிய ஆலையிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And I looked, and behold a white cloud, and upon the cloud one sat like unto the Son of man, having on his head a golden crown, and in his hand a sharp sickle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நகரத்திற்குப் புறம்பேயுள்ள அந்த ஆலையிலே அது மிதிக்கப்பட்டது; அந்த ஆலையிலிருந்து ஆயிரத்தறுநூறு ஸ்தாதி தூரத்திற்கு இரத்தம் புறப்பட்டுக் குதிரைகளின் கடிவாளங்கள்மட்டும் பெருகிவந்தது.]]></a:t>
+              <a:t><![CDATA[14. And I looked, and behold a white cloud, and upon the cloud one sat like unto the Son of man, having on his head a golden crown, and in his hand a sharp sickle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அல்லாமலும், பெருவெள்ள இரைச்சல்போலவும், பலத்த இடிமுழக்கம்போலவும், ஒரு சத்தம் வானத்திலிருந்து உண்டாகக்கேட்டேன்; நான் கேட்ட சத்தம் சுரமண்டலக்காரர் தங்கள் சுரமண்டலங்களை வாசிக்கிற ஓசையைப்போலிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And I looked, and, lo, a Lamb stood on the mount Sion, and with him an hundred forty and four thousand, having his Father's name written in their foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4019,51 +4075,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நகரத்திற்குப் புறம்பேயுள்ள அந்த ஆலையிலே அது மிதிக்கப்பட்டது; அந்த ஆலையிலிருந்து ஆயிரத்தறுநூறு ஸ்தாதி தூரத்திற்கு இரத்தம் புறப்பட்டுக் குதிரைகளின் கடிவாளங்கள்மட்டும் பெருகிவந்தது.]]></a:t>
+              <a:t><![CDATA[14. And I looked, and behold a white cloud, and upon the cloud one sat like unto the Son of man, having on his head a golden crown, and in his hand a sharp sickle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And another angel came out of the temple, crying with a loud voice to him that sat on the cloud, Thrust in your sickle, and reap: for the time has come for you to reap; for the harvest of the earth is ripe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And another angel came out of the temple, crying with a loud voice to him that sat on the cloud, Thrust in your sickle, and reap: for the time has come for you to reap; for the harvest of the earth is ripe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And another angel came out of the temple, crying with a loud voice to him that sat on the cloud, Thrust in your sickle, and reap: for the time has come for you to reap; for the harvest of the earth is ripe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And he that sat on the cloud thrust in his sickle on the earth; and the earth was reaped.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And he that sat on the cloud thrust in his sickle on the earth; and the earth was reaped.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And another angel came out of the temple which is in heaven, he also having a sharp sickle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And another angel came out of the temple which is in heaven, he also having a sharp sickle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And another angel came out from the altar, which had power over fire; and cried with a loud cry to him that had the sharp sickle, saying, Thrust in your sharp sickle, and gather the clusters of the vine of the earth; for her grapes are fully ripe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And another angel came out from the altar, which had power over fire; and cried with a loud cry to him that had the sharp sickle, saying, Thrust in your sharp sickle, and gather the clusters of the vine of the earth; for her grapes are fully ripe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +5165,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அல்லாமலும், பெருவெள்ள இரைச்சல்போலவும், பலத்த இடிமுழக்கம்போலவும், ஒரு சத்தம் வானத்திலிருந்து உண்டாகக்கேட்டேன்; நான் கேட்ட சத்தம் சுரமண்டலக்காரர் தங்கள் சுரமண்டலங்களை வாசிக்கிற ஓசையைப்போலிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And I heard a voice from heaven, as the voice of many waters, and as the voice of a great thunder: and I heard the voice of harpers harping with their harps:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And another angel came out from the altar, which had power over fire; and cried with a loud cry to him that had the sharp sickle, saying, Thrust in your sharp sickle, and gather the clusters of the vine of the earth; for her grapes are fully ripe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And the angel thrust in his sickle into the earth, and gathered the vine of the earth, and cast it into the great winepress of the wrath of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And the angel thrust in his sickle into the earth, and gathered the vine of the earth, and cast it into the great winepress of the wrath of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the winepress was trodden without the city, and blood came out of the winepress, even unto the horse bridles, by the space of a thousand and six hundred furlongs.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the winepress was trodden without the city, and blood came out of the winepress, even unto the horse bridles, by the space of a thousand and six hundred furlongs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் சிங்காசனத்திற்கு முன்பாகவும், நான்கு ஜீவன்களுக்கு முன்பாகவும், மூப்பர்களுக்கு முன்பாகவும் புதுப்பாட்டைப் பாடினார்கள்; அந்தப் பாட்டு பூமியிலிருந்து மீட்டுக்கொள்ளப்பட்ட இலட்சத்து நாற்பத்துநாலாயிரம்பேரேயல்லாமல் ஒருவரும் கற்றுக்கொள்ளக்கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And I heard a voice from heaven, as the voice of many waters, and as the voice of a great thunder: and I heard the voice of harpers harping with their harps:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் சிங்காசனத்திற்கு முன்பாகவும், நான்கு ஜீவன்களுக்கு முன்பாகவும், மூப்பர்களுக்கு முன்பாகவும் புதுப்பாட்டைப் பாடினார்கள்; அந்தப் பாட்டு பூமியிலிருந்து மீட்டுக்கொள்ளப்பட்ட இலட்சத்து நாற்பத்துநாலாயிரம்பேரேயல்லாமல் ஒருவரும் கற்றுக்கொள்ளக்கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And I heard a voice from heaven, as the voice of many waters, and as the voice of a great thunder: and I heard the voice of harpers harping with their harps:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஸ்திரீகளால் தங்களைக் கறைப்படுத்தாதவர்கள் இவர்களே; கற்புள்ளவர்கள் இவர்களே; ஆட்டுக்குட்டியானவர் எங்கே போனாலும் அவரைப் பின்பற்றுகிறவர்கள் இவர்களே; இவர்கள் மனுஷரிலிருந்து தேவனுக்கும் ஆட்டுக்குட்டியானவருக்கும் முதற்பலனாக மீட்டுக்கொள்ளப்பட்டவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they sung as it were a new song before the throne, and before the four beasts, and the elders: and no man could learn that song but the hundred and forty and four thousand, which were redeemed from the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஸ்திரீகளால் தங்களைக் கறைப்படுத்தாதவர்கள் இவர்களே; கற்புள்ளவர்கள் இவர்களே; ஆட்டுக்குட்டியானவர் எங்கே போனாலும் அவரைப் பின்பற்றுகிறவர்கள் இவர்களே; இவர்கள் மனுஷரிலிருந்து தேவனுக்கும் ஆட்டுக்குட்டியானவருக்கும் முதற்பலனாக மீட்டுக்கொள்ளப்பட்டவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they sung as it were a new song before the throne, and before the four beasts, and the elders: and no man could learn that song but the hundred and forty and four thousand, which were redeemed from the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474536316" r:id="rId1"/>
+    <p:sldLayoutId id="2478621492" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,54 +6541,166 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5143,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉండుటకై మనుష్యులలోనుండి కొనబడినవారు.]]></a:t>
+              <a:t><![CDATA[நாற்பத்துநாலாயிரம்பேரேயல்லாமல் ஒருவரும் கற்றுக்கொள்ளக்கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. వీరినోట ఏ అబద్ధమును కనబడలేదు; వీరు అనింద్యులు.]]></a:t>
+              <a:t><![CDATA[4. ஸ்திரீகளால் தங்களைக் கறைப்படுத்தாதவர்கள் இவர்களே; கற்புள்ளவர்கள் இவர்களே; ஆட்டுக்குட்டியானவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అప్పుడు మరియొక దూతను చూచితిని. అతడు భూనివాసులకు, అనగా ప్రతి జనమునకును ప్రతి వంశ మునకును ఆ యా]]></a:t>
+              <a:t><![CDATA[எங்கே போனாலும் அவரைப் பின்பற்றுகிறவர்கள் இவர்களே; இவர்கள் மனுஷரிலிருந்து தேவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భాషలు మాటలాడువారికిని ప్రతి ప్రజకును ప్రకటించునట్లు నిత్యసువార్త తి]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டியானவருக்கும் முதற்பலனாக மீட்டுக்கொள்ளப்பட்டவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అతడుమీరు దేవునికి భయపడి ఆయనను మహిమపరచుడి; ఆయన తీర్పుతీర్చు గడియ వచ్చెను గనుక ఆకాశమును భూమిని]]></a:t>
+              <a:t><![CDATA[5. இவர்களுடைய வாயிலே கபடம் காணப்படவில்லை; இவர்கள் தேவனுடைய சிங்காசனத்திற்குமுன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సముద్రమును జలధారలను కలుగజేసిన వానికే నమస్కార]]></a:t>
+              <a:t><![CDATA[மாசில்லாதவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. వేరొక దూత, అనగా రెండవ దూత అతని వెంబడి వచ్చిమోహోద్రేకముతో కూడిన తన వ్యభిచార మద్యమును సమస్త జనములకు]]></a:t>
+              <a:t><![CDATA[6. பின்பு, வேறொரு தூதன் வானத்தின் மத்தியிலே பறக்கக்கண்டேன்; அவன் பூமியில் வாசம்பண்ணுகிற சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[త్రాగించిన యీ మహా బబులోను కూలిపోయెను కూలిపోయెను అని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[ஜாதிகளுக்கும், கோத்திரத்தாருக்கும், பாஷைக்காரருக்கும், ஜனக்கூட்டத்தாருக்கும் அறிவிக்கத்தக்கதாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. మరియు వేరొక దూత, అనగా మూడవ దూత వీరి వెంబడి వచ్చి గొప్ప స్వరముతో ఈలాగు చెప్పెను ఆ క్రూరమృగమునకు]]></a:t>
+              <a:t><![CDATA[நித்திய சுவிசேஷத்தை உடையவனாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గాని దాని ప్రతిమకు గాని యెవడైనను నమస్కారముచేసి, తన నొసటియందేమి చేతి మీదనేమి ఆ ముద్ర వేయించుకొనినయెడల]]></a:t>
+              <a:t><![CDATA[7. மிகுந்த சத்தமிட்டு: தேவனுக்குப் பயந்து, அவரை மகிமைப்படுத்துங்கள்; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మరియు నేను చూడగా, ఇదిగో, ఆ గొఱ్ఱపిల్ల సీయోను పర్వతముమీద నిలువబడియుండెను. ఆయన నామమును ఆయన తండ్రి]]></a:t>
+              <a:t><![CDATA[1. பின்பு நான் பார்த்தபோது, இதோ, சீயோன் மலையின்மேல் ஆட்டுக்குட்டியானவரையும், அவரோடேகூட அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఏమియు కలపబడకుండ దేవుని ఉగ్రతపాత్రలో పోయబడిన దేవుని కోపమను మద్యమును వాడు త్రాగును. పరిశుద్ధ దూతల]]></a:t>
+              <a:t><![CDATA[நியாயத்தீர்ப்புக்கொடுக்கும் வேளை வந்தது; வானத்தையும் பூமியையும் சமுத்திரத்தையும் நீரூற்றுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెదుటను గొఱ్ఱపిల్ల యెదుటను అగ్నిగంధకములచేత వాడు బాధింపబడును.]]></a:t>
+              <a:t><![CDATA[உண்டாக்கினவரையே தொழுதுகொள்ளுங்களென்று கூறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. వారి బాధసంబంధమైన పొగ యుగయుగములు లేచును; ఆ క్రూరమృగమునకు గాని దాని ప్రతిమకు గాని]]></a:t>
+              <a:t><![CDATA[8. வேறொரு தூதன் பின்சென்று: பாபிலோன் மகா நகரம் விழுந்தது! விழுந்தது! தன் வேசித்தனமாகிய உக்கிரமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నమస్కారముచేయువారును, దాని పేరుగల ముద్ర ఎవడైనను వేయించుకొనినయెడల వాడును రాత్రింబగళ్లు నెమ్మదిలేనివారై]]></a:t>
+              <a:t><![CDATA[மதுவைச் சகல ஜாதிகளுக்கும் குடிக்கக்கொடுத்தாளே! என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుందురు.]]></a:t>
+              <a:t><![CDATA[9. அவர்களுக்குப் பின்னே மூன்றாம் தூதன் வந்து, மிகுந்த சத்தமிட்டு: மிருகத்தையும் அதின் சொரூபத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. దేవుని ఆజ్ఞలను యేసునుగూర్చిన విశ్వాసమును గైకొనుచున్న పరిశుద్ధుల ఓర్పు ఇందులో కనబడును.]]></a:t>
+              <a:t><![CDATA[வணங்கித் தன் நெற்றியிலாவது தன் கையிலாவது அதின் முத்திரையைத் தரித்துக்கொள்ளுகிறவனெவனோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అంతట ఇప్పటినుండి ప్రభువునందు మృతినొందు మృతులు ధన్యులని వ్రాయుమని పరలోకమునుండి యొక స్వరము చెప్పగా]]></a:t>
+              <a:t><![CDATA[10. அவன் தேவனுடைய கோபாக்கினையாகிய பாத்திரத்திலே கலப்பில்லாமல் வார்க்கப்பட்ட அவருடைய உக்கிரமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వింటిని. నిజమే; వారు తమ ప్రయాసములు మాని విశ్రాంతి పొందుదుం]]></a:t>
+              <a:t><![CDATA[மதுவைக் குடித்து, பரிசுத்த தூதர்களுக்குமுன்பாகவும், ஆட்டுக்குட்டியானவருக்குமுன்பாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. మరియు నేను చూడగా, ఇదిగో తెల్లని మేఘము కనపడెను. మనుష్యకుమారుని పోలిన యొకడు ఆ మేఘముమీద]]></a:t>
+              <a:t><![CDATA[அக்கினியினாலும் கந்தகத்தினாலும் வாதிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆసీనుడైయుండెను ఆయన శిరస్సుమీద సువర్ణకిరీటమును, చేతిలో వాడిగల కొడవలియు ఉండెను.]]></a:t>
+              <a:t><![CDATA[11. அவர்களுடைய வாதையின் புகை சதாகாலங்களிலும் எழும்பும்; மிருகத்தையும் அதின் சொரூபத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నామమును నొసళ్లయందు లిఖింపబడియున్న నూట నలువది నాలుగు వేలమంది ఆయనతో కూడ ఉండిరి.]]></a:t>
+              <a:t><![CDATA[பிதாவின் நாமம் தங்கள் நெற்றிகளில் எழுதப்பட்டிருந்த இலட்சத்து நாற்பத்து நாலாரயிரம்பேரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అప్పుడు మరియొక దూత దేవాలయములోనుండి వెడలివచ్చి భూమి పైరుపండి యున్నది, కోతకాలము వచ్చినది, నీ]]></a:t>
+              <a:t><![CDATA[வணங்குகிறவர்களுக்கும், அதினுடைய நாமத்தின் முத்திரையைத் தரித்துக்கொள்ளுகிற எவனுக்கும் இரவும் பகலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొడవలిపెట్టి కోయుమని గొప్ప స్వరముతో ఆ మేఘముమీద ఆసీనుడైయున]]></a:t>
+              <a:t><![CDATA[இளைப்பாறுதலிராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. మేఘముమీద ఆసీనుడై యున్నవాడు తన కొడవలి భూమిమీద వేయగా భూమి పైరు కోయబడెను.]]></a:t>
+              <a:t><![CDATA[12. தேவனுடைய கற்பனைகளையும் இயேசுவின் மேலுள்ள விசுவாசத்தையும் காத்துக்கொள்ளுகிறவர்களாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఇంకొక దూత పరలోకమునందున్న ఆలయములోనుండి వెడలివచ్చెను; ఇతని యొద్దను వాడిగల కొడవలి యుండెను.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தவான்களுடைய பொறுமை இதிலே விளங்கும் என்று கூறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. మరియొకదూత బలిపీఠమునుండి వెడలి వచ్చెను. ఇతడు అగ్నిమీద అధికారము నొందినవాడు; ఇతడు వాడియైన]]></a:t>
+              <a:t><![CDATA[13. பின்பு, பரலோகத்திலிருந்து ஒரு சத்தம் உண்டாகக் கேட்டேன்; அது கர்த்தருக்குள் மரிக்கிறவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొడవలిగలవానిని గొప్ప స్వరముతో పిలిచిభూమిమీద ఉన్న ద్రాక్షపండ్లు పరిపక్వమైనవి; వాడియైన నీ కొడవలిపెట్టి]]></a:t>
+              <a:t><![CDATA[இதுமுதல் பாக்கியவான்கள் என்றெழுது; அவர்கள் தங்கள் பிரயாசங்களை விட்டொழிந்து இளைப்பாறுவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాని గెలలు కోయుమని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய கிரியைகள் அவர்களோடே கூடப்போம்; ஆவியானவரும் ஆம் என்று திருவுளம்பற்றுகிறார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. కాగా ఆ దూత తన కొడవలి భూమిమీద వేసి భూమిమీదనున్న ద్రాక్షపండ్లను కోసి, దేవుని కోపమను ద్రాక్షల పెద్ద]]></a:t>
+              <a:t><![CDATA[சொல்லிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తొట్టిలో వేసెను]]></a:t>
+              <a:t><![CDATA[14. பின்பு நான் பார்த்தபோது, இதோ, வெண்மையான மேகத்தையும், அந்த மேகத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆ ద్రాక్షలతొట్టి పట్టణమునకు వెలుపట త్రొక్కబడెను; నూరు కోసుల దూరము గుఱ్ఱముల కళ్ళెముమట్టుకు]]></a:t>
+              <a:t><![CDATA[மனுஷகுமாரனுக்கொப்பானவராய்த் தமது சிரசின்மேல் பொற்கிரீடத்தையும் தமது கையிலே கருக்குள்ள அரிவாளையுமுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మరియు విస్తారమైన జలముల ధ్వనితోను గొప్ప ఉరుము ధ్వనితోను సమానమైన యొక శబ్దము పరలోకములోనుండి రాగా]]></a:t>
+              <a:t><![CDATA[நிற்கக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +11193,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ద్రాక్షల తొట్టిలోనుండి రక్తము ప్రవహించెను.]]></a:t>
+              <a:t><![CDATA[ஒருவர் உட்கார்ந்திருக்கிறதையும் கண்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அப்பொழுது வேறொரு தூதன் தேவாலயத்திலிருந்து புறப்பட்டு, மேகத்தின்மேல் உட்கார்ந்திருக்கிறவரை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நோக்கி: பூமியின் பயிர் முதிர்ந்தது, அறுக்கிறதற்குக் காலம் வந்தது, ஆகையால் உம்முடைய அரிவாளை நீட்டி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறுத்துவிடும் என்று மிகுந்த சத்தமிட்டுச்சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அப்பொழுது மேகத்தின்மேல் உட்கார்ந்தவர் தமது அரிவாளைப் பூமியின்மேல் நீட்டினார், பூமியின் விளைவு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறுப்புண்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. பின்பு வேறொரு தூதனும் கருக்குள்ள அரிவாளைப் பிடித்துக்கொண்டு பரலோகத்திலுள்ள தேவாலயத்திலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புறப்பட்டுவந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அக்கினியின்மேல் அதிகாரமுள்ள வேறொரு தூதனும் பலிபீடத்திலிருந்து புறப்பட்டுவந்து, கருக்குள்ள]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அரிவாளைப்பிடித்திருக்கிறவனை நோக்கி: பூமியின் திராட்சப்பழங்கள் பழுத்திருக்கிறது, கருக்குள்ள உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +12513,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వింటిని. నేను వినిన ఆ శబ్దము వీణలు వాయించుచున్న వైణికుల నాదమును పోలినది.]]></a:t>
+              <a:t><![CDATA[2. அல்லாமலும், பெருவெள்ள இரைச்சல்போலவும், பலத்த இடிமுழக்கம்போலவும், ஒரு சத்தம் வானத்திலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அரிவாளை நீட்டி, அதின் குலைகளை அறுத்துவிடும் என்று மிகுந்த சத்தத்தோடே சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது அந்தத் தூதன் தன் அரிவாளைப் பூமியின் மேலே நீட்டி, பூமியின் திராட்சப்பழங்களை அறுத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவனுடைய ஆக்கினையென்னும் பெரிய ஆலையிலே போட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. நகரத்திற்குப் புறம்பேயுள்ள அந்த ஆலையிலே அது மிதிக்கப்பட்டது; அந்த ஆலையிலிருந்து ஆயிரத்தறுநூறு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்தாதி தூரத்திற்கு இரத்தம் புறப்பட்டுக் குதிரைகளின் கடிவாளங்கள்மட்டும் பெருகிவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. వారు సింహాసనము ఎదుటను, ఆ నాలుగు జీవుల యెదుటను, పెద్దలయెదుటను ఒక క్రొత్త కీర్తన పాడుచున్నారు;]]></a:t>
+              <a:t><![CDATA[உண்டாகக்கேட்டேன்; நான் கேட்ட சத்தம் சுரமண்டலக்காரர் தங்கள் சுரமண்டலங்களை வாசிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భూలోకములోనుండి కొనబడిన ఆ నూట నలువది నాలుగువేలమంది తప్ప మరి ఎవరును ఆ కీర్తన నేర్చుకొనజాలరు.]]></a:t>
+              <a:t><![CDATA[ஓசையைப்போலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. వీరు స్త్రీ సాంగత్యమున అపవిత్రులు కానివారును, స్త్రీ సాంగత్యము ఎరుగని వారునైయుండి, గొఱ్ఱపిల్ల]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் சிங்காசனத்திற்கு முன்பாகவும், நான்கு ஜீவன்களுக்கு முன்பாகவும், மூப்பர்களுக்கு முன்பாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎక్కడికి పోవునో అక్కడికెల్ల ఆయనను వెంబడింతురు;వీరు దేవుని కొరకును గొఱ్ఱ పిల్లకొరకును ప్రథమఫలముగా]]></a:t>
+              <a:t><![CDATA[புதுப்பாட்டைப் பாடினார்கள்; அந்தப் பாட்டு பூமியிலிருந்து மீட்டுக்கொள்ளப்பட்ட இலட்சத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>