--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -27,98 +27,92 @@
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
-    <p:sldId id="274" r:id="rId21"/>
-    <p:sldId id="275" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -234,55 +228,53 @@
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
-  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -342,51 +334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Who shall not fear you, O Lord, and glorify your name? for you only are holy: for all nations shall come and worship before you; for your judgments are made manifest.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தாவே, யார் உமக்குப் பயப்படாமலும், உமது நாமத்தை மகிமைப்படுத்தாமலும் இருக்கலாம்? தேவரீர் ஒருவரே பரிசுத்தர், எல்லா ஜாதிகளும் வந்து உமக்கு முன்பாகத் தொழுதுகொள்வார்கள்; உம்முடைய நீதியான செயல்கள் வெளியரங்கமாயின என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -451,51 +443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Who shall not fear you, O Lord, and glorify your name? for you only are holy: for all nations shall come and worship before you; for your judgments are made manifest.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தாவே, யார் உமக்குப் பயப்படாமலும், உமது நாமத்தை மகிமைப்படுத்தாமலும் இருக்கலாம்? தேவரீர் ஒருவரே பரிசுத்தர், எல்லா ஜாதிகளும் வந்து உமக்கு முன்பாகத் தொழுதுகொள்வார்கள்; உம்முடைய நீதியான செயல்கள் வெளியரங்கமாயின என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -560,51 +552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Who shall not fear you, O Lord, and glorify your name? for you only are holy: for all nations shall come and worship before you; for your judgments are made manifest.]]></a:t>
+              <a:t><![CDATA[5. இவைகளுக்குப்பின்பு, நான் பார்த்தபோது, இதோ, பரலோகத்திலே சாட்சியின் கூடாரமாகிய ஆலயம் திறக்கப்பட்டது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -669,51 +661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And after that I looked, and, behold, the temple of the tabernacle of the testimony in heaven was opened:]]></a:t>
+              <a:t><![CDATA[6. அந்த ஆலயத்திலிருந்து ஏழு வாதைகளையுடைய அவ்வேழு தூதர்களும் சுத்தமும் பிரகாசமுமான மெல்லிய வஸ்திரந்தரித்து, மார்பருகே பொற்கச்சைகளைக் கட்டிக்கொண்டு புறப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -778,51 +770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And after that I looked, and, behold, the temple of the tabernacle of the testimony in heaven was opened:]]></a:t>
+              <a:t><![CDATA[6. அந்த ஆலயத்திலிருந்து ஏழு வாதைகளையுடைய அவ்வேழு தூதர்களும் சுத்தமும் பிரகாசமுமான மெல்லிய வஸ்திரந்தரித்து, மார்பருகே பொற்கச்சைகளைக் கட்டிக்கொண்டு புறப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -887,51 +879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the seven angels came out of the temple, having the seven plagues, clothed in pure and white linen, and having their breasts girded with golden girdles.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அந்த நான்கு ஜீவன்களில் ஒன்று, சதாகாலங்களிலும் உயிரோடிருக்கிற தேவனுடைய கோபாக்கினையால் நிறைந்த பொற்கலசங்கள் ஏழையும் அந்த ஏழு தூதர்களுக்குங் கொடுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -996,51 +988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the seven angels came out of the temple, having the seven plagues, clothed in pure and white linen, and having their breasts girded with golden girdles.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அந்த நான்கு ஜீவன்களில் ஒன்று, சதாகாலங்களிலும் உயிரோடிருக்கிற தேவனுடைய கோபாக்கினையால் நிறைந்த பொற்கலசங்கள் ஏழையும் அந்த ஏழு தூதர்களுக்குங் கொடுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1105,51 +1097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And one of the four beasts gave unto the seven angels seven golden vials full of the wrath of God, who lives for ever and ever.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது, தேவனுடைய மகிமையினாலும் அவருடைய வல்லமையினாலும் உண்டான புகையினாலே தேவாலயம் நிறைந்தது; ஏழு தூதர்களுடைய ஏழு வாதைகளும் முடியும்வரைக்கும் ஒருவரும் தேவாலயத்திற்குள் பிரவேசிக்கக்கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1214,160 +1206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And one of the four beasts gave unto the seven angels seven golden vials full of the wrath of God, who lives for ever and ever.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[8. And the temple was filled with smoke from the glory of God, and from his power; and no man was able to enter into the temple, till the seven plagues of the seven angels were fulfilled.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது, தேவனுடைய மகிமையினாலும் அவருடைய வல்லமையினாலும் உண்டான புகையினாலே தேவாலயம் நிறைந்தது; ஏழு தூதர்களுடைய ஏழு வாதைகளும் முடியும்வரைக்கும் ஒருவரும் தேவாலயத்திற்குள் பிரவேசிக்கக்கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1432,160 +1315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I saw another sign in heaven, great and marvellous, seven angels having the seven last plagues; for in them is filled up the wrath of God.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[8. And the temple was filled with smoke from the glory of God, and from his power; and no man was able to enter into the temple, till the seven plagues of the seven angels were fulfilled.]]></a:t>
+              <a:t><![CDATA[1. பின்பு, வானத்திலே பெரிதும் ஆச்சரியமுமான வேறொரு அடையாளமாகிய கடைசியான ஏழு வாதைகளையுடைய ஏழு தூதரைக் கண்டேன், அவைகளால் தேவனுடைய கோபம் முடிகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1650,51 +1424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I saw another sign in heaven, great and marvellous, seven angels having the seven last plagues; for in them is filled up the wrath of God.]]></a:t>
+              <a:t><![CDATA[1. பின்பு, வானத்திலே பெரிதும் ஆச்சரியமுமான வேறொரு அடையாளமாகிய கடைசியான ஏழு வாதைகளையுடைய ஏழு தூதரைக் கண்டேன், அவைகளால் தேவனுடைய கோபம் முடிகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1759,51 +1533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And I saw as it were a sea of glass mingled with fire: and them that had got the victory over the beast, and over his image, and over his mark, and over the number of his name, stand on the sea of glass, having the harps of God.]]></a:t>
+              <a:t><![CDATA[2. அன்றியும், அக்கினி கலந்த கண்ணாடிக் கடல்போன்ற ஒரு கடலையும், மிருகத்திற்கும் அதின் சொரூபத்திற்கும் அதின் முத்திரைக்கும் அதின் நாமத்தின் இலக்கத்திற்கும் உள்ளாகாமல் ஜெயங்கொண்டவர்கள் தேவ சுரமண்டலங்களைப் பிடித்துக்கொண்டு அந்தக் கண்ணாடிக் கடலருகே நிற்கிறதையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1868,51 +1642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And I saw as it were a sea of glass mingled with fire: and them that had got the victory over the beast, and over his image, and over his mark, and over the number of his name, stand on the sea of glass, having the harps of God.]]></a:t>
+              <a:t><![CDATA[2. அன்றியும், அக்கினி கலந்த கண்ணாடிக் கடல்போன்ற ஒரு கடலையும், மிருகத்திற்கும் அதின் சொரூபத்திற்கும் அதின் முத்திரைக்கும் அதின் நாமத்தின் இலக்கத்திற்கும் உள்ளாகாமல் ஜெயங்கொண்டவர்கள் தேவ சுரமண்டலங்களைப் பிடித்துக்கொண்டு அந்தக் கண்ணாடிக் கடலருகே நிற்கிறதையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1977,51 +1751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And I saw as it were a sea of glass mingled with fire: and them that had got the victory over the beast, and over his image, and over his mark, and over the number of his name, stand on the sea of glass, having the harps of God.]]></a:t>
+              <a:t><![CDATA[2. அன்றியும், அக்கினி கலந்த கண்ணாடிக் கடல்போன்ற ஒரு கடலையும், மிருகத்திற்கும் அதின் சொரூபத்திற்கும் அதின் முத்திரைக்கும் அதின் நாமத்தின் இலக்கத்திற்கும் உள்ளாகாமல் ஜெயங்கொண்டவர்கள் தேவ சுரமண்டலங்களைப் பிடித்துக்கொண்டு அந்தக் கண்ணாடிக் கடலருகே நிற்கிறதையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2086,51 +1860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they sing the song of Moses the servant of God, and the song of the Lamb, saying, Great and marvellous are your works, Lord God Almighty; just and true are your ways, you King of saints.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் தேவனுடைய ஊழியக்காரனாகிய மோசேயின் பாட்டையும் ஆட்டுக்குட்டியானவருடைய பாட்டையும் பாடி: சர்வவல்லமையுள்ள தேவனாகிய கர்த்தாவே, தேவரீருடைய கிரியைகள் மகத்துவமும் ஆச்சரியமுமானவைகள்; பரிசுத்தவான்களின் ராஜாவே, தேவரீருடைய வழிகள் நீதியும் சத்தியமுமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2195,51 +1969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they sing the song of Moses the servant of God, and the song of the Lamb, saying, Great and marvellous are your works, Lord God Almighty; just and true are your ways, you King of saints.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் தேவனுடைய ஊழியக்காரனாகிய மோசேயின் பாட்டையும் ஆட்டுக்குட்டியானவருடைய பாட்டையும் பாடி: சர்வவல்லமையுள்ள தேவனாகிய கர்த்தாவே, தேவரீருடைய கிரியைகள் மகத்துவமும் ஆச்சரியமுமானவைகள்; பரிசுத்தவான்களின் ராஜாவே, தேவரீருடைய வழிகள் நீதியும் சத்தியமுமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2304,51 +2078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they sing the song of Moses the servant of God, and the song of the Lamb, saying, Great and marvellous are your works, Lord God Almighty; just and true are your ways, you King of saints.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தாவே, யார் உமக்குப் பயப்படாமலும், உமது நாமத்தை மகிமைப்படுத்தாமலும் இருக்கலாம்? தேவரீர் ஒருவரே பரிசுத்தர், எல்லா ஜாதிகளும் வந்து உமக்கு முன்பாகத் தொழுதுகொள்வார்கள்; உம்முடைய நீதியான செயல்கள் வெளியரங்கமாயின என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2383,51 +2157,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510301" r:id="rId1"/>
+    <p:sldLayoutId id="2474536409" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2499,70 +2273,54 @@
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
@@ -2723,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தாவே, யார் உமக்குப் பயப்படாமலும், உமது நாமத்தை மகிமைப்படுத்தாமலும் இருக்கலாம்? தேவரீர்]]></a:t>
+              <a:t><![CDATA[న్యాయవిధులు ప్రత్యక్షపరచబడినవి గనుక జనములందరు వచ్చి నీ సన్నిధిని నమస్కారముచేసెదరని చెప్పుచు, దేవుని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2855,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒருவரே பரிசுத்தர், எல்லா ஜாதிகளும் வந்து உமக்கு முன்பாகத் தொழுதுகொள்வார்கள்; உம்முடைய நீதியான]]></a:t>
+              <a:t><![CDATA[దాసుడగు మోషే కీర్తనయు గొఱ్ఱపిల్ల కీర్తనయు పాడుచున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2987,51 +2745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செயல்கள் வெளியரங்கமாயின என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. అటుతరువాత నేను చూడగా, సాక్ష్యపు గుడార సంబంధమైన ఆలయము పరలోకమందు తెరవబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3119,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவைகளுக்குப்பின்பு, நான் பார்த்தபோது, இதோ, பரலோகத்திலே சாட்சியின் கூடாரமாகிய ஆலயம்]]></a:t>
+              <a:t><![CDATA[6. ఏడు తెగుళ్లు చేత పట్టుకొనియున్న ఆ యేడుగురు దూతలు, నిర్మలమును ప్రకాశమానమునైన రాతిని3 ధరించు కొని,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3251,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திறக்கப்பட்டது;]]></a:t>
+              <a:t><![CDATA[రొమ్ములమీద బంగారు దట్టీలు కట్టుకొనినవారై ఆ ఆలయములోనుండి వెలుపలికి వచ్చిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3383,51 +3141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த ஆலயத்திலிருந்து ஏழு வாதைகளையுடைய அவ்வேழு தூதர்களும் சுத்தமும் பிரகாசமுமான மெல்லிய]]></a:t>
+              <a:t><![CDATA[7. అప్పుడా నాలుగు జీవులలో ఒక జీవి, యుగయుగములు జీవించు దేవుని కోపముతో నిండియున్న యేడు బంగారు పాత్రలను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3515,51 +3273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வஸ்திரந்தரித்து, மார்பருகே பொற்கச்சைகளைக் கட்டிக்கொண்டு புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[ఆ యేడుగురు దూతల కిచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3647,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அந்த நான்கு ஜீவன்களில் ஒன்று, சதாகாலங்களிலும் உயிரோடிருக்கிற தேவனுடைய கோபாக்கினையால்]]></a:t>
+              <a:t><![CDATA[8. అంతట దేవుని మహిమనుండియు ఆయన శక్తినుండియు వచ్చిన పొగతో ఆలయము నింపబడినందున ఆ యేడుగురు దూతలయొద్ద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3779,183 +3537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிறைந்த பொற்கலசங்கள் ஏழையும் அந்த ஏழு தூதர்களுக்குங் கொடுத்தது.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[8. அப்பொழுது, தேவனுடைய மகிமையினாலும் அவருடைய வல்லமையினாலும் உண்டான புகையினாலே தேவாலயம் நிறைந்தது;]]></a:t>
+              <a:t><![CDATA[ఉన్న యేడు తెగుళ్లు సమాప్తియగువరకు ఆలయమందు ఎవ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4043,183 +3669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, வானத்திலே பெரிதும் ஆச்சரியமுமான வேறொரு அடையாளமாகிய கடைசியான ஏழு வாதைகளையுடைய ஏழு தூதரைக்]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ஏழு தூதர்களுடைய ஏழு வாதைகளும் முடியும்வரைக்கும் ஒருவரும் தேவாலயத்திற்குள் பிரவேசிக்கக்கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. మరియు ఆశ్చర్యమైన మరియొక గొప్ప సూచన పరలోకమందు చూచితిని. అదేమనగా, ఏడు తెగుళ్లు చేత పట్టుకొనియున్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கண்டேன், அவைகளால் தேவனுடைய கோபம் முடிகிறது.]]></a:t>
+              <a:t><![CDATA[యేడుగురు దూతలు. ఇవే కడవరి తెగుళ్లు; వీటితో దేవుని కోపము సమాప్తమాయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அன்றியும், அக்கினி கலந்த கண்ணாடிக் கடல்போன்ற ஒரு கடலையும், மிருகத்திற்கும் அதின் சொரூபத்திற்கும்]]></a:t>
+              <a:t><![CDATA[2. మరియు అగ్నితో కలిసియున్న స్ఫటికపు సముద్రము వంటిది ఒకటి నేను చూచితిని. ఆ క్రూరమృగమునకును దాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதின் முத்திரைக்கும் அதின் நாமத்தின் இலக்கத்திற்கும் உள்ளாகாமல் ஜெயங்கொண்டவர்கள் தேவ சுரமண்டலங்களைப்]]></a:t>
+              <a:t><![CDATA[ప్రతిమకును దాని పేరుగల సంఖ్యకును లోబడక వాటిని జయించినవారు దేవుని వీణలుగలవారై, ఆ స్ఫటికపు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிடித்துக்கொண்டு அந்தக் கண்ணாடிக் கடலருகே நிற்கிறதையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[సముద్రమునొద్ద నిలిచియుండుట చూచితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் தேவனுடைய ஊழியக்காரனாகிய மோசேயின் பாட்டையும் ஆட்டுக்குட்டியானவருடைய பாட்டையும் பாடி:]]></a:t>
+              <a:t><![CDATA[3. వారు ప్రభువా, దేవా, సర్వాధికారీ, నీ క్రియలు ఘనమైనవి, ఆశ్చర్యమైనవి; యుగములకు రాజా, నీ మార్గములు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சர்வவல்லமையுள்ள தேவனாகிய கர்த்தாவே, தேவரீருடைய கிரியைகள் மகத்துவமும் ஆச்சரியமுமானவைகள்;]]></a:t>
+              <a:t><![CDATA[న్యాయములును సత్యములునై యున్నవి;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பரிசுத்தவான்களின் ராஜாவே, தேவரீருடைய வழிகள் நீதியும் சத்தியமுமானவைகள்.]]></a:t>
+              <a:t><![CDATA[4. ప్రభువా, నీవు మాత్రము పవిత్రుడవు, నీకు భయపడని వాడెవడు? నీ నామమును మహిమపరచనివాడెవడు? నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5160,91 +4654,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5270,51 +4764,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5445,51 +4939,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>20</Slides>
+  <Slides>18</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>