--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -71,56 +71,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,53 +135,50 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
-[...1 lines deleted...]
-    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -325,56 +316,53 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I heard the angel of the waters say, You are righteous, O Lord, which are, and were, and shall be, because you have judged thus.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது தண்ணீர்களின் தூதன்: இருக்கிறவரும் இருந்தவரும் பரிசுத்தருமாகிய தேவரீர் இப்படி நியாயந்தீர்க்க நீதியுள்ளவராயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For they have shed the blood of saints and prophets, and you have given them blood to drink; for they are worthy.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் பரிசுத்தவான்களுடைய இரத்தத்தையும் தீர்க்கதரிசிகளுடைய இரத்தத்தையும் சிந்தினபடியினால், இரத்தத்தையே அவர்களுக்குக் குடிக்கக்கொடுத்தீர்; அதற்கு பாத்திராயிருக்கிறார்கள் என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For they have shed the blood of saints and prophets, and you have given them blood to drink; for they are worthy.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் பரிசுத்தவான்களுடைய இரத்தத்தையும் தீர்க்கதரிசிகளுடைய இரத்தத்தையும் சிந்தினபடியினால், இரத்தத்தையே அவர்களுக்குக் குடிக்கக்கொடுத்தீர்; அதற்கு பாத்திராயிருக்கிறார்கள் என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I heard another out of the altar say, Even so, Lord God Almighty, true and righteous are your judgments.]]></a:t>
+              <a:t><![CDATA[7. பலிபீடத்திலிருந்து வேறொருவன்: ஆம், சர்வவல்லமையுள்ள தேவனாகிய கர்த்தாவே, உம்முடைய நியாயத்தீர்ப்புகள் சத்தியமும் நீதியுமானவைகள் என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I heard another out of the altar say, Even so, Lord God Almighty, true and righteous are your judgments.]]></a:t>
+              <a:t><![CDATA[7. பலிபீடத்திலிருந்து வேறொருவன்: ஆம், சர்வவல்லமையுள்ள தேவனாகிய கர்த்தாவே, உம்முடைய நியாயத்தீர்ப்புகள் சத்தியமும் நீதியுமானவைகள் என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the fourth angel poured out his vial upon the sun; and power was given unto him to scorch men with fire.]]></a:t>
+              <a:t><![CDATA[8. நான்காம் தூதன் தன் கலசத்திலுள்ளதைச் சூரியன்மேல் ஊற்றினான்; தீயினால் மனுஷரைக் தகிக்கும்படி அதற்கு அதிகாரங் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the fourth angel poured out his vial upon the sun; and power was given unto him to scorch men with fire.]]></a:t>
+              <a:t><![CDATA[8. நான்காம் தூதன் தன் கலசத்திலுள்ளதைச் சூரியன்மேல் ஊற்றினான்; தீயினால் மனுஷரைக் தகிக்கும்படி அதற்கு அதிகாரங் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And men were scorched with great heat, and blasphemed the name of God, which has power over these plagues: and they repented not to give him glory.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது மனுஷர்கள் மிகுந்த உஷ்ணத்தினாலே தகிக்கப்பட்டு, இந்த வார்த்தைகளைச் செய்ய அதிகாரமுள்ள தேவனுடைய நாமத்தைத் தூஷித்தார்களேயல்லாமல், அவரை மகிமைப்படுத்த மனந்திரும்பவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And men were scorched with great heat, and blasphemed the name of God, which has power over these plagues: and they repented not to give him glory.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது மனுஷர்கள் மிகுந்த உஷ்ணத்தினாலே தகிக்கப்பட்டு, இந்த வார்த்தைகளைச் செய்ய அதிகாரமுள்ள தேவனுடைய நாமத்தைத் தூஷித்தார்களேயல்லாமல், அவரை மகிமைப்படுத்த மனந்திரும்பவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the fifth angel poured out his vial upon the seat of the beast; and his kingdom was full of darkness; and they gnawed their tongues for pain,]]></a:t>
+              <a:t><![CDATA[10. ஐந்தாம் தூதன் தன் கலசத்திலுள்ளதை மிருகத்தினுடைய சிங்காசனத்தின்மேல் ஊற்றினான்; அப்பொழுது அதின் ராஜ்யம் இருளடைந்தது; அவர்கள் வருத்தத்தினாலே தங்கள் நாவுகளைக் கடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I heard a great voice out of the temple saying to the seven angels, Go your ways, and pour out the vials of the wrath of God upon the earth.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது தேவாலயத்திலிருந்து உண்டான ஒரு பெருஞ்சத்தம் அந்த ஏழு தூதருடனே: நீங்கள் போய் தேவனுடைய கோபகலசங்களைப் பூமியின்மேல் ஊற்றுங்கள் என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the fifth angel poured out his vial upon the seat of the beast; and his kingdom was full of darkness; and they gnawed their tongues for pain,]]></a:t>
+              <a:t><![CDATA[10. ஐந்தாம் தூதன் தன் கலசத்திலுள்ளதை மிருகத்தினுடைய சிங்காசனத்தின்மேல் ஊற்றினான்; அப்பொழுது அதின் ராஜ்யம் இருளடைந்தது; அவர்கள் வருத்தத்தினாலே தங்கள் நாவுகளைக் கடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And blasphemed the God of heaven because of their pains and their sores, and repented not of their deeds.]]></a:t>
+              <a:t><![CDATA[11. தங்கள் வருத்தங்களாலும், தங்கள் புண்களாலும், பரலோகத்தின் தேவனைத் தூஷித்தார்களேயல்லாமல், தங்கள் கிரியைகளை விட்டு மனந்திரும்பவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And blasphemed the God of heaven because of their pains and their sores, and repented not of their deeds.]]></a:t>
+              <a:t><![CDATA[11. தங்கள் வருத்தங்களாலும், தங்கள் புண்களாலும், பரலோகத்தின் தேவனைத் தூஷித்தார்களேயல்லாமல், தங்கள் கிரியைகளை விட்டு மனந்திரும்பவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the sixth angel poured out his vial upon the great river Euphrates; and the water thereof was dried up, that the way of the kings of the east might be prepared.]]></a:t>
+              <a:t><![CDATA[12. ஆறாம் தூதன் தன் கலசத்திலுள்ளதை ஐப்பிராத்து என்னும் பெரிய நதியின்மேல் ஊற்றினான்: அப்பொழுது சூரியன் உதிக்குந் திசையிலிருந்தும் ராஜாக்களுக்கு வழி ஆயத்தமாகும்படி அந்த நதியின் தண்ணீர் வற்றிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the sixth angel poured out his vial upon the great river Euphrates; and the water thereof was dried up, that the way of the kings of the east might be prepared.]]></a:t>
+              <a:t><![CDATA[12. ஆறாம் தூதன் தன் கலசத்திலுள்ளதை ஐப்பிராத்து என்னும் பெரிய நதியின்மேல் ஊற்றினான்: அப்பொழுது சூரியன் உதிக்குந் திசையிலிருந்தும் ராஜாக்களுக்கு வழி ஆயத்தமாகும்படி அந்த நதியின் தண்ணீர் வற்றிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the sixth angel poured out his vial upon the great river Euphrates; and the water thereof was dried up, that the way of the kings of the east might be prepared.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, வலுசர்ப்பத்தின் வாயிலும் மிருகத்தின் வாயிலும் கள்ளத்தீர்க்கதரிசியின் வாயிலுமிருந்து தவளைகளுக்கு ஒப்பான மூன்று அசுத்த ஆவிகள் புறப்பட்டுவரக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I saw three unclean spirits like frogs come out of the mouth of the dragon, and out of the mouth of the beast, and out of the mouth of the false prophet.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, வலுசர்ப்பத்தின் வாயிலும் மிருகத்தின் வாயிலும் கள்ளத்தீர்க்கதரிசியின் வாயிலுமிருந்து தவளைகளுக்கு ஒப்பான மூன்று அசுத்த ஆவிகள் புறப்பட்டுவரக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I saw three unclean spirits like frogs come out of the mouth of the dragon, and out of the mouth of the beast, and out of the mouth of the false prophet.]]></a:t>
+              <a:t><![CDATA[14. அவைகள் அற்புதங்களைச் செய்கிற பிசாசுகளின் ஆவிகள்; அவைகள் பூலோகமெங்குமுள்ள ராஜாக்களைச் சர்வவல்லமையுள்ள தேவனுடைய மகாநாளில் நடக்கும் யுத்தத்திற்குக் கூட்டிச்சேர்க்கும்படிக்குப் புறப்பட்டுப்போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For they are the spirits of devils, working miracles, which go forth unto the kings of the earth and of the whole world, to gather them to the battle of that great day of God Almighty.]]></a:t>
+              <a:t><![CDATA[14. அவைகள் அற்புதங்களைச் செய்கிற பிசாசுகளின் ஆவிகள்; அவைகள் பூலோகமெங்குமுள்ள ராஜாக்களைச் சர்வவல்லமையுள்ள தேவனுடைய மகாநாளில் நடக்கும் யுத்தத்திற்குக் கூட்டிச்சேர்க்கும்படிக்குப் புறப்பட்டுப்போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For they are the spirits of devils, working miracles, which go forth unto the kings of the earth and of the whole world, to gather them to the battle of that great day of God Almighty.]]></a:t>
+              <a:t><![CDATA[15. இதோ, திருடனைப்போல் வருகிறேன். தன் மானம் காணப்படத்தக்கதாக நிர்வாணமாய் நடவாதபடிக்கு விழித்துக்கொண்டு, தன் வஸ்திரங்களைக் காத்துக்கொள்ளுகிறவன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I heard a great voice out of the temple saying to the seven angels, Go your ways, and pour out the vials of the wrath of God upon the earth.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது தேவாலயத்திலிருந்து உண்டான ஒரு பெருஞ்சத்தம் அந்த ஏழு தூதருடனே: நீங்கள் போய் தேவனுடைய கோபகலசங்களைப் பூமியின்மேல் ஊற்றுங்கள் என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For they are the spirits of devils, working miracles, which go forth unto the kings of the earth and of the whole world, to gather them to the battle of that great day of God Almighty.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது எபிரெயு பாஷையிலே அர்மகெதோன் என்னப்பட்ட இடத்திலே அவர்களைக் கூட்டிச் சேர்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Behold, I come as a thief. Blessed is he that watches, and keeps his garments, lest he walk naked, and they see his shame.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது எபிரெயு பாஷையிலே அர்மகெதோன் என்னப்பட்ட இடத்திலே அவர்களைக் கூட்டிச் சேர்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Behold, I come as a thief. Blessed is he that watches, and keeps his garments, lest he walk naked, and they see his shame.]]></a:t>
+              <a:t><![CDATA[17. ஏழாம் தூதன் தன் கலசத்திலுள்ளதை ஆகாயத்தில் ஊற்றினான்; அப்பொழுது பரலோகத்தின் ஆலயத்திலுள்ள சிங்காசனத்திலிருந்து: ஆயிற்று என்று சொல்லிய பெருஞ்சத்தம் பிறந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he gathered them together into a place called in the Hebrew tongue Armageddon.]]></a:t>
+              <a:t><![CDATA[17. ஏழாம் தூதன் தன் கலசத்திலுள்ளதை ஆகாயத்தில் ஊற்றினான்; அப்பொழுது பரலோகத்தின் ஆலயத்திலுள்ள சிங்காசனத்திலிருந்து: ஆயிற்று என்று சொல்லிய பெருஞ்சத்தம் பிறந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the seventh angel poured out his vial into the air; and there came a great voice out of the temple of heaven, from the throne, saying, It is done.]]></a:t>
+              <a:t><![CDATA[18. சத்தங்களும் இடிமுழக்கங்களும் மின்னல்களும் உண்டாயின; பூமி மிகவும் அதிர்ந்தது, பூமியின்மேல் மனுஷர்கள் உண்டான நாள்முதற்கொண்டு அப்படிப்பட்ட பெரிய அதிர்ச்சியுண்டானதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the seventh angel poured out his vial into the air; and there came a great voice out of the temple of heaven, from the throne, saying, It is done.]]></a:t>
+              <a:t><![CDATA[18. சத்தங்களும் இடிமுழக்கங்களும் மின்னல்களும் உண்டாயின; பூமி மிகவும் அதிர்ந்தது, பூமியின்மேல் மனுஷர்கள் உண்டான நாள்முதற்கொண்டு அப்படிப்பட்ட பெரிய அதிர்ச்சியுண்டானதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And there were voices, and thunders, and lightnings; and there was a great earthquake, such as was not since men were upon the earth, so mighty an earthquake, and so great.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது மகா நகரம் மூன்று பங்காகப் பிரிக்கப்பட்டது, புறஜாதிகளுடைய பட்டணங்கள் விழுந்தன. மகா பாபிலோனுக்கு தேவனுடைய உக்கிரமான கோபாக்கினையாகிய மதுவுள்ள பாத்திரத்தைக் கொடுக்கும்படி அது அவருக்கு முன்பாக நினைப்பூட்டப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And there were voices, and thunders, and lightnings; and there was a great earthquake, such as was not since men were upon the earth, so mighty an earthquake, and so great.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது மகா நகரம் மூன்று பங்காகப் பிரிக்கப்பட்டது, புறஜாதிகளுடைய பட்டணங்கள் விழுந்தன. மகா பாபிலோனுக்கு தேவனுடைய உக்கிரமான கோபாக்கினையாகிய மதுவுள்ள பாத்திரத்தைக் கொடுக்கும்படி அது அவருக்கு முன்பாக நினைப்பூட்டப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the great city was divided into three parts, and the cities of the nations fell: and great Babylon came in remembrance before God, to give unto her the cup of the wine of the fierceness of his wrath.]]></a:t>
+              <a:t><![CDATA[20. தீவுகள் யாவும் அகன்றுபோயின, பர்வதங்கள் காணப்படாமற்போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the great city was divided into three parts, and the cities of the nations fell: and great Babylon came in remembrance before God, to give unto her the cup of the wine of the fierceness of his wrath.]]></a:t>
+              <a:t><![CDATA[21. தாலந்து நிறையான பெரிய கல்மழையும் வானத்திலிருந்து மனுஷர்மேல் விழுந்தது; அந்தக் கல்மழையினால் உண்டான வாதையினிமித்தம் மனுஷர்கள் தேவனைத் தூஷித்தார்கள் அந்த வாதை மகா கொடியதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the first went, and poured out his vial upon the earth; and there fell a dangerous and grievous sore upon the men which had the mark of the beast, and upon them which worshipped his image.]]></a:t>
+              <a:t><![CDATA[2. முதலாம் தூதன் போய், தன் கலசத்திலுள்ளதைப் பூமியின்மேல் ஊற்றினான்; உடனே மிருகத்தின் முத்திரையைத் தரித்தவர்களும் அதின் சொரூபத்தை வணங்குகிறவர்களுமாகிய மனுஷர்களுக்குப் பொல்லாத கொடிய புண்ணுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,378 +4019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the great city was divided into three parts, and the cities of the nations fell: and great Babylon came in remembrance before God, to give unto her the cup of the wine of the fierceness of his wrath.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[21. And there fell upon men a great hail out of heaven, every stone about the weight of a talent: and men blasphemed God because of the plague of the hail; for the plague thereof was exceeding great.]]></a:t>
+              <a:t><![CDATA[21. தாலந்து நிறையான பெரிய கல்மழையும் வானத்திலிருந்து மனுஷர்மேல் விழுந்தது; அந்தக் கல்மழையினால் உண்டான வாதையினிமித்தம் மனுஷர்கள் தேவனைத் தூஷித்தார்கள் அந்த வாதை மகா கொடியதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the first went, and poured out his vial upon the earth; and there fell a dangerous and grievous sore upon the men which had the mark of the beast, and upon them which worshipped his image.]]></a:t>
+              <a:t><![CDATA[2. முதலாம் தூதன் போய், தன் கலசத்திலுள்ளதைப் பூமியின்மேல் ஊற்றினான்; உடனே மிருகத்தின் முத்திரையைத் தரித்தவர்களும் அதின் சொரூபத்தை வணங்குகிறவர்களுமாகிய மனுஷர்களுக்குப் பொல்லாத கொடிய புண்ணுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the second angel poured out his vial upon the sea; and it became as the blood of a dead man: and every living soul died in the sea.]]></a:t>
+              <a:t><![CDATA[3. இரண்டாம் தூதன் தன் கலசத்திலுள்ளதைச் சமுத்திரத்திலே ஊற்றினான்; உடனே அது செத்தவனுடைய இரத்தம்போலாயிற்று; சமுத்திரத்திலுள்ள பிராணிகள் யாவும் மாண்டுபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the second angel poured out his vial upon the sea; and it became as the blood of a dead man: and every living soul died in the sea.]]></a:t>
+              <a:t><![CDATA[3. இரண்டாம் தூதன் தன் கலசத்திலுள்ளதைச் சமுத்திரத்திலே ஊற்றினான்; உடனே அது செத்தவனுடைய இரத்தம்போலாயிற்று; சமுத்திரத்திலுள்ள பிராணிகள் யாவும் மாண்டுபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the third angel poured out his vial upon the rivers and fountains of waters; and they became blood.]]></a:t>
+              <a:t><![CDATA[4. மூன்றாம் தூதன் தன் கலசத்திலுள்ளதை ஆறுகளிலும், நீரூற்றுகளிலும் ஊற்றினான்; உடனே அவைகள் இரத்தமாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I heard the angel of the waters say, You are righteous, O Lord, which are, and were, and shall be, because you have judged thus.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது தண்ணீர்களின் தூதன்: இருக்கிறவரும் இருந்தவரும் பரிசுத்தருமாகிய தேவரீர் இப்படி நியாயந்தீர்க்க நீதியுள்ளவராயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510287" r:id="rId1"/>
+    <p:sldLayoutId id="2474539400" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5298,74 +4959,50 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நியாயந்தீர்க்க நீதியுள்ளவராயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[కార్చినందుకు తీర్పుతీర్చి వారికి రక్తము త్రాగనిచ్చితివి;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் பரிசுத்தவான்களுடைய இரத்தத்தையும் தீர்க்கதரிசிகளுடைய இரத்தத்தையும் சிந்தினபடியினால்,]]></a:t>
+              <a:t><![CDATA[6. దీనికి వారు పాత్రులే. నీవు ఈలాగు తీర్పుతీర్చితివి గనుక నీవు న్యాయవంతుడవని జలముల దేవదూత చెప్పగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரத்தத்தையே அவர்களுக்குக் குடிக்கக்கொடுத்தீர்; அதற்கு பாத்திராயிருக்கிறார்கள் என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[వింటిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பலிபீடத்திலிருந்து வேறொருவன்: ஆம், சர்வவல்லமையுள்ள தேவனாகிய கர்த்தாவே, உம்முடைய]]></a:t>
+              <a:t><![CDATA[7. అందుకు అవును ప్రభువా, దేవా, సర్వాధికారీ, నీ తీర్పులు సత్యములును న్యాయములునై యున్నవని బలిపీఠము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நியாயத்தீர்ப்புகள் சத்தியமும் நீதியுமானவைகள் என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[చెప్పుట వింటిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான்காம் தூதன் தன் கலசத்திலுள்ளதைச் சூரியன்மேல் ஊற்றினான்; தீயினால் மனுஷரைக் தகிக்கும்படி அதற்கு]]></a:t>
+              <a:t><![CDATA[8. నాలుగవ దూత తన పాత్రను సూర్యునిమీద కుమ్మ రింపగా మనుష్యులను అగ్నితో కాల్చుటకు సూర్యునికి అధికారము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதிகாரங் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[ఇయ్యబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மனுஷர்கள் மிகுந்த உஷ்ணத்தினாலே தகிக்கப்பட்டு, இந்த வார்த்தைகளைச் செய்ய அதிகாரமுள்ள]]></a:t>
+              <a:t><![CDATA[9. కాగా మనుష్యులు తీవ్రమైన వేడిమితో కాలిపోయి, యీ తెగుళ్లమీద అధికారముగల దేవుని నామమును దూషించిరి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவனுடைய நாமத்தைத் தூஷித்தார்களேயல்லாமல், அவரை மகிமைப்படுத்த மனந்திரும்பவில்லை;]]></a:t>
+              <a:t><![CDATA[గాని, ఆయనను మహిమ పరచునట్లు వారు మారుమనస్సు పొందినవారుకారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஐந்தாம் தூதன் தன் கலசத்திலுள்ளதை மிருகத்தினுடைய சிங்காசனத்தின்மேல் ஊற்றினான்; அப்பொழுது அதின்]]></a:t>
+              <a:t><![CDATA[10. అయిదవ దూత తన పాత్రను ఆ క్రూరమృగము యొక్క సింహాసనముమీద కుమ్మరింపగా, దాని రాజ్యము చీకటి కమ్మెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது தேவாலயத்திலிருந்து உண்டான ஒரு பெருஞ்சத்தம் அந்த ஏழு தூதருடனே: நீங்கள் போய் தேவனுடைய]]></a:t>
+              <a:t><![CDATA[1. మరియుమీరు పోయి దేవుని కోపముతో నిండిన ఆ యేడు పాత్రలను భూమిమీద కుమ్మరించుడని ఆలయ ములోనుండి గొప్ప]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜ்யம் இருளடைந்தது; அவர்கள் வருத்தத்தினாலே தங்கள் நாவுகளைக் கடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[మనుష్యులు తమకు కలిగిన వేదననుబట్టి తమ నాలుకలు కరచుకొ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தங்கள் வருத்தங்களாலும், தங்கள் புண்களாலும், பரலோகத்தின் தேவனைத் தூஷித்தார்களேயல்லாமல், தங்கள்]]></a:t>
+              <a:t><![CDATA[11. తమకు కలిగిన వేదనలను బట్టియు పుండ్లను బట్టియు పరలోకమందున్న దేవుని దూషించిరి గాని తమ క్రియలను మాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கிரியைகளை விட்டு மனந்திரும்பவில்லை.]]></a:t>
+              <a:t><![CDATA[మారు మనస్సు పొందినవారు కారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆறாம் தூதன் தன் கலசத்திலுள்ளதை ஐப்பிராத்து என்னும் பெரிய நதியின்மேல் ஊற்றினான்: அப்பொழுது]]></a:t>
+              <a:t><![CDATA[12. ఆరవ దూత తన పాత్రను యూఫ్రటీసు అను మహానదిమీద కుమ్మరింపగా తూర్పునుండి వచ్చు రాజులకు మార్గము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சூரியன் உதிக்குந் திசையிலிருந்தும் ராஜாக்களுக்கு வழி ஆயத்தமாகும்படி அந்த நதியின் தண்ணீர்]]></a:t>
+              <a:t><![CDATA[సిద్ధపరచబడునట్లు దాని నీళ్లు యెండి పోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வற்றிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[13. మరియు ఆ ఘటసర్పము నోట నుండియు క్రూరమృగము నోటనుండియు అబద్ధ ప్రవక్త నోటనుండియు కప్పలవంటి మూడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, வலுசர்ப்பத்தின் வாயிலும் மிருகத்தின் வாயிலும் கள்ளத்தீர்க்கதரிசியின் வாயிலுமிருந்து]]></a:t>
+              <a:t><![CDATA[అపవిత్రాత్మలు బయలువెడలగా చూచితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தவளைகளுக்கு ஒப்பான மூன்று அசுத்த ஆவிகள் புறப்பட்டுவரக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[14. అవి సూచనలు చేయునట్టి దయ్యముల ఆత్మలే; అవి సర్వాధికారియైన దేవుని మహాదినమున జరుగు యుద్ధమునకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகள் அற்புதங்களைச் செய்கிற பிசாசுகளின் ஆவிகள்; அவைகள் பூலோகமெங்குமுள்ள ராஜாக்களைச்]]></a:t>
+              <a:t><![CDATA[లోకమంతట ఉన్న రాజులను పోగుచేయవలెనని వారియొద్దకు బయలు వెళ్లి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சர்வவல்லமையுள்ள தேவனுடைய மகாநாளில் நடக்கும் யுத்தத்திற்குக் கூட்டிச்சேர்க்கும்படிக்குப்]]></a:t>
+              <a:t><![CDATA[15. హెబ్రీభాషలో హార్‌ మెగిద్దోనను చోటుకు వారిని పోగుచేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கோபகலசங்களைப் பூமியின்மேல் ஊற்றுங்கள் என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[స్వరము ఆ యేడుగురు దేవదూతలతో చెప్పగా వింటిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புறப்பட்டுப்போகிறது.]]></a:t>
+              <a:t><![CDATA[16. ఇదిగో నేను దొంగవలె వచ్చుచున్నాను; తాను దిగంబరుడుగా సంచరించుచున్నందున జనులు తన దిసమొలను చూతురేమో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, திருடனைப்போல் வருகிறேன். தன் மானம் காணப்படத்தக்கதாக நிர்வாணமாய் நடவாதபடிக்கு]]></a:t>
+              <a:t><![CDATA[అని మెలకువగా ఉండి తన వస్త్రము కాపాడు కొనువాడు ధన్యుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விழித்துக்கொண்டு, தன் வஸ்திரங்களைக் காத்துக்கொள்ளுகிறவன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[17. ఏడవ దూత తన పాత్రను వాయుమండలముమీద కుమ్మరింపగాసమాప్తమైనదని చెప్పుచున్నయొక గొప్ప స్వరము గర్భాలయములో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது எபிரெயு பாஷையிலே அர்மகெதோன் என்னப்பட்ட இடத்திலே அவர்களைக் கூட்டிச் சேர்த்தான்.]]></a:t>
+              <a:t><![CDATA[ఉన్న సింహాసనము నుండి వచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏழாம் தூதன் தன் கலசத்திலுள்ளதை ஆகாயத்தில் ஊற்றினான்; அப்பொழுது பரலோகத்தின் ஆலயத்திலுள்ள]]></a:t>
+              <a:t><![CDATA[18. అప్పుడు మెరుపులును ధ్వనులును ఉరుములును పుట్టెను, పెద్ద భూకంపమును కలిగెను. మనుష్యులు భూమిమీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிங்காசனத்திலிருந்து: ஆயிற்று என்று சொல்லிய பெருஞ்சத்தம் பிறந்தது.]]></a:t>
+              <a:t><![CDATA[పుట్టినది మొదలుకొని అట్టి మహాభూకంపము కలుగలేదు, అది అంత గొ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சத்தங்களும் இடிமுழக்கங்களும் மின்னல்களும் உண்டாயின; பூமி மிகவும் அதிர்ந்தது, பூமியின்மேல்]]></a:t>
+              <a:t><![CDATA[19. ప్రసిద్ధమైన మహాపట్టణము మూడు భాగములాయెను, అన్యజనుల పట్టణములు కూలిపోయెను, తన తీక్షణమైన ఉగ్రతయను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மனுஷர்கள் உண்டான நாள்முதற்கொண்டு அப்படிப்பட்ட பெரிய அதிர்ச்சியுண்டானதில்லை.]]></a:t>
+              <a:t><![CDATA[మద్యముగల పాత్రను మహా బబులోనునకు ఇయ్యవలెనని దానిని దేవుని సముఖమందు జ్ఞాపకము చేసిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது மகா நகரம் மூன்று பங்காகப் பிரிக்கப்பட்டது, புறஜாதிகளுடைய பட்டணங்கள் விழுந்தன. மகா]]></a:t>
+              <a:t><![CDATA[20. ప్రతి ద్వీపము పారిపోయెను, పర్వతములు కనబడక పోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பாபிலோனுக்கு தேவனுடைய உக்கிரமான கோபாக்கினையாகிய மதுவுள்ள பாத்திரத்தைக் கொடுக்கும்படி அது அவருக்கு]]></a:t>
+              <a:t><![CDATA[21. అయిదేసి మణుగుల బరువుగల పెద్దవడగండ్లు ఆకాశము నుండి మనుష్యులమీద పడెను; ఆ వడగండ్ల దెబ్బ మిక్కిలి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. முதலாம் தூதன் போய், தன் கலசத்திலுள்ளதைப் பூமியின்மேல் ஊற்றினான்; உடனே மிருகத்தின் முத்திரையைத்]]></a:t>
+              <a:t><![CDATA[2. అంతట మొదటి దూత వెలుపలికి వచ్చి తన పాత్రను భూమిమీద కుమ్మరింపగా ఆ క్రూరమృగముయొక్క ముద్రగలవారికిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,447 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முன்பாக நினைப்பூட்டப்பட்டது.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[உண்டான வாதையினிமித்தம் மனுஷர்கள் தேவனைத் தூஷித்தார்கள் அந்த வாதை மகா கொடியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[గొప్పదైనందున మనుష్యులు ఆ దెబ్బనుబట్టి దేవుని దూషించిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தரித்தவர்களும் அதின் சொரூபத்தை வணங்குகிறவர்களுமாகிய மனுஷர்களுக்குப் பொல்லாத கொடிய புண்ணுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[దాని ప్రతిమకు నమస్కారముచేయువారికిని బాధకరమైన చెడ్డ పుం]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இரண்டாம் தூதன் தன் கலசத்திலுள்ளதைச் சமுத்திரத்திலே ஊற்றினான்; உடனே அது செத்தவனுடைய]]></a:t>
+              <a:t><![CDATA[3. రెండవ దూత తన పాత్రను సముద్రములో కుమ్మరింపగా సముద్రము పీనుగ రక్తము వంటిదాయెను. అందు వలన సముద్రములో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரத்தம்போலாயிற்று; சமுத்திரத்திலுள்ள பிராணிகள் யாவும் மாண்டுபோயின.]]></a:t>
+              <a:t><![CDATA[ఉన్న జీవజంతువులన్నియు చచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மூன்றாம் தூதன் தன் கலசத்திலுள்ளதை ஆறுகளிலும், நீரூற்றுகளிலும் ஊற்றினான்; உடனே அவைகள் இரத்தமாயின.]]></a:t>
+              <a:t><![CDATA[4. మూడవ దూత తన పాత్రను నదులలోను జలధారలలోను కుమ్మరింపగా అవి రక్తమాయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது தண்ணீர்களின் தூதன்: இருக்கிறவரும் இருந்தவரும் பரிசுத்தருமாகிய தேவரீர் இப்படி]]></a:t>
+              <a:t><![CDATA[5. అప్పుడు వర్తమాన భూతకాలములలో ఉండు పవిత్రుడా, పరిశుద్ధుల రక్తమును ప్రవక్తల రక్తముమ వారు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>