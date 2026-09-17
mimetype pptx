--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -65,50 +65,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +134,54 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +316,57 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும், இரகசியம், மகா பாபிலோன், வேசிகளுக்கும் பூமியிலுள்ள அருவருப்புகளுக்கும் தாய் என்னும் நாமம் அவள் நெற்றியில் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. And the woman was arrayed in purple and scarlet colour, and decked with gold and precious stones and pearls, having a golden cup in her hand full of abominations and filthiness of her fornication:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும், இரகசியம், மகா பாபிலோன், வேசிகளுக்கும் பூமியிலுள்ள அருவருப்புகளுக்கும் தாய் என்னும் நாமம் அவள் நெற்றியில் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. And the woman was arrayed in purple and scarlet colour, and decked with gold and precious stones and pearls, having a golden cup in her hand full of abominations and filthiness of her fornication:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த ஸ்திரீ பரிசுத்தவான்களின் இரத்தத்தினாலும், இயேசுவினுடைய சாட்சிகளின் இரத்தத்தினாலும் வெறிகொண்டிருக்கிறதைக் கண்டேன்; அவளைக் கண்டு நான் மிகவும் ஆச்சரியப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[5. And upon her forehead was a name written, MYSTERY, BABYLON THE GREAT, THE MOTHER OF HARLOTS AND ABOMINATIONS OF THE EARTH.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த ஸ்திரீ பரிசுத்தவான்களின் இரத்தத்தினாலும், இயேசுவினுடைய சாட்சிகளின் இரத்தத்தினாலும் வெறிகொண்டிருக்கிறதைக் கண்டேன்; அவளைக் கண்டு நான் மிகவும் ஆச்சரியப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[5. And upon her forehead was a name written, MYSTERY, BABYLON THE GREAT, THE MOTHER OF HARLOTS AND ABOMINATIONS OF THE EARTH.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது, தூதனானவன் என்னை நோக்கி: ஏன் ஆச்சரியப்படுகிறாய்? இந்த ஸ்திரீயினுடைய இரகசியத்தையும், ஏழு தலைகளையும் பத்துக் கொம்புகளையுமுடையதாய் இவளைச் சுமக்கிற மிருகத்தினுடைய இரகசியத்தையும் உனக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. And I saw the woman drunken with the blood of the saints, and with the blood of the martyrs of Jesus: and when I saw her, I wondered with great admiration.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது, தூதனானவன் என்னை நோக்கி: ஏன் ஆச்சரியப்படுகிறாய்? இந்த ஸ்திரீயினுடைய இரகசியத்தையும், ஏழு தலைகளையும் பத்துக் கொம்புகளையுமுடையதாய் இவளைச் சுமக்கிற மிருகத்தினுடைய இரகசியத்தையும் உனக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. And I saw the woman drunken with the blood of the saints, and with the blood of the martyrs of Jesus: and when I saw her, I wondered with great admiration.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ, கண்ட மிருகம் முன்னே இருந்தது, இப்பொழுது இல்லை; அது பாதாளத்திலிருந்து ஏறிவந்து, நாசமடையப்போகிறது. உலகத்தோற்றமுதல் ஜீவபுஸ்தகத்தில் பேரெழுதப்பட்டிராத பூமியின் குடிகள், இருந்ததும், இராமற்போனதும், இனி இருப்பதுமாயிருக்கிற மிருகத்தைப்பார்த்து ஆச்சரியப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the angel said unto me, Wherefore did you marvel? I will tell you the mystery of the woman, and of the beast that carries her, which has the seven heads and ten horns.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ, கண்ட மிருகம் முன்னே இருந்தது, இப்பொழுது இல்லை; அது பாதாளத்திலிருந்து ஏறிவந்து, நாசமடையப்போகிறது. உலகத்தோற்றமுதல் ஜீவபுஸ்தகத்தில் பேரெழுதப்பட்டிராத பூமியின் குடிகள், இருந்ததும், இராமற்போனதும், இனி இருப்பதுமாயிருக்கிற மிருகத்தைப்பார்த்து ஆச்சரியப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the angel said unto me, Wherefore did you marvel? I will tell you the mystery of the woman, and of the beast that carries her, which has the seven heads and ten horns.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ, கண்ட மிருகம் முன்னே இருந்தது, இப்பொழுது இல்லை; அது பாதாளத்திலிருந்து ஏறிவந்து, நாசமடையப்போகிறது. உலகத்தோற்றமுதல் ஜீவபுஸ்தகத்தில் பேரெழுதப்பட்டிராத பூமியின் குடிகள், இருந்ததும், இராமற்போனதும், இனி இருப்பதுமாயிருக்கிற மிருகத்தைப்பார்த்து ஆச்சரியப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the angel said unto me, Wherefore did you marvel? I will tell you the mystery of the woman, and of the beast that carries her, which has the seven heads and ten horns.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ, கண்ட மிருகம் முன்னே இருந்தது, இப்பொழுது இல்லை; அது பாதாளத்திலிருந்து ஏறிவந்து, நாசமடையப்போகிறது. உலகத்தோற்றமுதல் ஜீவபுஸ்தகத்தில் பேரெழுதப்பட்டிராத பூமியின் குடிகள், இருந்ததும், இராமற்போனதும், இனி இருப்பதுமாயிருக்கிற மிருகத்தைப்பார்த்து ஆச்சரியப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. The beast that you saw was, and is not; and shall ascend out of the bottomless pit, and go into perdition: and they that dwell on the earth shall wonder, whose names were not written in the book of life from the foundation of the world, when they behold the beast that was, and is not, and yet is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏழு கலசங்களையுடைய அந்த ஏழு தூதரில் ஒருவன் வந்து என்னோடே பேசி: நீ வா, திரளான தண்ணீர்கள்மேல் உட்கார்ந்திருக்கிற மகா வேசியோடே பூமியின் ராஜாக்கள் வேசித்தனம்பண்ணினார்களே, அவளுடைய வேசித்தனமாகிய மதுவால் பூமியின் குடிகளும் வெறிகொண்டிருந்தார்களே;]]></a:t>
+              <a:t><![CDATA[1. And there came one of the seven angels which had the seven vials, and talked with me, saying unto me, Come here; I will show unto you the judgment of the great whore that sits upon many waters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஞானமுள்ள மனம் இதிலே விளங்கும். அந்த ஏழு தலைகளும் அந்த ஸ்திரீ உட்கார்ந்திருக்கிற ஏழு மலைகளாம்.]]></a:t>
+              <a:t><![CDATA[8. The beast that you saw was, and is not; and shall ascend out of the bottomless pit, and go into perdition: and they that dwell on the earth shall wonder, whose names were not written in the book of life from the foundation of the world, when they behold the beast that was, and is not, and yet is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் ஏழு ராஜாக்களாம்; இவர்களில் ஐந்துபேர் விழுந்தார்கள், ஒருவன் இருக்கிறான், மற்றவன் இன்னும் வரவில்லை; வரும்போது அவன் கொஞ்சக்காலம் தரித்திருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. The beast that you saw was, and is not; and shall ascend out of the bottomless pit, and go into perdition: and they that dwell on the earth shall wonder, whose names were not written in the book of life from the foundation of the world, when they behold the beast that was, and is not, and yet is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் ஏழு ராஜாக்களாம்; இவர்களில் ஐந்துபேர் விழுந்தார்கள், ஒருவன் இருக்கிறான், மற்றவன் இன்னும் வரவில்லை; வரும்போது அவன் கொஞ்சக்காலம் தரித்திருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. And here is the mind which has wisdom. The seven heads are seven mountains, on which the woman sits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இருந்ததும் இராததுமாகிய மிருகமே எட்டாவதானவனும், அவ்வேழிலிருந்து தோன்றுகிறவனும், நாசமடையப்போகிறவனுமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[10. And there are seven kings: five are fallen, and one is, and the other is not yet come; and when he comes, he must continue a short space.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இருந்ததும் இராததுமாகிய மிருகமே எட்டாவதானவனும், அவ்வேழிலிருந்து தோன்றுகிறவனும், நாசமடையப்போகிறவனுமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[10. And there are seven kings: five are fallen, and one is, and the other is not yet come; and when he comes, he must continue a short space.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ கண்ட பத்துக் கொம்புகளும் பத்து ராஜாக்களாம்; இவர்கள் இன்னும் ராஜ்யம் பெறவில்லை; இவர்கள் மிருகத்துடனேகூட ஒருமணி நேரமளவும் ராஜாக்கள்போல அதிகாரம் பெற்றுக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And the beast that was, and is not, even he is the eighth, and is of the seven, and goes into perdition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ கண்ட பத்துக் கொம்புகளும் பத்து ராஜாக்களாம்; இவர்கள் இன்னும் ராஜ்யம் பெறவில்லை; இவர்கள் மிருகத்துடனேகூட ஒருமணி நேரமளவும் ராஜாக்கள்போல அதிகாரம் பெற்றுக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And the beast that was, and is not, even he is the eighth, and is of the seven, and goes into perdition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவர்கள் ஒரே யோசனையுள்ளவர்கள்; இவர்கள் தங்கள் வல்லமையையும் அதிகாரத்தையும் மிருகத்திற்குக் கொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the ten horns which you saw are ten kings, which have received no kingdom as yet; but receive power as kings one hour with the beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவர்கள் ஆட்டுக்குட்டியானவருடனே யுத்தம்பண்ணுவார்கள், ஆட்டுக்குட்டியானவர் கர்த்தாதி கர்த்தரும் ராஜாதி ராஜாவுமாயிருக்கிறபடியால் அவர்களை ஜெயிப்பார்; அவரோடுகூட இருக்கிறவர்கள் அழைக்கப்பட்டவர்களும் தெரிந்துகொள்ளப்பட்டவர்களும் உண்மையுள்ளவர்களுமாயிருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And the ten horns which you saw are ten kings, which have received no kingdom as yet; but receive power as kings one hour with the beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவர்கள் ஆட்டுக்குட்டியானவருடனே யுத்தம்பண்ணுவார்கள், ஆட்டுக்குட்டியானவர் கர்த்தாதி கர்த்தரும் ராஜாதி ராஜாவுமாயிருக்கிறபடியால் அவர்களை ஜெயிப்பார்; அவரோடுகூட இருக்கிறவர்கள் அழைக்கப்பட்டவர்களும் தெரிந்துகொள்ளப்பட்டவர்களும் உண்மையுள்ளவர்களுமாயிருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. These have one mind, and shall give their power and strength unto the beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏழு கலசங்களையுடைய அந்த ஏழு தூதரில் ஒருவன் வந்து என்னோடே பேசி: நீ வா, திரளான தண்ணீர்கள்மேல் உட்கார்ந்திருக்கிற மகா வேசியோடே பூமியின் ராஜாக்கள் வேசித்தனம்பண்ணினார்களே, அவளுடைய வேசித்தனமாகிய மதுவால் பூமியின் குடிகளும் வெறிகொண்டிருந்தார்களே;]]></a:t>
+              <a:t><![CDATA[1. And there came one of the seven angels which had the seven vials, and talked with me, saying unto me, Come here; I will show unto you the judgment of the great whore that sits upon many waters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவர்கள் ஆட்டுக்குட்டியானவருடனே யுத்தம்பண்ணுவார்கள், ஆட்டுக்குட்டியானவர் கர்த்தாதி கர்த்தரும் ராஜாதி ராஜாவுமாயிருக்கிறபடியால் அவர்களை ஜெயிப்பார்; அவரோடுகூட இருக்கிறவர்கள் அழைக்கப்பட்டவர்களும் தெரிந்துகொள்ளப்பட்டவர்களும் உண்மையுள்ளவர்களுமாயிருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. These have one mind, and shall give their power and strength unto the beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் அவன் என்னை நோக்கி: அந்த வேசி உட்கார்ந்திருக்கிற தண்ணீர்களைக் கண்டாயே; அவைகள் ஜனங்களும் கூட்டங்களும் ஜாதிகளும் பாஷைக்காரருமாம்.]]></a:t>
+              <a:t><![CDATA[14. These shall make war with the Lamb, and the Lamb shall overcome them: for he is Lord of lords, and King of kings: and they that are with him are called, and chosen, and faithful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் அவன் என்னை நோக்கி: அந்த வேசி உட்கார்ந்திருக்கிற தண்ணீர்களைக் கண்டாயே; அவைகள் ஜனங்களும் கூட்டங்களும் ஜாதிகளும் பாஷைக்காரருமாம்.]]></a:t>
+              <a:t><![CDATA[14. These shall make war with the Lamb, and the Lamb shall overcome them: for he is Lord of lords, and King of kings: and they that are with him are called, and chosen, and faithful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ மிருகத்தின்மேல் கண்ட பத்துக்கொம்புகளானவர்கள் அந்த வேசியைப்பகைத்து, அவளைப் பாழும் நிர்வாணமுமாக்கி, அவளுடைய மாம்சத்தைப் பட்சித்து, அவளை நெருப்பினால் சுட்டெரித்துப்போடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. These shall make war with the Lamb, and the Lamb shall overcome them: for he is Lord of lords, and King of kings: and they that are with him are called, and chosen, and faithful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ மிருகத்தின்மேல் கண்ட பத்துக்கொம்புகளானவர்கள் அந்த வேசியைப்பகைத்து, அவளைப் பாழும் நிர்வாணமுமாக்கி, அவளுடைய மாம்சத்தைப் பட்சித்து, அவளை நெருப்பினால் சுட்டெரித்துப்போடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And he says unto me, The waters which you saw, where the whore sits, are races and tribes, and multitudes, and nations, and tongues.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவன் தம்முடைய வார்த்தைகள் நிறைவேறுமளவும், அவர்கள் தமது யோசனையை நிறைவேற்றுகிறதற்கும், ஒரே யோசனையுள்ளவர்களாயிருந்து, தங்கள் ராஜ்யத்தை மிருகத்திற்குக் கொடுக்கிறதற்கும் அவர்களுடைய இருதயங்களை ஏவினார்.]]></a:t>
+              <a:t><![CDATA[15. And he says unto me, The waters which you saw, where the whore sits, are races and tribes, and multitudes, and nations, and tongues.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவன் தம்முடைய வார்த்தைகள் நிறைவேறுமளவும், அவர்கள் தமது யோசனையை நிறைவேற்றுகிறதற்கும், ஒரே யோசனையுள்ளவர்களாயிருந்து, தங்கள் ராஜ்யத்தை மிருகத்திற்குக் கொடுக்கிறதற்கும் அவர்களுடைய இருதயங்களை ஏவினார்.]]></a:t>
+              <a:t><![CDATA[16. And the ten horns which you saw upon the beast, these shall hate the whore, and shall make her desolate and naked, and shall eat her flesh, and burn her with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3587,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ கண்ட ஸ்திரீயானவள் பூமியின் ராஜாக்கள்மேல் ராஜ்யபாரம்பண்ணுகிற மகா நகரமேயாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the ten horns which you saw upon the beast, these shall hate the whore, and shall make her desolate and naked, and shall eat her flesh, and burn her with fire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. For God has put in their hearts to fulfill his will, and to agree, and give their kingdom unto the beast, until the words of God shall be fulfilled.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. For God has put in their hearts to fulfill his will, and to agree, and give their kingdom unto the beast, until the words of God shall be fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3914,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவளுக்கு வருகிற ஆக்கினையை உனக்குக் காண்பிப்பேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[1. And there came one of the seven angels which had the seven vials, and talked with me, saying unto me, Come here; I will show unto you the judgment of the great whore that sits upon many waters:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. For God has put in their hearts to fulfill his will, and to agree, and give their kingdom unto the beast, until the words of God shall be fulfilled.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the woman which you saw is that great city, which reigns over the kings of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆவிக்குள் என்னை வனாந்தரத்திற்குக் கொண்டுபோனான். அப்பொழுது ஏழு தலைகளையும் பத்துக் கொம்புகளையும் உடையதும் தூஷணமான நாமங்களால் நிறைந்ததுமான சிவப்புநிறமுள்ள மிருகத்தின்மேல் ஒரு ஸ்திரீ ஏறியிருக்கக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[2. With whom the kings of the earth have committed fornication, and the inhabitants of the earth have been made drunk with the wine of her fornication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆவிக்குள் என்னை வனாந்தரத்திற்குக் கொண்டுபோனான். அப்பொழுது ஏழு தலைகளையும் பத்துக் கொம்புகளையும் உடையதும் தூஷணமான நாமங்களால் நிறைந்ததுமான சிவப்புநிறமுள்ள மிருகத்தின்மேல் ஒரு ஸ்திரீ ஏறியிருக்கக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[3. So he carried me away in the spirit into the wilderness: and I saw a woman sit upon a scarlet coloured beast, full of names of blasphemy, having seven heads and ten horns.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஸ்திரீ இரத்தாம்பரமும் சிவப்பான ஆடையுந்தரித்து, பொன்னினாலும் இரத்தினங்களினாலும் முத்துக்களினாலும் சிங்காரிக்கப்பட்டு, தன் வேசித்தனமாகிய அருவருப்புகளாலும் அசுத்தத்தாலும் நிறைந்த பொற்பாத்திரத்தைத் தன் கையிலே பிடித்திருந்தாள்.]]></a:t>
+              <a:t><![CDATA[3. So he carried me away in the spirit into the wilderness: and I saw a woman sit upon a scarlet coloured beast, full of names of blasphemy, having seven heads and ten horns.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஸ்திரீ இரத்தாம்பரமும் சிவப்பான ஆடையுந்தரித்து, பொன்னினாலும் இரத்தினங்களினாலும் முத்துக்களினாலும் சிங்காரிக்கப்பட்டு, தன் வேசித்தனமாகிய அருவருப்புகளாலும் அசுத்தத்தாலும் நிறைந்த பொற்பாத்திரத்தைத் தன் கையிலே பிடித்திருந்தாள்.]]></a:t>
+              <a:t><![CDATA[3. So he carried me away in the spirit into the wilderness: and I saw a woman sit upon a scarlet coloured beast, full of names of blasphemy, having seven heads and ten horns.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஸ்திரீ இரத்தாம்பரமும் சிவப்பான ஆடையுந்தரித்து, பொன்னினாலும் இரத்தினங்களினாலும் முத்துக்களினாலும் சிங்காரிக்கப்பட்டு, தன் வேசித்தனமாகிய அருவருப்புகளாலும் அசுத்தத்தாலும் நிறைந்த பொற்பாத்திரத்தைத் தன் கையிலே பிடித்திருந்தாள்.]]></a:t>
+              <a:t><![CDATA[4. And the woman was arrayed in purple and scarlet colour, and decked with gold and precious stones and pearls, having a golden cup in her hand full of abominations and filthiness of her fornication:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474539464" r:id="rId1"/>
+    <p:sldLayoutId id="2478621485" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,54 +5040,86 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4780,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. దాని నొసట దాని పేరు ఈలాగు వ్రాయబడియుండెనుమర్మము, వేశ్యలకును భూమిలోని ఏహ్యమైనవాటికిని తల్లియైన మహా]]></a:t>
+              <a:t><![CDATA[முத்துக்களினாலும் சிங்காரிக்கப்பட்டு, தன் வேசித்தனமாகிய அருவருப்புகளாலும் அசுத்தத்தாலும் நிறைந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బబులోను.]]></a:t>
+              <a:t><![CDATA[பொற்பாத்திரத்தைத் தன் கையிலே பிடித்திருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. మరియు ఆ స్త్రీ పరిశుద్ధుల రక్తముచేతను, యేసుయొక్క హతసాక్షుల రక్తముచేతను మత్తిల్లియుండుట చూచితిని.]]></a:t>
+              <a:t><![CDATA[5. மேலும், இரகசியம், மகா பாபிலோன், வேசிகளுக்கும் பூமியிலுள்ள அருவருப்புகளுக்கும் தாய் என்னும் நாமம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను దాని చూచి బహుగా ఆశ్చర్యపడగా]]></a:t>
+              <a:t><![CDATA[அவள் நெற்றியில் எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఆ దూత నాతో ఇట్లనెనునీవేల ఆశ్చర్యపడితివి? యీ స్త్రీనిగూర్చిన మర్మమును, ఏడు తలలును పది కొమ్ములును]]></a:t>
+              <a:t><![CDATA[6. அந்த ஸ்திரீ பரிசுத்தவான்களின் இரத்தத்தினாலும், இயேசுவினுடைய சாட்சிகளின் இரத்தத்தினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గలిగి దాని మోయుచున్న క్రూరమృగమునుగూర్చిన మర్మమును నేను నీకు తెలిపెదను.]]></a:t>
+              <a:t><![CDATA[வெறிகொண்டிருக்கிறதைக் கண்டேன்; அவளைக் கண்டு நான் மிகவும் ஆச்சரியப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. నీవు చూచిన ఆ మృగము ఉండెను గాని యిప్పుడు లేదు; అయితే అది అగాధ జలములోనుండి పైకి వచ్చుటకును]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது, தூதனானவன் என்னை நோக்கி: ஏன் ஆச்சரியப்படுகிறாய்? இந்த ஸ்திரீயினுடைய இரகசியத்தையும், ஏழு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాశనమునకు పోవుటకును సిద్ధముగా ఉన్నది. భూనివాసులలో జగ దుత్పత్తి మొదలుకొని జీవగ్రంథమందు ఎవరి పేరు]]></a:t>
+              <a:t><![CDATA[தலைகளையும் பத்துக் கொம்புகளையுமுடையதாய் இவளைச் சுமக்கிற மிருகத்தினுடைய இரகசியத்தையும் உனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్రాయబడలేదో వారు, ఆ మృగముండెను గాని యిప్పుడు లేదు అయితే ముందుకు వచ్చునన్న సంగతి తెలిసికొని]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అశ్చర్యపడుదురు.]]></a:t>
+              <a:t><![CDATA[8. நீ, கண்ட மிருகம் முன்னே இருந்தது, இப்பொழுது இல்லை; அது பாதாளத்திலிருந்து ஏறிவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఆ యేడు పాత్రలను పట్టుకొనియున్న యేడుగురుదేవదూతలలో ఒకడువచ్చి నాతో మాటలాడుచు ఈలాగు చెప్పెను.]]></a:t>
+              <a:t><![CDATA[1. ஏழு கலசங்களையுடைய அந்த ஏழு தூதரில் ஒருவன் வந்து என்னோடே பேசி: நீ வா, திரளான தண்ணீர்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ఇందులో జ్ఞానముగల మనస్సు కనబడును. ఆ యేడు తలలు ఆ స్త్రీ కూర్చున్న యేడు కొండలు;]]></a:t>
+              <a:t><![CDATA[நாசமடையப்போகிறது. உலகத்தோற்றமுதல் ஜீவபுஸ்தகத்தில் பேரெழுதப்பட்டிராத பூமியின் குடிகள், இருந்ததும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మరియు ఏడుగురు రాజులు కలరు; అయిదుగురు కూలిపోయిరి, ఒకడున్నాడు, కడమవాడు ఇంకను రాలేదు, వచ్చినప్పుడు]]></a:t>
+              <a:t><![CDATA[இராமற்போனதும், இனி இருப்பதுமாயிருக்கிற மிருகத்தைப்பார்த்து ஆச்சரியப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతడు కొంచెము కాలముండవలెను.]]></a:t>
+              <a:t><![CDATA[9. ஞானமுள்ள மனம் இதிலே விளங்கும். அந்த ஏழு தலைகளும் அந்த ஸ்திரீ உட்கார்ந்திருக்கிற ஏழு மலைகளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ఉండినదియు ఇప్పుడు లేనిదియునైన యీ క్రూరమృగము ఆ యేడుగురితో పాటు ఒకడునైయుండి, తానే యెనిమిదవ రాజగుచు]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் ஏழு ராஜாக்களாம்; இவர்களில் ஐந்துபேர் விழுந்தார்கள், ஒருவன் இருக்கிறான், மற்றவன் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాశనమునకు పోవును.]]></a:t>
+              <a:t><![CDATA[வரவில்லை; வரும்போது அவன் கொஞ்சக்காலம் தரித்திருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. నీవు చూచిన ఆ పది కొమ్ములు పదిమంది రాజులు. వారిదివరకు రాజ్యమును పొందలేదు గాని యొకగడియ]]></a:t>
+              <a:t><![CDATA[11. இருந்ததும் இராததுமாகிய மிருகமே எட்டாவதானவனும், அவ்வேழிலிருந்து தோன்றுகிறவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్రూరమృగముతోకూడ రాజులవలె అధికారము పొందుదురు.]]></a:t>
+              <a:t><![CDATA[நாசமடையப்போகிறவனுமாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. వీరు ఏకాభిప్రాయముగలవారై తమ బలమును అధికారమును ఆ మృగమునకు అప్పగింతురు.]]></a:t>
+              <a:t><![CDATA[12. நீ கண்ட பத்துக் கொம்புகளும் பத்து ராஜாக்களாம்; இவர்கள் இன்னும் ராஜ்யம் பெறவில்லை; இவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. వీరు గొఱ్ఱపిల్లతో యుద్ధము చేతురు గాని, గొఱ్ఱపిల్ల ప్రభువులకు ప్రభువును రాజులకు రాజునై]]></a:t>
+              <a:t><![CDATA[மிருகத்துடனேகூட ஒருமணி நேரமளவும் ராஜாக்கள்போல அதிகாரம் பெற்றுக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యున్నందునను, తనతోకూడ ఉండినవారు పిలువబడినవారై, యేర్పరచ బడినవారై, నమ్మకమైనవారై యున్నందునను, ఆయన ఆ]]></a:t>
+              <a:t><![CDATA[13. இவர்கள் ஒரே யோசனையுள்ளவர்கள்; இவர்கள் தங்கள் வல்லமையையும் அதிகாரத்தையும் மிருகத்திற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవిక్కడికి రమ్ము, విస్తార జలములమీద కూర్చున్న మహావేశ్యకు చేయబడు తీర్పు నీకు కనుపరచె దను;]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்திருக்கிற மகா வேசியோடே பூமியின் ராஜாக்கள் வேசித்தனம்பண்ணினார்களே, அவளுடைய வேசித்தனமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజులను జయించును.]]></a:t>
+              <a:t><![CDATA[கொடுப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. మరియు ఆ దూత నాతో ఈలాగు చెప్పెనుఆ వేశ్య కూర్చున్నచోట నీవు చూచిన జలములు ప్రజలను, జనసమూహములను, జన]]></a:t>
+              <a:t><![CDATA[14. இவர்கள் ஆட்டுக்குட்டியானவருடனே யுத்தம்பண்ணுவார்கள், ஆட்டுக்குட்டியானவர் கர்த்தாதி கர்த்தரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ములను, ఆ యా భాషలు మాటలాడువారిని సూచించును.]]></a:t>
+              <a:t><![CDATA[ராஜாதி ராஜாவுமாயிருக்கிறபடியால் அவர்களை ஜெயிப்பார்; அவரோடுகூட இருக்கிறவர்கள் அழைக்கப்பட்டவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. నీవు ఆ పది కొమ్ములుగల ఆ మృగమును చూచితివే, వారు ఆ వేశ్యను ద్వేషించి, దానిని దిక్కు లేనిదానిగాను]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளப்பட்டவர்களும் உண்மையுள்ளவர்களுமாயிருக்கிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దిగంబరిగాను చేసి, దాని మాంసము భక్షించి అగ్నిచేత దానిని బొత్తిగా కాల్చివేతురు.]]></a:t>
+              <a:t><![CDATA[15. பின்னும் அவன் என்னை நோக்கி: அந்த வேசி உட்கார்ந்திருக்கிற தண்ணீர்களைக் கண்டாயே; அவைகள் ஜனங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. దేవుని మాటలు నెరవేరువరకు వారు ఏకాభిప్రాయముగలవారై తమ రాజ్యమును ఆ మృగమునకు అప్పగించుటవలన తన]]></a:t>
+              <a:t><![CDATA[கூட்டங்களும் ஜாதிகளும் பாஷைக்காரருமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంకల్పము కొనసాగించునట్లు దేవుడు వారికి బుద్ధి పుట్టించెను.]]></a:t>
+              <a:t><![CDATA[16. நீ மிருகத்தின்மேல் கண்ட பத்துக்கொம்புகளானவர்கள் அந்த வேசியைப்பகைத்து, அவளைப் பாழும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9092,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. మరియు నీవు చూచిన ఆ స్త్రీ భూరాజులనేలు ఆ మహాపట్టణమే.]]></a:t>
+              <a:t><![CDATA[நிர்வாணமுமாக்கி, அவளுடைய மாம்சத்தைப் பட்சித்து, அவளை நெருப்பினால் சுட்டெரித்துப்போடுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. தேவன் தம்முடைய வார்த்தைகள் நிறைவேறுமளவும், அவர்கள் தமது யோசனையை நிறைவேற்றுகிறதற்கும், ஒரே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசனையுள்ளவர்களாயிருந்து, தங்கள் ராஜ்யத்தை மிருகத்திற்குக் கொடுக்கிறதற்கும் அவர்களுடைய இருதயங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. భూరాజులు ఆమెతో వ్యభిచరించిరి, భూనివాసులు ఆమె వ్యభిచార మద్యములో మత్తులైరి.]]></a:t>
+              <a:t><![CDATA[மதுவால் பூமியின் குடிகளும் வெறிகொண்டிருந்தார்களே;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏவினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நீ கண்ட ஸ்திரீயானவள் பூமியின் ராஜாக்கள்மேல் ராஜ்யபாரம்பண்ணுகிற மகா நகரமேயாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అప్పుడతడు ఆత్మవశుడనైన నన్ను అరణ్యమునకు కొనిపోగా, దేవ దూషణ నామములతో నిండుకొని, యేడు తలలును పది]]></a:t>
+              <a:t><![CDATA[2. அவளுக்கு வருகிற ஆக்கினையை உனக்குக் காண்பிப்பேன் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొమ్ములునుగల ఎఱ్ఱని మృగముమీద కూర్చుండిన యొక స్త్రీని చూచితిని]]></a:t>
+              <a:t><![CDATA[3. ஆவிக்குள் என்னை வனாந்தரத்திற்குக் கொண்டுபோனான். அப்பொழுது ஏழு தலைகளையும் பத்துக் கொம்புகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఆ స్త్రీ ధూమ్రరక్తవర్ణముగల వస్త్రము ధరించుకొని, బంగారముతోను రత్నములతోను ముత్యములతోను]]></a:t>
+              <a:t><![CDATA[உடையதும் தூஷணமான நாமங்களால் நிறைந்ததுமான சிவப்புநிறமுள்ள மிருகத்தின்மேல் ஒரு ஸ்திரீ ஏறியிருக்கக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అలంకరింపబడినదై, ఏహ్యమైన కార్యములతోను తాను చేయుచున్న వ్యభిచారసంబంధమైన అపవిత్రకార్యములతోను నిండిన యొక]]></a:t>
+              <a:t><![CDATA[கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సువర్ణ పాత్రను తనచేత పట్టుకొనియుండెను.]]></a:t>
+              <a:t><![CDATA[4. அந்த ஸ்திரீ இரத்தாம்பரமும் சிவப்பான ஆடையுந்தரித்து, பொன்னினாலும் இரத்தினங்களினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>