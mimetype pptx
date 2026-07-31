--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -89,64 +89,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -176,57 +162,50 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
-    <p:sldId id="305" r:id="rId52"/>
-[...5 lines deleted...]
-    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -373,60 +352,53 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு, வேறொரு சத்தம் வானத்திலிருந்து உண்டாகக் கேட்டேன். அது: என் ஜனங்களே, நீங்கள் அவளுடைய பாவங்களுக்கு உடன்படாமலும், அவளுக்கு நேரிடும் வாதைகளில் அகப்படாமலும் இருக்கும்படிக்கு அவளைவிட்டு வெளியே வாருங்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவளுடைய பாவம் வானபரியந்தம் எட்டினது, அவளுடைய அநியாயங்களை தேவன் நினைவுகூர்ந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு, வேறொரு சத்தம் வானத்திலிருந்து உண்டாகக் கேட்டேன். அது: என் ஜனங்களே, நீங்கள் அவளுடைய பாவங்களுக்கு உடன்படாமலும், அவளுக்கு நேரிடும் வாதைகளில் அகப்படாமலும் இருக்கும்படிக்கு அவளைவிட்டு வெளியே வாருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. அவள் உங்களுக்குப் பலனளித்ததுபோல நீங்களும் அவளுக்குப் பலனளியுங்கள்; அவளுடைய கிரியைகளுக்குத்தக்கதாக அவளுக்கு இரட்டிப்பாகக் கொடுத்துத் தீருங்கள்; அவள் உங்களுக்குக் கலந்துகொடுத்த பாத்திரத்திலே இரட்டிப்பாக அவளுக்குக் கலந்துகொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவளுடைய பாவம் வானபரியந்தம் எட்டினது, அவளுடைய அநியாயங்களை தேவன் நினைவுகூர்ந்தார்.]]></a:t>
+              <a:t><![CDATA[6. அவள் உங்களுக்குப் பலனளித்ததுபோல நீங்களும் அவளுக்குப் பலனளியுங்கள்; அவளுடைய கிரியைகளுக்குத்தக்கதாக அவளுக்கு இரட்டிப்பாகக் கொடுத்துத் தீருங்கள்; அவள் உங்களுக்குக் கலந்துகொடுத்த பாத்திரத்திலே இரட்டிப்பாக அவளுக்குக் கலந்துகொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் உங்களுக்குப் பலனளித்ததுபோல நீங்களும் அவளுக்குப் பலனளியுங்கள்; அவளுடைய கிரியைகளுக்குத்தக்கதாக அவளுக்கு இரட்டிப்பாகக் கொடுத்துத் தீருங்கள்; அவள் உங்களுக்குக் கலந்துகொடுத்த பாத்திரத்திலே இரட்டிப்பாக அவளுக்குக் கலந்துகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவள் தன்னை மகிமைப்படுத்தி, செல்வச்செருக்காய் வாழ்ந்ததெவ்வளவோ அவ்வளவாய் வாதையையும் துக்கத்தையும் அவளுக்குக் கொடுங்கள். நான் ராஜஸ்திரீயாய் வீற்றிருக்கிறேன்; நான் கைம்பெண்ணல்ல, நான் துக்கத்தைக் காண்பதில்லையென்று அவள் தன் இருதயத்திலே எண்ணினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் உங்களுக்குப் பலனளித்ததுபோல நீங்களும் அவளுக்குப் பலனளியுங்கள்; அவளுடைய கிரியைகளுக்குத்தக்கதாக அவளுக்கு இரட்டிப்பாகக் கொடுத்துத் தீருங்கள்; அவள் உங்களுக்குக் கலந்துகொடுத்த பாத்திரத்திலே இரட்டிப்பாக அவளுக்குக் கலந்துகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவள் தன்னை மகிமைப்படுத்தி, செல்வச்செருக்காய் வாழ்ந்ததெவ்வளவோ அவ்வளவாய் வாதையையும் துக்கத்தையும் அவளுக்குக் கொடுங்கள். நான் ராஜஸ்திரீயாய் வீற்றிருக்கிறேன்; நான் கைம்பெண்ணல்ல, நான் துக்கத்தைக் காண்பதில்லையென்று அவள் தன் இருதயத்திலே எண்ணினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் தன்னை மகிமைப்படுத்தி, செல்வச்செருக்காய் வாழ்ந்ததெவ்வளவோ அவ்வளவாய் வாதையையும் துக்கத்தையும் அவளுக்குக் கொடுங்கள். நான் ராஜஸ்திரீயாய் வீற்றிருக்கிறேன்; நான் கைம்பெண்ணல்ல, நான் துக்கத்தைக் காண்பதில்லையென்று அவள் தன் இருதயத்திலே எண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் அவளுக்கு வரும் வாதைகளாகிய சாவும் துக்கமும் பஞ்சமும் ஒரே நாளிலே வரும்; அவள் அக்கினியினாலே சுட்டெரிக்கப்படுவாள்; அவளுக்கு நியாயத்தீர்ப்புக் கொடுக்கும் தேவனாகிய கர்த்தர் வல்லமையுள்ளவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் தன்னை மகிமைப்படுத்தி, செல்வச்செருக்காய் வாழ்ந்ததெவ்வளவோ அவ்வளவாய் வாதையையும் துக்கத்தையும் அவளுக்குக் கொடுங்கள். நான் ராஜஸ்திரீயாய் வீற்றிருக்கிறேன்; நான் கைம்பெண்ணல்ல, நான் துக்கத்தைக் காண்பதில்லையென்று அவள் தன் இருதயத்திலே எண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் அவளுக்கு வரும் வாதைகளாகிய சாவும் துக்கமும் பஞ்சமும் ஒரே நாளிலே வரும்; அவள் அக்கினியினாலே சுட்டெரிக்கப்படுவாள்; அவளுக்கு நியாயத்தீர்ப்புக் கொடுக்கும் தேவனாகிய கர்த்தர் வல்லமையுள்ளவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் தன்னை மகிமைப்படுத்தி, செல்வச்செருக்காய் வாழ்ந்ததெவ்வளவோ அவ்வளவாய் வாதையையும் துக்கத்தையும் அவளுக்குக் கொடுங்கள். நான் ராஜஸ்திரீயாய் வீற்றிருக்கிறேன்; நான் கைம்பெண்ணல்ல, நான் துக்கத்தைக் காண்பதில்லையென்று அவள் தன் இருதயத்திலே எண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[9. அவளுடனே வேசித்தனஞ்செய்து செல்வச்செருக்காய் வாழ்ந்த பூமியின் ராஜாக்களும் அவள் வேகிறதினால் உண்டான புகையைக் காணும்போது அவளுக்காக அழுது புலம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் அவளுக்கு வரும் வாதைகளாகிய சாவும் துக்கமும் பஞ்சமும் ஒரே நாளிலே வரும்; அவள் அக்கினியினாலே சுட்டெரிக்கப்படுவாள்; அவளுக்கு நியாயத்தீர்ப்புக் கொடுக்கும் தேவனாகிய கர்த்தர் வல்லமையுள்ளவர்.]]></a:t>
+              <a:t><![CDATA[9. அவளுடனே வேசித்தனஞ்செய்து செல்வச்செருக்காய் வாழ்ந்த பூமியின் ராஜாக்களும் அவள் வேகிறதினால் உண்டான புகையைக் காணும்போது அவளுக்காக அழுது புலம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் அவளுக்கு வரும் வாதைகளாகிய சாவும் துக்கமும் பஞ்சமும் ஒரே நாளிலே வரும்; அவள் அக்கினியினாலே சுட்டெரிக்கப்படுவாள்; அவளுக்கு நியாயத்தீர்ப்புக் கொடுக்கும் தேவனாகிய கர்த்தர் வல்லமையுள்ளவர்.]]></a:t>
+              <a:t><![CDATA[10. அவளுக்கு உண்டான வாதையினால் பயந்து, தூரத்திலே நின்று: ஐயையோ! பாபிலோன், மகாநகரமே! பலமான பட்டணமே! ஒரே நாழிகையில் உனக்கு ஆக்கினை வந்ததே! என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவளுடனே வேசித்தனஞ்செய்து செல்வச்செருக்காய் வாழ்ந்த பூமியின் ராஜாக்களும் அவள் வேகிறதினால் உண்டான புகையைக் காணும்போது அவளுக்காக அழுது புலம்பி,]]></a:t>
+              <a:t><![CDATA[10. அவளுக்கு உண்டான வாதையினால் பயந்து, தூரத்திலே நின்று: ஐயையோ! பாபிலோன், மகாநகரமே! பலமான பட்டணமே! ஒரே நாழிகையில் உனக்கு ஆக்கினை வந்ததே! என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவளுடனே வேசித்தனஞ்செய்து செல்வச்செருக்காய் வாழ்ந்த பூமியின் ராஜாக்களும் அவள் வேகிறதினால் உண்டான புகையைக் காணும்போது அவளுக்காக அழுது புலம்பி,]]></a:t>
+              <a:t><![CDATA[11. பூமியின் வர்த்தகர்களும் தங்கள் தங்கள் சரக்குகளாகிய பொன்னையும், வெள்ளியையும், இரத்தினங்களையும், முத்துக்களையும், சல்லாவையும், இரத்தாம்பரத்தையும், பட்டாடைகளையும், சிவப்பாடைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவளுக்கு உண்டான வாதையினால் பயந்து, தூரத்திலே நின்று: ஐயையோ! பாபிலோன், மகாநகரமே! பலமான பட்டணமே! ஒரே நாழிகையில் உனக்கு ஆக்கினை வந்ததே! என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. பூமியின் வர்த்தகர்களும் தங்கள் தங்கள் சரக்குகளாகிய பொன்னையும், வெள்ளியையும், இரத்தினங்களையும், முத்துக்களையும், சல்லாவையும், இரத்தாம்பரத்தையும், பட்டாடைகளையும், சிவப்பாடைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவளுக்கு உண்டான வாதையினால் பயந்து, தூரத்திலே நின்று: ஐயையோ! பாபிலோன், மகாநகரமே! பலமான பட்டணமே! ஒரே நாழிகையில் உனக்கு ஆக்கினை வந்ததே! என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. சகலவித வாசனைக் கட்டைகளையும், தந்தத்தினால் செய்திருக்கிற சகலவித வஸ்துக்களையும், விலையுயர்ந்த மரத்தினாலும் வெண்கலத்தினாலும் இரும்பினாலும் வெள்ளைக் கல்லினாலும் செய்திருக்கிற சகலவித வஸ்துக்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமியின் வர்த்தகர்களும் தங்கள் தங்கள் சரக்குகளாகிய பொன்னையும், வெள்ளியையும், இரத்தினங்களையும், முத்துக்களையும், சல்லாவையும், இரத்தாம்பரத்தையும், பட்டாடைகளையும், சிவப்பாடைகளையும்,]]></a:t>
+              <a:t><![CDATA[12. சகலவித வாசனைக் கட்டைகளையும், தந்தத்தினால் செய்திருக்கிற சகலவித வஸ்துக்களையும், விலையுயர்ந்த மரத்தினாலும் வெண்கலத்தினாலும் இரும்பினாலும் வெள்ளைக் கல்லினாலும் செய்திருக்கிற சகலவித வஸ்துக்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமியின் வர்த்தகர்களும் தங்கள் தங்கள் சரக்குகளாகிய பொன்னையும், வெள்ளியையும், இரத்தினங்களையும், முத்துக்களையும், சல்லாவையும், இரத்தாம்பரத்தையும், பட்டாடைகளையும், சிவப்பாடைகளையும்,]]></a:t>
+              <a:t><![CDATA[13. இலவங்கப்பட்டையையும், தூபவர்க்கங்களையும், தைலங்களையும், சாம்பிராணியையும், திராட்சரசத்தையும், எண்ணெயையும், மெல்லிய மாவையும் கோதுமையையும், மாடுகளையும், ஆடுகளையும், குதிரைகளையும், இரதங்களையும், அடிமைகளையும், மனுஷருடைய ஆத்துமாக்களையும் இனிக் கொள்வாரில்லாதபடியால், அவளுக்காக அழுது புலம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகலவித வாசனைக் கட்டைகளையும், தந்தத்தினால் செய்திருக்கிற சகலவித வஸ்துக்களையும், விலையுயர்ந்த மரத்தினாலும் வெண்கலத்தினாலும் இரும்பினாலும் வெள்ளைக் கல்லினாலும் செய்திருக்கிற சகலவித வஸ்துக்களையும்,]]></a:t>
+              <a:t><![CDATA[13. இலவங்கப்பட்டையையும், தூபவர்க்கங்களையும், தைலங்களையும், சாம்பிராணியையும், திராட்சரசத்தையும், எண்ணெயையும், மெல்லிய மாவையும் கோதுமையையும், மாடுகளையும், ஆடுகளையும், குதிரைகளையும், இரதங்களையும், அடிமைகளையும், மனுஷருடைய ஆத்துமாக்களையும் இனிக் கொள்வாரில்லாதபடியால், அவளுக்காக அழுது புலம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகலவித வாசனைக் கட்டைகளையும், தந்தத்தினால் செய்திருக்கிற சகலவித வஸ்துக்களையும், விலையுயர்ந்த மரத்தினாலும் வெண்கலத்தினாலும் இரும்பினாலும் வெள்ளைக் கல்லினாலும் செய்திருக்கிற சகலவித வஸ்துக்களையும்,]]></a:t>
+              <a:t><![CDATA[14. உன் ஆத்துமா இச்சித்த பழவர்க்கங்கள் உன்னைவிட்டு நீங்கிப்போயின; கொழுமையானவைகளும் சம்பிரமமானவைகளும் உன்னைவிட்டு நீங்கிப்போயின; நீ அவைகளை இனிக் காண்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகலவித வாசனைக் கட்டைகளையும், தந்தத்தினால் செய்திருக்கிற சகலவித வஸ்துக்களையும், விலையுயர்ந்த மரத்தினாலும் வெண்கலத்தினாலும் இரும்பினாலும் வெள்ளைக் கல்லினாலும் செய்திருக்கிற சகலவித வஸ்துக்களையும்,]]></a:t>
+              <a:t><![CDATA[14. உன் ஆத்துமா இச்சித்த பழவர்க்கங்கள் உன்னைவிட்டு நீங்கிப்போயின; கொழுமையானவைகளும் சம்பிரமமானவைகளும் உன்னைவிட்டு நீங்கிப்போயின; நீ அவைகளை இனிக் காண்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இலவங்கப்பட்டையையும், தூபவர்க்கங்களையும், தைலங்களையும், சாம்பிராணியையும், திராட்சரசத்தையும், எண்ணெயையும், மெல்லிய மாவையும் கோதுமையையும், மாடுகளையும், ஆடுகளையும், குதிரைகளையும், இரதங்களையும், அடிமைகளையும், மனுஷருடைய ஆத்துமாக்களையும் இனிக் கொள்வாரில்லாதபடியால், அவளுக்காக அழுது புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. இப்படிப்பட்டவைகளைக் கொண்டு வர்த்தகம்பண்ணி அவளால் ஐசுவரியவான்களானவர்கள் அவளுக்கு உண்டான வாதையினால் பயந்து, தூரத்திலே நின்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இலவங்கப்பட்டையையும், தூபவர்க்கங்களையும், தைலங்களையும், சாம்பிராணியையும், திராட்சரசத்தையும், எண்ணெயையும், மெல்லிய மாவையும் கோதுமையையும், மாடுகளையும், ஆடுகளையும், குதிரைகளையும், இரதங்களையும், அடிமைகளையும், மனுஷருடைய ஆத்துமாக்களையும் இனிக் கொள்வாரில்லாதபடியால், அவளுக்காக அழுது புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. ஐயையோ! சல்லாவும் இரத்தாம்பரமும் சிவப்பாடையும் தரித்து, பொன்னினாலும் இரத்தினங்களினாலும் முத்துக்களினாலும் சிங்காரிக்கப்பட்டிருந்த மகா நகரமே! ஒரு நாழிகையிலே இவ்வளவு ஐசுவரியமும் அழிந்துபோயிற்றே! என்று சொல்லி, அழுது துக்கிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இலவங்கப்பட்டையையும், தூபவர்க்கங்களையும், தைலங்களையும், சாம்பிராணியையும், திராட்சரசத்தையும், எண்ணெயையும், மெல்லிய மாவையும் கோதுமையையும், மாடுகளையும், ஆடுகளையும், குதிரைகளையும், இரதங்களையும், அடிமைகளையும், மனுஷருடைய ஆத்துமாக்களையும் இனிக் கொள்வாரில்லாதபடியால், அவளுக்காக அழுது புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. ஐயையோ! சல்லாவும் இரத்தாம்பரமும் சிவப்பாடையும் தரித்து, பொன்னினாலும் இரத்தினங்களினாலும் முத்துக்களினாலும் சிங்காரிக்கப்பட்டிருந்த மகா நகரமே! ஒரு நாழிகையிலே இவ்வளவு ஐசுவரியமும் அழிந்துபோயிற்றே! என்று சொல்லி, அழுது துக்கிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் ஆத்துமா இச்சித்த பழவர்க்கங்கள் உன்னைவிட்டு நீங்கிப்போயின; கொழுமையானவைகளும் சம்பிரமமானவைகளும் உன்னைவிட்டு நீங்கிப்போயின; நீ அவைகளை இனிக் காண்பதில்லை.]]></a:t>
+              <a:t><![CDATA[17. மாலுமிகள் யாவரும், கப்பல்களில் யாத்திரை பண்ணுகிறவர்கள் யாவரும், கப்பலாட்களும், சமுத்திரத்திலே தொழில்செய்கிற யாவரும் தூரத்திலே நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் ஆத்துமா இச்சித்த பழவர்க்கங்கள் உன்னைவிட்டு நீங்கிப்போயின; கொழுமையானவைகளும் சம்பிரமமானவைகளும் உன்னைவிட்டு நீங்கிப்போயின; நீ அவைகளை இனிக் காண்பதில்லை.]]></a:t>
+              <a:t><![CDATA[17. மாலுமிகள் யாவரும், கப்பல்களில் யாத்திரை பண்ணுகிறவர்கள் யாவரும், கப்பலாட்களும், சமுத்திரத்திலே தொழில்செய்கிற யாவரும் தூரத்திலே நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படிப்பட்டவைகளைக் கொண்டு வர்த்தகம்பண்ணி அவளால் ஐசுவரியவான்களானவர்கள் அவளுக்கு உண்டான வாதையினால் பயந்து, தூரத்திலே நின்று;]]></a:t>
+              <a:t><![CDATA[18. அவள் வேகிறதினால் உண்டான புகையைப் பார்த்து: இந்த மகா நகரத்திற்கொப்பான நகரம் உண்டோ என்று சத்தமிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படிப்பட்டவைகளைக் கொண்டு வர்த்தகம்பண்ணி அவளால் ஐசுவரியவான்களானவர்கள் அவளுக்கு உண்டான வாதையினால் பயந்து, தூரத்திலே நின்று;]]></a:t>
+              <a:t><![CDATA[19. தங்கள் தலைகள்மேல் புழுதியைப்போட்டுக்கொண்டு: ஐயையோ, மகா நகரமே! சமுத்திரத்திலே கப்பல்களையுடைய அனைவரும் இவளுடைய உச்சிதமான சம்பூரணத்தினால் ஐசுவரியவான்களானார்களே! ஒரு நாழிகையில் இவள் பாழாய்ப்போனாளே! என்று அழுது துக்கித்து ஓலமிடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஐயையோ! சல்லாவும் இரத்தாம்பரமும் சிவப்பாடையும் தரித்து, பொன்னினாலும் இரத்தினங்களினாலும் முத்துக்களினாலும் சிங்காரிக்கப்பட்டிருந்த மகா நகரமே! ஒரு நாழிகையிலே இவ்வளவு ஐசுவரியமும் அழிந்துபோயிற்றே! என்று சொல்லி, அழுது துக்கிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[19. தங்கள் தலைகள்மேல் புழுதியைப்போட்டுக்கொண்டு: ஐயையோ, மகா நகரமே! சமுத்திரத்திலே கப்பல்களையுடைய அனைவரும் இவளுடைய உச்சிதமான சம்பூரணத்தினால் ஐசுவரியவான்களானார்களே! ஒரு நாழிகையில் இவள் பாழாய்ப்போனாளே! என்று அழுது துக்கித்து ஓலமிடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஐயையோ! சல்லாவும் இரத்தாம்பரமும் சிவப்பாடையும் தரித்து, பொன்னினாலும் இரத்தினங்களினாலும் முத்துக்களினாலும் சிங்காரிக்கப்பட்டிருந்த மகா நகரமே! ஒரு நாழிகையிலே இவ்வளவு ஐசுவரியமும் அழிந்துபோயிற்றே! என்று சொல்லி, அழுது துக்கிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[19. தங்கள் தலைகள்மேல் புழுதியைப்போட்டுக்கொண்டு: ஐயையோ, மகா நகரமே! சமுத்திரத்திலே கப்பல்களையுடைய அனைவரும் இவளுடைய உச்சிதமான சம்பூரணத்தினால் ஐசுவரியவான்களானார்களே! ஒரு நாழிகையில் இவள் பாழாய்ப்போனாளே! என்று அழுது துக்கித்து ஓலமிடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாலுமிகள் யாவரும், கப்பல்களில் யாத்திரை பண்ணுகிறவர்கள் யாவரும், கப்பலாட்களும், சமுத்திரத்திலே தொழில்செய்கிற யாவரும் தூரத்திலே நின்று,]]></a:t>
+              <a:t><![CDATA[20. பரலோகமே! பரிசுத்தவான்களாகிய அப்போஸ்தலர்களே! தீர்க்கதரிசிகளே! அவளைக்குறித்துக் களிகூருங்கள். உங்கள் நிமித்தம் தேவன் அவளை நியாயந்தீர்த்தாரே! என்று தூதன் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாலுமிகள் யாவரும், கப்பல்களில் யாத்திரை பண்ணுகிறவர்கள் யாவரும், கப்பலாட்களும், சமுத்திரத்திலே தொழில்செய்கிற யாவரும் தூரத்திலே நின்று,]]></a:t>
+              <a:t><![CDATA[20. பரலோகமே! பரிசுத்தவான்களாகிய அப்போஸ்தலர்களே! தீர்க்கதரிசிகளே! அவளைக்குறித்துக் களிகூருங்கள். உங்கள் நிமித்தம் தேவன் அவளை நியாயந்தீர்த்தாரே! என்று தூதன் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவள் வேகிறதினால் உண்டான புகையைப் பார்த்து: இந்த மகா நகரத்திற்கொப்பான நகரம் உண்டோ என்று சத்தமிட்டு,]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது, பலமுள்ள தூதனொருவன் பெரிய ஏந்திரக்கல்லையொத்த ஒரு கல்லை எடுத்துச் சமுத்திரத்திலே எறிந்து: இப்படியே பாபிலோன் மகாநகரம் வேகமாய்த் தள்ளுண்டு, இனி ஒருபோதும் காணப்படாமற்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவள் வேகிறதினால் உண்டான புகையைப் பார்த்து: இந்த மகா நகரத்திற்கொப்பான நகரம் உண்டோ என்று சத்தமிட்டு,]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது, பலமுள்ள தூதனொருவன் பெரிய ஏந்திரக்கல்லையொத்த ஒரு கல்லை எடுத்துச் சமுத்திரத்திலே எறிந்து: இப்படியே பாபிலோன் மகாநகரம் வேகமாய்த் தள்ளுண்டு, இனி ஒருபோதும் காணப்படாமற்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தங்கள் தலைகள்மேல் புழுதியைப்போட்டுக்கொண்டு: ஐயையோ, மகா நகரமே! சமுத்திரத்திலே கப்பல்களையுடைய அனைவரும் இவளுடைய உச்சிதமான சம்பூரணத்தினால் ஐசுவரியவான்களானார்களே! ஒரு நாழிகையில் இவள் பாழாய்ப்போனாளே! என்று அழுது துக்கித்து ஓலமிடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. சுரமண்டலக்காரரும், கீதவாத்தியக்காரரும். நாகசுரக்காரரும், எக்காளக்காரருமானவர்களுடைய சத்தம் இனி உன்னிடத்தில் கேட்கப்படுவதுமில்லை; எந்தத் தொழிலாளியும் இனி உன்னிடத்தில் காணப்படுவதுமில்லை; ஏந்திரசத்தம் இனி உன்னிடத்தில் கேட்கப்படுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தங்கள் தலைகள்மேல் புழுதியைப்போட்டுக்கொண்டு: ஐயையோ, மகா நகரமே! சமுத்திரத்திலே கப்பல்களையுடைய அனைவரும் இவளுடைய உச்சிதமான சம்பூரணத்தினால் ஐசுவரியவான்களானார்களே! ஒரு நாழிகையில் இவள் பாழாய்ப்போனாளே! என்று அழுது துக்கித்து ஓலமிடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. சுரமண்டலக்காரரும், கீதவாத்தியக்காரரும். நாகசுரக்காரரும், எக்காளக்காரருமானவர்களுடைய சத்தம் இனி உன்னிடத்தில் கேட்கப்படுவதுமில்லை; எந்தத் தொழிலாளியும் இனி உன்னிடத்தில் காணப்படுவதுமில்லை; ஏந்திரசத்தம் இனி உன்னிடத்தில் கேட்கப்படுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தங்கள் தலைகள்மேல் புழுதியைப்போட்டுக்கொண்டு: ஐயையோ, மகா நகரமே! சமுத்திரத்திலே கப்பல்களையுடைய அனைவரும் இவளுடைய உச்சிதமான சம்பூரணத்தினால் ஐசுவரியவான்களானார்களே! ஒரு நாழிகையில் இவள் பாழாய்ப்போனாளே! என்று அழுது துக்கித்து ஓலமிடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. சுரமண்டலக்காரரும், கீதவாத்தியக்காரரும். நாகசுரக்காரரும், எக்காளக்காரருமானவர்களுடைய சத்தம் இனி உன்னிடத்தில் கேட்கப்படுவதுமில்லை; எந்தத் தொழிலாளியும் இனி உன்னிடத்தில் காணப்படுவதுமில்லை; ஏந்திரசத்தம் இனி உன்னிடத்தில் கேட்கப்படுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பரலோகமே! பரிசுத்தவான்களாகிய அப்போஸ்தலர்களே! தீர்க்கதரிசிகளே! அவளைக்குறித்துக் களிகூருங்கள். உங்கள் நிமித்தம் தேவன் அவளை நியாயந்தீர்த்தாரே! என்று தூதன் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[22. சுரமண்டலக்காரரும், கீதவாத்தியக்காரரும். நாகசுரக்காரரும், எக்காளக்காரருமானவர்களுடைய சத்தம் இனி உன்னிடத்தில் கேட்கப்படுவதுமில்லை; எந்தத் தொழிலாளியும் இனி உன்னிடத்தில் காணப்படுவதுமில்லை; ஏந்திரசத்தம் இனி உன்னிடத்தில் கேட்கப்படுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பரலோகமே! பரிசுத்தவான்களாகிய அப்போஸ்தலர்களே! தீர்க்கதரிசிகளே! அவளைக்குறித்துக் களிகூருங்கள். உங்கள் நிமித்தம் தேவன் அவளை நியாயந்தீர்த்தாரே! என்று தூதன் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[23. விளக்குவெளிச்சம் இனி உன்னிடத்தில் பிரகாசிப்பதுமில்லை; மணவாளனும் மணவாட்டியுமானவர்களுடைய சத்தம் இனி உன்னிடத்தில் கேட்கப்படுவதுமில்லை. உன் வர்த்தகர் பூமியில் பெரியோர்களாயிருந்தார்களே; உன் சூனியத்தால் எல்லா ஜாதிகளும் மோசம்போனார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது, பலமுள்ள தூதனொருவன் பெரிய ஏந்திரக்கல்லையொத்த ஒரு கல்லை எடுத்துச் சமுத்திரத்திலே எறிந்து: இப்படியே பாபிலோன் மகாநகரம் வேகமாய்த் தள்ளுண்டு, இனி ஒருபோதும் காணப்படாமற்போகும்.]]></a:t>
+              <a:t><![CDATA[23. விளக்குவெளிச்சம் இனி உன்னிடத்தில் பிரகாசிப்பதுமில்லை; மணவாளனும் மணவாட்டியுமானவர்களுடைய சத்தம் இனி உன்னிடத்தில் கேட்கப்படுவதுமில்லை. உன் வர்த்தகர் பூமியில் பெரியோர்களாயிருந்தார்களே; உன் சூனியத்தால் எல்லா ஜாதிகளும் மோசம்போனார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது, பலமுள்ள தூதனொருவன் பெரிய ஏந்திரக்கல்லையொத்த ஒரு கல்லை எடுத்துச் சமுத்திரத்திலே எறிந்து: இப்படியே பாபிலோன் மகாநகரம் வேகமாய்த் தள்ளுண்டு, இனி ஒருபோதும் காணப்படாமற்போகும்.]]></a:t>
+              <a:t><![CDATA[24. தீர்க்கதரிசிகளுடைய இரத்தமும் பரிசுத்தவான்களுடைய இரத்தமும் பூமியில் கொல்லப்பட்ட அனைவருடைய இரத்தமும் அவளிடத்தில் காணப்பட்டது என்று விளம்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது, பலமுள்ள தூதனொருவன் பெரிய ஏந்திரக்கல்லையொத்த ஒரு கல்லை எடுத்துச் சமுத்திரத்திலே எறிந்து: இப்படியே பாபிலோன் மகாநகரம் வேகமாய்த் தள்ளுண்டு, இனி ஒருபோதும் காணப்படாமற்போகும்.]]></a:t>
+              <a:t><![CDATA[24. தீர்க்கதரிசிகளுடைய இரத்தமும் பரிசுத்தவான்களுடைய இரத்தமும் பூமியில் கொல்லப்பட்ட அனைவருடைய இரத்தமும் அவளிடத்தில் காணப்பட்டது என்று விளம்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5183,813 +5155,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. அவன் பலத்த சத்தமிட்டு: மகா பாபிலோன் விழுந்தது! விழுந்தது! அது பேய்களுடைய குடியிருப்பும், அசுத்த ஆவிகளுடைய காவல்வீடும், அசுத்தமும் அருவருப்புமுள்ள சகலவித பறவைகளுடைய கூடுமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
-[...761 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -6045,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் பலத்த சத்தமிட்டு: மகா பாபிலோன் விழுந்தது! விழுந்தது! அது பேய்களுடைய குடியிருப்பும், அசுத்த ஆவிகளுடைய காவல்வீடும், அசுத்தமும் அருவருப்புமுள்ள சகலவித பறவைகளுடைய கூடுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. அவளுடைய வேசித்தனத்தின் உக்கிரமான மதுவை எல்லா ஜாதிகளும் குடித்தார்கள்; பூமியின் ராஜாக்கள் அவளோடே வேசித்தனம்பண்ணினார்கள்; பூமியின் வர்த்தகர் அவளுடைய செல்வச்செருக்கின் மிகுதியினால் ஐசுவரியவான்களானார்கள் என்று விளம்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவளுடைய வேசித்தனத்தின் உக்கிரமான மதுவை எல்லா ஜாதிகளும் குடித்தார்கள்; பூமியின் ராஜாக்கள் அவளோடே வேசித்தனம்பண்ணினார்கள்; பூமியின் வர்த்தகர் அவளுடைய செல்வச்செருக்கின் மிகுதியினால் ஐசுவரியவான்களானார்கள் என்று விளம்பினான்.]]></a:t>
+              <a:t><![CDATA[4. பின்பு, வேறொரு சத்தம் வானத்திலிருந்து உண்டாகக் கேட்டேன். அது: என் ஜனங்களே, நீங்கள் அவளுடைய பாவங்களுக்கு உடன்படாமலும், அவளுக்கு நேரிடும் வாதைகளில் அகப்படாமலும் இருக்கும்படிக்கு அவளைவிட்டு வெளியே வாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவளுடைய வேசித்தனத்தின் உக்கிரமான மதுவை எல்லா ஜாதிகளும் குடித்தார்கள்; பூமியின் ராஜாக்கள் அவளோடே வேசித்தனம்பண்ணினார்கள்; பூமியின் வர்த்தகர் அவளுடைய செல்வச்செருக்கின் மிகுதியினால் ஐசுவரியவான்களானார்கள் என்று விளம்பினான்.]]></a:t>
+              <a:t><![CDATA[4. பின்பு, வேறொரு சத்தம் வானத்திலிருந்து உண்டாகக் கேட்டேன். அது: என் ஜனங்களே, நீங்கள் அவளுடைய பாவங்களுக்கு உடன்படாமலும், அவளுக்கு நேரிடும் வாதைகளில் அகப்படாமலும் இருக்கும்படிக்கு அவளைவிட்டு வெளியே வாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510264" r:id="rId1"/>
+    <p:sldLayoutId id="2474539418" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6847,106 +6056,50 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7079,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પછી મેં બીજો એક અવાજ આકાશમાંથી કહેતા સાંભળ્યો કે:“મારા લોકો, તે શહેરમાથી બહાર આવો, જેથી તમે તેના]]></a:t>
+              <a:t><![CDATA[5. దాని పాపములు ఆకాశమునంటుచున్నవి, దాని నేరములను దేవుడు జ్ఞాపకము చేసికొనియున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપોના ભાગીદાર ન થાઓ. પછી તમે તેના પર આવનારી વિપત્તિઓને તમારે સહન કરવી પડશે નહિ.]]></a:t>
+              <a:t><![CDATA[6. అది యిచ్చినప్రకారము దానికి ఇయ్యుడి; దాని క్రియల చొప్పున దానికి రెట్టింపు చేయుడి; అది కలిపిన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તે શહેરનાં પાપો દૂર આકાશ સુધી પહોંચ્યા છે. તેણે જે ખરાબ કૃત્યો કર્યા છે તે દેવ ભૂલ્યો નથી.]]></a:t>
+              <a:t><![CDATA[పాత్రలో దానికొరకు రెండంతలు కలిపి పెట్టుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તે શહેરને એટલું ભરી આપો, જેટલું તેણે બીજાઓને ભરી આપ્યું છે. તેણે જેટલું કર્યુ છે તેનાથી બમણું]]></a:t>
+              <a:t><![CDATA[7. అది నేను రాణినిగా కూర్చుండుదానను, నేను విధవరాలను కాను, దుఃఖము చూడనే చూడనని తన మనస్సులో అనుకొనెను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપો; તેને માટે દ્રાક્ષારસ જેટલો તેણે બીજાઓ માટે તૈયાર કર્યો હતો તેનાથી બમણો તેજ તૈયાર કરો.]]></a:t>
+              <a:t><![CDATA[గనుక, అది తన్నుతాను ఎంతగా గొప్పచేసికొని సుఖ భోగములను అనుభ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. બાબિલોને પોતાને મોટી કીર્તિ અને મોજશોખ જીવનમાં પ્રાપ્ત કર્યા, તેટલાં દુ:ખો અને વેદનાઓ પણ તેને]]></a:t>
+              <a:t><![CDATA[8. అందుచేత ఒక్క దినముననే దాని తెగుళ్లు, అనగా మరణమును దుఃఖమును కరవును వచ్చును; దానికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપો; તે તેની જાતને કહે છે, ‘હું મારા રાજ્યાસન પર બેઠેલી એક રાણી છું. હું વિધવા નથી, હું કદી ઉદાસ]]></a:t>
+              <a:t><![CDATA[తీర్పుతీర్చుచున్న దేవుడైన ప్రభువు బలిష్ఠుడు గనుక అది అగ్నిచేత బొత్తిగా కాల్చివే¸]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થનાર નથી.’]]></a:t>
+              <a:t><![CDATA[9. దానితో వ్యభిచారముచేసి సుఖభోగములను అనుభవించిన భూరాజులు దాని బాధ చూచి భయా క్రాంతులై దూరమున నిలువబడి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તેથી એક દિવસમાં આ બધી ખરાબ બાબતો મૃત્યુ, શોક અને દુકાળ તેની પાસે આવશે. તેનો અગ્નિથી નાશ થશે, કારણ]]></a:t>
+              <a:t><![CDATA[దాని దహనధూమమును చూచునప్పుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે પ્રભુ દેવ જે તેનો ન્યાય કરે છે તે શક્તિશાળી છે.]]></a:t>
+              <a:t><![CDATA[10. దాని విషయమై రొమ్ము కొట్టుకొనుచు ఏడ్చుచు--అయ్యో, అయ్యో, బబులోను మహాపట్టణమా, బలమైన పట్టణమా, ఒక్క]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પછી મેં બીજા એક દૂતને આકાશમાંથી નીચે આવતા જોયો. આ દૂત પાસે વધારે સત્તા હતી. તે દૂતના મહિમાથી]]></a:t>
+              <a:t><![CDATA[1. అటుతరువాత మహాధికారముగల వేరొక దూత పరలోకమునుండి దిగివచ్చుట చూచితిని. అతని మహిమచేత భూమి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “પૃથ્વીના રાજાઓ, જેમણે તેની સાથે વ્યભિચારનાં પાપ કર્યા અને તેની સંપત્તિમાં ભાગ પડાવ્યો તેઓ તેની]]></a:t>
+              <a:t><![CDATA[గడియలోనే నీకు తీర్పువచ్చెను గదా అని చెప్పుకొందురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આગનો ધૂમાડો જોશે. પછી તે રાજાઓ તેના મૃત્યુને કારણે રડશે અને દુ:ખી થશે.]]></a:t>
+              <a:t><![CDATA[11. లోకములోని వర్తకులును, ఆ పట్టణమును చూచి యేడ్చుచు, తమ సరకులను, అనగా బంగారు వెండి రత్నములు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તેની વેદનાના ભયથી તે રાજાઓ દૂર ઊભા રહેશે. તે રાજાઓ કહેશે કે:‘અરેરે! ભયંકર! કેવું ભયંકર, મહાન]]></a:t>
+              <a:t><![CDATA[ముత్యములు సన్నపు నార బట్టలు ఊదా రంగుబట్టలు పట్టుబట్టలు రక్తవర్ణపుబట్టలు మొదలైన సరకులను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાબિલોન નગર, બાબિલોનનું બળવાન નગર! તારી શિક્ષા એક કલાકમાં થઈ!’]]></a:t>
+              <a:t><![CDATA[12. ప్రతివిధమైన దబ్బమ్రానును ప్రతి విధమైన దంతపు వస్తువులను, మిక్కిలి విలువగల కఱ్ఱ యిత్తడి యినుము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “અને પૃથ્વી પરના વેપારીઓ તેના માટે શોક કરશે અને તેને માટે દુ:ખી થશે. તેઓ દિલગીર થશે કારણ કે હવે]]></a:t>
+              <a:t><![CDATA[చలువరాళ్లు మొదలైనవాటితో చేయబడిన ప్రతివిధమైన వస్తువులను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ જે વેચે છે તેને ખરીદનારા ત્યાં કોઈ નથી.]]></a:t>
+              <a:t><![CDATA[13. దాల్చినిచెక్క ఓమము ధూపద్రవ్యములు అత్తరు సాంబ్రాణి ద్రాక్షారసము నూనె మెత్తనిపిండి గోదుమలు పశువులు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તેઓ સોનું, રૂપું, કિંમતી રત્નો, મોતીઓ, સુંદર બારીક શણના કપડાં, જાંબુડી કાપડ, રેશમી તથા કિરમજી]]></a:t>
+              <a:t><![CDATA[గొఱ్ఱలు మొదలగు వాటిని, గుఱ్ఱములను రథములను దాసులను మనుష్యుల ప్రాణములను ఇకమీదట ఎవడును కొనడు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાપડ સર્વ જાતના સુગંધીદાર કાષ્ટ,હાથીદાંતની મૂલ્યવાન કાષ્ટની, પિતળની, લોઢાની તથા સંગેમરમરની, સર્વ]]></a:t>
+              <a:t><![CDATA[14. నీ ప్రాణమునకు ఇష్టమైన ఫలములు నిన్ను విడిచిపోయెను, రుచ్య మైనవన్నియు దివ్యమైనవన్నియు నీకు దొరకకుండ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાતની વસ્તુઓ વેચતાં.]]></a:t>
+              <a:t><![CDATA[నశించి పోయినవి, అవి యికమీదట కనబడనే కనబడవని చెప్పు కొనుచు, దానిగూర్చి దుఃఖపడుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તે વેપારીઓ, તજ, તેજાનાં, ધૂપદ્ધવ્યો, અત્તર, લોબાન, દ્ધાક્ષારસ, તેલ, ઝીણો મેંદો, ઘઉં, તથા]]></a:t>
+              <a:t><![CDATA[15. ఆ పట్టణముచేత ధనవంతులైన యీ సరకుల వర్తకులు ఏడ్చుచు దుఃఖపడుచు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૃથ્વી પ્રકાશિત થઈ.]]></a:t>
+              <a:t><![CDATA[ప్రకాశించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઢોરઢાંકર, ઘેટાં, ઘોડા, રથો, ગુલામો તથા માણસોના પ્રાણ, પણ તેઓ વેચતા. તે વેપારી માણસો રડશે અને કહેશે]]></a:t>
+              <a:t><![CDATA[16. అయ్యో, అయ్యో, సన్నపు నారబట్టలను ధూమ్రరక్త వర్ణపు వస్త్రములను ధరించుకొని, బంగారముతోను రత్నములతోను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે:]]></a:t>
+              <a:t><![CDATA[ముత్యములతోను అలంకరింపబడిన మహాపట్టణమా, యింత ఐశ్వర్యము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ‘ઓ બાબિલોન, તમે જે સારી વસ્તુઓની ઈચ્છા છે તે તારી પાસેથી દૂર થઈ છે. તારી બધી કિંમતી અને સુંદર]]></a:t>
+              <a:t><![CDATA[17. ప్రతి నావికుడును, ఎక్కడికైనను సబురుచేయు ప్రతివాడును, ఓడవారును, సముద్రముమీద పనిచేసి జీవనముచేయు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વસ્તુઓ અદૃશ્ય થઈ ગઈ છે. તને ફરીથી તે વસ્તુઓ કદાપિ મળશે નહિ.’]]></a:t>
+              <a:t><![CDATA[వారందరును దూరముగా నిలిచి దాని దహన ధూమమును చూచి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “તે વેપારી માણસો તેની વેદનાથી ભયભીત થશે અને તેનાથી દૂર ઊભા રહેશે. આ તે માણસો છે જે વસ્તુંઓ]]></a:t>
+              <a:t><![CDATA[18. ఈ మహాపట్టణముతో సమానమైనదేది అని చెప్పుకొనుచు కేకలువేసి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વેચીને તેમાંથી ધનવાન થયા. તે માણસો રડશે અને શોક કરશે.]]></a:t>
+              <a:t><![CDATA[19. తమ తలలమీద దుమ్ముపోసి కొని యేడ్చుచు దుఃఖించుచు అయ్యో, అయ్యో, ఆ మహాపట్టణము; అందులో సముద్రముమీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેઓ કહેશે કે:‘અરેરે! ભયંકર! કેવું ભયંકર! બારીક શણનાં, જાંબુડી તથા કિરમજી રંગના વસ્ત્રોથી વેષ્ટિત]]></a:t>
+              <a:t><![CDATA[ఓడలుగల వారందరు, దానియందలి అధిక వ్యయముచేత ధనవంతులైరి; అది ఒక్క గడియలో పాడైపోయెనే అని చెప్పు కొనుచు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને સોનાથી, કિંમતી પથ્થરો અને મોતીઓથી અલંકૃત મહાન નગરને હાય હાય!]]></a:t>
+              <a:t><![CDATA[కేకలు వేయుచుండిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. આ બધી સંપતિ એક કલાકમાં નષ્ટ થઈ!’“સર્વ નાખુદા, બધા લોકો જે વહાણોમાં સફર કરનારા છે, બધા જ ખલાસીઓ]]></a:t>
+              <a:t><![CDATA[20. పరలోకమా, పరిశుద్ధు లారా, అపొస్తలులారా, ప్రవక్తలారా, దానిగూర్చి ఆనం దించుడి, ఏలయనగా దానిచేత మీకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તે બધા લોકો જે સમુદ્ર માર્ગે પૈસા કમાનારા છે તેઓ બાબિલોનથી દૂર ઊભા રહ્યા.]]></a:t>
+              <a:t><![CDATA[కలిగిన తీర్పుకు ప్రతిగా దేవుడు ఆ పట్టణమునకు తీర్పు తీర్చియున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તે દૂતે મોટા શક્તિશાળી અવાજ સાથે બૂમ પાડી કે:“તેનો વિનાશ થયો છે! તે મોટા શહેર બાબિલોનનો નાશ થયો]]></a:t>
+              <a:t><![CDATA[2. అతడు గొప్ప స్వరముతో అర్భటించి యిట్లనెనుమహాబబులోను కూలిపోయెను కూలిపోయెను. అది దయ్యములకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તેઓએ તેના બળવાનો ધૂમાડો જોયો. તેઓએ મોટે સાદે કહ્યું કે: ‘ત્યાં આના જેવું મહાન નગર કદાપિ હતું]]></a:t>
+              <a:t><![CDATA[21. తరువాత బలిష్ఠుడైన యొక దూత గొప్ప తిరుగటి రాతివంటి రాయి యెత్తి సముద్రములో పడవేసిఈలాగు మహాపట్టణమైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ!’]]></a:t>
+              <a:t><![CDATA[బబులోను వేగముగా పడద్రోయబడి ఇక ఎన్నటికిని కనబడకపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તેઓએ પોતાનાં માથાં પર ધૂળ ફેંકી. તેઓ રડ્યા અને વિલાપ કરવા લાગ્યાં. તેઓએ મોટા સાદે કહ્યું]]></a:t>
+              <a:t><![CDATA[22. నీ వర్తకులు భూమిమీద గొప్ప ప్రభువులై యుండిరి; జనములన్నియు నీ మాయమంత్రములచేత మోసపోయిరి; కావున]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે:‘અરેરે! ભયંકર! કેવું ભયંકર તે મહાન નગર! તે બધા લોકો જેમની પાસે સમુદ્ર પર વહાણો છે, તેઓ તથા તેની]]></a:t>
+              <a:t><![CDATA[వైణికుల యొక్కయు, గాయకులయొక్కయు, పిల్లనగ్రోవి ఊదు వారియొక్కయు బూరలు ఊదువారియొక్కయు శబ్దము ఇక ఎన్నడును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંપતિને કારણે તેઓ ધનવાન થયા. પરંતુ તેનો વિનાશ એક કલાકમાં થયો!]]></a:t>
+              <a:t><![CDATA[నీలో వినబడదు. మరి ఏ శిల్పమైన చేయు శిల్పి యెవడును నీలో ఎంతమాత్రమును కనబడడు, తిరుగటిధ్వని యిక ఎన్నడును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ઓ આકાશ! આના કારણે આનંદિત થાઓ. સંતો, પ્રેરિતો અને પ્રબોધકો, આનંદ કરો. તેણે તમારી સાથે જે કાંઇ]]></a:t>
+              <a:t><![CDATA[నీలో వినబడదు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યું તેને કારણે દેવે તેને શિક્ષા કરી.”‘]]></a:t>
+              <a:t><![CDATA[23. దీపపు వెలుగు నీలో ఇకను ప్రకాశింపనే ప్రకాశింపదు, పెండ్లి కుమారుని స్వరమును పెండ్లికుమార్తె]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. પછી એક શક્તિશાળી દૂતે એક મોટો પથ્થર ઉઠાવ્યો. આ પથ્થર ઘંટીના પડ જેવો મોટો હતો. તે દૂતે તે પથ્થરને]]></a:t>
+              <a:t><![CDATA[స్వరమును నీలో ఇక ఎన్నడును వినబడవు అని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દરિયામાં નાખી દીધો અને કહ્યું કે:“તે મહાન નગર બાબિલોનને એટલી જ નિર્દયતાપૂર્વક નીચે ફેંકી દેવામાં]]></a:t>
+              <a:t><![CDATA[24. మరియు ప్రవక్తల యొక్కయు, పరిశుద్ధులయొక్కయు, భూమిమీద వధింప బడినవారందరియొక్కయు రక్తము ఆ పట్టణములో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવશે. તે શહેર ફરીથી કદી જોવામાં નહિ આવે.]]></a:t>
+              <a:t><![CDATA[కనబడె ననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,975 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે! તે ભૂતોનું ઘર બન્યું. તે શહેર દરેક અશુદ્ધ આત્માઓને રહેવા માટેનું સ્થળ બન્યું છે. તે બધી જાતના]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[(બાબિલોન) દોષિત છે.”]]></a:t>
+              <a:t><![CDATA[నివాసస్థలమును, ప్రతి అపవిత్రాత్మకు ఉనికిపట్టును, అపవిత్రమును అసహ్యమునైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અશુદ્ધ પક્ષીઓથી ભરેલું શહેર બન્યું છે. તે બધા અશુદ્ધ તિરસ્કૃત પ્રાણીઓનું શહેર બન્યું છે.]]></a:t>
+              <a:t><![CDATA[3. ఏలయనగా సమస్తమైన జనములు మోహోద్రేకముతో కూడిన దాని వ్యభిచార మద్యమును త్రాగి పడిపోయిరి, భూరాజులు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પૃથ્વી પરના બધા લોકોએ તેના વ્યભિચારના પાપનો તથા દેવના કોપનો દ્રાક્ષારસ પીધો છે. પૃથ્વી પરના]]></a:t>
+              <a:t><![CDATA[దానితో వ్యభిచరించిరి, భూలోకమందలి వర్తకులు దాని సుఖభోగములవలన ధనవంతులైరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજાઓએ તેની સાથે વ્યભિચારનાં પાપ કર્યા છે અને પૃથ્વી પરના વેપારીઓ તેની સમૃદ્ધ સંપત્તિ અને]]></a:t>
+              <a:t><![CDATA[4. మరియు ఇంకొక స్వరము పరలోకములోనుండి ఈలాగు చెప్పగా వింటినినా ప్రజలారా, మీరు దాని పాపములలో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોજશોખમાંથી શ્રીમંત થયા છે.’]]></a:t>
+              <a:t><![CDATA[పాలివారుకాకుండునట్లును, దాని తెగుళ్లలో ఏదియు మీకు ప్రాప్తింపకుండునట్లును దానిని విడిచిరండి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>