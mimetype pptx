--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -75,66 +75,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -157,58 +141,50 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
-    <p:sldId id="298" r:id="rId45"/>
-[...6 lines deleted...]
-    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,61 +324,53 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the four and twenty elders and the four beasts fell down and worshipped God that sat on the throne, saying, Amen; Alleluia.]]></a:t>
+              <a:t><![CDATA[5. மேலும், நமது தேவனுடைய ஊழியக்காரரே, அவருக்குப் பயப்படுகிற சிறியோரும் பெரியோருமானவர்களே, நீங்கள் யாவரும் அவரைத் துதியுங்கள் என்று ஒரு சத்தம் சிங்காசனத்திலிருந்து பிறந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And a voice came out of the throne, saying, Praise our God, all you his servants, and all of you that fear him, both small and great.]]></a:t>
+              <a:t><![CDATA[5. மேலும், நமது தேவனுடைய ஊழியக்காரரே, அவருக்குப் பயப்படுகிற சிறியோரும் பெரியோருமானவர்களே, நீங்கள் யாவரும் அவரைத் துதியுங்கள் என்று ஒரு சத்தம் சிங்காசனத்திலிருந்து பிறந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And a voice came out of the throne, saying, Praise our God, all you his servants, and all of you that fear him, both small and great.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது திரளான ஜனங்கள் இடும் ஆரவாரம்போலவும், பெருவெள்ள இரைச்சல்போலவும், பலத்த இடிமுழக்கம்போலவும், ஒரு சத்தமுண்டாகி: அல்லேலூயா, சர்வவல்லமையுள்ள தேவனாகிய கர்த்தர் ராஜ்யபாரம்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I heard as it were the voice of a great multitude, and as the voice of many waters, and as the voice of mighty thunderings, saying, Alleluia: for the Lord God omnipotent reigns.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது திரளான ஜனங்கள் இடும் ஆரவாரம்போலவும், பெருவெள்ள இரைச்சல்போலவும், பலத்த இடிமுழக்கம்போலவும், ஒரு சத்தமுண்டாகி: அல்லேலூயா, சர்வவல்லமையுள்ள தேவனாகிய கர்த்தர் ராஜ்யபாரம்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I heard as it were the voice of a great multitude, and as the voice of many waters, and as the voice of mighty thunderings, saying, Alleluia: for the Lord God omnipotent reigns.]]></a:t>
+              <a:t><![CDATA[7. நாம் சந்தோஷப்பட்டுக் களிகூர்ந்து அவருக்குத் துதிசெலுத்தக்கடவோம். ஆட்டுக்குட்டியானவருடைய கலியாணம் வந்தது, அவருடைய மனைவி தன்னை ஆயத்தம்பண்ணினாள் என்று சொல்லக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I heard as it were the voice of a great multitude, and as the voice of many waters, and as the voice of mighty thunderings, saying, Alleluia: for the Lord God omnipotent reigns.]]></a:t>
+              <a:t><![CDATA[7. நாம் சந்தோஷப்பட்டுக் களிகூர்ந்து அவருக்குத் துதிசெலுத்தக்கடவோம். ஆட்டுக்குட்டியானவருடைய கலியாணம் வந்தது, அவருடைய மனைவி தன்னை ஆயத்தம்பண்ணினாள் என்று சொல்லக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Let us be glad and rejoice, and give honour to him: for the marriage of the Lamb has come, and his wife has made herself ready.]]></a:t>
+              <a:t><![CDATA[8. சுத்தமும் பிரகாசமுமான மெல்லிய வஸ்திரம் தரித்துக்கொள்ளும்படி அவளுக்கு அளிக்கப்பட்டது; அந்த மெல்லியவஸ்திரம் பரிசுத்தவான்களுடைய நீதிகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Let us be glad and rejoice, and give honour to him: for the marriage of the Lamb has come, and his wife has made herself ready.]]></a:t>
+              <a:t><![CDATA[8. சுத்தமும் பிரகாசமுமான மெல்லிய வஸ்திரம் தரித்துக்கொள்ளும்படி அவளுக்கு அளிக்கப்பட்டது; அந்த மெல்லியவஸ்திரம் பரிசுத்தவான்களுடைய நீதிகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And to her was granted that she should be arrayed in fine linen, clean and white: for the fine linen is the righteousness of saints.]]></a:t>
+              <a:t><![CDATA[9. பின்னும், அவன் என்னை நோக்கி: ஆட்டுக்குட்டியானவரின் கலியாண விருந்துக்கு அழைக்கப்பட்டவர்கள் பாக்கியவான்கள் என்றெழுது என்றான். மேலும், இவைகள் தேவனுடைய சத்தியமான வசனங்கள் என்று என்னுடனே சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And to her was granted that she should be arrayed in fine linen, clean and white: for the fine linen is the righteousness of saints.]]></a:t>
+              <a:t><![CDATA[9. பின்னும், அவன் என்னை நோக்கி: ஆட்டுக்குட்டியானவரின் கலியாண விருந்துக்கு அழைக்கப்பட்டவர்கள் பாக்கியவான்கள் என்றெழுது என்றான். மேலும், இவைகள் தேவனுடைய சத்தியமான வசனங்கள் என்று என்னுடனே சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And after these things I heard a great voice of much people in heaven, saying, Alleluia; Salvation, and glory, and honour, and power, unto the Lord our God:]]></a:t>
+              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு, பரலோகத்தில் திரளான ஜனக்கூட்டம் இடுகிற ஆரவாரத்தைக் கேட்டேன். அவர்கள்: அல்லேலூயா, இரட்சணியமும் மகிமையும் கனமும் வல்லமையும் நம்முடைய தேவனாகிய கர்த்தருக்கே உரியது; அவருடைய நியாயத்தீர்ப்புகள் சத்தியமும் நீதியுமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he says unto me, Write, Blessed are they which are called unto the marriage supper of the Lamb. And he says unto me, These are the true sayings of God.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவனை வணங்கும்படி அவனுடைய பாதத்தில் விழுந்தேன். அவன் என்னை நோக்கி: இப்படிச் செய்யாதபடிக்குப் பார்; உன்னோடும் இயேசுவைக்குறித்துச் சாட்சியிட்ட சகோதரரோடுங்கூட நானும் ஒரு ஊழியக்காரன்; தேவனைத் தொழுதுகொள். இயேசுவைப்பற்றின சாட்சி தீர்க்கதரிசனத்தின் ஆவியாயிருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he says unto me, Write, Blessed are they which are called unto the marriage supper of the Lamb. And he says unto me, These are the true sayings of God.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவனை வணங்கும்படி அவனுடைய பாதத்தில் விழுந்தேன். அவன் என்னை நோக்கி: இப்படிச் செய்யாதபடிக்குப் பார்; உன்னோடும் இயேசுவைக்குறித்துச் சாட்சியிட்ட சகோதரரோடுங்கூட நானும் ஒரு ஊழியக்காரன்; தேவனைத் தொழுதுகொள். இயேசுவைப்பற்றின சாட்சி தீர்க்கதரிசனத்தின் ஆவியாயிருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he says unto me, Write, Blessed are they which are called unto the marriage supper of the Lamb. And he says unto me, These are the true sayings of God.]]></a:t>
+              <a:t><![CDATA[11. பின்பு, பரலோகம் திறந்திருக்கக்கண்டேன்; இதோ, ஒரு வெள்ளைக்குதிரை காணப்பட்டது, அதின்மேல் ஏறியிருந்தவர் உண்மையும் சத்தியமுமுள்ளவரென்னப்பட்டவர்; அவர் நீதியாய் நியாயந்தீர்த்து யுத்தம்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I fell at his feet to worship him. And he said unto me, See you do it not: I am your fellow servant, and of your brethren that have the testimony of Jesus: worship God: for the testimony of Jesus is the spirit of prophecy.]]></a:t>
+              <a:t><![CDATA[11. பின்பு, பரலோகம் திறந்திருக்கக்கண்டேன்; இதோ, ஒரு வெள்ளைக்குதிரை காணப்பட்டது, அதின்மேல் ஏறியிருந்தவர் உண்மையும் சத்தியமுமுள்ளவரென்னப்பட்டவர்; அவர் நீதியாய் நியாயந்தீர்த்து யுத்தம்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I fell at his feet to worship him. And he said unto me, See you do it not: I am your fellow servant, and of your brethren that have the testimony of Jesus: worship God: for the testimony of Jesus is the spirit of prophecy.]]></a:t>
+              <a:t><![CDATA[11. பின்பு, பரலோகம் திறந்திருக்கக்கண்டேன்; இதோ, ஒரு வெள்ளைக்குதிரை காணப்பட்டது, அதின்மேல் ஏறியிருந்தவர் உண்மையும் சத்தியமுமுள்ளவரென்னப்பட்டவர்; அவர் நீதியாய் நியாயந்தீர்த்து யுத்தம்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I fell at his feet to worship him. And he said unto me, See you do it not: I am your fellow servant, and of your brethren that have the testimony of Jesus: worship God: for the testimony of Jesus is the spirit of prophecy.]]></a:t>
+              <a:t><![CDATA[12. அவருடைய கண்கள் அக்கினிஜுவாலையைப்போலிருந்தன, அவருடைய சிரசின்மேல் அநேக கிரீடங்கள் இருந்தன; அவருக்கேயன்றி வேறொருவருக்குந் தெரியாத ஒரு நாமமும் எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I saw heaven opened, and behold a white horse; and he that sat upon him was called Faithful and True, and in righteousness he does judge and make war.]]></a:t>
+              <a:t><![CDATA[12. அவருடைய கண்கள் அக்கினிஜுவாலையைப்போலிருந்தன, அவருடைய சிரசின்மேல் அநேக கிரீடங்கள் இருந்தன; அவருக்கேயன்றி வேறொருவருக்குந் தெரியாத ஒரு நாமமும் எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I saw heaven opened, and behold a white horse; and he that sat upon him was called Faithful and True, and in righteousness he does judge and make war.]]></a:t>
+              <a:t><![CDATA[13. இரத்தத்தில் தோய்க்கப்பட்ட வஸ்திரத்தைத் தரித்திருந்தார்; அவருடைய நாமம் தேவனுடைய வார்த்தை என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I saw heaven opened, and behold a white horse; and he that sat upon him was called Faithful and True, and in righteousness he does judge and make war.]]></a:t>
+              <a:t><![CDATA[13. இரத்தத்தில் தோய்க்கப்பட்ட வஸ்திரத்தைத் தரித்திருந்தார்; அவருடைய நாமம் தேவனுடைய வார்த்தை என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. His eyes were as a flame of fire, and on his head were many crowns; and he had a name written, that no man knew, but he himself.]]></a:t>
+              <a:t><![CDATA[14. பரலோகத்திலுள்ள சேனைகள் வெண்மையும் சுத்தமுமான மெல்லிய வஸ்திரந்தரித்தவர்களாய், வெள்ளைக்குதிரைகளின்மேல் ஏறி, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And after these things I heard a great voice of much people in heaven, saying, Alleluia; Salvation, and glory, and honour, and power, unto the Lord our God:]]></a:t>
+              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு, பரலோகத்தில் திரளான ஜனக்கூட்டம் இடுகிற ஆரவாரத்தைக் கேட்டேன். அவர்கள்: அல்லேலூயா, இரட்சணியமும் மகிமையும் கனமும் வல்லமையும் நம்முடைய தேவனாகிய கர்த்தருக்கே உரியது; அவருடைய நியாயத்தீர்ப்புகள் சத்தியமும் நீதியுமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. His eyes were as a flame of fire, and on his head were many crowns; and he had a name written, that no man knew, but he himself.]]></a:t>
+              <a:t><![CDATA[14. பரலோகத்திலுள்ள சேனைகள் வெண்மையும் சுத்தமுமான மெல்லிய வஸ்திரந்தரித்தவர்களாய், வெள்ளைக்குதிரைகளின்மேல் ஏறி, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he was clothed with a vesture dipped in blood: and his name is called The Word of God.]]></a:t>
+              <a:t><![CDATA[15. புறஜாதிகளை வெட்டும்படிக்கு அவருடைய வாயிலிருந்து கூர்மையான பட்டயம் புறப்படுகிறது; இருப்புக்கோலால் அவர்களை அரசாளுவார்; அவர் சர்வவல்லமையுள்ள தேவனுடைய உக்கிரகோபமாகிய மதுவுள்ள ஆலையை மிதிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the armies which were in heaven followed him upon white horses, clothed in fine linen, white and clean.]]></a:t>
+              <a:t><![CDATA[15. புறஜாதிகளை வெட்டும்படிக்கு அவருடைய வாயிலிருந்து கூர்மையான பட்டயம் புறப்படுகிறது; இருப்புக்கோலால் அவர்களை அரசாளுவார்; அவர் சர்வவல்லமையுள்ள தேவனுடைய உக்கிரகோபமாகிய மதுவுள்ள ஆலையை மிதிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the armies which were in heaven followed him upon white horses, clothed in fine linen, white and clean.]]></a:t>
+              <a:t><![CDATA[16. ராஜாதி ராஜா, கர்த்தாதி கர்த்தா என்னும் நாமம் அவருடைய வஸ்திரத்தின்மேலும் அவருடைய தொடையின்மேலும் எழுதப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And out of his mouth goes a sharp sword, that with it he should strike the nations: and he shall rule them with a rod of iron: and he treads the winepress of the fierceness and wrath of Almighty God.]]></a:t>
+              <a:t><![CDATA[17. பின்பு ஒரு தூதன் சூரியனில் நிற்கக்கண்டேன்; அவன் வானத்தின் மத்தியில் பறக்கிற சகல பறவைகளையும் பார்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And out of his mouth goes a sharp sword, that with it he should strike the nations: and he shall rule them with a rod of iron: and he treads the winepress of the fierceness and wrath of Almighty God.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் ராஜாக்களின் மாம்சத்தையும், சேனைத்தலைவர்களின் மாம்சத்தையும், பலவான்களின் மாம்சத்தையும், குதிரைகளின் மாம்சத்தையும், அவைகளின்மேல் ஏறியிருக்கிறவர்களின் மாம்சத்தையும், சுயாதீனர் அடிமைகள், சிறியோர் பெரியோர், இவர்களெல்லாருடைய மாம்சத்தையும் பட்சிக்கும்படிக்கு, மகாதேவன் கொடுக்கும் விருந்துக்குக் கூடிவாருங்கள் என்று மிகுந்த சத்தத்தோடே கூப்பிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he has on his vesture and on his thigh a name written, KING OF KINGS, AND LORD OF LORDS.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் ராஜாக்களின் மாம்சத்தையும், சேனைத்தலைவர்களின் மாம்சத்தையும், பலவான்களின் மாம்சத்தையும், குதிரைகளின் மாம்சத்தையும், அவைகளின்மேல் ஏறியிருக்கிறவர்களின் மாம்சத்தையும், சுயாதீனர் அடிமைகள், சிறியோர் பெரியோர், இவர்களெல்லாருடைய மாம்சத்தையும் பட்சிக்கும்படிக்கு, மகாதேவன் கொடுக்கும் விருந்துக்குக் கூடிவாருங்கள் என்று மிகுந்த சத்தத்தோடே கூப்பிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he has on his vesture and on his thigh a name written, KING OF KINGS, AND LORD OF LORDS.]]></a:t>
+              <a:t><![CDATA[19. பின்பு, மிருகமும் பூமியின் ராஜாக்களும் அவர்களுடைய சேனைகளும், குதிரையின்மேல் ஏறியிருக்கிறவரோடும் அவருடைய சேனையோடும் யுத்தம்பண்ணும்படிக்குக் கூடிவரக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And I saw an angel standing in the sun; and he cried with a loud voice, saying to all the fowls that fly in the midst of heaven, Come and gather yourselves together unto the supper of the great God;]]></a:t>
+              <a:t><![CDATA[19. பின்பு, மிருகமும் பூமியின் ராஜாக்களும் அவர்களுடைய சேனைகளும், குதிரையின்மேல் ஏறியிருக்கிறவரோடும் அவருடைய சேனையோடும் யுத்தம்பண்ணும்படிக்குக் கூடிவரக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And I saw an angel standing in the sun; and he cried with a loud voice, saying to all the fowls that fly in the midst of heaven, Come and gather yourselves together unto the supper of the great God;]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது மிருகம் பிடிக்கப்பட்டது; மிருகத்தின் முன்பாகச் செய்த அற்புதங்களால் அதின் முத்திரையைத் தரித்தவர்களையும் அதின் சொரூபத்தையும் வணங்கினவர்களையும் மோசம்போக்கின கள்ளத்தீர்க்கதரிசியுங்கூடப் பிடிக்கப்பட்டான்; இருவரும் கந்தகம் எரிகிற அக்கினிக்கடலிலே உயிரோடே தள்ளப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And after these things I heard a great voice of much people in heaven, saying, Alleluia; Salvation, and glory, and honour, and power, unto the Lord our God:]]></a:t>
+              <a:t><![CDATA[2. தன் வேசித்தனத்தினால் பூமியைக்கெடுத்த மகா வேசிக்கு அவர் நியாயத்தீர்ப்புக்கொடுத்து, தம்முடைய ஊழியக்காரரின் இரத்தத்திற்காக அவளிடத்தில் பழிவாங்கினாரே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. That all of you may eat the flesh of kings, and the flesh of captains, and the flesh of mighty men, and the flesh of horses, and of them that sit on them, and the flesh of all men, both free and bond, both small and great.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது மிருகம் பிடிக்கப்பட்டது; மிருகத்தின் முன்பாகச் செய்த அற்புதங்களால் அதின் முத்திரையைத் தரித்தவர்களையும் அதின் சொரூபத்தையும் வணங்கினவர்களையும் மோசம்போக்கின கள்ளத்தீர்க்கதரிசியுங்கூடப் பிடிக்கப்பட்டான்; இருவரும் கந்தகம் எரிகிற அக்கினிக்கடலிலே உயிரோடே தள்ளப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. That all of you may eat the flesh of kings, and the flesh of captains, and the flesh of mighty men, and the flesh of horses, and of them that sit on them, and the flesh of all men, both free and bond, both small and great.]]></a:t>
+              <a:t><![CDATA[21. மற்றவர்கள் குதிரையின்மேல் ஏறினவருடைய வாயிலிருந்து புறப்படுகிற பட்டயத்தால் கொல்லப்பட்டார்கள்; அவர்களுடைய மாம்சத்தினால் பறவைகள் யாவும் திருப்தியடைந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,814 +4245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. That all of you may eat the flesh of kings, and the flesh of captains, and the flesh of mighty men, and the flesh of horses, and of them that sit on them, and the flesh of all men, both free and bond, both small and great.]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[21. And the remnant were slain with the sword of him that sat upon the horse, which sword proceeded out of his mouth: and all the fowls were filled with their flesh.]]></a:t>
+              <a:t><![CDATA[21. மற்றவர்கள் குதிரையின்மேல் ஏறினவருடைய வாயிலிருந்து புறப்படுகிற பட்டயத்தால் கொல்லப்பட்டார்கள்; அவர்களுடைய மாம்சத்தினால் பறவைகள் யாவும் திருப்தியடைந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,160 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For true and righteous are his judgments: for he has judged the great whore, which did corrupt the earth with her fornication, and has avenged the blood of his servants at her hand.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[21. And the remnant were slain with the sword of him that sat upon the horse, which sword proceeded out of his mouth: and all the fowls were filled with their flesh.]]></a:t>
+              <a:t><![CDATA[2. தன் வேசித்தனத்தினால் பூமியைக்கெடுத்த மகா வேசிக்கு அவர் நியாயத்தீர்ப்புக்கொடுத்து, தம்முடைய ஊழியக்காரரின் இரத்தத்திற்காக அவளிடத்தில் பழிவாங்கினாரே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For true and righteous are his judgments: for he has judged the great whore, which did corrupt the earth with her fornication, and has avenged the blood of his servants at her hand.]]></a:t>
+              <a:t><![CDATA[2. தன் வேசித்தனத்தினால் பூமியைக்கெடுத்த மகா வேசிக்கு அவர் நியாயத்தீர்ப்புக்கொடுத்து, தம்முடைய ஊழியக்காரரின் இரத்தத்திற்காக அவளிடத்தில் பழிவாங்கினாரே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And again they said, Alleluia And her smoke rose up for ever and ever.]]></a:t>
+              <a:t><![CDATA[3. மறுபடியும் அவர்கள்: அல்லேலூயா என்று சொல்லி ஆர்ப்பரித்தார்கள். அவளுடைய புகை என்றென்றைக்கும் எழும்புகிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And again they said, Alleluia And her smoke rose up for ever and ever.]]></a:t>
+              <a:t><![CDATA[4. இருபத்துநான்கு மூப்பர்களும், நான்கு ஜீவன்களும் வணக்கமாய் விழுந்து: ஆமென், அல்லேலூயா, என்று சொல்லி, சிங்காசனத்தின்மேல் வீற்றிருக்கும் தேவனைத் தொழுதுகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the four and twenty elders and the four beasts fell down and worshipped God that sat on the throne, saying, Amen; Alleluia.]]></a:t>
+              <a:t><![CDATA[4. இருபத்துநான்கு மூப்பர்களும், நான்கு ஜீவன்களும் வணக்கமாய் விழுந்து: ஆமென், அல்லேலூயா, என்று சொல்லி, சிங்காசனத்தின்மேல் வீற்றிருக்கும் தேவனைத் தொழுதுகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510252" r:id="rId1"/>
+    <p:sldLayoutId id="2474539419" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6105,118 +5201,54 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6353,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லி, சிங்காசனத்தின்மேல் வீற்றிருக்கும் தேவனைத் தொழுதுகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. మరియుమన దేవుని దాసులారా, ఆయనకు భయపడువారలారా, కొద్దివారేమి గొప్పవారేమి మీరందరు ఆయనను స్తుతించుడి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும், நமது தேவனுடைய ஊழியக்காரரே, அவருக்குப் பயப்படுகிற சிறியோரும் பெரியோருமானவர்களே, நீங்கள்]]></a:t>
+              <a:t><![CDATA[అని చెప్పుచున్న యొక స్వరము సింహాసనమునొద్దనుండి వచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யாவரும் அவரைத் துதியுங்கள் என்று ஒரு சத்தம் சிங்காசனத்திலிருந்து பிறந்தது.]]></a:t>
+              <a:t><![CDATA[6. అప్పుడు గొప్ప జన సమూహపు శబ్దమును, విస్తారమైన జలముల శబ్దమును, బలమైన ఉరుముల శబ్దమును పోలిన యొక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது திரளான ஜனங்கள் இடும் ஆரவாரம்போலவும், பெருவெள்ள இரைச்சல்போலவும், பலத்த]]></a:t>
+              <a:t><![CDATA[స్వరముసర్వాధికారియు ప్రభువునగు మన దేవుడు ఏలుచున్నాడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இடிமுழக்கம்போலவும், ஒரு சத்தமுண்டாகி: அல்லேலூயா, சர்வவல்லமையுள்ள தேவனாகிய கர்த்தர்]]></a:t>
+              <a:t><![CDATA[7. ఆయనను స్తుతించుడి, గొఱ్ఱపిల్ల వివాహోత్సవ సమయము వచ్చినది,ఆయన భార్య తన్నుతాను సిద్ధ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜ்யபாரம்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[పరచుకొనియున్నది; గనుక మనము సంతోషపడి ఉత్సహించి ఆయనను మహిమ పరచెదమని చెప్పగా వింటిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாம் சந்தோஷப்பட்டுக் களிகூர்ந்து அவருக்குத் துதிசெலுத்தக்கடவோம். ஆட்டுக்குட்டியானவருடைய கலியாணம்]]></a:t>
+              <a:t><![CDATA[8. మరియు ఆమె ధరించుకొనుటకు ప్రకాశములును నిర్మల ములునైన సన్నపు నారబట్టలు ఆమెకియ్యబడెను; అవి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வந்தது, அவருடைய மனைவி தன்னை ஆயத்தம்பண்ணினாள் என்று சொல்லக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[పరిశుద్ధుల నీతిక్రియలు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சுத்தமும் பிரகாசமுமான மெல்லிய வஸ்திரம் தரித்துக்கொள்ளும்படி அவளுக்கு அளிக்கப்பட்டது; அந்த]]></a:t>
+              <a:t><![CDATA[9. మరియు అతడు నాతో ఈలాగు చెప్పెనుగొఱ్ఱపిల్ల పెండ్లివిందుకు పిలువబడిన వారు ధన్యులని వ్రాయుము; మరియు ఈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மெல்லியவஸ்திரம் பரிசுத்தவான்களுடைய நீதிகளே.]]></a:t>
+              <a:t><![CDATA[మాటలు దేవుని యథార్థ మైన మాటలని నాతో చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு, பரலோகத்தில் திரளான ஜனக்கூட்டம் இடுகிற ஆரவாரத்தைக் கேட்டேன். அவர்கள்:]]></a:t>
+              <a:t><![CDATA[1. అటుతరువాత బహు జనులశబ్దమువంటి గొప్పస్వరము పరలోకమందు ఈలాగు చెప్పగా వింటినిప్రభువును స్తుతించుడి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும், அவன் என்னை நோக்கி: ஆட்டுக்குட்டியானவரின் கலியாண விருந்துக்கு அழைக்கப்பட்டவர்கள்]]></a:t>
+              <a:t><![CDATA[10. అందుకు నేను అతనికి నమస్కారము చేయుటకై అతని పాదముల యెదుట సాగిలపడగా అతడువద్దు సుమీ. నేను నీతోను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பாக்கியவான்கள் என்றெழுது என்றான். மேலும், இவைகள் தேவனுடைய சத்தியமான வசனங்கள் என்று என்னுடனே]]></a:t>
+              <a:t><![CDATA[యేసునుగూర్చిన సాక్ష్యము చెప్పు నీ సహోదరులతోను సహదాసుడ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. మరియు పరలోకము తెరువబడియుండుట చూచితిని. అప్పుడిదిగో, తెల్లని గుఱ్ఱమొకటి కనబడెను. దానిమీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவனை வணங்கும்படி அவனுடைய பாதத்தில் விழுந்தேன். அவன் என்னை நோக்கி: இப்படிச்]]></a:t>
+              <a:t><![CDATA[కూర్చుండియున్నవాడు నమ్మకమైనవాడును సత్యవంతు డును అను నామము గలవాడు. ఆయన నీతినిబట్టి విమర్శ చేయుచు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செய்யாதபடிக்குப் பார்; உன்னோடும் இயேசுவைக்குறித்துச் சாட்சியிட்ட சகோதரரோடுங்கூட நானும் ஒரு]]></a:t>
+              <a:t><![CDATA[యుద్ధము జరిగించుచున్నాడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஊழியக்காரன்; தேவனைத் தொழுதுகொள். இயேசுவைப்பற்றின சாட்சி தீர்க்கதரிசனத்தின் ஆவியாயிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[12. ఆయన నేత్రములు అగ్నిజ్వాల వంటివి, ఆయన శిరస్సుమీద అనేక కిరీటములుండెను. వ్రాయబడినయొక నామము ఆయనకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு, பரலோகம் திறந்திருக்கக்கண்டேன்; இதோ, ஒரு வெள்ளைக்குதிரை காணப்பட்டது, அதின்மேல்]]></a:t>
+              <a:t><![CDATA[కలదు, అది ఆయనకేగాని మరి ఎవనికిని తెలియదు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஏறியிருந்தவர் உண்மையும் சத்தியமுமுள்ளவரென்னப்பட்டவர்; அவர் நீதியாய் நியாயந்தீர்த்து]]></a:t>
+              <a:t><![CDATA[13. రక్త ములో ముంచబడిన వస్త్రము ఆయన ధరించుకొని యుండెను. మరియు దేవుని వాక్యము అను నామము ఆయనకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யுத்தம்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[పెట్టబడియున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவருடைய கண்கள் அக்கினிஜுவாலையைப்போலிருந்தன, அவருடைய சிரசின்மேல் அநேக கிரீடங்கள் இருந்தன;]]></a:t>
+              <a:t><![CDATA[14. పరలోకమందున్న సేనలు శుభ్రమైన తెల్లని నారబట్టలు ధరించుకొని తెల్లని గుఱ్ఱము లెక్కి ఆయనను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அல்லேலூயா, இரட்சணியமும் மகிமையும் கனமும் வல்லமையும் நம்முடைய தேவனாகிய கர்த்தருக்கே உரியது; அவருடைய]]></a:t>
+              <a:t><![CDATA[రక్షణ మహిమ ప్రభావములు మన దేవునికే చెల్లును;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவருக்கேயன்றி வேறொருவருக்குந் தெரியாத ஒரு நாமமும் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[వెంబడించుచుండిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இரத்தத்தில் தோய்க்கப்பட்ட வஸ்திரத்தைத் தரித்திருந்தார்; அவருடைய நாமம் தேவனுடைய வார்த்தை என்பதே.]]></a:t>
+              <a:t><![CDATA[15. జనములను కొట్టుటకై ఆయన నోటనుండి వాడిగల ఖడ్గము బయలు వెడలు చున్నది. ఆయన యినుపదండముతో వారిని ఏలును;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பரலோகத்திலுள்ள சேனைகள் வெண்மையும் சுத்தமுமான மெல்லிய வஸ்திரந்தரித்தவர்களாய்,]]></a:t>
+              <a:t><![CDATA[ఆయనే సర్వాధికారియగు దేవుని తీక్షణమైన ఉగ్రత అను మద్యపుతొట్టి త్రొక్కును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வெள்ளைக்குதிரைகளின்மேல் ஏறி, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. రాజులకు రాజును ప్రభువులకు ప్రభువును అను నామము ఆయన వస్త్రముమీదను తొడమీదను వ్రాయబడియున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புறஜாதிகளை வெட்டும்படிக்கு அவருடைய வாயிலிருந்து கூர்மையான பட்டயம் புறப்படுகிறது; இருப்புக்கோலால்]]></a:t>
+              <a:t><![CDATA[17. మరియు ఒక దూత సూర్యబింబములో నిలిచి యుండుట చూచితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களை அரசாளுவார்; அவர் சர்வவல்லமையுள்ள தேவனுடைய உக்கிரகோபமாகிய மதுவுள்ள ஆலையை மிதிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. అతడు గొప్ప శబ్దముతో ఆర్భ éటించిరండి, రాజుల మాంసమును సహస్రాధిపతుల మాంసమును బలిష్ఠుల మాంసమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ராஜாதி ராஜா, கர்த்தாதி கர்த்தா என்னும் நாமம் அவருடைய வஸ்திரத்தின்மேலும் அவருடைய தொடையின்மேலும்]]></a:t>
+              <a:t><![CDATA[గుఱ్ఱముల మాంసమును వాటిమీద కూర్చుండువారి మాంసమును, స్వతం]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுதப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. మరియు ఆ గుఱ్ఱముమీద కూర్చున్నవానితోను ఆయన సేనతోను యుద్ధముచేయుటకై ఆ క్రూరమృగమును భూరాజులును వారి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு ஒரு தூதன் சூரியனில் நிற்கக்கண்டேன்; அவன் வானத்தின் மத்தியில் பறக்கிற சகல பறவைகளையும்]]></a:t>
+              <a:t><![CDATA[సేనలును కూడియుండగా చూచితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பார்த்து:]]></a:t>
+              <a:t><![CDATA[20. అప్పుడా మృగమును, దానియెదుట సూచక క్రియలు చేసి దాని ముద్రను వేయించుకొనిన వారిని ఆ మృగపు ప్రతిమకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நியாயத்தீர்ப்புகள் சத்தியமும் நீதியுமானவைகள்.]]></a:t>
+              <a:t><![CDATA[2. ఆయన తీర్పులు సత్యములును న్యాయములునై యున్నవి; తన వ్యభిచారముతో భూలోక మును చెరిపిన గొప్ప వేశ్యకు ఆయన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் ராஜாக்களின் மாம்சத்தையும், சேனைத்தலைவர்களின் மாம்சத்தையும், பலவான்களின் மாம்சத்தையும்,]]></a:t>
+              <a:t><![CDATA[నమస్కరించినవారిని మోసపరచిన ఆ అబద్ధప్రవక్తయు, పట్టబడి వారిద్దరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குதிரைகளின் மாம்சத்தையும், அவைகளின்மேல் ஏறியிருக்கிறவர்களின் மாம்சத்தையும், சுயாதீனர் அடிமைகள்,]]></a:t>
+              <a:t><![CDATA[21. కడమ వారు గుఱ్ఱముమీద కూర్చున్న వాని నోటనుండి వచ్చిన ఖడ్గముచేత వధింపబడిరి; వారి మాంసమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,975 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிறியோர் பெரியோர், இவர்களெல்லாருடைய மாம்சத்தையும் பட்சிக்கும்படிக்கு, மகாதேவன் கொடுக்கும்]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[21. மற்றவர்கள் குதிரையின்மேல் ஏறினவருடைய வாயிலிருந்து புறப்படுகிற பட்டயத்தால் கொல்லப்பட்டார்கள்;]]></a:t>
+              <a:t><![CDATA[పక్షులన్నియు కడుపార తినెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,183 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் வேசித்தனத்தினால் பூமியைக்கெடுத்த மகா வேசிக்கு அவர் நியாயத்தீர்ப்புக்கொடுத்து, தம்முடைய]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[அவர்களுடைய மாம்சத்தினால் பறவைகள் யாவும் திருப்தியடைந்தன.]]></a:t>
+              <a:t><![CDATA[తీర్పు తీర్చి తన దాసుల రక్తమునుబట్టి దానికి ప్రతిదండన చేసెను; మరి రెండవసారి వారుప్రభువును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஊழியக்காரரின் இரத்தத்திற்காக அவளிடத்தில் பழிவாங்கினாரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[స్తుతించుడి అనిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மறுபடியும் அவர்கள்: அல்லேலூயா என்று சொல்லி ஆர்ப்பரித்தார்கள். அவளுடைய புகை என்றென்றைக்கும்]]></a:t>
+              <a:t><![CDATA[3. ఆ పట్టణపు పొగ యుగయుగములు పైకి లేచుచున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழும்புகிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. అప్పుడు ఆ యిరువది నలుగురు పెద్దలును నాలుగు జీవు లును సాగిలపడిఆమేన్‌, ప్రభువును స్తుతించుడి అని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இருபத்துநான்கு மூப்பர்களும், நான்கு ஜீவன்களும் வணக்கமாய் விழுந்து: ஆமென், அல்லேலூயா, என்று]]></a:t>
+              <a:t><![CDATA[చెప్పుచు సింహాసనాసీనుడగు దేవునికి నమస్కారము చేసిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme28">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme28">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme28">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>