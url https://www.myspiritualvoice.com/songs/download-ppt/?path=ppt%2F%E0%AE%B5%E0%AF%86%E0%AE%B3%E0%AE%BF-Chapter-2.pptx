--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -95,72 +95,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -193,61 +171,50 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
-    <p:sldId id="308" r:id="rId55"/>
-[...9 lines deleted...]
-    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -397,64 +364,53 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-[...12 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் கிரியைகளையும், உன் உபத்திரவத்தையும், நீ ஐசுவரியமுள்ளவனாயிருந்தும் உனக்கிருக்கிற தரித்திரத்தையும், தங்களை யூதரென்று சொல்லியும் யூதராயிராமல் சாத்தானுடைய கூட்டமாயிருக்கிறவர்கள் செய்யும் தூஷணத்தையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், நீ இன்ன நிலைமையிலிருந்து விழுந்தாயென்பதை நினைத்து, மனந்திரும்பி, ஆதியில் செய்த கிரியைகளைச் செய்வாயாக; இல்லாவிட்டால் நான் சீக்கிரமாய் உன்னிடத்தில் வந்து, நீ மனந்திரும்பாதபட்சத்தில், உன் விளக்குத்தண்டை அதனிடத்தினின்று நீக்கிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ படப்போகிற பாடுகளைக்குறித்து எவ்வளவும் பயப்படாதே; இதோ, நீங்கள் சோதிக்கப்படும்பொருட்டாகப் பிசாசானவன் உங்களில் சிலரைக் காவலில் போடுவான்; பத்துநாள் உபத்திரப்படுவீர்கள். ஆகிலும் நீ மரணபரியந்தம் உண்மையாயிரு, அப்பொழுது ஜீவகிரீடத்தை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[6. நான் வெறுக்கிற நிக்கொலாய் மதஸ்தரின் கிரியைகளை நீயும் வெறுக்கிறாய், இது உன்னிடத்திலுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ படப்போகிற பாடுகளைக்குறித்து எவ்வளவும் பயப்படாதே; இதோ, நீங்கள் சோதிக்கப்படும்பொருட்டாகப் பிசாசானவன் உங்களில் சிலரைக் காவலில் போடுவான்; பத்துநாள் உபத்திரப்படுவீர்கள். ஆகிலும் நீ மரணபரியந்தம் உண்மையாயிரு, அப்பொழுது ஜீவகிரீடத்தை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[6. நான் வெறுக்கிற நிக்கொலாய் மதஸ்தரின் கிரியைகளை நீயும் வெறுக்கிறாய், இது உன்னிடத்திலுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ படப்போகிற பாடுகளைக்குறித்து எவ்வளவும் பயப்படாதே; இதோ, நீங்கள் சோதிக்கப்படும்பொருட்டாகப் பிசாசானவன் உங்களில் சிலரைக் காவலில் போடுவான்; பத்துநாள் உபத்திரப்படுவீர்கள். ஆகிலும் நீ மரணபரியந்தம் உண்மையாயிரு, அப்பொழுது ஜீவகிரீடத்தை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[7. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனெவனோ அவனுக்கு தேவனுடைய பரதீசின் மத்தியிலிருக்கிற ஜீவவிருட்சத்தின் கனியைப் புசிக்கக்கொடுப்பேன் என்றெழுது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவன் இரண்டாம் மரணத்தினால் சேதப்படுவதில்லை என்றெழுது.]]></a:t>
+              <a:t><![CDATA[7. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனெவனோ அவனுக்கு தேவனுடைய பரதீசின் மத்தியிலிருக்கிற ஜீவவிருட்சத்தின் கனியைப் புசிக்கக்கொடுப்பேன் என்றெழுது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவன் இரண்டாம் மரணத்தினால் சேதப்படுவதில்லை என்றெழுது.]]></a:t>
+              <a:t><![CDATA[8. சிமிர்னா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: முந்தினவரும் பிந்தினவரும், மரித்திருந்து பிழைத்தவருமானவர் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எபேசு சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: ஏழு நட்சத்திரங்களைத் தம்முடைய வலதுகரத்தில் ஏந்திக்கொண்டு, ஏழு பொன் குத்துவிளக்குகளின் மத்தியிலே உலாவிக்கொண்டிருக்கிறவர் சொல்லுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[8. சிமிர்னா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: முந்தினவரும் பிந்தினவரும், மரித்திருந்து பிழைத்தவருமானவர் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எபேசு சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: ஏழு நட்சத்திரங்களைத் தம்முடைய வலதுகரத்தில் ஏந்திக்கொண்டு, ஏழு பொன் குத்துவிளக்குகளின் மத்தியிலே உலாவிக்கொண்டிருக்கிறவர் சொல்லுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[9. உன் கிரியைகளையும், உன் உபத்திரவத்தையும், நீ ஐசுவரியமுள்ளவனாயிருந்தும் உனக்கிருக்கிற தரித்திரத்தையும், தங்களை யூதரென்று சொல்லியும் யூதராயிராமல் சாத்தானுடைய கூட்டமாயிருக்கிறவர்கள் செய்யும் தூஷணத்தையும் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் கிரியைகளையும், உன் பிரயாசத்தையும், உன் பொறுமையையும், நீ பொல்லாதவர்களைச் சகிக்கக்கூடாமலிருக்கிறதையும், அப்போஸ்தலரல்லாதவர்கள் தங்களை அப்போஸ்தலரென்று சொல்லுகிறதை நீ சோதித்து அவர்களைப் பொய்யரென்று கண்டறிந்ததையும்;]]></a:t>
+              <a:t><![CDATA[9. உன் கிரியைகளையும், உன் உபத்திரவத்தையும், நீ ஐசுவரியமுள்ளவனாயிருந்தும் உனக்கிருக்கிற தரித்திரத்தையும், தங்களை யூதரென்று சொல்லியும் யூதராயிராமல் சாத்தானுடைய கூட்டமாயிருக்கிறவர்கள் செய்யும் தூஷணத்தையும் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் கிரியைகளையும், உன் பிரயாசத்தையும், உன் பொறுமையையும், நீ பொல்லாதவர்களைச் சகிக்கக்கூடாமலிருக்கிறதையும், அப்போஸ்தலரல்லாதவர்கள் தங்களை அப்போஸ்தலரென்று சொல்லுகிறதை நீ சோதித்து அவர்களைப் பொய்யரென்று கண்டறிந்ததையும்;]]></a:t>
+              <a:t><![CDATA[10. நீ படப்போகிற பாடுகளைக்குறித்து எவ்வளவும் பயப்படாதே; இதோ, நீங்கள் சோதிக்கப்படும்பொருட்டாகப் பிசாசானவன் உங்களில் சிலரைக் காவலில் போடுவான்; பத்துநாள் உபத்திரப்படுவீர்கள். ஆகிலும் நீ மரணபரியந்தம் உண்மையாயிரு, அப்பொழுது ஜீவகிரீடத்தை உனக்குத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் வெறுக்கிற நிக்கொலாய் மதஸ்தரின் கிரியைகளை நீயும் வெறுக்கிறாய், இது உன்னிடத்திலுண்டு.]]></a:t>
+              <a:t><![CDATA[1. எபேசு சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: ஏழு நட்சத்திரங்களைத் தம்முடைய வலதுகரத்தில் ஏந்திக்கொண்டு, ஏழு பொன் குத்துவிளக்குகளின் மத்தியிலே உலாவிக்கொண்டிருக்கிறவர் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் கிரியைகளையும், உன் பிரயாசத்தையும், உன் பொறுமையையும், நீ பொல்லாதவர்களைச் சகிக்கக்கூடாமலிருக்கிறதையும், அப்போஸ்தலரல்லாதவர்கள் தங்களை அப்போஸ்தலரென்று சொல்லுகிறதை நீ சோதித்து அவர்களைப் பொய்யரென்று கண்டறிந்ததையும்;]]></a:t>
+              <a:t><![CDATA[10. நீ படப்போகிற பாடுகளைக்குறித்து எவ்வளவும் பயப்படாதே; இதோ, நீங்கள் சோதிக்கப்படும்பொருட்டாகப் பிசாசானவன் உங்களில் சிலரைக் காவலில் போடுவான்; பத்துநாள் உபத்திரப்படுவீர்கள். ஆகிலும் நீ மரணபரியந்தம் உண்மையாயிரு, அப்பொழுது ஜீவகிரீடத்தை உனக்குத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ சகித்துக்கொண்டிருக்கிறதையும், பொறுமையாயிருக்கிறதையும், என் நாமத்தினிமித்தம் இளைப்படையாமல் பிரயாசப்பட்டதையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவன் இரண்டாம் மரணத்தினால் சேதப்படுவதில்லை என்றெழுது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ சகித்துக்கொண்டிருக்கிறதையும், பொறுமையாயிருக்கிறதையும், என் நாமத்தினிமித்தம் இளைப்படையாமல் பிரயாசப்பட்டதையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. பெர்கமு சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: இருபுறமும் கருக்குள்ள பட்டயத்தை உடையவர் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும், நீ ஆதியில் கொண்டிருந்த அன்பை விட்டாய் என்று உன்பேரில் எனக்குக் குறை உண்டு.]]></a:t>
+              <a:t><![CDATA[13. உன் கிரியைகளையும், சாத்தானுடைய சிங்காசனமிருக்கிற இடத்தில் நீ குடியிருக்கிறதையும் நீ என் நாமத்தைப் பற்றிக்கொண்டிருக்கிறதையும், சாத்தான் குடிகொண்டிருக்கிற இடத்திலே உங்களுக்குள்ளே எனக்கு உண்மையுள்ள சாட்சியான அந்திப்பா என்பவன் கொல்லப்பட்ட நாட்களிலும் என்னைப் பற்றும் விசுவாசத்தை நீ மறுதலியாமலிருந்ததையும் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், நீ இன்ன நிலைமையிலிருந்து விழுந்தாயென்பதை நினைத்து, மனந்திரும்பி, ஆதியில் செய்த கிரியைகளைச் செய்வாயாக; இல்லாவிட்டால் நான் சீக்கிரமாய் உன்னிடத்தில் வந்து, நீ மனந்திரும்பாதபட்சத்தில், உன் விளக்குத்தண்டை அதனிடத்தினின்று நீக்கிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[13. உன் கிரியைகளையும், சாத்தானுடைய சிங்காசனமிருக்கிற இடத்தில் நீ குடியிருக்கிறதையும் நீ என் நாமத்தைப் பற்றிக்கொண்டிருக்கிறதையும், சாத்தான் குடிகொண்டிருக்கிற இடத்திலே உங்களுக்குள்ளே எனக்கு உண்மையுள்ள சாட்சியான அந்திப்பா என்பவன் கொல்லப்பட்ட நாட்களிலும் என்னைப் பற்றும் விசுவாசத்தை நீ மறுதலியாமலிருந்ததையும் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், நீ இன்ன நிலைமையிலிருந்து விழுந்தாயென்பதை நினைத்து, மனந்திரும்பி, ஆதியில் செய்த கிரியைகளைச் செய்வாயாக; இல்லாவிட்டால் நான் சீக்கிரமாய் உன்னிடத்தில் வந்து, நீ மனந்திரும்பாதபட்சத்தில், உன் விளக்குத்தண்டை அதனிடத்தினின்று நீக்கிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[14. ஆகிலும், சில காரியங்களைக்குறித்து உன்பேரில் எனக்குக் குறை உண்டு; விக்கிரகங்களுக்குப் படைத்தவைகளைப் புசிப்பதற்கும் வேசித்தனம்பண்ணுவதற்கும் ஏதுவான இடறலை இஸ்ரவேல் புத்திரர்முன்பாகப் போடும்படி பாலாக் என்பவனுக்குப் போதனை செய்த பிலேயாமுடைய போதகத்தைக் கைக்கொள்ளுகிறவர்கள் உன்னிடத்திலுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெர்கமு சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: இருபுறமும் கருக்குள்ள பட்டயத்தை உடையவர் சொல்லுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[14. ஆகிலும், சில காரியங்களைக்குறித்து உன்பேரில் எனக்குக் குறை உண்டு; விக்கிரகங்களுக்குப் படைத்தவைகளைப் புசிப்பதற்கும் வேசித்தனம்பண்ணுவதற்கும் ஏதுவான இடறலை இஸ்ரவேல் புத்திரர்முன்பாகப் போடும்படி பாலாக் என்பவனுக்குப் போதனை செய்த பிலேயாமுடைய போதகத்தைக் கைக்கொள்ளுகிறவர்கள் உன்னிடத்திலுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் கிரியைகளையும், சாத்தானுடைய சிங்காசனமிருக்கிற இடத்தில் நீ குடியிருக்கிறதையும் நீ என் நாமத்தைப் பற்றிக்கொண்டிருக்கிறதையும், சாத்தான் குடிகொண்டிருக்கிற இடத்திலே உங்களுக்குள்ளே எனக்கு உண்மையுள்ள சாட்சியான அந்திப்பா என்பவன் கொல்லப்பட்ட நாட்களிலும் என்னைப் பற்றும் விசுவாசத்தை நீ மறுதலியாமலிருந்ததையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. அப்படியே நிக்கொலாய் மதஸ்தருடைய போதகத்தைக் கைக்கொள்ளுகிறவர்களும் உன்னிடத்திலுண்டு; அதை நான் வெறுக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் கிரியைகளையும், சாத்தானுடைய சிங்காசனமிருக்கிற இடத்தில் நீ குடியிருக்கிறதையும் நீ என் நாமத்தைப் பற்றிக்கொண்டிருக்கிறதையும், சாத்தான் குடிகொண்டிருக்கிற இடத்திலே உங்களுக்குள்ளே எனக்கு உண்மையுள்ள சாட்சியான அந்திப்பா என்பவன் கொல்லப்பட்ட நாட்களிலும் என்னைப் பற்றும் விசுவாசத்தை நீ மறுதலியாமலிருந்ததையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[16. நீ மனந்திரும்பு, இல்லாவிட்டால் நான் சீக்கிரமாய் உன்னிடத்தில் வந்து, என் வாயின் பட்டயத்தால் அவர்களோடே யுத்தம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் கிரியைகளையும், சாத்தானுடைய சிங்காசனமிருக்கிற இடத்தில் நீ குடியிருக்கிறதையும் நீ என் நாமத்தைப் பற்றிக்கொண்டிருக்கிறதையும், சாத்தான் குடிகொண்டிருக்கிற இடத்திலே உங்களுக்குள்ளே எனக்கு உண்மையுள்ள சாட்சியான அந்திப்பா என்பவன் கொல்லப்பட்ட நாட்களிலும் என்னைப் பற்றும் விசுவாசத்தை நீ மறுதலியாமலிருந்ததையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[16. நீ மனந்திரும்பு, இல்லாவிட்டால் நான் சீக்கிரமாய் உன்னிடத்தில் வந்து, என் வாயின் பட்டயத்தால் அவர்களோடே யுத்தம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் வெறுக்கிற நிக்கொலாய் மதஸ்தரின் கிரியைகளை நீயும் வெறுக்கிறாய், இது உன்னிடத்திலுண்டு.]]></a:t>
+              <a:t><![CDATA[1. எபேசு சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: ஏழு நட்சத்திரங்களைத் தம்முடைய வலதுகரத்தில் ஏந்திக்கொண்டு, ஏழு பொன் குத்துவிளக்குகளின் மத்தியிலே உலாவிக்கொண்டிருக்கிறவர் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் கிரியைகளையும், சாத்தானுடைய சிங்காசனமிருக்கிற இடத்தில் நீ குடியிருக்கிறதையும் நீ என் நாமத்தைப் பற்றிக்கொண்டிருக்கிறதையும், சாத்தான் குடிகொண்டிருக்கிற இடத்திலே உங்களுக்குள்ளே எனக்கு உண்மையுள்ள சாட்சியான அந்திப்பா என்பவன் கொல்லப்பட்ட நாட்களிலும் என்னைப் பற்றும் விசுவாசத்தை நீ மறுதலியாமலிருந்ததையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[17. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனுக்கு நான் மறைவான மன்னாவைப் புசிக்கக்கொடுத்து, அவனுக்கு வெண்மையான குறிக்கல்லையும், அந்தக் கல்லின்மேல் எழுதப்பட்டதும் அதைப் பெறுகிறவனேயன்றி வேறொருவனும் அறியக்கூடாததுமாகிய புதிய நாமத்தையும் கொடுப்பேன் என்றெழுது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகிலும், சில காரியங்களைக்குறித்து உன்பேரில் எனக்குக் குறை உண்டு; விக்கிரகங்களுக்குப் படைத்தவைகளைப் புசிப்பதற்கும் வேசித்தனம்பண்ணுவதற்கும் ஏதுவான இடறலை இஸ்ரவேல் புத்திரர்முன்பாகப் போடும்படி பாலாக் என்பவனுக்குப் போதனை செய்த பிலேயாமுடைய போதகத்தைக் கைக்கொள்ளுகிறவர்கள் உன்னிடத்திலுண்டு.]]></a:t>
+              <a:t><![CDATA[17. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனுக்கு நான் மறைவான மன்னாவைப் புசிக்கக்கொடுத்து, அவனுக்கு வெண்மையான குறிக்கல்லையும், அந்தக் கல்லின்மேல் எழுதப்பட்டதும் அதைப் பெறுகிறவனேயன்றி வேறொருவனும் அறியக்கூடாததுமாகிய புதிய நாமத்தையும் கொடுப்பேன் என்றெழுது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகிலும், சில காரியங்களைக்குறித்து உன்பேரில் எனக்குக் குறை உண்டு; விக்கிரகங்களுக்குப் படைத்தவைகளைப் புசிப்பதற்கும் வேசித்தனம்பண்ணுவதற்கும் ஏதுவான இடறலை இஸ்ரவேல் புத்திரர்முன்பாகப் போடும்படி பாலாக் என்பவனுக்குப் போதனை செய்த பிலேயாமுடைய போதகத்தைக் கைக்கொள்ளுகிறவர்கள் உன்னிடத்திலுண்டு.]]></a:t>
+              <a:t><![CDATA[17. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனுக்கு நான் மறைவான மன்னாவைப் புசிக்கக்கொடுத்து, அவனுக்கு வெண்மையான குறிக்கல்லையும், அந்தக் கல்லின்மேல் எழுதப்பட்டதும் அதைப் பெறுகிறவனேயன்றி வேறொருவனும் அறியக்கூடாததுமாகிய புதிய நாமத்தையும் கொடுப்பேன் என்றெழுது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகிலும், சில காரியங்களைக்குறித்து உன்பேரில் எனக்குக் குறை உண்டு; விக்கிரகங்களுக்குப் படைத்தவைகளைப் புசிப்பதற்கும் வேசித்தனம்பண்ணுவதற்கும் ஏதுவான இடறலை இஸ்ரவேல் புத்திரர்முன்பாகப் போடும்படி பாலாக் என்பவனுக்குப் போதனை செய்த பிலேயாமுடைய போதகத்தைக் கைக்கொள்ளுகிறவர்கள் உன்னிடத்திலுண்டு.]]></a:t>
+              <a:t><![CDATA[18. தியத்தீரா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: அக்கினிஜுவாலை போன்ற கண்களும், பிரகசமான வெண்கலம்போன்ற பாதங்களுமுள்ள தேவகுமாரன் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே நிக்கொலாய் மதஸ்தருடைய போதகத்தைக் கைக்கொள்ளுகிறவர்களும் உன்னிடத்திலுண்டு; அதை நான் வெறுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[18. தியத்தீரா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: அக்கினிஜுவாலை போன்ற கண்களும், பிரகசமான வெண்கலம்போன்ற பாதங்களுமுள்ள தேவகுமாரன் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ மனந்திரும்பு, இல்லாவிட்டால் நான் சீக்கிரமாய் உன்னிடத்தில் வந்து, என் வாயின் பட்டயத்தால் அவர்களோடே யுத்தம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[19. உன் கிரியைகளையும் உன் அன்பையும், உன் ஊழியத்தையும், உன் விசுவாசத்தையும், உன் பொறுமையையும், நீ முன்பு செய்த கிரியைகளிலும் பின்புசெய்த கிரியைகள் அதிகமாயிருக்கிறதையும் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ மனந்திரும்பு, இல்லாவிட்டால் நான் சீக்கிரமாய் உன்னிடத்தில் வந்து, என் வாயின் பட்டயத்தால் அவர்களோடே யுத்தம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[19. உன் கிரியைகளையும் உன் அன்பையும், உன் ஊழியத்தையும், உன் விசுவாசத்தையும், உன் பொறுமையையும், நீ முன்பு செய்த கிரியைகளிலும் பின்புசெய்த கிரியைகள் அதிகமாயிருக்கிறதையும் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனுக்கு நான் மறைவான மன்னாவைப் புசிக்கக்கொடுத்து, அவனுக்கு வெண்மையான குறிக்கல்லையும், அந்தக் கல்லின்மேல் எழுதப்பட்டதும் அதைப் பெறுகிறவனேயன்றி வேறொருவனும் அறியக்கூடாததுமாகிய புதிய நாமத்தையும் கொடுப்பேன் என்றெழுது.]]></a:t>
+              <a:t><![CDATA[20. ஆகிலும், உன்பேரில் எனக்குக் குறை உண்டு; என்னவெனில், தன்னைத் தீர்க்கதரிசியென்று சொல்லுகிற யேசபேல் என்னும் ஸ்திரீயானவள் என்னுடைய ஊழியக்காரர் வேசித்தனம்பண்ணவும் விக்கிரகங்களுக்குப் படைத்தவைகளைப் புசிக்கவும் அவர்களுக்குப் போதித்து, அவர்களை வஞ்சிக்கும்படி நீ அவளுக்கு இடங்கொடுக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனுக்கு நான் மறைவான மன்னாவைப் புசிக்கக்கொடுத்து, அவனுக்கு வெண்மையான குறிக்கல்லையும், அந்தக் கல்லின்மேல் எழுதப்பட்டதும் அதைப் பெறுகிறவனேயன்றி வேறொருவனும் அறியக்கூடாததுமாகிய புதிய நாமத்தையும் கொடுப்பேன் என்றெழுது.]]></a:t>
+              <a:t><![CDATA[20. ஆகிலும், உன்பேரில் எனக்குக் குறை உண்டு; என்னவெனில், தன்னைத் தீர்க்கதரிசியென்று சொல்லுகிற யேசபேல் என்னும் ஸ்திரீயானவள் என்னுடைய ஊழியக்காரர் வேசித்தனம்பண்ணவும் விக்கிரகங்களுக்குப் படைத்தவைகளைப் புசிக்கவும் அவர்களுக்குப் போதித்து, அவர்களை வஞ்சிக்கும்படி நீ அவளுக்கு இடங்கொடுக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனுக்கு நான் மறைவான மன்னாவைப் புசிக்கக்கொடுத்து, அவனுக்கு வெண்மையான குறிக்கல்லையும், அந்தக் கல்லின்மேல் எழுதப்பட்டதும் அதைப் பெறுகிறவனேயன்றி வேறொருவனும் அறியக்கூடாததுமாகிய புதிய நாமத்தையும் கொடுப்பேன் என்றெழுது.]]></a:t>
+              <a:t><![CDATA[21. அவள் மனந்திரும்பும்படியாய் அவளுக்குத் தவணைகொடுத்தேன்; தன் வேசிமார்க்த்தை விட்டு மனந்திரும்ப அவளுக்கு விருப்பமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனெவனோ அவனுக்கு தேவனுடைய பரதீசின் மத்தியிலிருக்கிற ஜீவவிருட்சத்தின் கனியைப் புசிக்கக்கொடுப்பேன் என்றெழுது.]]></a:t>
+              <a:t><![CDATA[2. உன் கிரியைகளையும், உன் பிரயாசத்தையும், உன் பொறுமையையும், நீ பொல்லாதவர்களைச் சகிக்கக்கூடாமலிருக்கிறதையும், அப்போஸ்தலரல்லாதவர்கள் தங்களை அப்போஸ்தலரென்று சொல்லுகிறதை நீ சோதித்து அவர்களைப் பொய்யரென்று கண்டறிந்ததையும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனுக்கு நான் மறைவான மன்னாவைப் புசிக்கக்கொடுத்து, அவனுக்கு வெண்மையான குறிக்கல்லையும், அந்தக் கல்லின்மேல் எழுதப்பட்டதும் அதைப் பெறுகிறவனேயன்றி வேறொருவனும் அறியக்கூடாததுமாகிய புதிய நாமத்தையும் கொடுப்பேன் என்றெழுது.]]></a:t>
+              <a:t><![CDATA[21. அவள் மனந்திரும்பும்படியாய் அவளுக்குத் தவணைகொடுத்தேன்; தன் வேசிமார்க்த்தை விட்டு மனந்திரும்ப அவளுக்கு விருப்பமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தியத்தீரா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: அக்கினிஜுவாலை போன்ற கண்களும், பிரகசமான வெண்கலம்போன்ற பாதங்களுமுள்ள தேவகுமாரன் சொல்லுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[22. இதோ, நான் அவளைக் கட்டில்கிடையாக்கி, அவளுடனே விபசாரஞ்செய்தவர்கள் தங்களுடைய கிரியைகளைவிட்டு மனந்திரும்பாவிட்டால் அவர்களையும் மிகுந்த உபத்திரவத்திலே தள்ளி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தியத்தீரா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: அக்கினிஜுவாலை போன்ற கண்களும், பிரகசமான வெண்கலம்போன்ற பாதங்களுமுள்ள தேவகுமாரன் சொல்லுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[22. இதோ, நான் அவளைக் கட்டில்கிடையாக்கி, அவளுடனே விபசாரஞ்செய்தவர்கள் தங்களுடைய கிரியைகளைவிட்டு மனந்திரும்பாவிட்டால் அவர்களையும் மிகுந்த உபத்திரவத்திலே தள்ளி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் கிரியைகளையும் உன் அன்பையும், உன் ஊழியத்தையும், உன் விசுவாசத்தையும், உன் பொறுமையையும், நீ முன்பு செய்த கிரியைகளிலும் பின்புசெய்த கிரியைகள் அதிகமாயிருக்கிறதையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. அவளுடைய பிள்ளைகளையும் கொல்லவே கொல்லுவேன்; அப்பொழுது நானே உள்ளிந்திரியங்களையும் இருதயங்களையும் ஆராய்கிறவரென்று எல்லாச் சபைகளும் அறிந்துகொள்ளும்; அன்றியும் உங்களில் ஒவ்வொருவனுக்கும் உங்கள் கிரியைகளின்படியே பலனளிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் கிரியைகளையும் உன் அன்பையும், உன் ஊழியத்தையும், உன் விசுவாசத்தையும், உன் பொறுமையையும், நீ முன்பு செய்த கிரியைகளிலும் பின்புசெய்த கிரியைகள் அதிகமாயிருக்கிறதையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. அவளுடைய பிள்ளைகளையும் கொல்லவே கொல்லுவேன்; அப்பொழுது நானே உள்ளிந்திரியங்களையும் இருதயங்களையும் ஆராய்கிறவரென்று எல்லாச் சபைகளும் அறிந்துகொள்ளும்; அன்றியும் உங்களில் ஒவ்வொருவனுக்கும் உங்கள் கிரியைகளின்படியே பலனளிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகிலும், உன்பேரில் எனக்குக் குறை உண்டு; என்னவெனில், தன்னைத் தீர்க்கதரிசியென்று சொல்லுகிற யேசபேல் என்னும் ஸ்திரீயானவள் என்னுடைய ஊழியக்காரர் வேசித்தனம்பண்ணவும் விக்கிரகங்களுக்குப் படைத்தவைகளைப் புசிக்கவும் அவர்களுக்குப் போதித்து, அவர்களை வஞ்சிக்கும்படி நீ அவளுக்கு இடங்கொடுக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[24. தியத்தீராவிலே இந்தப் போதகத்தைப் பற்றிக்கொள்ளாமலும், சாத்தனுடைய ஆழங்கள் என்று அவர்கள் சொல்லுகிறார்களே, அந்த ஆழங்களை அறிந்துகொள்ளாமலுமிருக்கிற மற்றவர்களாகிய உங்களுக்கு நான் சொல்கிறதாவது, உங்கள்மேல் வேறொரு பாரத்தையும் சுமத்தமாட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகிலும், உன்பேரில் எனக்குக் குறை உண்டு; என்னவெனில், தன்னைத் தீர்க்கதரிசியென்று சொல்லுகிற யேசபேல் என்னும் ஸ்திரீயானவள் என்னுடைய ஊழியக்காரர் வேசித்தனம்பண்ணவும் விக்கிரகங்களுக்குப் படைத்தவைகளைப் புசிக்கவும் அவர்களுக்குப் போதித்து, அவர்களை வஞ்சிக்கும்படி நீ அவளுக்கு இடங்கொடுக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[24. தியத்தீராவிலே இந்தப் போதகத்தைப் பற்றிக்கொள்ளாமலும், சாத்தனுடைய ஆழங்கள் என்று அவர்கள் சொல்லுகிறார்களே, அந்த ஆழங்களை அறிந்துகொள்ளாமலுமிருக்கிற மற்றவர்களாகிய உங்களுக்கு நான் சொல்கிறதாவது, உங்கள்மேல் வேறொரு பாரத்தையும் சுமத்தமாட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகிலும், உன்பேரில் எனக்குக் குறை உண்டு; என்னவெனில், தன்னைத் தீர்க்கதரிசியென்று சொல்லுகிற யேசபேல் என்னும் ஸ்திரீயானவள் என்னுடைய ஊழியக்காரர் வேசித்தனம்பண்ணவும் விக்கிரகங்களுக்குப் படைத்தவைகளைப் புசிக்கவும் அவர்களுக்குப் போதித்து, அவர்களை வஞ்சிக்கும்படி நீ அவளுக்கு இடங்கொடுக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[25. உங்களுக்குள்ளதை நான் வருமளவும் பற்றிக்கொண்டிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவள் மனந்திரும்பும்படியாய் அவளுக்குத் தவணைகொடுத்தேன்; தன் வேசிமார்க்த்தை விட்டு மனந்திரும்ப அவளுக்கு விருப்பமில்லை.]]></a:t>
+              <a:t><![CDATA[26. ஜெயங்கொண்டு முடிவுபரியந்தம் என் கிரியைகளைக் கைக்கொள்ளுகிறவனெவனோ அவனுக்கு, நான் என் பிதாவினிடத்தில் அதிகாரம் பெற்றதுபோல, ஜாதிகள்மேல் அதிகாரம் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவள் மனந்திரும்பும்படியாய் அவளுக்குத் தவணைகொடுத்தேன்; தன் வேசிமார்க்த்தை விட்டு மனந்திரும்ப அவளுக்கு விருப்பமில்லை.]]></a:t>
+              <a:t><![CDATA[26. ஜெயங்கொண்டு முடிவுபரியந்தம் என் கிரியைகளைக் கைக்கொள்ளுகிறவனெவனோ அவனுக்கு, நான் என் பிதாவினிடத்தில் அதிகாரம் பெற்றதுபோல, ஜாதிகள்மேல் அதிகாரம் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன்; ஜெயங்கொள்ளுகிறவனெவனோ அவனுக்கு தேவனுடைய பரதீசின் மத்தியிலிருக்கிற ஜீவவிருட்சத்தின் கனியைப் புசிக்கக்கொடுப்பேன் என்றெழுது.]]></a:t>
+              <a:t><![CDATA[2. உன் கிரியைகளையும், உன் பிரயாசத்தையும், உன் பொறுமையையும், நீ பொல்லாதவர்களைச் சகிக்கக்கூடாமலிருக்கிறதையும், அப்போஸ்தலரல்லாதவர்கள் தங்களை அப்போஸ்தலரென்று சொல்லுகிறதை நீ சோதித்து அவர்களைப் பொய்யரென்று கண்டறிந்ததையும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, நான் அவளைக் கட்டில்கிடையாக்கி, அவளுடனே விபசாரஞ்செய்தவர்கள் தங்களுடைய கிரியைகளைவிட்டு மனந்திரும்பாவிட்டால் அவர்களையும் மிகுந்த உபத்திரவத்திலே தள்ளி,]]></a:t>
+              <a:t><![CDATA[27. அவன் இருப்புக்கோலால் அவர்களை ஆளுவான்; அவர்கள் மண்பாண்டங்களைப்போல நொறுக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, நான் அவளைக் கட்டில்கிடையாக்கி, அவளுடனே விபசாரஞ்செய்தவர்கள் தங்களுடைய கிரியைகளைவிட்டு மனந்திரும்பாவிட்டால் அவர்களையும் மிகுந்த உபத்திரவத்திலே தள்ளி,]]></a:t>
+              <a:t><![CDATA[28. விடிவெள்ளி நட்சத்திரத்தையும் அவனுக்குக் கொடுப்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,814 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவளுடைய பிள்ளைகளையும் கொல்லவே கொல்லுவேன்; அப்பொழுது நானே உள்ளிந்திரியங்களையும் இருதயங்களையும் ஆராய்கிறவரென்று எல்லாச் சபைகளும் அறிந்துகொள்ளும்; அன்றியும் உங்களில் ஒவ்வொருவனுக்கும் உங்கள் கிரியைகளின்படியே பலனளிப்பேன்.]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[27. அவன் இருப்புக்கோலால் அவர்களை ஆளுவான்; அவர்கள் மண்பாண்டங்களைப்போல நொறுக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[29. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன் என்றெழுது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,487 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சிமிர்னா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: முந்தினவரும் பிந்தினவரும், மரித்திருந்து பிழைத்தவருமானவர் சொல்லுகிறதாவது;]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[29. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன் என்றெழுது.]]></a:t>
+              <a:t><![CDATA[3. நீ சகித்துக்கொண்டிருக்கிறதையும், பொறுமையாயிருக்கிறதையும், என் நாமத்தினிமித்தம் இளைப்படையாமல் பிரயாசப்பட்டதையும் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சிமிர்னா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: முந்தினவரும் பிந்தினவரும், மரித்திருந்து பிழைத்தவருமானவர் சொல்லுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும், நீ ஆதியில் கொண்டிருந்த அன்பை விட்டாய் என்று உன்பேரில் எனக்குக் குறை உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் கிரியைகளையும், உன் உபத்திரவத்தையும், நீ ஐசுவரியமுள்ளவனாயிருந்தும் உனக்கிருக்கிற தரித்திரத்தையும், தங்களை யூதரென்று சொல்லியும் யூதராயிராமல் சாத்தானுடைய கூட்டமாயிருக்கிறவர்கள் செய்யும் தூஷணத்தையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், நீ இன்ன நிலைமையிலிருந்து விழுந்தாயென்பதை நினைத்து, மனந்திரும்பி, ஆதியில் செய்த கிரியைகளைச் செய்வாயாக; இல்லாவிட்டால் நான் சீக்கிரமாய் உன்னிடத்தில் வந்து, நீ மனந்திரும்பாதபட்சத்தில், உன் விளக்குத்தண்டை அதனிடத்தினின்று நீக்கிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் கிரியைகளையும், உன் உபத்திரவத்தையும், நீ ஐசுவரியமுள்ளவனாயிருந்தும் உனக்கிருக்கிற தரித்திரத்தையும், தங்களை யூதரென்று சொல்லியும் யூதராயிராமல் சாத்தானுடைய கூட்டமாயிருக்கிறவர்கள் செய்யும் தூஷணத்தையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், நீ இன்ன நிலைமையிலிருந்து விழுந்தாயென்பதை நினைத்து, மனந்திரும்பி, ஆதியில் செய்த கிரியைகளைச் செய்வாயாக; இல்லாவிட்டால் நான் சீக்கிரமாய் உன்னிடத்தில் வந்து, நீ மனந்திரும்பாதபட்சத்தில், உன் விளக்குத்தண்டை அதனிடத்தினின்று நீக்கிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510140" r:id="rId1"/>
+    <p:sldLayoutId id="2474536251" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7662,142 +6419,54 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7926,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહૂદીઓ નથી તેઓ શેતાનની સભા છે.]]></a:t>
+              <a:t><![CDATA[చోటనుండి తీసివేతును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તારી સાથે જે કંઈ બનશે તેથી તું ડરતો નહી. હું તમને કહું છું શેતાન તમારામાંના કેટલાકને બંદીવાન]]></a:t>
+              <a:t><![CDATA[6. అయితే ఈ యొకటి నీలో ఉన్నది, నీకొలాయితుల క్రియలు నీవు ద్వేషించుచున్నావు; నేనుకూడ వీటిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાવશે. તે તમારું પરીક્ષણ કરવા માટે આમ કરશે. તમારે દશ દિવસ સુધી સહન કરવુ પડશે. જો તારે મૃત્યુ પામવું]]></a:t>
+              <a:t><![CDATA[ద్వేషించుచున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડે તો પણ વિશ્વાસુ રહેજે. જો તું વિશ્વાસુ બની રહેશે તો પછી હું તને જીવનનો મુગટ આપીશ.]]></a:t>
+              <a:t><![CDATA[7. చెవిగలవాడు ఆత్మ సంఘములతో చెప్పుచున్నమాట వినునుగాక. జయించు వానికి దేవుని పరదైసులో ఉన్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “પ્રત્યેક વ્યક્તિ જે આ વાતો સાંભળે છે, તે આત્મા, મંડળીઓને જે કહે છે તે સાંભળે. જે વ્યક્તિ વિજય]]></a:t>
+              <a:t><![CDATA[జీవవృక్షఫలములు భుజింప నిత్తును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રાપ્ત કરે છે તેને બીજા મૃત્યુનું નુકશાન થશે નહિ.]]></a:t>
+              <a:t><![CDATA[8. స్ముర్నలోఉన్న సంఘపుదూతకు ఈలాగు వ్రాయుముమొదటివాడును కడపటివాడునై యుండి, మృతుడై మరల బ్రదికినవాడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. એફેસસમાંની મંડળીના દૂતને આ પત્ર લખ કે: “જે પોતાના જમણા હાથમાં સાત તારા રાખે છે, અને જે સોનાની સાત]]></a:t>
+              <a:t><![CDATA[చెప్పు సంగతులేవనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દીવીઓની વચમાં ચાલે છે તે તમને આ વાતો કહે છે.]]></a:t>
+              <a:t><![CDATA[9. నీ శ్రమను దరిద్రతను నేనెరుగుదును, అయినను నీవు ధనవంతుడవే; తాము యూదులమని చెప్పుకొనుచు, యూదులు కాక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “તું શું કરે છે તે હું જાણું છું, તુ સખત કામ કરે છે અને તું કદી છોડી દેતો નથી. હું જાણું છું કે]]></a:t>
+              <a:t><![CDATA[సాతాను సమాజపు వారివలన నీకు కలుగు దూషణ నే నెరుగు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુષ્ટ લોકોને તું સ્વીકારતો નથી. અને જેઓ પ્રેરિતો હોવાનો દાવો કરે છે પણ તે ખરેખર એવા નથી. તેવા લોકોનો]]></a:t>
+              <a:t><![CDATA[10. ఇదిగో మీరు శోధింపబడునట్లు అపవాది మీలో కొందరిని చెరలో వేయింపబోవుచున్నాడు; పది దినములు శ్రమ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પણ તું જે કંઈક કરે છે તે બરાબર છે: નિકલાયતીઓજે કંઈ કરે છે તેને તમે ધિક્કારો છો, તેઓ જે કરે છે]]></a:t>
+              <a:t><![CDATA[1. ఎఫెసులో ఉన్న సంఘపు దూతకు ఈలాగు వ్రాయుము ఏడు నక్షత్రములు తన కుడిచేత పట్టుకొని యేడు దీపస్తంభములమధ్య]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેં પારખી લીધા છે. તને ખબર પડી છે કે તેઓ જુઠ્ઠા છે]]></a:t>
+              <a:t><![CDATA[కలుగును; మరణమువరకు నమ్మకముగా ఉండుము. నేను నీకు జీవకిరీట మిచ్చెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેં તારા પ્રયત્નો સતત ચાલુ રાખ્યા છે, મારા નામને ખાતર તેં મુશ્કેલીઓ સહન કરી છે. અને તું આ કામ]]></a:t>
+              <a:t><![CDATA[11. సంఘములతో ఆత్మచెప్పుచున్న మాట చెవిగలవాడు వినును గాక.జయిం చువాడు రెండవ మరణమువలన ఏ హానియుచెందడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવામાં થાકી ગયો નથી.]]></a:t>
+              <a:t><![CDATA[12. పెర్గములోఉన్న సంఘపు దూతకు ఈలాగు వ్రాయుము వాడియైన రెండంచులుగల ఖడ్గముగలవాడు చెప్పు సంగతులేవనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “પણ તારી વિરુંદ્ધ મારે આટલું છે કે, તે તારા શરુંઆતના પ્રેમનો ત્યાગ કર્યો છે.”]]></a:t>
+              <a:t><![CDATA[13. సాతాను సింహాసనమున్న స్థలములో నీవు కాపురమున్నావని నేనెరుగుదును. మరియు సాతాను కాపురమున్న ఆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. એ માટે તું હમણા જ્યાથી પડ્યો છે તે યાદ કર, પસ્તાવો કર, અને પ્રથમનાં જેવાં કામો કર. જો તું પસ્તાવો]]></a:t>
+              <a:t><![CDATA[స్థలములో, నాయందు విశ్వాసియైయుండి నన్నుగూర్చి సాక్షియైన అంతిపయనువాడ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહી કરે તો હું તારી પાસે આવીશ અને તારી દીવીને તેની જગ્યાએથી લઈ જઈશ.]]></a:t>
+              <a:t><![CDATA[14. అయినను నేను నీమీద కొన్ని తప్పిదములు మోపవలసియున్నది. అవేవనగా, విగ్రహములకు బలియిచ్చిన వాటిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “પર્ગામનમાંની મંડળીના દૂત ને આ લખ કે:“જેની પાસે બેધારી પાણીદાર તલવાર છે, તે આ હકીકત તમને કહે છે.]]></a:t>
+              <a:t><![CDATA[తినునట్లును, జారత్వము చేయునట్లును, ఇశ్రాయేలీయులకు ఉరి యొడ్డుమని బాలాక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તું ક્યાં વસે છે તે હું જાણુ છું. તું જ્યાં શેતાનની પોતાની ગાદી છે ત્યાં રહે છે, પણ મને તો તું]]></a:t>
+              <a:t><![CDATA[15. అటువలెనే నీకొలాయితుల బోధ ననుసరించు వారును నీలో ఉన్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસુ છે. અંતિપાસના સમય દરમિયાન પણ તે મારામાં વિશ્વાસ હોવા વિષેની ના પાડી નહિ. અંતિપાસ મારો]]></a:t>
+              <a:t><![CDATA[16. కావున మారుమనస్సు పొందుము; లేనియెడల నేను నీయొద్దకు త్వరగా వచ్చి నా నోటనుండి వచ్చు ఖడ్గముచేత]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસુ સાક્ષી હતો જેને તમારા શહેરમાં મારી નાખવામાં આવ્યો હતો. જ્યાં શેતાન રહે છે તે તમારું શહેર]]></a:t>
+              <a:t><![CDATA[వీరితో యుద్ధముచేసెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેને હું પણ ધિક્કારું છું.]]></a:t>
+              <a:t><![CDATA[సంచరించువాడు చెప్పు సంగతు లేవనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[17. సంఘ ములతో ఆత్మ చెప్పుచున్న మాట చెవిగలవాడు వినును గాక. జయించువానికి మరుగైయున్న మన్నాను భుజింప]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. છતાં પણ મારી પાસે તારી વિરુંદ્ધ થોડી એક વાતો છે: તારી સાથે કેટલાક લોકો છે. જે બલામના બોધને]]></a:t>
+              <a:t><![CDATA[నిత్తును. మరియు అతనికి తెల్లరాతినిత్తును; ఆ రాతిమీద చెక్కబడిన యొక క్రొత్తపేరుండును; పొందిన వానికే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનુસરે છે. બલામે બાલાકને શીખવ્યું કે ઈસ્રાએલના લોકોને પાપ કરતા શીખવે, તે લોકોએ મૂતિઓના નૈવેદ ખાઈને]]></a:t>
+              <a:t><![CDATA[గాని అది మరి యెవనికిని తెలియదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને વ્યભિચાર કરીને પાપ કર્યું.]]></a:t>
+              <a:t><![CDATA[18. తుయతైరలో ఉన్న సంఘపు దూతకు ఈలాగు వ్రాయుము అగ్నిజ్వాలవంటి కన్నులును అపరంజినిపోలిన పాద ములునుగల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તમારા સમૂહના પણ આવું જ છે. તમારી પાસે એવા લોકો છે, જે નિકલાયતીઓના બોધને અનુસરે છે.]]></a:t>
+              <a:t><![CDATA[దేవుని కుమారుడు చెప్పు సంగతులేవనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેથી પસ્તાવો કરો. જો તમે પસ્તાવો નહિ કરો તો, હું તમારી પાસે જલ્દી આવીશ અને તે લોકોની સામે મારા]]></a:t>
+              <a:t><![CDATA[19. నీ క్రియలను, నీ ప్రేమను, నీ విశ్వాసమును, నీ పరిచర్యను, నీ సహనమును నేనెరుగుదును; నీ మొదటి క్రియల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મુખમાંથી નીકળતી તલવાર વડે લડીશ.]]></a:t>
+              <a:t><![CDATA[కన్న నీ కడపటి క్రియలు మరియెక్కువైనవని యెరుగు దును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. “પ્રત્યેક વ્યક્તિ જે આ વાતો સાંભળે છે તેણે આત્મા મંડળીઓને જે કહે છે તે સાંભળવું જોઈએ!“પ્રત્યેક]]></a:t>
+              <a:t><![CDATA[20. అయినను నీమీద తప్పు ఒకటి నేను మోపవలసి యున్నది; ఏమనగా, తాను ప్రవక్త్రినని చెప్పుకొనుచున్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વ્યક્તિ જે વિજય પ્રાપ્ત કરે છે તેને હું ગુપ્ત રાખેલ માન્ના આપીશ. વળી હું તને શ્વેત પથ્થર આપીશ. આ]]></a:t>
+              <a:t><![CDATA[యెజెబెలను స్త్రీని నీ వుండనిచ్చుచున్నావు. జారత్వము చేయుటకును, విగ్రహములక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પથ્થર પર એક નવું નામ લખેલું છે, જે નવા નામને કોઈ વ્યક્તિ જાણતી નથી. ફક્ત જે વ્યક્તિ તે પથ્થર પ્રાપ્ત]]></a:t>
+              <a:t><![CDATA[21. మారుమనస్సు పొందుటకు నేను దానికి సమయమిచ్చితినిగాని అది తన జారత్వము విడిచిపెట్టి మారుమనస్సు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પ્રત્યેક વ્યક્તિ જે આ વાતો સાંભળે છે તેણે, આત્મા મંડળીઓને જે કહે છે તે સાંભળવું જોઈએ. જે વ્યક્તિ]]></a:t>
+              <a:t><![CDATA[2. నీ క్రియలను నీ కష్టమును నీ సహనమును నేనెరుగుదును; నీవు దుష్టులను సహింపలేవనియు, అపొ స్తలులు కాకయే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશે તે જ તે નવું નામ જાણશે.]]></a:t>
+              <a:t><![CDATA[పొందనొల్లదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “થુવાતિરામાંની મંડળીના દૂતને આ લખ કે:“દેવનો પુત્ર એક છે જેની આંખો અગ્નિની જવાળા જેવી છે. અને]]></a:t>
+              <a:t><![CDATA[22. ఇదిగో నేను దానిని మంచము పట్టించి దానితోకూడ వ్యభిచరించు వారు దాని3 క్రియలవిషయమై మారుమనస్సు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેના પગ ચળકતા પિત્તળના જેવા છે, તે તમને જે કહે છે તે આ છે.]]></a:t>
+              <a:t><![CDATA[పొందితేనే గాని వారిని బహు శ్రమలపాలు చేతును,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. “તું જે કરે છે તે હું જાણું છું. હું તારો પ્રેમ તારો વિશ્વાસ, તારી સેવા અને તારી ધીરજને જાણું]]></a:t>
+              <a:t><![CDATA[23. దాని పిల్లలను నిశ్చయముగా చంపెదను. అందువలన అంతరింద్రియములను హృదయములను పరీక్షించువాడను నేనే అని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું. તે પ્રથમ જે કર્યું તેનાથી હમણાં તેં વધારે કર્યું છે તે પણ હું જાણું છું.]]></a:t>
+              <a:t><![CDATA[సంఘము లన్నియు తెలిసికొనును. మరియు మీలో ప్రతివానికి వాని వాని క్రియల చొప్పున ప్రతిఫలము ఇచ్చెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. છતાં પણ મારે તારી વિરુંદ્ધ આટલું છે કે; તું ઈઝબેલ નામની સ્ત્રીને તેની ઈચ્છા મુજબ કરવા દે છે. તે]]></a:t>
+              <a:t><![CDATA[24. అయితే తుయతైరలో కడమవారైన మీతో, అనగా ఈ బోధను అంగీకరింపక సాతానుయొక్క గూఢమైన సంగ తులను ఎరుగమని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહે છે કે તે એક પ્રબોધિકા છે. પણ તે મારા લોકોને તેના ઉપદેશ વડે ભમાવે છે. ઈઝબેલ મારા લોકોને]]></a:t>
+              <a:t><![CDATA[చెప్పుకొనువారందరితో నేను చెప్పుచున్నదేమనగా మీపైని వ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વ્યભિચારનું પાપ કરવાને તથા મૂતિર્ઓના નૈવેદ ખાવા માટે દોરે છે.]]></a:t>
+              <a:t><![CDATA[25. నేను వచ్చువరకు మీకు కలిగియున్నదానిని గట్టిగా పట్టు కొనుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. મેં તેને પસ્તાવો કરવા તથા પોતાના પાપમાંથી પાછા ફરવાનો સમય આપ્યો છે. પરંતુ તે પસ્તાવો કરવા ઈચ્છતી]]></a:t>
+              <a:t><![CDATA[26. నేను నా తండ్రివలన అధికారము పొందినట్టు జయించుచు, అంతమువరకు నా క్రియలు జాగ్రత్తగా చేయువానికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી.]]></a:t>
+              <a:t><![CDATA[జనులమీద అధికారము ఇచ్చెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિજય મેળવે છે તેને હું જીવનનાં વૃક્ષ પરનું ફળ ખાવાનો અધિકાર આપીશ. આ વૃક્ષ દેવના પારાદૈસમાં છે.]]></a:t>
+              <a:t><![CDATA[తాము అపొస్తలులమని చెప్పుకొను వారిని పరీక్షించి వారు అబద్ధికు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “અને તેથી હું તેને પીડાની પથારીમાં પાડીશ. અને બધા લોકો જેઓ તેની સાથે વ્યભિચાર કરે છે તેઓ ખૂબ સહન]]></a:t>
+              <a:t><![CDATA[27. అతడు ఇనుపదండముతో వారిని ఏలును; వారు కుమ్మరవాని పాత్రలవలె పగులగొట్టబడుదురు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશે. તે જે કંઈ કરે છે તેનાથી તેઓ અટકશે નહિ, તો હવે હું આ કરીશ.]]></a:t>
+              <a:t><![CDATA[28. మరియు అతనికి వేకువ చుక్కను ఇచ్చెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,975 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. હું તેના છોકરાને પણ મારી નાખીશ. પછી બધી જ મંડળીઓ જાણશે કે મન તથા અત:કરણનો પારખનાર હું છું. અને]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[27. “લોખંડના દંડથી તે તેઓ પર શાસન કરશે. માટીનાં વાસણની જેમ તેમના તે ટૂકડે ટૂકડા કરશે.’ ગીતશાસ્ત્ર]]></a:t>
+              <a:t><![CDATA[29. సంఘములతో ఆత్మ చెప్పుచున్న మాట చెవి గలవాడు వినునుగాక.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,579 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “સ્મુર્નામાંની મંડળીના દુતને આ લખ કે:“એક જે પ્રથમ અને છેલ્લો છે તે આ હકીકતો તમને કહે છે. તે એક છે]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[29. પ્રત્યેક વ્યક્તિ જે આ વાતો સાંભળે છે તેણે આત્મા મંડળીઓને જે કહે છે તે સાભળવું જોઈએ.]]></a:t>
+              <a:t><![CDATA[3. నీవు సహనము కలిగి నా నామము నిమిత్తము భారము భరించి అలయలేదనియు నేనెరుగుదును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જે મૃત્યુ પામ્યો અને ફરી જીવતો થયો.]]></a:t>
+              <a:t><![CDATA[4. అయినను మొదట నీకుండిన ప్రేమను నీవు వదిలితివని నేను నీమీద తప్పు ఒకటి మోపవలసియున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “તારી મુસીબતો હું જાણું છું. અને તું ગરીબ છે તે પણ જાણું છું પરંતુ ખરેખર તું ધનવાન છે! તારા વિષે]]></a:t>
+              <a:t><![CDATA[5. నీవు ఏ స్థితిలోనుండి పడితివో అది జ్ఞాపకము చేసికొని మారు మనస్సుపొంది ఆ మొదటి క్రియలను చేయుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કેટલાક લોકો ખરાબ વાતો કરે છે તે પણ હું જાણું છું. પેલા લોકો કહે છે કે તેઓ યહૂદીઓ છે. પણ તેઓ સાચા]]></a:t>
+              <a:t><![CDATA[అట్లుచేసి నీవు మారు మనస్సు పొందితేనే సరి; లేనియెడల నేను నీయొద్దకు వచ్చి నీ దీపస్తంభమును దాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>