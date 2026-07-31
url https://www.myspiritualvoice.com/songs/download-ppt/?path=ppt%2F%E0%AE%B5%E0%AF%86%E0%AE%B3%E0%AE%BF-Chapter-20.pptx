--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -49,62 +49,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,56 +102,50 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
-    <p:sldId id="285" r:id="rId32"/>
-[...4 lines deleted...]
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -290,59 +272,53 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-[...7 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I saw thrones, and they sat upon them, and judgment was given unto them: and I saw the souls of them that were beheaded for the witness of Jesus, and for the word of God, and which had not worshipped the beast, neither his image, neither had received his mark upon their foreheads, or in their hands; and they lived and reigned with Christ a thousand years.]]></a:t>
+              <a:t><![CDATA[5. மரணமடைந்த மற்றவர்கள் அந்த ஆயிரம் வருஷம் முடியுமளவும் உயிரடையவில்லை. இதுவே முதலாம் உயிர்த்தெழுதல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I saw thrones, and they sat upon them, and judgment was given unto them: and I saw the souls of them that were beheaded for the witness of Jesus, and for the word of God, and which had not worshipped the beast, neither his image, neither had received his mark upon their foreheads, or in their hands; and they lived and reigned with Christ a thousand years.]]></a:t>
+              <a:t><![CDATA[6. முதலாம் உயிர்த்தெழுதலுக்குப் பங்குள்ளவன் பாக்கியவானும் பரிசுத்தவானுமாயிருக்கிறான்; இவர்கள்மேல் இரண்டாம் மரணத்திற்கு அதிகாரமில்லை. இவர்கள் தேவனுக்கும் கிறிஸ்துவுக்கும் முன்பாக, ஆசாரியராயிருந்து, அவரோடேகூட ஆயிரம் வருஷம் அரசாளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I saw thrones, and they sat upon them, and judgment was given unto them: and I saw the souls of them that were beheaded for the witness of Jesus, and for the word of God, and which had not worshipped the beast, neither his image, neither had received his mark upon their foreheads, or in their hands; and they lived and reigned with Christ a thousand years.]]></a:t>
+              <a:t><![CDATA[6. முதலாம் உயிர்த்தெழுதலுக்குப் பங்குள்ளவன் பாக்கியவானும் பரிசுத்தவானுமாயிருக்கிறான்; இவர்கள்மேல் இரண்டாம் மரணத்திற்கு அதிகாரமில்லை. இவர்கள் தேவனுக்கும் கிறிஸ்துவுக்கும் முன்பாக, ஆசாரியராயிருந்து, அவரோடேகூட ஆயிரம் வருஷம் அரசாளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I saw thrones, and they sat upon them, and judgment was given unto them: and I saw the souls of them that were beheaded for the witness of Jesus, and for the word of God, and which had not worshipped the beast, neither his image, neither had received his mark upon their foreheads, or in their hands; and they lived and reigned with Christ a thousand years.]]></a:t>
+              <a:t><![CDATA[6. முதலாம் உயிர்த்தெழுதலுக்குப் பங்குள்ளவன் பாக்கியவானும் பரிசுத்தவானுமாயிருக்கிறான்; இவர்கள்மேல் இரண்டாம் மரணத்திற்கு அதிகாரமில்லை. இவர்கள் தேவனுக்கும் கிறிஸ்துவுக்கும் முன்பாக, ஆசாரியராயிருந்து, அவரோடேகூட ஆயிரம் வருஷம் அரசாளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But the rest of the dead lived not again until the thousand years were finished. This is the first resurrection.]]></a:t>
+              <a:t><![CDATA[7. ந்த ஆயிரம் வருஷம் முடியும்போது சாத்தான் தன் காவலிலிருந்து விடுதலையாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Blessed and holy is he that has part in the first resurrection: on such the second death has no power, but they shall be priests of God and of Christ, and shall reign with him a thousand years.]]></a:t>
+              <a:t><![CDATA[8. பூமியின் நான்கு திசைகளிலுமுள்ள ஜாதிகளாகிய கோகையும் மாகோகையும் மோசம்போக்கும்படிக்கும், அவர்களை யுத்தத்திற்குக் கூட்டிக்கொள்ளும்படிக்கும் புறப்படுவான்; அவர்களுடைய தொகை கடற்கரை மணலத்தனையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Blessed and holy is he that has part in the first resurrection: on such the second death has no power, but they shall be priests of God and of Christ, and shall reign with him a thousand years.]]></a:t>
+              <a:t><![CDATA[8. பூமியின் நான்கு திசைகளிலுமுள்ள ஜாதிகளாகிய கோகையும் மாகோகையும் மோசம்போக்கும்படிக்கும், அவர்களை யுத்தத்திற்குக் கூட்டிக்கொள்ளும்படிக்கும் புறப்படுவான்; அவர்களுடைய தொகை கடற்கரை மணலத்தனையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Blessed and holy is he that has part in the first resurrection: on such the second death has no power, but they shall be priests of God and of Christ, and shall reign with him a thousand years.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் பூமியெங்கும் பரம்பி, பரிசுத்தவான்களுடைய பாளையத்தையும், பிரியமான நகரத்தையும் வளைந்துகொண்டார்கள்; அப்பொழுது தேவனால் வானத்திலிருந்து அக்கினி இறங்கி அவர்களைப் பட்சித்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when the thousand years are expired, Satan shall be loosed out of his prison,]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் பூமியெங்கும் பரம்பி, பரிசுத்தவான்களுடைய பாளையத்தையும், பிரியமான நகரத்தையும் வளைந்துகொண்டார்கள்; அப்பொழுது தேவனால் வானத்திலிருந்து அக்கினி இறங்கி அவர்களைப் பட்சித்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And shall go out to deceive the nations which are in the four quarters of the earth, Gog, and Magog, to gather them together to battle: the number of whom is as the sand of the sea.]]></a:t>
+              <a:t><![CDATA[10. மேலும் அவர்களை மோசம்போக்கின பிசாசானவன், மிருகமும் கள்ளத்தீர்க்கதரிசியுமிருக்கிற இடமாகிய அக்கினியும் கந்தகமுமான கடலிலே தள்ளப்பட்டான். அவர்கள் இரவும் பகலும் சதாகாலங்களிலும் வாதிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I saw an angel come down from heaven, having the key of the bottomless pit and a great chain in his hand.]]></a:t>
+              <a:t><![CDATA[1. ஒரு தூதன் பாதாளத்தின் திறவுகோலையும் பெரிய சங்கிலியையும் தன் கையிலே பிடித்துக்கொண்டு வானத்திலிருந்திறங்கிவரக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And shall go out to deceive the nations which are in the four quarters of the earth, Gog, and Magog, to gather them together to battle: the number of whom is as the sand of the sea.]]></a:t>
+              <a:t><![CDATA[10. மேலும் அவர்களை மோசம்போக்கின பிசாசானவன், மிருகமும் கள்ளத்தீர்க்கதரிசியுமிருக்கிற இடமாகிய அக்கினியும் கந்தகமுமான கடலிலே தள்ளப்பட்டான். அவர்கள் இரவும் பகலும் சதாகாலங்களிலும் வாதிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And shall go out to deceive the nations which are in the four quarters of the earth, Gog, and Magog, to gather them together to battle: the number of whom is as the sand of the sea.]]></a:t>
+              <a:t><![CDATA[11. பின்பு, நான் பெரிய வெள்ளைச் சிங்காசனத்தையும் அதின்மேல் வீற்றிருக்கிறவரையும் கண்டேன்; அவருடைய சமுகத்திலிருந்து பூமியும் வானமும் அகன்றுபோயின; அவைகளுக்கு இடங்காணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they went up on the breadth of the earth, and compassed the camp of the saints about, and the beloved city: and fire came down from God out of heaven, and devoured them.]]></a:t>
+              <a:t><![CDATA[11. பின்பு, நான் பெரிய வெள்ளைச் சிங்காசனத்தையும் அதின்மேல் வீற்றிருக்கிறவரையும் கண்டேன்; அவருடைய சமுகத்திலிருந்து பூமியும் வானமும் அகன்றுபோயின; அவைகளுக்கு இடங்காணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they went up on the breadth of the earth, and compassed the camp of the saints about, and the beloved city: and fire came down from God out of heaven, and devoured them.]]></a:t>
+              <a:t><![CDATA[12. மரித்தோராகிய சிறியோரையும் பெரியோரையும் தேவனுக்கு முன்பாக நிற்கக்கண்டேன்; அப்பொழுது புஸ்தகங்கள் திறக்கப்பட்டன; ஜீவபுஸ்தகம் என்னும் வேறொரு புஸ்தகமும் திறக்கப்பட்டது; அப்பொழுது அந்தப் புஸ்தகங்களில் எழுதப்பட்டவைகளின்படியே மரித்தோர் தங்கள் தங்கள் கிரியைகளுக்குத்தக்கதாக நியாயத்தீர்ப்படைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the devil that deceived them was cast into the lake of fire and brimstone, where the beast and the false prophet are, and shall be tormented day and night for ever and ever.]]></a:t>
+              <a:t><![CDATA[12. மரித்தோராகிய சிறியோரையும் பெரியோரையும் தேவனுக்கு முன்பாக நிற்கக்கண்டேன்; அப்பொழுது புஸ்தகங்கள் திறக்கப்பட்டன; ஜீவபுஸ்தகம் என்னும் வேறொரு புஸ்தகமும் திறக்கப்பட்டது; அப்பொழுது அந்தப் புஸ்தகங்களில் எழுதப்பட்டவைகளின்படியே மரித்தோர் தங்கள் தங்கள் கிரியைகளுக்குத்தக்கதாக நியாயத்தீர்ப்படைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the devil that deceived them was cast into the lake of fire and brimstone, where the beast and the false prophet are, and shall be tormented day and night for ever and ever.]]></a:t>
+              <a:t><![CDATA[12. மரித்தோராகிய சிறியோரையும் பெரியோரையும் தேவனுக்கு முன்பாக நிற்கக்கண்டேன்; அப்பொழுது புஸ்தகங்கள் திறக்கப்பட்டன; ஜீவபுஸ்தகம் என்னும் வேறொரு புஸ்தகமும் திறக்கப்பட்டது; அப்பொழுது அந்தப் புஸ்தகங்களில் எழுதப்பட்டவைகளின்படியே மரித்தோர் தங்கள் தங்கள் கிரியைகளுக்குத்தக்கதாக நியாயத்தீர்ப்படைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the devil that deceived them was cast into the lake of fire and brimstone, where the beast and the false prophet are, and shall be tormented day and night for ever and ever.]]></a:t>
+              <a:t><![CDATA[13. சமுத்திரம் தன்னிலுள்ள மரித்தோரை ஒப்புவித்தது; மரணமும் பாதாளமும் தங்களிலுள்ள மரித்தோரை ஒப்புவித்தன. யாவரும் தங்கள் தங்கள் கிரியைகளின்படியே நியாயத்தீர்ப்படைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I saw a great white throne, and him that sat on it, from whose face the earth and the heaven fled away; and there was found no place for them.]]></a:t>
+              <a:t><![CDATA[13. சமுத்திரம் தன்னிலுள்ள மரித்தோரை ஒப்புவித்தது; மரணமும் பாதாளமும் தங்களிலுள்ள மரித்தோரை ஒப்புவித்தன. யாவரும் தங்கள் தங்கள் கிரியைகளின்படியே நியாயத்தீர்ப்படைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I saw a great white throne, and him that sat on it, from whose face the earth and the heaven fled away; and there was found no place for them.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது மரணமும் பாதாளமும் அக்கினிக்கடலிலே தள்ளப்பட்டன. இது இரண்டாம் மரணம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I saw the dead, small and great, stand before God; and the books were opened: and another book was opened, which is the book of life: and the dead were judged out of those things which were written in the books, according to their works.]]></a:t>
+              <a:t><![CDATA[15. ஜீவபுஸ்தகத்திலே எழுதப்பட்டவனாகக் காணப்படாதவனெவனோ அவன் அக்கினிக்கடலிலே தள்ளப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,705 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I saw an angel come down from heaven, having the key of the bottomless pit and a great chain in his hand.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[15. And whosoever was not found written in the book of life was cast into the lake of fire.]]></a:t>
+              <a:t><![CDATA[1. ஒரு தூதன் பாதாளத்தின் திறவுகோலையும் பெரிய சங்கிலியையும் தன் கையிலே பிடித்துக்கொண்டு வானத்திலிருந்திறங்கிவரக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he laid hold on the dragon, that old serpent, which is the Devil, and Satan, and bound him a thousand years,]]></a:t>
+              <a:t><![CDATA[2. பிசாசென்றும் சாத்தானென்றும் சொல்லப்பட்ட பழைய பாம்பாகிய வலுசர்ப்பத்தை அவன் பிடித்து, அதை ஆயிரம் வருஷமளவுங் கட்டிவைத்து, அந்த ஆயிரம் வருஷம் நிறைவேறும்வரைக்கும் தமது ஜனங்களை மோசம்போக்காதபடிக்கு அதைப் பாதாளத்திலே தள்ளியடைத்து, அதின்மேல் முத்திரைபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he laid hold on the dragon, that old serpent, which is the Devil, and Satan, and bound him a thousand years,]]></a:t>
+              <a:t><![CDATA[2. பிசாசென்றும் சாத்தானென்றும் சொல்லப்பட்ட பழைய பாம்பாகிய வலுசர்ப்பத்தை அவன் பிடித்து, அதை ஆயிரம் வருஷமளவுங் கட்டிவைத்து, அந்த ஆயிரம் வருஷம் நிறைவேறும்வரைக்கும் தமது ஜனங்களை மோசம்போக்காதபடிக்கு அதைப் பாதாளத்திலே தள்ளியடைத்து, அதின்மேல் முத்திரைபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he laid hold on the dragon, that old serpent, which is the Devil, and Satan, and bound him a thousand years,]]></a:t>
+              <a:t><![CDATA[3. அதற்குப் பின்பு அது கொஞ்சக்காலம் விடுதலையாகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And cast him into the bottomless pit, and shut him up, and set a seal upon him, that he should deceive the nations no more, till the thousand years should be fulfilled: and after that he must be loosed a little season.]]></a:t>
+              <a:t><![CDATA[3. அதற்குப் பின்பு அது கொஞ்சக்காலம் விடுதலையாகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I saw thrones, and they sat upon them, and judgment was given unto them: and I saw the souls of them that were beheaded for the witness of Jesus, and for the word of God, and which had not worshipped the beast, neither his image, neither had received his mark upon their foreheads, or in their hands; and they lived and reigned with Christ a thousand years.]]></a:t>
+              <a:t><![CDATA[4. அன்றியும், நான் சிங்காசனங்களைக் கண்டேன்; அவைகளின்மேல் உட்கார்ந்தார்கள்; நியாயத்தீர்ப்புக் கொடுக்கும்படி அவர்களுக்கு அதிகாரம் அளிக்கப்பட்டது. இயேசுவைப்பற்றிய சாட்சியினிமித்தமும் தேவனுடைய வசனத்தினிமித்தமும் சிரச்சேதம்பண்ணப்பட்டவர்களுடைய ஆத்துமாக்களையும், மிருகத்தையாவது அதின் சொரூபத்தையாவது வணங்காமலும் தங்கள் நெற்றியிலும் தங்கள் கையிலும் அதின் முத்திரையைத் தரித்துக்கொள்ளாமலும் இருந்தவர்களையும் கண்டேன். அவர்கள் உயிர்த்து கிறிஸ்துவுடனேகூட ஆயிரம் வருஷம் அரசாண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I saw thrones, and they sat upon them, and judgment was given unto them: and I saw the souls of them that were beheaded for the witness of Jesus, and for the word of God, and which had not worshipped the beast, neither his image, neither had received his mark upon their foreheads, or in their hands; and they lived and reigned with Christ a thousand years.]]></a:t>
+              <a:t><![CDATA[4. அன்றியும், நான் சிங்காசனங்களைக் கண்டேன்; அவைகளின்மேல் உட்கார்ந்தார்கள்; நியாயத்தீர்ப்புக் கொடுக்கும்படி அவர்களுக்கு அதிகாரம் அளிக்கப்பட்டது. இயேசுவைப்பற்றிய சாட்சியினிமித்தமும் தேவனுடைய வசனத்தினிமித்தமும் சிரச்சேதம்பண்ணப்பட்டவர்களுடைய ஆத்துமாக்களையும், மிருகத்தையாவது அதின் சொரூபத்தையாவது வணங்காமலும் தங்கள் நெற்றியிலும் தங்கள் கையிலும் அதின் முத்திரையைத் தரித்துக்கொள்ளாமலும் இருந்தவர்களையும் கண்டேன். அவர்கள் உயிர்த்து கிறிஸ்துவுடனேகூட ஆயிரம் வருஷம் அரசாண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510252" r:id="rId1"/>
+    <p:sldLayoutId id="2474539418" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4298,98 +3620,50 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வசனத்தினிமித்தமும் சிரச்சேதம்பண்ணப்பட்டவர்களுடைய ஆத்துமாக்களையும், மிருகத்தையாவது அதின்]]></a:t>
+              <a:t><![CDATA[5. ఆ వెయ్యి సంవత్సరములు గడచువరకు కడమ మృతులు బ్రదుక లేదు; ఇదియే మొదటి పునరుత్థానము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொரூபத்தையாவது வணங்காமலும் தங்கள் நெற்றியிலும் தங்கள் கையிலும் அதின் முத்திரையைத்]]></a:t>
+              <a:t><![CDATA[6. ఈ మొదటి పునరుత్థాన ములో పాలుగలవారు ధన్యులును పరిశుద్ధులునై యుందురు. ఇట్టివారిమీద రెండవ మరణమునకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தரித்துக்கொள்ளாமலும் இருந்தவர்களையும் கண்டேன். அவர்கள் உயிர்த்து கிறிஸ்துவுடனேகூட ஆயிரம் வருஷம்]]></a:t>
+              <a:t><![CDATA[అధికారములేదు; వీరు దేవునికిని క్రీస్తుకును యాజకులై క్రీస్తుతోకూడ వెయ్యి సంవత్సరములు రాజ్యము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அரசாண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[చేయుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மரணமடைந்த மற்றவர்கள் அந்த ஆயிரம் வருஷம் முடியுமளவும் உயிரடையவில்லை. இதுவே முதலாம் உயிர்த்தெழுதல்.]]></a:t>
+              <a:t><![CDATA[7. వెయ్యి సంవత్సరములు గడచిన తరువాత సాతాను తానున్న చెరలోనుండి విడిపింపబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. முதலாம் உயிர்த்தெழுதலுக்குப் பங்குள்ளவன் பாக்கியவானும் பரிசுத்தவானுமாயிருக்கிறான்; இவர்கள்மேல்]]></a:t>
+              <a:t><![CDATA[8. భూమి నలు దిశలయందుండు జనములను, లెక్కకుసముద్రపు ఇసుకవలె ఉన్న గోగు మాగోగు అనువారిని మోసపరచి వారిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரண்டாம் மரணத்திற்கு அதிகாரமில்லை. இவர்கள் தேவனுக்கும் கிறிஸ்துவுக்கும் முன்பாக, ஆசாரியராயிருந்து,]]></a:t>
+              <a:t><![CDATA[యుద్ధమునకు పోగుచేయుటకై వాడు బయలుదేరును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவரோடேகூட ஆயிரம் வருஷம் அரசாளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. వారు భూమియందంతట వ్యాపించి, పరిశుద్ధుల శిబిరమును ప్రియమైన పట్టణమును ముట్టడివేయగా పరలోకములోనుండి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ந்த ஆயிரம் வருஷம் முடியும்போது சாத்தான் தன் காவலிலிருந்து விடுதலையாகி,]]></a:t>
+              <a:t><![CDATA[అగ్ని దిగివచ్చి వారిని దహించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூமியின் நான்கு திசைகளிலுமுள்ள ஜாதிகளாகிய கோகையும் மாகோகையும் மோசம்போக்கும்படிக்கும், அவர்களை]]></a:t>
+              <a:t><![CDATA[10. వారిని మోసపరచిన అపవాది అగ్ని గంధకములుగల గుండములో పడవేయబడెను. అచ్చట ఆ క్రూరమృగమును అబద్ధ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒரு தூதன் பாதாளத்தின் திறவுகோலையும் பெரிய சங்கிலியையும் தன் கையிலே பிடித்துக்கொண்டு]]></a:t>
+              <a:t><![CDATA[1. మరియు పెద్దసంకెళ్లను చేత పట్టుకొని అగాధము యొక్క తాళపుచెవిగల యొక దేవదూత పరలోకమునుండి దిగివచ్చుట]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யுத்தத்திற்குக் கூட்டிக்கொள்ளும்படிக்கும் புறப்படுவான்; அவர்களுடைய தொகை கடற்கரை]]></a:t>
+              <a:t><![CDATA[ప్రవక్తయు ఉన్నారు; వారు యుగయుగములు రాత్రింబగళ్లు బాధింపబడుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மணலத்தனையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. మరియు ధవళమైన మహా సింహాసనమును దానియందు ఆసీనుడైయున్న యొకనిని చూచితిని; భూమ్యాకాశములు ఆయన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் பூமியெங்கும் பரம்பி, பரிசுத்தவான்களுடைய பாளையத்தையும், பிரியமான நகரத்தையும்]]></a:t>
+              <a:t><![CDATA[సముఖమునుండి పారిపోయెను; వాటికి నిలువ చోటు కనబడకపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வளைந்துகொண்டார்கள்; அப்பொழுது தேவனால் வானத்திலிருந்து அக்கினி இறங்கி அவர்களைப் பட்சித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[12. మరియు గొప్పవారేమి కొద్దివారేమి మృతులైనవారందరు ఆ సింహాసనము ఎదుట నిలువబడియుండుట చూచితిని. అప్పుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மேலும் அவர்களை மோசம்போக்கின பிசாசானவன், மிருகமும் கள்ளத்தீர்க்கதரிசியுமிருக்கிற இடமாகிய]]></a:t>
+              <a:t><![CDATA[గ్రంథములు విప్పబడెను; మరియు జీవగ్రంథమును వేరొక గ్రంథము విప్పబడెను; ఆ గ్రంథములయందు వ్రాయబడియున్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அக்கினியும் கந்தகமுமான கடலிலே தள்ளப்பட்டான். அவர்கள் இரவும் பகலும் சதாகாலங்களிலும்]]></a:t>
+              <a:t><![CDATA[వాటినిబట్టి తమ క్రియలచొప్పున మృతులు తీర్పు పొందిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாதிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. సముద్రము తనలో ఉన్న మృతులను అప్పగించెను; మరణమును పాతాళలోకమును వాటి వశముననున్న మృతుల నప్పగించెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு, நான் பெரிய வெள்ளைச் சிங்காசனத்தையும் அதின்மேல் வீற்றிருக்கிறவரையும் கண்டேன்; அவருடைய]]></a:t>
+              <a:t><![CDATA[వారిలో ప్రతివాడు తన క్రియల చొప్పున తీర్పుపొందెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சமுகத்திலிருந்து பூமியும் வானமும் அகன்றுபோயின; அவைகளுக்கு இடங்காணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[14. మరణమును మృతుల లోకమును అగ్నిగుండములో పడవేయబడెను; ఈ అగ్నిగుండము రెండవ మరణము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மரித்தோராகிய சிறியோரையும் பெரியோரையும் தேவனுக்கு முன்பாக நிற்கக்கண்டேன்; அப்பொழுது புஸ்தகங்கள்]]></a:t>
+              <a:t><![CDATA[15. ఎవని పేరైనను4 జీవగ్రంథమందు వ్రాయబడినట్టు కనబడనియెడల వాడు అగ్నిగుండములో పడవేయబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,843 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வானத்திலிருந்திறங்கிவரக்கண்டேன்.]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[15. ஜீவபுஸ்தகத்திலே எழுதப்பட்டவனாகக் காணப்படாதவனெவனோ அவன் அக்கினிக்கடலிலே தள்ளப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[చూచితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிசாசென்றும் சாத்தானென்றும் சொல்லப்பட்ட பழைய பாம்பாகிய வலுசர்ப்பத்தை அவன் பிடித்து, அதை ஆயிரம்]]></a:t>
+              <a:t><![CDATA[2. అతడు ఆదిసర్పమును, అనగా అపవాదియు సాతానును అను ఆ ఘటసర్పమును పట్టుకొని వెయ్యి సంవత్సరములు వానిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வருஷமளவுங் கட்டிவைத்து, அந்த ஆயிரம் வருஷம் நிறைவேறும்வரைக்கும் தமது ஜனங்களை மோசம்போக்காதபடிக்கு]]></a:t>
+              <a:t><![CDATA[బంధించి అగాధములో పడవేసి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதைப் பாதாளத்திலே தள்ளியடைத்து, அதின்மேல் முத்திரைபோட்டான்.]]></a:t>
+              <a:t><![CDATA[3. ఆ వెయ్యి సంవత్సరములు గడచువరకు ఇక జనములను మోసపరచకుండునట్లు అగాధమును మూసి దానికి ముద్ర వేసెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்குப் பின்பு அது கொஞ்சக்காலம் விடுதலையாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[అటుపిమ్మట వాడు కొంచెము కాలము విడిచి పెట్టబడవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அன்றியும், நான் சிங்காசனங்களைக் கண்டேன்; அவைகளின்மேல் உட்கார்ந்தார்கள்; நியாயத்தீர்ப்புக்]]></a:t>
+              <a:t><![CDATA[4. అంతట సింహాసనములను చూచితిని; వాటిమీద ఆసీనులై యుండువారికి విమర్శచేయుటకు అధికారము ఇయ్యబడెను. మరియు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுக்கும்படி அவர்களுக்கு அதிகாரம் அளிக்கப்பட்டது. இயேசுவைப்பற்றிய சாட்சியினிமித்தமும் தேவனுடைய]]></a:t>
+              <a:t><![CDATA[క్రూరమృగమునకైనను దాని ప్రతిమకైనను నమస్కారముచేయ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>