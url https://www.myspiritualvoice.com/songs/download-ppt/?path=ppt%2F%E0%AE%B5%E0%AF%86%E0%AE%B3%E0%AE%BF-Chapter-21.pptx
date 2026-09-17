--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -101,50 +101,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +182,51 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +379,54 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுடைய கண்ணீர் யாவையும் தேவன் துடைப்பார்; இனி மரணமுமில்லை, துக்கமுமில்லை, அலறுதலுமில்லை, வருத்தமுமில்லை; முந்தினவைகள் ஒழிந்துபோயின என்று விளம்பினது.]]></a:t>
+              <a:t><![CDATA[4. And God shall wipe away all tears from their eyes; and there shall be no more death, neither sorrow, nor crying, neither shall there be any more pain: for the former things are passed away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிங்காசனத்தின்மேல் வீற்றிருந்தவர்: இதோ, நான் சகலத்தையும் புதிதாக்குகிறேன் என்றார். பின்னும், அவர்: இந்த வசனங்கள் சத்தியமும் உண்மையுமானவைகள், இவைகளை எழுது என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And he that sat upon the throne said, Behold, I make all things new. And he said unto me, Write: for these words are true and faithful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிங்காசனத்தின்மேல் வீற்றிருந்தவர்: இதோ, நான் சகலத்தையும் புதிதாக்குகிறேன் என்றார். பின்னும், அவர்: இந்த வசனங்கள் சத்தியமும் உண்மையுமானவைகள், இவைகளை எழுது என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And he that sat upon the throne said, Behold, I make all things new. And he said unto me, Write: for these words are true and faithful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அன்றியும், அவர் என்னை நோக்கி: ஆயிற்று, நான் அல்பாவும் ஓமெகாவும், ஆதியும் அந்தமுமாயிருக்கிறேன். தாகமாயிருக்கிறவனுக்கு நான் ஜீவத்தண்ணீரூற்றில் இலவசமாய்க் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto me, It is done. I am Alpha and Omega, the beginning and the end. I will give unto him that is thirsty of the fountain of the water of life freely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அன்றியும், அவர் என்னை நோக்கி: ஆயிற்று, நான் அல்பாவும் ஓமெகாவும், ஆதியும் அந்தமுமாயிருக்கிறேன். தாகமாயிருக்கிறவனுக்கு நான் ஜீவத்தண்ணீரூற்றில் இலவசமாய்க் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto me, It is done. I am Alpha and Omega, the beginning and the end. I will give unto him that is thirsty of the fountain of the water of life freely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜெயங்கொள்ளுகிறவன் எல்லாவற்றையும் சுதந்தரித்துக்கொள்ளுவான்; நான் அவன் தேவனாயிருப்பேன், அவன் என் குமாரனாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[7. He that overcomes shall inherit all things; and I will be his God, and he shall be my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பயப்படுகிறவர்களும், அவிசுவாசிகளும், அருவருப்பானவர்களும், கொலைபாதகரும், விபசாரக்காரரும், சூனியக்காரரும், விக்கிரகாராதனைக்காரரும், பொய்யர் அனைவரும் இரண்டாம் மரணமாகிய அக்கினியும் கந்தகமும் எரிகிற கடலிலே பங்கடைவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. He that overcomes shall inherit all things; and I will be his God, and he shall be my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பயப்படுகிறவர்களும், அவிசுவாசிகளும், அருவருப்பானவர்களும், கொலைபாதகரும், விபசாரக்காரரும், சூனியக்காரரும், விக்கிரகாராதனைக்காரரும், பொய்யர் அனைவரும் இரண்டாம் மரணமாகிய அக்கினியும் கந்தகமும் எரிகிற கடலிலே பங்கடைவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. But the fearful, and unbelieving, and the abominable, and murderers, and whoremongers, and sorcerers, and idolaters, and all liars, shall have their part in the lake which burns with fire and brimstone: which is the second death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பயப்படுகிறவர்களும், அவிசுவாசிகளும், அருவருப்பானவர்களும், கொலைபாதகரும், விபசாரக்காரரும், சூனியக்காரரும், விக்கிரகாராதனைக்காரரும், பொய்யர் அனைவரும் இரண்டாம் மரணமாகிய அக்கினியும் கந்தகமும் எரிகிற கடலிலே பங்கடைவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. But the fearful, and unbelieving, and the abominable, and murderers, and whoremongers, and sorcerers, and idolaters, and all liars, shall have their part in the lake which burns with fire and brimstone: which is the second death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு, கடைசியான ஏழு வாதைகளால் நிறைந்த ஏழு கலசங்களையுடைய அந்த ஏழு தூதரில் ஒருவன் என்னிடத்தில் வந்து: நீ இங்கே வா, ஆட்டுக்குட்டியானவருடைய மனைவியாகிய மணவாட்டியை உனக்குக் காண்பிக்கிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. But the fearful, and unbelieving, and the abominable, and murderers, and whoremongers, and sorcerers, and idolaters, and all liars, shall have their part in the lake which burns with fire and brimstone: which is the second death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, நான் புதிய வானத்தையும் புதிய பூமியையும் கண்டேன்; முந்தின வானமும் முந்தின பூமியும் ஒழிந்துபோயின; சமுத்திரமும் இல்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[1. And I saw a new heaven and a new earth: for the first heaven and the first earth were passed away; and there was no more sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு, கடைசியான ஏழு வாதைகளால் நிறைந்த ஏழு கலசங்களையுடைய அந்த ஏழு தூதரில் ஒருவன் என்னிடத்தில் வந்து: நீ இங்கே வா, ஆட்டுக்குட்டியானவருடைய மனைவியாகிய மணவாட்டியை உனக்குக் காண்பிக்கிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[9. And there came unto me one of the seven angels which had the seven vials full of the seven last plagues, and talked with me, saying, Come here, I will show you the bride, the Lamb's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெரிதும் உயரமுமான ஒரு பர்வதத்தின்மேல் என்னை ஆவியில் கொண்டுபோய், தேவனுடைய மகிமையை அடைந்த எருசலேமாகிய பரிசுத்தநகரம் பரலோகத்தைவிட்டு தேவனிடத்திலிருந்து இறங்கிவருகிறதை எனக்குக் காண்பித்தான்.]]></a:t>
+              <a:t><![CDATA[9. And there came unto me one of the seven angels which had the seven vials full of the seven last plagues, and talked with me, saying, Come here, I will show you the bride, the Lamb's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெரிதும் உயரமுமான ஒரு பர்வதத்தின்மேல் என்னை ஆவியில் கொண்டுபோய், தேவனுடைய மகிமையை அடைந்த எருசலேமாகிய பரிசுத்தநகரம் பரலோகத்தைவிட்டு தேவனிடத்திலிருந்து இறங்கிவருகிறதை எனக்குக் காண்பித்தான்.]]></a:t>
+              <a:t><![CDATA[9. And there came unto me one of the seven angels which had the seven vials full of the seven last plagues, and talked with me, saying, Come here, I will show you the bride, the Lamb's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதின் பிரகாசம் மிகவும் விலையுயர்ந்த இரத்தினக்கல்லைப்போலவும், பளிங்கினொளியுள்ள வச்சிரக்கல்லைப்போலவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And he carried me away in the spirit to a great and high mountain, and showed me that great city, the holy Jerusalem, descending out of heaven from God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதின் பிரகாசம் மிகவும் விலையுயர்ந்த இரத்தினக்கல்லைப்போலவும், பளிங்கினொளியுள்ள வச்சிரக்கல்லைப்போலவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And he carried me away in the spirit to a great and high mountain, and showed me that great city, the holy Jerusalem, descending out of heaven from God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்குப் பெரிதும் உயரமுமான மதிலும், கிழக்கே மூன்று வாசல்கள், வடக்கே மூன்று வாசல்கள், தெற்கே மூன்று வாசல்கள், மேற்கே மூன்று வாசல்கள் ஆகப் பன்னிரண்டு வாசல்களும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[11. Having the glory of God: and her light was like unto a stone most precious, even like a jasper stone, clear as crystal;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்குப் பெரிதும் உயரமுமான மதிலும், கிழக்கே மூன்று வாசல்கள், வடக்கே மூன்று வாசல்கள், தெற்கே மூன்று வாசல்கள், மேற்கே மூன்று வாசல்கள் ஆகப் பன்னிரண்டு வாசல்களும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[11. Having the glory of God: and her light was like unto a stone most precious, even like a jasper stone, clear as crystal;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வாசல்களின் அருகே பன்னிரண்டு தூதர்களிருந்தார்கள்; அந்த வாசல்களின்மேல் இஸ்ரவேல் சந்ததியாராகிய பன்னிரண்டு கோத்திரத்தாருடைய நாமங்களும் எழுதப்பட்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[12. And had a wall great and high, and had twelve gates, and at the gates twelve angels, and names written thereon, which are the names of the twelve tribes of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வாசல்களின் அருகே பன்னிரண்டு தூதர்களிருந்தார்கள்; அந்த வாசல்களின்மேல் இஸ்ரவேல் சந்ததியாராகிய பன்னிரண்டு கோத்திரத்தாருடைய நாமங்களும் எழுதப்பட்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[12. And had a wall great and high, and had twelve gates, and at the gates twelve angels, and names written thereon, which are the names of the twelve tribes of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நகரத்தின் மதிலுக்குப் பன்னிரண்டு அஸ்திபாரக் கற்களிருந்தன; அவைகள்மேல் ஆட்டுக்குட்டியானவருடைய பன்னிரண்டு அப்போஸ்தலரின் பன்னிரண்டு நாமங்களும் பதிந்திருந்தன.]]></a:t>
+              <a:t><![CDATA[13. On the east three gates; on the north three gates; on the south three gates; and on the west three gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, நான் புதிய வானத்தையும் புதிய பூமியையும் கண்டேன்; முந்தின வானமும் முந்தின பூமியும் ஒழிந்துபோயின; சமுத்திரமும் இல்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[1. And I saw a new heaven and a new earth: for the first heaven and the first earth were passed away; and there was no more sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நகரத்தின் மதிலுக்குப் பன்னிரண்டு அஸ்திபாரக் கற்களிருந்தன; அவைகள்மேல் ஆட்டுக்குட்டியானவருடைய பன்னிரண்டு அப்போஸ்தலரின் பன்னிரண்டு நாமங்களும் பதிந்திருந்தன.]]></a:t>
+              <a:t><![CDATA[13. On the east three gates; on the north three gates; on the south three gates; and on the west three gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என்னுடனே பேசினவன், நகரத்தையும் அதின் வாசல்களையும் அதின் மதிலையும் அளக்கிறதற்கு ஒரு பொற்கோலைப் பிடித்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And the wall of the city had twelve foundations, and in them the names of the twelve apostles of the Lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என்னுடனே பேசினவன், நகரத்தையும் அதின் வாசல்களையும் அதின் மதிலையும் அளக்கிறதற்கு ஒரு பொற்கோலைப் பிடித்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And the wall of the city had twelve foundations, and in them the names of the twelve apostles of the Lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நகரம் சதுரமாயிருந்தது, அதின் அகலமும் நீளமும் சமமாயிருந்தது. அவன் அந்தக் கோலினால் நகரத்தை அளந்தான்; அது பன்னீராயிரம் ஸ்தாதி அளவாயிருந்தது; அதின் நீளமும் அகலமும் உயரமும் சமமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And he that talked with me had a golden reed to measure the city, and the gates thereof, and the wall thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நகரம் சதுரமாயிருந்தது, அதின் அகலமும் நீளமும் சமமாயிருந்தது. அவன் அந்தக் கோலினால் நகரத்தை அளந்தான்; அது பன்னீராயிரம் ஸ்தாதி அளவாயிருந்தது; அதின் நீளமும் அகலமும் உயரமும் சமமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And he that talked with me had a golden reed to measure the city, and the gates thereof, and the wall thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நகரம் சதுரமாயிருந்தது, அதின் அகலமும் நீளமும் சமமாயிருந்தது. அவன் அந்தக் கோலினால் நகரத்தை அளந்தான்; அது பன்னீராயிரம் ஸ்தாதி அளவாயிருந்தது; அதின் நீளமும் அகலமும் உயரமும் சமமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. And the city lies foursquare, and the length is as large as the breadth: and he measured the city with the reed, twelve thousand furlongs. The length and the breadth and the height of it are equal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அதின் மதிலை அளந்தபோது, அது தூதனுடைய அளவாகிய மனுஷ அளவின்படியே நூற்றுநாற்பத்துநான்கு முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. And the city lies foursquare, and the length is as large as the breadth: and he measured the city with the reed, twelve thousand furlongs. The length and the breadth and the height of it are equal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அதின் மதிலை அளந்தபோது, அது தூதனுடைய அளவாகிய மனுஷ அளவின்படியே நூற்றுநாற்பத்துநான்கு முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And he measured the wall thereof, an hundred and forty and four cubits, according to the measure of a man, that is, of the angel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதின் மதில் வச்சிரக்கல்லால் கட்டப்பட்டிருந்தது; நகரம் தெளிந்தபளிங்குக்கு ஒப்பான சுத்தப்பொன்னாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And he measured the wall thereof, an hundred and forty and four cubits, according to the measure of a man, that is, of the angel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதின் மதில் வச்சிரக்கல்லால் கட்டப்பட்டிருந்தது; நகரம் தெளிந்தபளிங்குக்கு ஒப்பான சுத்தப்பொன்னாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. And the building of the wall of it was of jasper: and the city was pure gold, like unto clear glass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோவானாகிய நான், புதிய எருசலேமாகிய பரிசுத்த நகரத்தை தேவனிடத்தினின்று பரலோகத்தைவிட்டு இறங்கிவரக்கண்டேன்; அது தன் புருஷனுக்காக அலங்கரிக்கப்பட்ட மணவாட்டியைப்போல ஆயத்தமாக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And I John saw the holy city, new Jerusalem, coming down from God out of heaven, prepared as a bride adorned for her husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நகரத்து மதில்களின் அஸ்திபாரங்கள் சகலவித இரத்தினங்களினாலும் அலங்கரிக்கப்பட்டிருந்தன; முதலாம் அஸ்திபாரம் வச்சிரக்கல், இரண்டாவது இந்திரநீலம், மூன்றாவது சந்திரகாந்தம், நான்காவது மரகதம்,]]></a:t>
+              <a:t><![CDATA[18. And the building of the wall of it was of jasper: and the city was pure gold, like unto clear glass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நகரத்து மதில்களின் அஸ்திபாரங்கள் சகலவித இரத்தினங்களினாலும் அலங்கரிக்கப்பட்டிருந்தன; முதலாம் அஸ்திபாரம் வச்சிரக்கல், இரண்டாவது இந்திரநீலம், மூன்றாவது சந்திரகாந்தம், நான்காவது மரகதம்,]]></a:t>
+              <a:t><![CDATA[19. And the foundations of the wall of the city were garnished with all manner of precious stones. The first foundation was jasper; the second, sapphire; the third, a chalcedony; the fourth, an emerald;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நகரத்து மதில்களின் அஸ்திபாரங்கள் சகலவித இரத்தினங்களினாலும் அலங்கரிக்கப்பட்டிருந்தன; முதலாம் அஸ்திபாரம் வச்சிரக்கல், இரண்டாவது இந்திரநீலம், மூன்றாவது சந்திரகாந்தம், நான்காவது மரகதம்,]]></a:t>
+              <a:t><![CDATA[19. And the foundations of the wall of the city were garnished with all manner of precious stones. The first foundation was jasper; the second, sapphire; the third, a chalcedony; the fourth, an emerald;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஐந்தாவது கோமேதகம், ஆறாவது பதுமராகம், ஏழாவது சுவர்ணரத்தினம், எட்டாவது படிகப்பச்சை, ஒன்பதாவது புஷ்பராகம், பத்தாவது வைடூரியம், பதினோராவது சுநீரம், பன்னிரண்டாவது சுகந்தி இவைகளே.]]></a:t>
+              <a:t><![CDATA[20. The fifth, sardonyx; the sixth, ruby; the seventh, chrysolyte; the eighth, beryl; the ninth, a topaz; the tenth, a chrysoprasus; the eleventh, a jacinth; the twelfth, an amethyst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஐந்தாவது கோமேதகம், ஆறாவது பதுமராகம், ஏழாவது சுவர்ணரத்தினம், எட்டாவது படிகப்பச்சை, ஒன்பதாவது புஷ்பராகம், பத்தாவது வைடூரியம், பதினோராவது சுநீரம், பன்னிரண்டாவது சுகந்தி இவைகளே.]]></a:t>
+              <a:t><![CDATA[20. The fifth, sardonyx; the sixth, ruby; the seventh, chrysolyte; the eighth, beryl; the ninth, a topaz; the tenth, a chrysoprasus; the eleventh, a jacinth; the twelfth, an amethyst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பன்னிரண்டு வாசல்களும் பன்னிரண்டு முத்துக்களாயிருந்தன; ஒவ்வொரு வாசலும் ஒவ்வொரு முத்தாயிருந்தது. நகரத்தின் வீதி தெளிவுள்ள பளிங்குபோலச் சுத்தப்பொன்னாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And the twelve gates were twelve pearls: every several gate was of one pearl: and the street of the city was pure gold, as it were transparent glass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பன்னிரண்டு வாசல்களும் பன்னிரண்டு முத்துக்களாயிருந்தன; ஒவ்வொரு வாசலும் ஒவ்வொரு முத்தாயிருந்தது. நகரத்தின் வீதி தெளிவுள்ள பளிங்குபோலச் சுத்தப்பொன்னாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And the twelve gates were twelve pearls: every several gate was of one pearl: and the street of the city was pure gold, as it were transparent glass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதிலே தேவாலயத்தை நான் காணவில்லை; சர்வவல்லமையுள்ள தேவனாகிய கர்த்தரும் ஆட்டுக்குட்டியானவருமே அதற்கு ஆலயம்.]]></a:t>
+              <a:t><![CDATA[22. And I saw no temple therein: for the Lord God Almighty and the Lamb are the temple of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நகரத்திற்கு வெளிச்சங்கொடுக்கச் சூரியனும் சந்திரனும் அதற்கு வேண்டுவதில்லை; தேவனுடைய மகிமையே அதைப் பிரகாசிப்பித்தது, ஆட்டுக்குட்டியானவரே அதற்கு விளக்கு.]]></a:t>
+              <a:t><![CDATA[22. And I saw no temple therein: for the Lord God Almighty and the Lamb are the temple of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நகரத்திற்கு வெளிச்சங்கொடுக்கச் சூரியனும் சந்திரனும் அதற்கு வேண்டுவதில்லை; தேவனுடைய மகிமையே அதைப் பிரகாசிப்பித்தது, ஆட்டுக்குட்டியானவரே அதற்கு விளக்கு.]]></a:t>
+              <a:t><![CDATA[23. And the city had no need of the sun, neither of the moon, to shine in it: for the glory of God did lighten it, and the Lamb is the light thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோவானாகிய நான், புதிய எருசலேமாகிய பரிசுத்த நகரத்தை தேவனிடத்தினின்று பரலோகத்தைவிட்டு இறங்கிவரக்கண்டேன்; அது தன் புருஷனுக்காக அலங்கரிக்கப்பட்ட மணவாட்டியைப்போல ஆயத்தமாக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And I John saw the holy city, new Jerusalem, coming down from God out of heaven, prepared as a bride adorned for her husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இரட்சிக்கப்படுகிற ஜனங்கள் அதின் வெளிச்சத்திலே நடப்பார்கள் பூமியின் ராஜாக்கள் தங்கள் மகிமையையும் கனத்தையும் அதற்குள்ளே கொண்டுவருவார்கள்]]></a:t>
+              <a:t><![CDATA[23. And the city had no need of the sun, neither of the moon, to shine in it: for the glory of God did lighten it, and the Lamb is the light thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இரட்சிக்கப்படுகிற ஜனங்கள் அதின் வெளிச்சத்திலே நடப்பார்கள் பூமியின் ராஜாக்கள் தங்கள் மகிமையையும் கனத்தையும் அதற்குள்ளே கொண்டுவருவார்கள்]]></a:t>
+              <a:t><![CDATA[24. And the nations of them which are saved shall walk in the light of it: and the kings of the earth do bring their glory and honour into it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே இராக்காலம் இல்லாதபடியால், அதின் வாசல்கள் பகலில் அடைக்கப்படுவதே இல்லை.]]></a:t>
+              <a:t><![CDATA[24. And the nations of them which are saved shall walk in the light of it: and the kings of the earth do bring their glory and honour into it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உலகத்தாருடைய மகிமையையும் கனத்தையும் அதற்குள்ளே கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And the gates of it shall not be shut at all by day: for there shall be no night there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தீட்டுள்ளதும் அருவருப்பையும் பொய்யையும் நடப்பிக்கிறதுமாகிய ஒன்றும் அதில் பிரவேசிப்பதில்லை; ஆட்டுக்குட்டியானவரின் ஜீவபுஸ்தகத்தில் எழுதப்பட்டவர்கள் மாத்திரம் அதில் பிரவேசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And they shall bring the glory and honour of the nations into it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5827,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தீட்டுள்ளதும் அருவருப்பையும் பொய்யையும் நடப்பிக்கிறதுமாகிய ஒன்றும் அதில் பிரவேசிப்பதில்லை; ஆட்டுக்குட்டியானவரின் ஜீவபுஸ்தகத்தில் எழுதப்பட்டவர்கள் மாத்திரம் அதில் பிரவேசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And there shall in no wise enter into it any thing that defiles, neither whatsoever works abomination, or makes a lie: but they which are written in the Lamb's book of life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And there shall in no wise enter into it any thing that defiles, neither whatsoever works abomination, or makes a lie: but they which are written in the Lamb's book of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும், பரலோகத்திலிருந்து உண்டான ஒரு பெருஞ்சத்தத்தைக் கேட்டேன்; அது: இதோ, மனுஷர்களிடத்திலே தேவனுடைய வாசஸ்தலமிருக்கிறது, அவர்களிடத்திலே அவர் வாசமாயிருப்பார்; அவர்களும் அவருடைய ஜனங்களாயிருப்பார்கள், தேவன்தாமே அவர்களோடேகூட இருந்து அவர்களுடைய தேவனாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[3. And I heard a great voice out of heaven saying, Behold, the tabernacle of God is with men, and he will dwell with them, and they shall be his people, and God himself shall be with them, and be their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும், பரலோகத்திலிருந்து உண்டான ஒரு பெருஞ்சத்தத்தைக் கேட்டேன்; அது: இதோ, மனுஷர்களிடத்திலே தேவனுடைய வாசஸ்தலமிருக்கிறது, அவர்களிடத்திலே அவர் வாசமாயிருப்பார்; அவர்களும் அவருடைய ஜனங்களாயிருப்பார்கள், தேவன்தாமே அவர்களோடேகூட இருந்து அவர்களுடைய தேவனாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[3. And I heard a great voice out of heaven saying, Behold, the tabernacle of God is with men, and he will dwell with them, and they shall be his people, and God himself shall be with them, and be their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும், பரலோகத்திலிருந்து உண்டான ஒரு பெருஞ்சத்தத்தைக் கேட்டேன்; அது: இதோ, மனுஷர்களிடத்திலே தேவனுடைய வாசஸ்தலமிருக்கிறது, அவர்களிடத்திலே அவர் வாசமாயிருப்பார்; அவர்களும் அவருடைய ஜனங்களாயிருப்பார்கள், தேவன்தாமே அவர்களோடேகூட இருந்து அவர்களுடைய தேவனாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[3. And I heard a great voice out of heaven saying, Behold, the tabernacle of God is with men, and he will dwell with them, and they shall be his people, and God himself shall be with them, and be their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுடைய கண்ணீர் யாவையும் தேவன் துடைப்பார்; இனி மரணமுமில்லை, துக்கமுமில்லை, அலறுதலுமில்லை, வருத்தமுமில்லை; முந்தினவைகள் ஒழிந்துபோயின என்று விளம்பினது.]]></a:t>
+              <a:t><![CDATA[4. And God shall wipe away all tears from their eyes; and there shall be no more death, neither sorrow, nor crying, neither shall there be any more pain: for the former things are passed away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598781" r:id="rId1"/>
+    <p:sldLayoutId id="2478621464" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,50 +6895,58 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6958,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sorrow, nor crying, neither shall there be any more pain: for the former things are passed away.]]></a:t>
+              <a:t><![CDATA[வருத்தமுமில்லை; முந்தினவைகள் ஒழிந்துபோயின என்று விளம்பினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he that sat upon the throne said, Behold, I make all things new. And he said unto me, Write:]]></a:t>
+              <a:t><![CDATA[5. சிங்காசனத்தின்மேல் வீற்றிருந்தவர்: இதோ, நான் சகலத்தையும் புதிதாக்குகிறேன் என்றார். பின்னும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for these words are true and faithful.]]></a:t>
+              <a:t><![CDATA[அவர்: இந்த வசனங்கள் சத்தியமும் உண்மையுமானவைகள், இவைகளை எழுது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he said unto me, It is done. I am Alpha and Omega, the beginning and the end. I will give]]></a:t>
+              <a:t><![CDATA[6. அன்றியும், அவர் என்னை நோக்கி: ஆயிற்று, நான் அல்பாவும் ஓமெகாவும், ஆதியும் அந்தமுமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him that is thirsty of the fountain of the water of life freely.]]></a:t>
+              <a:t><![CDATA[தாகமாயிருக்கிறவனுக்கு நான் ஜீவத்தண்ணீரூற்றில் இலவசமாய்க் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. He that overcomes shall inherit all things; and I will be his God, and he shall be my son.]]></a:t>
+              <a:t><![CDATA[7. ஜெயங்கொள்ளுகிறவன் எல்லாவற்றையும் சுதந்தரித்துக்கொள்ளுவான்; நான் அவன் தேவனாயிருப்பேன், அவன் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But the fearful, and unbelieving, and the abominable, and murderers, and whoremongers, and]]></a:t>
+              <a:t><![CDATA[குமாரனாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sorcerers, and idolaters, and all liars, shall have their part in the lake which burns with fire and]]></a:t>
+              <a:t><![CDATA[8. பயப்படுகிறவர்களும், அவிசுவாசிகளும், அருவருப்பானவர்களும், கொலைபாதகரும், விபசாரக்காரரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brimstone: which is the second death.]]></a:t>
+              <a:t><![CDATA[சூனியக்காரரும், விக்கிரகாராதனைக்காரரும், பொய்யர் அனைவரும் இரண்டாம் மரணமாகிய அக்கினியும் கந்தகமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And there came unto me one of the seven angels which had the seven vials full of the seven last]]></a:t>
+              <a:t><![CDATA[எரிகிற கடலிலே பங்கடைவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I saw a new heaven and a new earth: for the first heaven and the first earth were passed]]></a:t>
+              <a:t><![CDATA[1. பின்பு, நான் புதிய வானத்தையும் புதிய பூமியையும் கண்டேன்; முந்தின வானமும் முந்தின பூமியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[plagues, and talked with me, saying, Come here, I will show you the bride, the Lamb's wife.]]></a:t>
+              <a:t><![CDATA[9. பின்பு, கடைசியான ஏழு வாதைகளால் நிறைந்த ஏழு கலசங்களையுடைய அந்த ஏழு தூதரில் ஒருவன் என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he carried me away in the spirit to a great and high mountain, and showed me that great]]></a:t>
+              <a:t><![CDATA[வந்து: நீ இங்கே வா, ஆட்டுக்குட்டியானவருடைய மனைவியாகிய மணவாட்டியை உனக்குக் காண்பிக்கிறேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city, the holy Jerusalem, descending out of heaven from God,]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Having the glory of God: and her light was like unto a stone most precious, even like a jasper]]></a:t>
+              <a:t><![CDATA[10. பெரிதும் உயரமுமான ஒரு பர்வதத்தின்மேல் என்னை ஆவியில் கொண்டுபோய், தேவனுடைய மகிமையை அடைந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stone, clear as crystal;]]></a:t>
+              <a:t><![CDATA[எருசலேமாகிய பரிசுத்தநகரம் பரலோகத்தைவிட்டு தேவனிடத்திலிருந்து இறங்கிவருகிறதை எனக்குக் காண்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And had a wall great and high, and had twelve gates, and at the gates twelve angels, and names]]></a:t>
+              <a:t><![CDATA[11. அதின் பிரகாசம் மிகவும் விலையுயர்ந்த இரத்தினக்கல்லைப்போலவும், பளிங்கினொளியுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[written thereon, which are the names of the twelve tribes of the children of Israel:]]></a:t>
+              <a:t><![CDATA[வச்சிரக்கல்லைப்போலவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. On the east three gates; on the north three gates; on the south three gates; and on the west]]></a:t>
+              <a:t><![CDATA[12. அதற்குப் பெரிதும் உயரமுமான மதிலும், கிழக்கே மூன்று வாசல்கள், வடக்கே மூன்று வாசல்கள், தெற்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[three gates.]]></a:t>
+              <a:t><![CDATA[மூன்று வாசல்கள், மேற்கே மூன்று வாசல்கள் ஆகப் பன்னிரண்டு வாசல்களும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the wall of the city had twelve foundations, and in them the names of the twelve apostles of]]></a:t>
+              <a:t><![CDATA[13. வாசல்களின் அருகே பன்னிரண்டு தூதர்களிருந்தார்கள்; அந்த வாசல்களின்மேல் இஸ்ரவேல் சந்ததியாராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away; and there was no more sea.]]></a:t>
+              <a:t><![CDATA[ஒழிந்துபோயின; சமுத்திரமும் இல்லாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Lamb.]]></a:t>
+              <a:t><![CDATA[பன்னிரண்டு கோத்திரத்தாருடைய நாமங்களும் எழுதப்பட்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he that talked with me had a golden reed to measure the city, and the gates thereof, and the]]></a:t>
+              <a:t><![CDATA[14. நகரத்தின் மதிலுக்குப் பன்னிரண்டு அஸ்திபாரக் கற்களிருந்தன; அவைகள்மேல் ஆட்டுக்குட்டியானவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wall thereof.]]></a:t>
+              <a:t><![CDATA[பன்னிரண்டு அப்போஸ்தலரின் பன்னிரண்டு நாமங்களும் பதிந்திருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the city lies foursquare, and the length is as large as the breadth: and he measured the]]></a:t>
+              <a:t><![CDATA[15. என்னுடனே பேசினவன், நகரத்தையும் அதின் வாசல்களையும் அதின் மதிலையும் அளக்கிறதற்கு ஒரு பொற்கோலைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city with the reed, twelve thousand furlongs. The length and the breadth and the height of it are]]></a:t>
+              <a:t><![CDATA[பிடித்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[equal.]]></a:t>
+              <a:t><![CDATA[16. அந்த நகரம் சதுரமாயிருந்தது, அதின் அகலமும் நீளமும் சமமாயிருந்தது. அவன் அந்தக் கோலினால் நகரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And he measured the wall thereof, an hundred and forty and four cubits, according to the measure]]></a:t>
+              <a:t><![CDATA[அளந்தான்; அது பன்னீராயிரம் ஸ்தாதி அளவாயிருந்தது; அதின் நீளமும் அகலமும் உயரமும் சமமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of a man, that is, of the angel.]]></a:t>
+              <a:t><![CDATA[17. அவன் அதின் மதிலை அளந்தபோது, அது தூதனுடைய அளவாகிய மனுஷ அளவின்படியே நூற்றுநாற்பத்துநான்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the building of the wall of it was of jasper: and the city was pure gold, like unto clear]]></a:t>
+              <a:t><![CDATA[முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[glass.]]></a:t>
+              <a:t><![CDATA[18. அதின் மதில் வச்சிரக்கல்லால் கட்டப்பட்டிருந்தது; நகரம் தெளிந்தபளிங்குக்கு ஒப்பான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And I John saw the holy city, new Jerusalem, coming down from God out of heaven, prepared as a]]></a:t>
+              <a:t><![CDATA[2. யோவானாகிய நான், புதிய எருசலேமாகிய பரிசுத்த நகரத்தை தேவனிடத்தினின்று பரலோகத்தைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the foundations of the wall of the city were garnished with all manner of precious stones.]]></a:t>
+              <a:t><![CDATA[சுத்தப்பொன்னாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[The first foundation was jasper; the second, sapphire; the third, a chalcedony; the fourth, an]]></a:t>
+              <a:t><![CDATA[19. நகரத்து மதில்களின் அஸ்திபாரங்கள் சகலவித இரத்தினங்களினாலும் அலங்கரிக்கப்பட்டிருந்தன; முதலாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[emerald;]]></a:t>
+              <a:t><![CDATA[அஸ்திபாரம் வச்சிரக்கல், இரண்டாவது இந்திரநீலம், மூன்றாவது சந்திரகாந்தம், நான்காவது மரகதம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The fifth, sardonyx; the sixth, ruby; the seventh, chrysolyte; the eighth, beryl; the ninth, a]]></a:t>
+              <a:t><![CDATA[20. ஐந்தாவது கோமேதகம், ஆறாவது பதுமராகம், ஏழாவது சுவர்ணரத்தினம், எட்டாவது படிகப்பச்சை, ஒன்பதாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[topaz; the tenth, a chrysoprasus; the eleventh, a jacinth; the twelfth, an amethyst.]]></a:t>
+              <a:t><![CDATA[புஷ்பராகம், பத்தாவது வைடூரியம், பதினோராவது சுநீரம், பன்னிரண்டாவது சுகந்தி இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the twelve gates were twelve pearls: every several gate was of one pearl: and the street of]]></a:t>
+              <a:t><![CDATA[21. பன்னிரண்டு வாசல்களும் பன்னிரண்டு முத்துக்களாயிருந்தன; ஒவ்வொரு வாசலும் ஒவ்வொரு முத்தாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the city was pure gold, as it were transparent glass.]]></a:t>
+              <a:t><![CDATA[நகரத்தின் வீதி தெளிவுள்ள பளிங்குபோலச் சுத்தப்பொன்னாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And I saw no temple therein: for the Lord God Almighty and the Lamb are the temple of it.]]></a:t>
+              <a:t><![CDATA[22. அதிலே தேவாலயத்தை நான் காணவில்லை; சர்வவல்லமையுள்ள தேவனாகிய கர்த்தரும் ஆட்டுக்குட்டியானவருமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the city had no need of the sun, neither of the moon, to shine in it: for the glory of God]]></a:t>
+              <a:t><![CDATA[அதற்கு ஆலயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[did lighten it, and the Lamb is the light thereof.]]></a:t>
+              <a:t><![CDATA[23. நகரத்திற்கு வெளிச்சங்கொடுக்கச் சூரியனும் சந்திரனும் அதற்கு வேண்டுவதில்லை; தேவனுடைய மகிமையே அதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bride adorned for her husband.]]></a:t>
+              <a:t><![CDATA[இறங்கிவரக்கண்டேன்; அது தன் புருஷனுக்காக அலங்கரிக்கப்பட்ட மணவாட்டியைப்போல ஆயத்தமாக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the nations of them which are saved shall walk in the light of it: and the kings of the]]></a:t>
+              <a:t><![CDATA[பிரகாசிப்பித்தது, ஆட்டுக்குட்டியானவரே அதற்கு விளக்கு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth do bring their glory and honour into it.]]></a:t>
+              <a:t><![CDATA[24. இரட்சிக்கப்படுகிற ஜனங்கள் அதின் வெளிச்சத்திலே நடப்பார்கள் பூமியின் ராஜாக்கள் தங்கள் மகிமையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the gates of it shall not be shut at all by day: for there shall be no night there.]]></a:t>
+              <a:t><![CDATA[கனத்தையும் அதற்குள்ளே கொண்டுவருவார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they shall bring the glory and honour of the nations into it.]]></a:t>
+              <a:t><![CDATA[25. அங்கே இராக்காலம் இல்லாதபடியால், அதின் வாசல்கள் பகலில் அடைக்கப்படுவதே இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And there shall in no wise enter into it any thing that defiles, neither whatsoever works]]></a:t>
+              <a:t><![CDATA[26. உலகத்தாருடைய மகிமையையும் கனத்தையும் அதற்குள்ளே கொண்டுவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13547,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abomination, or makes a lie: but they which are written in the Lamb's book of life.]]></a:t>
+              <a:t><![CDATA[27. தீட்டுள்ளதும் அருவருப்பையும் பொய்யையும் நடப்பிக்கிறதுமாகிய ஒன்றும் அதில் பிரவேசிப்பதில்லை;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆட்டுக்குட்டியானவரின் ஜீவபுஸ்தகத்தில் எழுதப்பட்டவர்கள் மாத்திரம் அதில் பிரவேசிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I heard a great voice out of heaven saying, Behold, the tabernacle of God is with men, and he]]></a:t>
+              <a:t><![CDATA[3. மேலும், பரலோகத்திலிருந்து உண்டான ஒரு பெருஞ்சத்தத்தைக் கேட்டேன்; அது: இதோ, மனுஷர்களிடத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will dwell with them, and they shall be his people, and God himself shall be with them, and be their]]></a:t>
+              <a:t><![CDATA[தேவனுடைய வாசஸ்தலமிருக்கிறது, அவர்களிடத்திலே அவர் வாசமாயிருப்பார்; அவர்களும் அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God.]]></a:t>
+              <a:t><![CDATA[ஜனங்களாயிருப்பார்கள், தேவன்தாமே அவர்களோடேகூட இருந்து அவர்களுடைய தேவனாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And God shall wipe away all tears from their eyes; and there shall be no more death, neither]]></a:t>
+              <a:t><![CDATA[4. அவர்களுடைய கண்ணீர் யாவையும் தேவன் துடைப்பார்; இனி மரணமுமில்லை, துக்கமுமில்லை, அலறுதலுமில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>