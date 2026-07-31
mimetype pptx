--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -65,54 +65,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -130,52 +126,50 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
-    <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -310,55 +304,53 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அங்கே இராக்காலமிராது; விளக்கும் சூரியனுடைய வெளிச்சமும் அவர்களுக்கு வேண்டுவதில்லை; தேவனாகிய கர்த்தரே அவர்கள்மேல் பிரகாசிப்பார். அவர்கள் சதாகாலங்களிலும் அரசாளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. பின்பு, அவர் என்னை நோக்கி: இந்தவசனங்கள் உண்மையும் சத்தியமுமானவைகள். சீக்கிரமாய்ச் சம்பவிக்கவேண்டியவைகளைத் தம்முடைய ஊழியக்காரருக்குக் காண்பிக்கும்பொருட்டு, பரிசுத்த தீர்க்கதரிசிகளின் கர்த்தராகிய தேவனானவர் தம்முடைய தூதனை அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு, அவர் என்னை நோக்கி: இந்தவசனங்கள் உண்மையும் சத்தியமுமானவைகள். சீக்கிரமாய்ச் சம்பவிக்கவேண்டியவைகளைத் தம்முடைய ஊழியக்காரருக்குக் காண்பிக்கும்பொருட்டு, பரிசுத்த தீர்க்கதரிசிகளின் கர்த்தராகிய தேவனானவர் தம்முடைய தூதனை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[7. இதோ, சீக்கிரமாய் வருகிறேன்; இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கைக்கொள்ளுகிறவன் பாக்கியவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவியும் மணவாட்டியும் வா என்கிறார்கள்; கேட்கிறவனும் வா என்பானாக; தாகமாயிருக்கிறவன் வரக்கடவன்; விருப்பமுள்ளவன் ஜீவத்தண்ணீரை இலவசமாய் வாங்கிக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. யோவானாகிய நானே இவைகளைக் கண்டும் கேட்டும் இருந்தேன். நான் கேட்டுக் கண்டபோது, இவைகளை எனக்குக் காண்பித்த தூதனை வணங்கும்படி அவன் பாதத்தில் விழுந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவியும் மணவாட்டியும் வா என்கிறார்கள்; கேட்கிறவனும் வா என்பானாக; தாகமாயிருக்கிறவன் வரக்கடவன்; விருப்பமுள்ளவன் ஜீவத்தண்ணீரை இலவசமாய் வாங்கிக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. யோவானாகிய நானே இவைகளைக் கண்டும் கேட்டும் இருந்தேன். நான் கேட்டுக் கண்டபோது, இவைகளை எனக்குக் காண்பித்த தூதனை வணங்கும்படி அவன் பாதத்தில் விழுந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, சீக்கிரமாய் வருகிறேன்; இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கைக்கொள்ளுகிறவன் பாக்கியவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவன்: நீ இப்படிச் செய்யாதபடிக்குப் பார்; உன்னோடும் உன் சகோதரரோடும தீர்க்கதரிசிகளோடும், இந்தப் புஸ்தகத்தின் வசனங்களைக் கைக்கொள்ளுகிறவர்களோடுங்கூட நானும் ஒரு ஊழியக்காரன்; தேவனைத் தொழுதுகொள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோவானாகிய நானே இவைகளைக் கண்டும் கேட்டும் இருந்தேன். நான் கேட்டுக் கண்டபோது, இவைகளை எனக்குக் காண்பித்த தூதனை வணங்கும்படி அவன் பாதத்தில் விழுந்தேன்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவன்: நீ இப்படிச் செய்யாதபடிக்குப் பார்; உன்னோடும் உன் சகோதரரோடும தீர்க்கதரிசிகளோடும், இந்தப் புஸ்தகத்தின் வசனங்களைக் கைக்கொள்ளுகிறவர்களோடுங்கூட நானும் ஒரு ஊழியக்காரன்; தேவனைத் தொழுதுகொள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோவானாகிய நானே இவைகளைக் கண்டும் கேட்டும் இருந்தேன். நான் கேட்டுக் கண்டபோது, இவைகளை எனக்குக் காண்பித்த தூதனை வணங்கும்படி அவன் பாதத்தில் விழுந்தேன்.]]></a:t>
+              <a:t><![CDATA[10. பின்னும், அவர் என்னை நோக்கி: இந்தப் புஸ்தகத்திலுள்ள, தீர்க்கதரிசன வசனங்களை முத்திரைபோடவேண்டாம்; காலம் சமீபமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கேட்கிற யாவருக்கும் நான் சாட்சியாக எச்சரிக்கிறதாவது: ஒருவன் இவைகளோடே எதையாகிலும் கூட்டினால், இந்தப் புஸ்தகத்தில் எழுதியிருக்கிற வாதைகளை தேவன் அவன்மேல் கூட்டுவார்.]]></a:t>
+              <a:t><![CDATA[11. அநியாயஞ்செய்கிறவன் இன்னும் அநியாயஞ்செய்யட்டும்; அசுத்தமாயிருக்கிறவன் இன்னும் அசுத்தமாயிருக்கட்டும்; நீதியுள்ளவன் இன்னும் நீதிசெய்யட்டும்; பரிசுத்தமுள்ளவன் இன்னும் பரிசுத்தமாகட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கேட்கிற யாவருக்கும் நான் சாட்சியாக எச்சரிக்கிறதாவது: ஒருவன் இவைகளோடே எதையாகிலும் கூட்டினால், இந்தப் புஸ்தகத்தில் எழுதியிருக்கிற வாதைகளை தேவன் அவன்மேல் கூட்டுவார்.]]></a:t>
+              <a:t><![CDATA[11. அநியாயஞ்செய்கிறவன் இன்னும் அநியாயஞ்செய்யட்டும்; அசுத்தமாயிருக்கிறவன் இன்னும் அசுத்தமாயிருக்கட்டும்; நீதியுள்ளவன் இன்னும் நீதிசெய்யட்டும்; பரிசுத்தமுள்ளவன் இன்னும் பரிசுத்தமாகட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: நீ இப்படிச் செய்யாதபடிக்குப் பார்; உன்னோடும் உன் சகோதரரோடும தீர்க்கதரிசிகளோடும், இந்தப் புஸ்தகத்தின் வசனங்களைக் கைக்கொள்ளுகிறவர்களோடுங்கூட நானும் ஒரு ஊழியக்காரன்; தேவனைத் தொழுதுகொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. இதோ, சீக்கிரமாய் வருகிறேன்; அவனவனுடைய கிரியைகளின்படி அவனவனுக்கு நான் அளிக்கும் பலன் என்னோடேகூட வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: நீ இப்படிச் செய்யாதபடிக்குப் பார்; உன்னோடும் உன் சகோதரரோடும தீர்க்கதரிசிகளோடும், இந்தப் புஸ்தகத்தின் வசனங்களைக் கைக்கொள்ளுகிறவர்களோடுங்கூட நானும் ஒரு ஊழியக்காரன்; தேவனைத் தொழுதுகொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. இதோ, சீக்கிரமாய் வருகிறேன்; அவனவனுடைய கிரியைகளின்படி அவனவனுக்கு நான் அளிக்கும் பலன் என்னோடேகூட வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும், அவர் என்னை நோக்கி: இந்தப் புஸ்தகத்திலுள்ள, தீர்க்கதரிசன வசனங்களை முத்திரைபோடவேண்டாம்; காலம் சமீபமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. நான் அல்பாவும் ஓமெகாவும், ஆதியும் அந்தமும், முந்தினவரும் பிந்தினவருமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும், அவர் என்னை நோக்கி: இந்தப் புஸ்தகத்திலுள்ள, தீர்க்கதரிசன வசனங்களை முத்திரைபோடவேண்டாம்; காலம் சமீபமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. ஜீவவிருட்சத்தின்மேல் அதிகாரமுள்ளவர்களாவதற்கும், வாசல்கள் வழியாய் நகரத்திற்குள் பிரவேசிப்பதற்கும் அவருடைய கற்பனைகளின்படி செய்கிறவர்கள் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒருவன் இந்தத் தீர்க்கதரிசன புஸ்தகத்தின் வசனங்களிலிருந்து எதையாகிலும் எடுத்துப்போட்டால், ஜீவபுஸ்தகத்திலிருந்தும், பரிசுத்த நகரத்திலிருந்தும் இந்தப் புஸ்தகத்தில் எழுதப்பட்டவைகளிலிருந்தும், அவனுடைய பங்கை தேவன் எடுத்துப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[14. ஜீவவிருட்சத்தின்மேல் அதிகாரமுள்ளவர்களாவதற்கும், வாசல்கள் வழியாய் நகரத்திற்குள் பிரவேசிப்பதற்கும் அவருடைய கற்பனைகளின்படி செய்கிறவர்கள் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒருவன் இந்தத் தீர்க்கதரிசன புஸ்தகத்தின் வசனங்களிலிருந்து எதையாகிலும் எடுத்துப்போட்டால், ஜீவபுஸ்தகத்திலிருந்தும், பரிசுத்த நகரத்திலிருந்தும் இந்தப் புஸ்தகத்தில் எழுதப்பட்டவைகளிலிருந்தும், அவனுடைய பங்கை தேவன் எடுத்துப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[15. நாய்களும், சூனியக்காரரும், விபசாரக்காரரும், கொலைபாதகரும், விக்கிரகாராதனைக்காரரும், பொய்யை விரும்பி அதின்படி செய்கிற யாவரும் புறம்பே இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநியாயஞ்செய்கிறவன் இன்னும் அநியாயஞ்செய்யட்டும்; அசுத்தமாயிருக்கிறவன் இன்னும் அசுத்தமாயிருக்கட்டும்; நீதியுள்ளவன் இன்னும் நீதிசெய்யட்டும்; பரிசுத்தமுள்ளவன் இன்னும் பரிசுத்தமாகட்டும்.]]></a:t>
+              <a:t><![CDATA[15. நாய்களும், சூனியக்காரரும், விபசாரக்காரரும், கொலைபாதகரும், விக்கிரகாராதனைக்காரரும், பொய்யை விரும்பி அதின்படி செய்கிற யாவரும் புறம்பே இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநியாயஞ்செய்கிறவன் இன்னும் அநியாயஞ்செய்யட்டும்; அசுத்தமாயிருக்கிறவன் இன்னும் அசுத்தமாயிருக்கட்டும்; நீதியுள்ளவன் இன்னும் நீதிசெய்யட்டும்; பரிசுத்தமுள்ளவன் இன்னும் பரிசுத்தமாகட்டும்.]]></a:t>
+              <a:t><![CDATA[16. சபைகளில் இவைகளை உங்களுக்குச் சாட்சியாக அறிவிக்கும்படிக்கு இயேசுவாகிய நான் என் தூதனை அனுப்பினேன். நான் தாவீதின் வேரும் சந்ததியும், பிரகாசமுள்ள விடிவெள்ளி நட்சத்திரமுமாயிருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநியாயஞ்செய்கிறவன் இன்னும் அநியாயஞ்செய்யட்டும்; அசுத்தமாயிருக்கிறவன் இன்னும் அசுத்தமாயிருக்கட்டும்; நீதியுள்ளவன் இன்னும் நீதிசெய்யட்டும்; பரிசுத்தமுள்ளவன் இன்னும் பரிசுத்தமாகட்டும்.]]></a:t>
+              <a:t><![CDATA[16. சபைகளில் இவைகளை உங்களுக்குச் சாட்சியாக அறிவிக்கும்படிக்கு இயேசுவாகிய நான் என் தூதனை அனுப்பினேன். நான் தாவீதின் வேரும் சந்ததியும், பிரகாசமுள்ள விடிவெள்ளி நட்சத்திரமுமாயிருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதோ, சீக்கிரமாய் வருகிறேன்; அவனவனுடைய கிரியைகளின்படி அவனவனுக்கு நான் அளிக்கும் பலன் என்னோடேகூட வருகிறது.]]></a:t>
+              <a:t><![CDATA[17. ஆவியும் மணவாட்டியும் வா என்கிறார்கள்; கேட்கிறவனும் வா என்பானாக; தாகமாயிருக்கிறவன் வரக்கடவன்; விருப்பமுள்ளவன் ஜீவத்தண்ணீரை இலவசமாய் வாங்கிக்கொள்ளக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, பளிங்கைப்போல தெளிவான ஜீவத்தண்ணீருள்ள சுத்தமான நதி தேவனும் ஆட்டுக்குட்டியானவரும் இருக்கிற சிங்காசனத்திலிருந்து புறப்பட்டுவருகிறதை எனக்குக் காண்பித்தான்.]]></a:t>
+              <a:t><![CDATA[2. நகரத்து வீதியின் மத்தியிலும், நதியின் இருகரையிலும், பன்னிரண்டுவிதமான கனிகளைத்தரும் ஜீவவிருட்சம் இருந்தது, அது மாதந்தோறும் தன் கனியைக் கொடுக்கும்; அந்த விருட்சத்தின் இலைகள் ஜனங்கள் ஆரோக்கியமடைகிறதற்கு ஏதுவானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதோ, சீக்கிரமாய் வருகிறேன்; அவனவனுடைய கிரியைகளின்படி அவனவனுக்கு நான் அளிக்கும் பலன் என்னோடேகூட வருகிறது.]]></a:t>
+              <a:t><![CDATA[17. ஆவியும் மணவாட்டியும் வா என்கிறார்கள்; கேட்கிறவனும் வா என்பானாக; தாகமாயிருக்கிறவன் வரக்கடவன்; விருப்பமுள்ளவன் ஜீவத்தண்ணீரை இலவசமாய் வாங்கிக்கொள்ளக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இவைகளைச் சாட்சியாக அறிவிக்கிறவர் மெய்யாகவே நான் சீக்கிரமாய் வருகிறேன் என்கிறார். ஆமென், கர்த்தராகிய இயேசுவே, வாரும்.]]></a:t>
+              <a:t><![CDATA[18. இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கேட்கிற யாவருக்கும் நான் சாட்சியாக எச்சரிக்கிறதாவது: ஒருவன் இவைகளோடே எதையாகிலும் கூட்டினால், இந்தப் புஸ்தகத்தில் எழுதியிருக்கிற வாதைகளை தேவன் அவன்மேல் கூட்டுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் கிருபை உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[18. இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கேட்கிற யாவருக்கும் நான் சாட்சியாக எச்சரிக்கிறதாவது: ஒருவன் இவைகளோடே எதையாகிலும் கூட்டினால், இந்தப் புஸ்தகத்தில் எழுதியிருக்கிற வாதைகளை தேவன் அவன்மேல் கூட்டுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அல்பாவும் ஓமெகாவும், ஆதியும் அந்தமும், முந்தினவரும் பிந்தினவருமாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[19. ஒருவன் இந்தத் தீர்க்கதரிசன புஸ்தகத்தின் வசனங்களிலிருந்து எதையாகிலும் எடுத்துப்போட்டால், ஜீவபுஸ்தகத்திலிருந்தும், பரிசுத்த நகரத்திலிருந்தும் இந்தப் புஸ்தகத்தில் எழுதப்பட்டவைகளிலிருந்தும், அவனுடைய பங்கை தேவன் எடுத்துப்போடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜீவவிருட்சத்தின்மேல் அதிகாரமுள்ளவர்களாவதற்கும், வாசல்கள் வழியாய் நகரத்திற்குள் பிரவேசிப்பதற்கும் அவருடைய கற்பனைகளின்படி செய்கிறவர்கள் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஒருவன் இந்தத் தீர்க்கதரிசன புஸ்தகத்தின் வசனங்களிலிருந்து எதையாகிலும் எடுத்துப்போட்டால், ஜீவபுஸ்தகத்திலிருந்தும், பரிசுத்த நகரத்திலிருந்தும் இந்தப் புஸ்தகத்தில் எழுதப்பட்டவைகளிலிருந்தும், அவனுடைய பங்கை தேவன் எடுத்துப்போடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜீவவிருட்சத்தின்மேல் அதிகாரமுள்ளவர்களாவதற்கும், வாசல்கள் வழியாய் நகரத்திற்குள் பிரவேசிப்பதற்கும் அவருடைய கற்பனைகளின்படி செய்கிறவர்கள் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[20. இவைகளைச் சாட்சியாக அறிவிக்கிறவர் மெய்யாகவே நான் சீக்கிரமாய் வருகிறேன் என்கிறார். ஆமென், கர்த்தராகிய இயேசுவே, வாரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நாய்களும், சூனியக்காரரும், விபசாரக்காரரும், கொலைபாதகரும், விக்கிரகாராதனைக்காரரும், பொய்யை விரும்பி அதின்படி செய்கிற யாவரும் புறம்பே இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. இவைகளைச் சாட்சியாக அறிவிக்கிறவர் மெய்யாகவே நான் சீக்கிரமாய் வருகிறேன் என்கிறார். ஆமென், கர்த்தராகிய இயேசுவே, வாரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,269 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நாய்களும், சூனியக்காரரும், விபசாரக்காரரும், கொலைபாதகரும், விக்கிரகாராதனைக்காரரும், பொய்யை விரும்பி அதின்படி செய்கிற யாவரும் புறம்பே இருப்பார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[16. சபைகளில் இவைகளை உங்களுக்குச் சாட்சியாக அறிவிக்கும்படிக்கு இயேசுவாகிய நான் என் தூதனை அனுப்பினேன். நான் தாவீதின் வேரும் சந்ததியும், பிரகாசமுள்ள விடிவெள்ளி நட்சத்திரமுமாயிருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் கிருபை உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இனி ஒரு சாபமுமிராது. தேவனும் ஆட்டுக்குட்டியானவரும் இருக்கிற சிங்காசனம் அதிலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. அவருடைய ஊழியக்காரர் அவரைச் சேவித்து, அவருடைய சமுகத்தைத் தரிசிப்பார்கள்; அவருடைய நாமம் அவர்களுடைய நெற்றிகளில் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவருடைய ஊழியக்காரர் அவரைச் சேவித்து, அவருடைய சமுகத்தைத் தரிசிப்பார்கள்; அவருடைய நாமம் அவர்களுடைய நெற்றிகளில் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. அங்கே இராக்காலமிராது; விளக்கும் சூரியனுடைய வெளிச்சமும் அவர்களுக்கு வேண்டுவதில்லை; தேவனாகிய கர்த்தரே அவர்கள்மேல் பிரகாசிப்பார். அவர்கள் சதாகாலங்களிலும் அரசாளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4530,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510200" r:id="rId1"/>
+    <p:sldLayoutId id="2474539382" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4814,66 +4588,50 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓને પ્રકાશ આપશે. અને તેઓ રાજાઓની જેમ સદાસર્વકાળ રાજ્ય કરશે.]]></a:t>
+              <a:t><![CDATA[6. మరియు ఆ దూత యీలాగు నాతో చెప్పెను ఈ మాటలు నమ్మకములును సత్యములునై యున్నవి; ప్రవక్తల ఆత్మలకు దేవుడగు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તે દૂતે મને કહ્યું, “આ વાતો સત્ય છે અને વિશ્વાસપાત્ર છે. પ્રભુ જે પ્રબોધકોના આત્માઓનો દેવ છે.]]></a:t>
+              <a:t><![CDATA[ప్రభువు, త్వరలో సంభవింప వలసినవాటిని తన దాసులకు చూపుటకై తన దూతను పంపెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેણે તેના દૂતને જે થોડી વારમાં થવાનું જ છે તે તેના સેવકોને બતાવવાં મોકલ્યો છે.”]]></a:t>
+              <a:t><![CDATA[7. ఇదిగో నేను త్వరగా వచ్చుచున్నాను, ఈ గ్రంథములోని ప్రవచనవాక్యములను గైకొనువాడు ధన్యుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. આત્મા અને કન્યા બન્ને કહે છે કે, “આવ!” પ્રત્યેક વ્યક્તિ જે આ સાંભળે છે તેણે પણ કહેવું જોઈએ,]]></a:t>
+              <a:t><![CDATA[8. యోహానను నేను ఈ సంగతులను వినినవాడను చూచినవాడను; నేను విని చూచినప్పుడు వాటిని నాకు చూపుచున్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“આવ!” જો કોઈ તરસ્યો હોય, તેને આવવા દો; જો તે ઈચ્છે તો તે વ્યક્તિ વિનામૂલ્યે જીવનનું પાણી લઈ શકે.]]></a:t>
+              <a:t><![CDATA[దూతపాదముల యెదుట నమస్కారము చేయుటకు సాగిలపడగా,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ‘ધ્યાનથી સાભંળો! હું જલદીથી આવું છું. જે વ્યક્તિ પ્રબોધના વચનોને પાળે છે તેને ધન્ય છે.”‘]]></a:t>
+              <a:t><![CDATA[9. అతడు వద్దుసుమీ, నేను నీతోను, ప్రవక్తలైన నీ సహోదరులతోను, ఈ గ్రంథ మందున్న వాక్యములను గైకొనువారితోను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હું યોહાન છું. મેં આસાંભળ્યું ને જોયું ત્યારે જે દૂતે મને એ વાતો દેખાડી, તેને વંદન કરવા હું પગે]]></a:t>
+              <a:t><![CDATA[సహదాసుడను; దేవునికే నమస్కారము చేయుమని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડ્યો.]]></a:t>
+              <a:t><![CDATA[10. మరియు అతడు నాతో ఈలాగు చెప్పెనుఈ గ్రంథమందున్న ప్రవచనవాక్యములకు ముద్రవేయవలదు; కాలము సమీపమైయున్నది;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. જે આ પ્રબોધનાં વચનો સાંભળે છે તે દરેક વ્યક્તિને હું ચેતવું છું. જો કોઈ વ્યક્તિ આ વચનોમાં કાંઈક]]></a:t>
+              <a:t><![CDATA[11. అన్యాయము చేయువాడు ఇంకను అన్యాయమే చేయనిమ్ము, అపవిత్రుడైన వాడు ఇంకను అపవిత్రుడుగానే యుండ నిమ్ము,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉમેરો કરશે, તો દેવ તે વ્યક્તિને આ પુસ્તકમાં લખેલી મુસીબતો આપશે.]]></a:t>
+              <a:t><![CDATA[నీతి మంతుడు ఇంకను నీతిమంతుడుగానే యుండనిమ్ము. పరి శుద్ధుడు ఇం]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પછીથી તે દૂતે મને જીવનના પાણીની નદી બતાવી. તે નદી સ્ફટિકના જેવી ચમકતી હતી. તે નદી દેવના અને]]></a:t>
+              <a:t><![CDATA[1. మరియు స్ఫటికమువలె మెరయునట్టి జీవజలముల నది దేవునియొక్కయు గొఱ్ఱపిల్లయొక్కయు సింహా సనమునొద్దనుండి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. પણ તે દૂતે મને કહ્યું કે, ‘મને વંદન કર નહિ, હું તો તારા દેવો છું અને તારો તથા જે પ્રબોધકો તારા]]></a:t>
+              <a:t><![CDATA[12. ఇదిగో త్వరగా వచ్చుచున్నాను. వానివాని క్రియచొప్పున ప్రతివాని కిచ్చుటకు నేను సిద్ధపరచిన జీతము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભાઇઓ છે તેઓનો તથા આ પુસ્તકની વાતોને પાળનારાઓનો સાથી સેવક છું. તું દેવની આરાધના કર!’]]></a:t>
+              <a:t><![CDATA[నాయొద్ద ఉన్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પછી તે દૂતે મને કહ્યું, “આ પુસ્તકના ભવિષ્ય કથનના વચનોને ગુપ્ત રાખીશ નહિ. આ વાતો થવાનો સમય નજીક]]></a:t>
+              <a:t><![CDATA[13. నేనే అల్ఫాయు ఓమెగయు, మొదటివాడను కడపటివాడను, ఆదియు అంతమునై యున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[14. జీవ వృక్షమునకు హక్కుగలవారై, గుమ్మములగుండ ఆ పట్టణము లోనికి ప్రవేశించునట్లు తమ వస్త్రములను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. અને જો કોઈ વ્યક્તિ આ પુસ્તકના પ્રબોધનાં વચનોમાંથી કંઈ પણ કાઢી નાખશે, તો દેવ તેનો ભાગ જીવનનાં]]></a:t>
+              <a:t><![CDATA[ఉదుకుకొనువారు ధన్యులు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વૃક્ષમાંથી, અને પવિત્ર નગરમાંથી, એટલે જેના વિષે આ પુસ્તકમાં જે લખેલું છે, તેમાંથી કાઢી નાખશે.]]></a:t>
+              <a:t><![CDATA[15. కుక్కలును మాంత్రికులును వ్యభిచారులును నరహంత కులును విగ్రహారాధకులును అబద్ధమును ప్రేమించి జరిగించు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. જે વ્યક્તિ અન્યાયી છે તેને અન્યાય કરવાનું ચલુ રાખવા દો. જે વ્યક્તિ મલિન છે તેને મલિન થવાનું ચાલુ]]></a:t>
+              <a:t><![CDATA[ప్రతివాడును వెలుపటనుందురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખવા દો. જે વ્યક્તિ સાંચુ કામ કરે છે તે સાંચુ કામ કરવાનું ચાલુ રાખે. જે વ્યક્તિ પવિત્ર છે તે હજુ]]></a:t>
+              <a:t><![CDATA[16. సంఘములకోసము ఈ సంగతులనుగూర్చి మీకు సాక్ష్యమిచ్చుటకు యేసు అను నేను నా దూతను పంపి యున్నాను. నేను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પવિત્ર થવાનું ચાલુ રાખે.”]]></a:t>
+              <a:t><![CDATA[దావీదు వేరుచిగురును సంతానమును, ప్రకాశమానమైన వేకువ చుక్కయునై యున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “ધ્યાનથી સાંભળો! હું જલદીથી આવું છું! હું મારી સાથે બદલો લાવીશ. હું દરેક વ્યક્તિને તેઓના કરેલાં]]></a:t>
+              <a:t><![CDATA[17. ఆత్మయు పెండ్లి కుమార్తెయు రమ్ము అని చెప్పు చున్నారు; వినువాడును రమ్ము అని చెప్పవలెను; దప్పి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હલવાનના રાજ્યાસનમાંથી વહે છે.]]></a:t>
+              <a:t><![CDATA[2. ఆ పట్టణపు రాజవీధిమధ్యను ప్రవహించుట ఆ దూత నాకు చూపెను. ఆ నదియొక్క ఈవలను ఆవలను జీవవృక్షముండెను; అది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાર્યોનો બદલો આપીશ.]]></a:t>
+              <a:t><![CDATA[గొనిన వానిని రానిమ్ము; ఇచ్ఛయించువానిని జీవజలమును ఉచితముగా పుచ్చుకొననిమ్ము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ઈસુ કહે છે કે આ વાતો સત્ય છે. હવે તે કહે છે કે, ‘હા, હું જલદીથી આવું છું’આમીન! હે પ્રભુ ઈસુ, આવ!]]></a:t>
+              <a:t><![CDATA[18. ఈ గ్రంథమందున్న ప్రవచనవాక్యములను విను ప్రతి వానికి నేను సాక్ష్యమిచ్చునది ఏమనగా ఎవడైనను వీటితో మరి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. પ્રભુ ઈસુની કૃપા સંતો પર હો! આમીન!]]></a:t>
+              <a:t><![CDATA[ఏదైనను కలిపినయెడల, ఈ గ్రంథములో వ్రాయబడిన తెగుళ్లు దేవుడు వానికి కలుగజేయును;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. હું આલ્ફા અને ઓમેગા છું. પ્રથમ અને છેલ્લો છું. હું આરંભ અને અંત છું.]]></a:t>
+              <a:t><![CDATA[19. ఎవడైనను ఈ ప్రవచన గ్రంథమందున్న వాక్యములలో ఏదైనను తీసివేసినయెడల. దేవుడు ఈ గ్రంథములో వ్రాయబడిన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “તે લોકો જેઓએ તેઓના ઝભ્ભા ધોયા છે તેઓને ધન્ય છે.તેઓને જીવનના વૃક્ષમાંથી ખોરાક ખાવા માટેનો હક્ક]]></a:t>
+              <a:t><![CDATA[జీవవృక్షములోను పరిశుద్ధపట్టణములోను వానికి పాలులేకుండ చేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મળશે. તેઓ દરવાજાઓમાં થઈને નગરમાં જઈ શકશે.]]></a:t>
+              <a:t><![CDATA[20. ఈ సంగతులనుగూర్చి సాక్ష్యమిచ్చువాడు అవును, త్వరగా వచ్చుచున్నానని చెప్పుచున్నాడు. ఆమేన్‌; ప్రభువైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. શહેરની બહારની બાજુ કૂતરાંઓ (દુષ્ટ લોકો) છે, તે લોકો અશુદ્ધ જાદુ કરે છે, વ્યભિચારના પાપો કરે છે.]]></a:t>
+              <a:t><![CDATA[యేసూ, రమ్ము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,315 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બીજા લોકોનાં ખૂન કરે છે, મૂર્તિઓની પૂજા કરે છે, અને અસત્યને ચાહે છે અને જૂઠું બોલે છે.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[પ્રભાતનો પ્રકાશિત તારો છું.”]]></a:t>
+              <a:t><![CDATA[21. ప్రభువైన యేసు కృప పరిశుద్ధులకు తోడై యుండును గాక. ఆమేన్‌.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તે શહેરની શેરીની મધ્યમાંથી વહે છે. જીવનનું વૃક્ષ નદીની બન્ને બાજુ પર હતું. જીવનનું વૃક્ષ વર્ષમાં]]></a:t>
+              <a:t><![CDATA[నెలనెలకు ఫలించుచు పండ్రెండు కాపులు కాయును. ఆ వృక్షము యొక్క ఆకులు జనములను స్వస్థపరచుటకై వినియో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાર વખત ફળ આપે છે. તે પ્રતિ માસ ફળ આપે છે. તે વૃક્ષનાં પાંદડાઓ બધા લોકોને સાજા કરવા માટે છે.]]></a:t>
+              <a:t><![CDATA[గించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ત્યાં કોઈ પ્રકારનો શાપ થનાર નથી. દેવ જે ગુનાઓનો ન્યાય કરે છે એવું કઈ ત્યાં તે શહેરમાં હશે નહિ.]]></a:t>
+              <a:t><![CDATA[3. ఇకమీదట శాపగ్రస్తమైనదేదియు దానిలో ఉండదు, దేవునియొక్కయు గొఱ్ఱపిల్లయొక్కయు సింహాసనము దానిలో ఉండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવનું અને હલવાનનું રાજ્યાસન તે શહેરમાં હશે. દેવના સેવકો તેની આરાધના કરશે.]]></a:t>
+              <a:t><![CDATA[4. ఆయన దాసులు ఆయనను సేవించుచు ఆయన ముఖదర్శనము చేయు చుందురు; ఆయన నామము వారి నొసళ్లయందుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તેઓ તેનો ચહેરો જોશે દેવનું નામ તેઓના કપાળો પર લખેલું હશે.]]></a:t>
+              <a:t><![CDATA[5. రాత్రి యికనెన్నడు ఉండదు; దీపకాంతియైనను సూర్య కాంతియైనను వారికక్కరలేదు; దేవుడైన ప్రభువే వారిమీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ત્યાં કદાપિ રાત થશે નહિ. લોકોને દીવાના પ્રકાશની કે સૂર્યના પ્રકાશની જરૂર રહેશે નહિ. પ્રભુ દેવ]]></a:t>
+              <a:t><![CDATA[ప్రకాశించును. వారు యుగయుగములు రాజ్యము చేయుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>