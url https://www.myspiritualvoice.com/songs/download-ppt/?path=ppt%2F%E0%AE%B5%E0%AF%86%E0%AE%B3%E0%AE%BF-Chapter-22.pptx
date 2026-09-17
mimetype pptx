--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -65,50 +65,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +144,59 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +331,62 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு, அவர் என்னை நோக்கி: இந்தவசனங்கள் உண்மையும் சத்தியமுமானவைகள். சீக்கிரமாய்ச் சம்பவிக்கவேண்டியவைகளைத் தம்முடைய ஊழியக்காரருக்குக் காண்பிக்கும்பொருட்டு, பரிசுத்த தீர்க்கதரிசிகளின் கர்த்தராகிய தேவனானவர் தம்முடைய தூதனை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[5. And there shall be no night there; and they need no candle, neither light of the sun; for the Lord God gives them light: and they shall reign for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு, அவர் என்னை நோக்கி: இந்தவசனங்கள் உண்மையும் சத்தியமுமானவைகள். சீக்கிரமாய்ச் சம்பவிக்கவேண்டியவைகளைத் தம்முடைய ஊழியக்காரருக்குக் காண்பிக்கும்பொருட்டு, பரிசுத்த தீர்க்கதரிசிகளின் கர்த்தராகிய தேவனானவர் தம்முடைய தூதனை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[5. And there shall be no night there; and they need no candle, neither light of the sun; for the Lord God gives them light: and they shall reign for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, சீக்கிரமாய் வருகிறேன்; இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கைக்கொள்ளுகிறவன் பாக்கியவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto me, These sayings are faithful and true: and the Lord God of the holy prophets sent his angel to show unto his servants the things which must shortly be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோவானாகிய நானே இவைகளைக் கண்டும் கேட்டும் இருந்தேன். நான் கேட்டுக் கண்டபோது, இவைகளை எனக்குக் காண்பித்த தூதனை வணங்கும்படி அவன் பாதத்தில் விழுந்தேன்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto me, These sayings are faithful and true: and the Lord God of the holy prophets sent his angel to show unto his servants the things which must shortly be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோவானாகிய நானே இவைகளைக் கண்டும் கேட்டும் இருந்தேன். நான் கேட்டுக் கண்டபோது, இவைகளை எனக்குக் காண்பித்த தூதனை வணங்கும்படி அவன் பாதத்தில் விழுந்தேன்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto me, These sayings are faithful and true: and the Lord God of the holy prophets sent his angel to show unto his servants the things which must shortly be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: நீ இப்படிச் செய்யாதபடிக்குப் பார்; உன்னோடும் உன் சகோதரரோடும தீர்க்கதரிசிகளோடும், இந்தப் புஸ்தகத்தின் வசனங்களைக் கைக்கொள்ளுகிறவர்களோடுங்கூட நானும் ஒரு ஊழியக்காரன்; தேவனைத் தொழுதுகொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Behold, I come quickly: blessed is he that keeps the sayings of the prophecy of this book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: நீ இப்படிச் செய்யாதபடிக்குப் பார்; உன்னோடும் உன் சகோதரரோடும தீர்க்கதரிசிகளோடும், இந்தப் புஸ்தகத்தின் வசனங்களைக் கைக்கொள்ளுகிறவர்களோடுங்கூட நானும் ஒரு ஊழியக்காரன்; தேவனைத் தொழுதுகொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Behold, I come quickly: blessed is he that keeps the sayings of the prophecy of this book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும், அவர் என்னை நோக்கி: இந்தப் புஸ்தகத்திலுள்ள, தீர்க்கதரிசன வசனங்களை முத்திரைபோடவேண்டாம்; காலம் சமீபமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. And I John saw these things, and heard them. And when I had heard and seen, I fell down to worship before the feet of the angel which showed me these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநியாயஞ்செய்கிறவன் இன்னும் அநியாயஞ்செய்யட்டும்; அசுத்தமாயிருக்கிறவன் இன்னும் அசுத்தமாயிருக்கட்டும்; நீதியுள்ளவன் இன்னும் நீதிசெய்யட்டும்; பரிசுத்தமுள்ளவன் இன்னும் பரிசுத்தமாகட்டும்.]]></a:t>
+              <a:t><![CDATA[8. And I John saw these things, and heard them. And when I had heard and seen, I fell down to worship before the feet of the angel which showed me these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநியாயஞ்செய்கிறவன் இன்னும் அநியாயஞ்செய்யட்டும்; அசுத்தமாயிருக்கிறவன் இன்னும் அசுத்தமாயிருக்கட்டும்; நீதியுள்ளவன் இன்னும் நீதிசெய்யட்டும்; பரிசுத்தமுள்ளவன் இன்னும் பரிசுத்தமாகட்டும்.]]></a:t>
+              <a:t><![CDATA[9. Then says he unto me, See you do it not: for I am your fellow servant, and of your brethren the prophets, and of them which keep the sayings of this book: worship God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, பளிங்கைப்போல தெளிவான ஜீவத்தண்ணீருள்ள சுத்தமான நதி தேவனும் ஆட்டுக்குட்டியானவரும் இருக்கிற சிங்காசனத்திலிருந்து புறப்பட்டுவருகிறதை எனக்குக் காண்பித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And he showed me a pure river of water of life, clear as crystal, proceeding out of the throne of God and of the Lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதோ, சீக்கிரமாய் வருகிறேன்; அவனவனுடைய கிரியைகளின்படி அவனவனுக்கு நான் அளிக்கும் பலன் என்னோடேகூட வருகிறது.]]></a:t>
+              <a:t><![CDATA[9. Then says he unto me, See you do it not: for I am your fellow servant, and of your brethren the prophets, and of them which keep the sayings of this book: worship God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதோ, சீக்கிரமாய் வருகிறேன்; அவனவனுடைய கிரியைகளின்படி அவனவனுக்கு நான் அளிக்கும் பலன் என்னோடேகூட வருகிறது.]]></a:t>
+              <a:t><![CDATA[9. Then says he unto me, See you do it not: for I am your fellow servant, and of your brethren the prophets, and of them which keep the sayings of this book: worship God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அல்பாவும் ஓமெகாவும், ஆதியும் அந்தமும், முந்தினவரும் பிந்தினவருமாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[10. And he says unto me, Seal not the sayings of the prophecy of this book: for the time is at hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜீவவிருட்சத்தின்மேல் அதிகாரமுள்ளவர்களாவதற்கும், வாசல்கள் வழியாய் நகரத்திற்குள் பிரவேசிப்பதற்கும் அவருடைய கற்பனைகளின்படி செய்கிறவர்கள் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[10. And he says unto me, Seal not the sayings of the prophecy of this book: for the time is at hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜீவவிருட்சத்தின்மேல் அதிகாரமுள்ளவர்களாவதற்கும், வாசல்கள் வழியாய் நகரத்திற்குள் பிரவேசிப்பதற்கும் அவருடைய கற்பனைகளின்படி செய்கிறவர்கள் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[11. He that is unjust, let him be unjust still: and he which is filthy, let him be filthy still: and he that is righteous, let him be righteous still: and he that is holy, let him be holy still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நாய்களும், சூனியக்காரரும், விபசாரக்காரரும், கொலைபாதகரும், விக்கிரகாராதனைக்காரரும், பொய்யை விரும்பி அதின்படி செய்கிற யாவரும் புறம்பே இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. He that is unjust, let him be unjust still: and he which is filthy, let him be filthy still: and he that is righteous, let him be righteous still: and he that is holy, let him be holy still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நாய்களும், சூனியக்காரரும், விபசாரக்காரரும், கொலைபாதகரும், விக்கிரகாராதனைக்காரரும், பொய்யை விரும்பி அதின்படி செய்கிற யாவரும் புறம்பே இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. He that is unjust, let him be unjust still: and he which is filthy, let him be filthy still: and he that is righteous, let him be righteous still: and he that is holy, let him be holy still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சபைகளில் இவைகளை உங்களுக்குச் சாட்சியாக அறிவிக்கும்படிக்கு இயேசுவாகிய நான் என் தூதனை அனுப்பினேன். நான் தாவீதின் வேரும் சந்ததியும், பிரகாசமுள்ள விடிவெள்ளி நட்சத்திரமுமாயிருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And, behold, I come quickly; and my reward is with me, to give every man according as his work shall be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சபைகளில் இவைகளை உங்களுக்குச் சாட்சியாக அறிவிக்கும்படிக்கு இயேசுவாகிய நான் என் தூதனை அனுப்பினேன். நான் தாவீதின் வேரும் சந்ததியும், பிரகாசமுள்ள விடிவெள்ளி நட்சத்திரமுமாயிருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And, behold, I come quickly; and my reward is with me, to give every man according as his work shall be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவியும் மணவாட்டியும் வா என்கிறார்கள்; கேட்கிறவனும் வா என்பானாக; தாகமாயிருக்கிறவன் வரக்கடவன்; விருப்பமுள்ளவன் ஜீவத்தண்ணீரை இலவசமாய் வாங்கிக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. I am Alpha and Omega, the beginning and the end, the first and the last.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நகரத்து வீதியின் மத்தியிலும், நதியின் இருகரையிலும், பன்னிரண்டுவிதமான கனிகளைத்தரும் ஜீவவிருட்சம் இருந்தது, அது மாதந்தோறும் தன் கனியைக் கொடுக்கும்; அந்த விருட்சத்தின் இலைகள் ஜனங்கள் ஆரோக்கியமடைகிறதற்கு ஏதுவானவைகள்.]]></a:t>
+              <a:t><![CDATA[1. And he showed me a pure river of water of life, clear as crystal, proceeding out of the throne of God and of the Lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவியும் மணவாட்டியும் வா என்கிறார்கள்; கேட்கிறவனும் வா என்பானாக; தாகமாயிருக்கிறவன் வரக்கடவன்; விருப்பமுள்ளவன் ஜீவத்தண்ணீரை இலவசமாய் வாங்கிக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. Blessed are they that do his commandments, that they may have right to the tree of life, and may enter in through the gates into the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கேட்கிற யாவருக்கும் நான் சாட்சியாக எச்சரிக்கிறதாவது: ஒருவன் இவைகளோடே எதையாகிலும் கூட்டினால், இந்தப் புஸ்தகத்தில் எழுதியிருக்கிற வாதைகளை தேவன் அவன்மேல் கூட்டுவார்.]]></a:t>
+              <a:t><![CDATA[14. Blessed are they that do his commandments, that they may have right to the tree of life, and may enter in through the gates into the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கேட்கிற யாவருக்கும் நான் சாட்சியாக எச்சரிக்கிறதாவது: ஒருவன் இவைகளோடே எதையாகிலும் கூட்டினால், இந்தப் புஸ்தகத்தில் எழுதியிருக்கிற வாதைகளை தேவன் அவன்மேல் கூட்டுவார்.]]></a:t>
+              <a:t><![CDATA[15. For without are dogs, and sorcerers, and whoremongers, and murderers, and idolaters, and whosoever loves and makes a lie.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒருவன் இந்தத் தீர்க்கதரிசன புஸ்தகத்தின் வசனங்களிலிருந்து எதையாகிலும் எடுத்துப்போட்டால், ஜீவபுஸ்தகத்திலிருந்தும், பரிசுத்த நகரத்திலிருந்தும் இந்தப் புஸ்தகத்தில் எழுதப்பட்டவைகளிலிருந்தும், அவனுடைய பங்கை தேவன் எடுத்துப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[15. For without are dogs, and sorcerers, and whoremongers, and murderers, and idolaters, and whosoever loves and makes a lie.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒருவன் இந்தத் தீர்க்கதரிசன புஸ்தகத்தின் வசனங்களிலிருந்து எதையாகிலும் எடுத்துப்போட்டால், ஜீவபுஸ்தகத்திலிருந்தும், பரிசுத்த நகரத்திலிருந்தும் இந்தப் புஸ்தகத்தில் எழுதப்பட்டவைகளிலிருந்தும், அவனுடைய பங்கை தேவன் எடுத்துப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[16. I Jesus have sent mine angel to testify unto you these things in the churches. I am the root and the offspring of David, and the bright and morning star.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இவைகளைச் சாட்சியாக அறிவிக்கிறவர் மெய்யாகவே நான் சீக்கிரமாய் வருகிறேன் என்கிறார். ஆமென், கர்த்தராகிய இயேசுவே, வாரும்.]]></a:t>
+              <a:t><![CDATA[16. I Jesus have sent mine angel to testify unto you these things in the churches. I am the root and the offspring of David, and the bright and morning star.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இவைகளைச் சாட்சியாக அறிவிக்கிறவர் மெய்யாகவே நான் சீக்கிரமாய் வருகிறேன் என்கிறார். ஆமென், கர்த்தராகிய இயேசுவே, வாரும்.]]></a:t>
+              <a:t><![CDATA[17. And the Spirit and the bride say, Come. And let him that hears say, Come. And let him that is thirsty come. And whosoever will, let him take the water of life freely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3607,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் கிருபை உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[17. And the Spirit and the bride say, Come. And let him that hears say, Come. And let him that is thirsty come. And whosoever will, let him take the water of life freely.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. For I testify unto every man that hears the words of the prophecy of this book, If any man shall add unto these things, God shall add unto him the plagues that are written in this book:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. For I testify unto every man that hears the words of the prophecy of this book, If any man shall add unto these things, God shall add unto him the plagues that are written in this book:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3934,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நகரத்து வீதியின் மத்தியிலும், நதியின் இருகரையிலும், பன்னிரண்டுவிதமான கனிகளைத்தரும் ஜீவவிருட்சம் இருந்தது, அது மாதந்தோறும் தன் கனியைக் கொடுக்கும்; அந்த விருட்சத்தின் இலைகள் ஜனங்கள் ஆரோக்கியமடைகிறதற்கு ஏதுவானவைகள்.]]></a:t>
+              <a:t><![CDATA[2. In the midst of the street of it, and on either side of the river, was there the tree of life, which bare twelve manner of fruits, and yielded her fruit every month: and the leaves of the tree were for the healing of the nations.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. For I testify unto every man that hears the words of the prophecy of this book, If any man shall add unto these things, God shall add unto him the plagues that are written in this book:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And if any man shall take away from the words of the book of this prophecy, God shall take away his part out of the book of life, and out of the holy city, and from the things which are written in this book.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And if any man shall take away from the words of the book of this prophecy, God shall take away his part out of the book of life, and out of the holy city, and from the things which are written in this book.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And if any man shall take away from the words of the book of this prophecy, God shall take away his part out of the book of life, and out of the holy city, and from the things which are written in this book.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. He which testifies these things says, Surely I come quickly. Amen. Even so, come, Lord Jesus.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. He which testifies these things says, Surely I come quickly. Amen. Even so, come, Lord Jesus.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. The grace of our Lord Jesus Christ be with you all. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நகரத்து வீதியின் மத்தியிலும், நதியின் இருகரையிலும், பன்னிரண்டுவிதமான கனிகளைத்தரும் ஜீவவிருட்சம் இருந்தது, அது மாதந்தோறும் தன் கனியைக் கொடுக்கும்; அந்த விருட்சத்தின் இலைகள் ஜனங்கள் ஆரோக்கியமடைகிறதற்கு ஏதுவானவைகள்.]]></a:t>
+              <a:t><![CDATA[2. In the midst of the street of it, and on either side of the river, was there the tree of life, which bare twelve manner of fruits, and yielded her fruit every month: and the leaves of the tree were for the healing of the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இனி ஒரு சாபமுமிராது. தேவனும் ஆட்டுக்குட்டியானவரும் இருக்கிற சிங்காசனம் அதிலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. In the midst of the street of it, and on either side of the river, was there the tree of life, which bare twelve manner of fruits, and yielded her fruit every month: and the leaves of the tree were for the healing of the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவருடைய ஊழியக்காரர் அவரைச் சேவித்து, அவருடைய சமுகத்தைத் தரிசிப்பார்கள்; அவருடைய நாமம் அவர்களுடைய நெற்றிகளில் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. And there shall be no more curse: but the throne of God and of the Lamb shall be in it; and his servants shall serve him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அங்கே இராக்காலமிராது; விளக்கும் சூரியனுடைய வெளிச்சமும் அவர்களுக்கு வேண்டுவதில்லை; தேவனாகிய கர்த்தரே அவர்கள்மேல் பிரகாசிப்பார். அவர்கள் சதாகாலங்களிலும் அரசாளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And they shall see his face; and his name shall be in their foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அங்கே இராக்காலமிராது; விளக்கும் சூரியனுடைய வெளிச்சமும் அவர்களுக்கு வேண்டுவதில்லை; தேவனாகிய கர்த்தரே அவர்கள்மேல் பிரகாசிப்பார். அவர்கள் சதாகாலங்களிலும் அரசாளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And they shall see his face; and his name shall be in their foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474539382" r:id="rId1"/>
+    <p:sldLayoutId id="2478621476" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,54 +5605,126 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4780,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. మరియు ఆ దూత యీలాగు నాతో చెప్పెను ఈ మాటలు నమ్మకములును సత్యములునై యున్నవి; ప్రవక్తల ఆత్మలకు దేవుడగు]]></a:t>
+              <a:t><![CDATA[5. அங்கே இராக்காலமிராது; விளக்கும் சூரியனுடைய வெளிச்சமும் அவர்களுக்கு வேண்டுவதில்லை; தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రభువు, త్వరలో సంభవింప వలసినవాటిని తన దాసులకు చూపుటకై తన దూతను పంపెను.]]></a:t>
+              <a:t><![CDATA[கர்த்தரே அவர்கள்மேல் பிரகாசிப்பார். அவர்கள் சதாகாலங்களிலும் அரசாளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఇదిగో నేను త్వరగా వచ్చుచున్నాను, ఈ గ్రంథములోని ప్రవచనవాక్యములను గైకొనువాడు ధన్యుడు.]]></a:t>
+              <a:t><![CDATA[6. பின்பு, அவர் என்னை நோக்கி: இந்தவசனங்கள் உண்மையும் சத்தியமுமானவைகள். சீக்கிரமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. యోహానను నేను ఈ సంగతులను వినినవాడను చూచినవాడను; నేను విని చూచినప్పుడు వాటిని నాకు చూపుచున్న]]></a:t>
+              <a:t><![CDATA[சம்பவிக்கவேண்டியவைகளைத் தம்முடைய ஊழியக்காரருக்குக் காண்பிக்கும்பொருட்டு, பரிசுத்த தீர்க்கதரிசிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దూతపాదముల యెదుట నమస్కారము చేయుటకు సాగిలపడగా,]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய தேவனானவர் தம்முடைய தூதனை அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అతడు వద్దుసుమీ, నేను నీతోను, ప్రవక్తలైన నీ సహోదరులతోను, ఈ గ్రంథ మందున్న వాక్యములను గైకొనువారితోను]]></a:t>
+              <a:t><![CDATA[7. இதோ, சீக்கிரமாய் வருகிறேன்; இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கைக்கொள்ளுகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సహదాసుడను; దేవునికే నమస్కారము చేయుమని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[பாக்கியவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మరియు అతడు నాతో ఈలాగు చెప్పెనుఈ గ్రంథమందున్న ప్రవచనవాక్యములకు ముద్రవేయవలదు; కాలము సమీపమైయున్నది;]]></a:t>
+              <a:t><![CDATA[8. யோவானாகிய நானே இவைகளைக் கண்டும் கேட்டும் இருந்தேன். நான் கேட்டுக் கண்டபோது, இவைகளை எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అన్యాయము చేయువాడు ఇంకను అన్యాయమే చేయనిమ్ము, అపవిత్రుడైన వాడు ఇంకను అపవిత్రుడుగానే యుండ నిమ్ము,]]></a:t>
+              <a:t><![CDATA[காண்பித்த தூதனை வணங்கும்படி அவன் பாதத்தில் விழுந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీతి మంతుడు ఇంకను నీతిమంతుడుగానే యుండనిమ్ము. పరి శుద్ధుడు ఇం]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவன்: நீ இப்படிச் செய்யாதபடிக்குப் பார்; உன்னோடும் உன் சகோதரரோடும தீர்க்கதரிசிகளோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మరియు స్ఫటికమువలె మెరయునట్టి జీవజలముల నది దేవునియొక్కయు గొఱ్ఱపిల్లయొక్కయు సింహా సనమునొద్దనుండి]]></a:t>
+              <a:t><![CDATA[1. பின்பு, பளிங்கைப்போல தெளிவான ஜீவத்தண்ணீருள்ள சுத்தமான நதி தேவனும் ஆட்டுக்குட்டியானவரும் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఇదిగో త్వరగా వచ్చుచున్నాను. వానివాని క్రియచొప్పున ప్రతివాని కిచ్చుటకు నేను సిద్ధపరచిన జీతము]]></a:t>
+              <a:t><![CDATA[இந்தப் புஸ்தகத்தின் வசனங்களைக் கைக்கொள்ளுகிறவர்களோடுங்கூட நானும் ஒரு ஊழியக்காரன்; தேவனைத் தொழுதுகொள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాయొద్ద ఉన్నది.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. నేనే అల్ఫాయు ఓమెగయు, మొదటివాడను కడపటివాడను, ఆదియు అంతమునై యున్నాను.]]></a:t>
+              <a:t><![CDATA[10. பின்னும், அவர் என்னை நோக்கி: இந்தப் புஸ்தகத்திலுள்ள, தீர்க்கதரிசன வசனங்களை முத்திரைபோடவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. జీవ వృక్షమునకు హక్కుగలవారై, గుమ్మములగుండ ఆ పట్టణము లోనికి ప్రవేశించునట్లు తమ వస్త్రములను]]></a:t>
+              <a:t><![CDATA[காலம் சமீபமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉదుకుకొనువారు ధన్యులు.]]></a:t>
+              <a:t><![CDATA[11. அநியாயஞ்செய்கிறவன் இன்னும் அநியாயஞ்செய்யட்டும்; அசுத்தமாயிருக்கிறவன் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. కుక్కలును మాంత్రికులును వ్యభిచారులును నరహంత కులును విగ్రహారాధకులును అబద్ధమును ప్రేమించి జరిగించు]]></a:t>
+              <a:t><![CDATA[அசுத்தமாயிருக்கட்டும்; நீதியுள்ளவன் இன்னும் நீதிசெய்யட்டும்; பரிசுத்தமுள்ளவன் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రతివాడును వెలుపటనుందురు.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாகட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. సంఘములకోసము ఈ సంగతులనుగూర్చి మీకు సాక్ష్యమిచ్చుటకు యేసు అను నేను నా దూతను పంపి యున్నాను. నేను]]></a:t>
+              <a:t><![CDATA[12. இதோ, சீக்கிரமாய் வருகிறேன்; அவனவனுடைய கிரியைகளின்படி அவனவனுக்கு நான் அளிக்கும் பலன் என்னோடேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదు వేరుచిగురును సంతానమును, ప్రకాశమానమైన వేకువ చుక్కయునై యున్నాను.]]></a:t>
+              <a:t><![CDATA[வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఆత్మయు పెండ్లి కుమార్తెయు రమ్ము అని చెప్పు చున్నారు; వినువాడును రమ్ము అని చెప్పవలెను; దప్పి]]></a:t>
+              <a:t><![CDATA[13. நான் அல்பாவும் ஓமெகாவும், ஆதியும் அந்தமும், முந்தினவரும் பிந்தினவருமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఆ పట్టణపు రాజవీధిమధ్యను ప్రవహించుట ఆ దూత నాకు చూపెను. ఆ నదియొక్క ఈవలను ఆవలను జీవవృక్షముండెను; అది]]></a:t>
+              <a:t><![CDATA[சிங்காசனத்திலிருந்து புறப்பட்டுவருகிறதை எனக்குக் காண்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గొనిన వానిని రానిమ్ము; ఇచ్ఛయించువానిని జీవజలమును ఉచితముగా పుచ్చుకొననిమ్ము.]]></a:t>
+              <a:t><![CDATA[14. ஜீவவிருட்சத்தின்மேல் அதிகாரமுள்ளவர்களாவதற்கும், வாசல்கள் வழியாய் நகரத்திற்குள் பிரவேசிப்பதற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ఈ గ్రంథమందున్న ప్రవచనవాక్యములను విను ప్రతి వానికి నేను సాక్ష్యమిచ్చునది ఏమనగా ఎవడైనను వీటితో మరి]]></a:t>
+              <a:t><![CDATA[அவருடைய கற்பனைகளின்படி செய்கிறவர்கள் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏదైనను కలిపినయెడల, ఈ గ్రంథములో వ్రాయబడిన తెగుళ్లు దేవుడు వానికి కలుగజేయును;]]></a:t>
+              <a:t><![CDATA[15. நாய்களும், சூனியக்காரரும், விபசாரக்காரரும், கொலைபாதகரும், விக்கிரகாராதனைக்காரரும், பொய்யை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఎవడైనను ఈ ప్రవచన గ్రంథమందున్న వాక్యములలో ఏదైనను తీసివేసినయెడల. దేవుడు ఈ గ్రంథములో వ్రాయబడిన]]></a:t>
+              <a:t><![CDATA[விரும்பி அதின்படி செய்கிற யாவரும் புறம்பே இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జీవవృక్షములోను పరిశుద్ధపట్టణములోను వానికి పాలులేకుండ చేయును.]]></a:t>
+              <a:t><![CDATA[16. சபைகளில் இவைகளை உங்களுக்குச் சாட்சியாக அறிவிக்கும்படிக்கு இயேசுவாகிய நான் என் தூதனை அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఈ సంగతులనుగూర్చి సాక్ష్యమిచ్చువాడు అవును, త్వరగా వచ్చుచున్నానని చెప్పుచున్నాడు. ఆమేన్‌; ప్రభువైన]]></a:t>
+              <a:t><![CDATA[நான் தாவீதின் வேரும் சந்ததியும், பிரகாசமுள்ள விடிவெள்ளி நட்சத்திரமுமாயிருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యేసూ, రమ్ము.]]></a:t>
+              <a:t><![CDATA[17. ஆவியும் மணவாட்டியும் வா என்கிறார்கள்; கேட்கிறவனும் வா என்பானாக; தாகமாயிருக்கிறவன் வரக்கடவன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9697,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ప్రభువైన యేసు కృప పరిశుద్ధులకు తోడై యుండును గాక. ఆమేన్‌.]]></a:t>
+              <a:t><![CDATA[விருப்பமுள்ளவன் ஜீவத்தண்ணீரை இலவசமாய் வாங்கிக்கொள்ளக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. இந்தப் புஸ்தகத்திலுள்ள தீர்க்கதரிசன வசனங்களைக் கேட்கிற யாவருக்கும் நான் சாட்சியாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எச்சரிக்கிறதாவது: ஒருவன் இவைகளோடே எதையாகிலும் கூட்டினால், இந்தப் புஸ்தகத்தில் எழுதியிருக்கிற வாதைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +10093,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నెలనెలకు ఫలించుచు పండ్రెండు కాపులు కాయును. ఆ వృక్షము యొక్క ఆకులు జనములను స్వస్థపరచుటకై వినియో]]></a:t>
+              <a:t><![CDATA[2. நகரத்து வீதியின் மத்தியிலும், நதியின் இருகரையிலும், பன்னிரண்டுவிதமான கனிகளைத்தரும் ஜீவவிருட்சம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவன் அவன்மேல் கூட்டுவார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. ஒருவன் இந்தத் தீர்க்கதரிசன புஸ்தகத்தின் வசனங்களிலிருந்து எதையாகிலும் எடுத்துப்போட்டால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜீவபுஸ்தகத்திலிருந்தும், பரிசுத்த நகரத்திலிருந்தும் இந்தப் புஸ்தகத்தில் எழுதப்பட்டவைகளிலிருந்தும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனுடைய பங்கை தேவன் எடுத்துப்போடுவார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இவைகளைச் சாட்சியாக அறிவிக்கிறவர் மெய்யாகவே நான் சீக்கிரமாய் வருகிறேன் என்கிறார். ஆமென்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தராகிய இயேசுவே, வாரும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் கிருபை உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గించును.]]></a:t>
+              <a:t><![CDATA[இருந்தது, அது மாதந்தோறும் தன் கனியைக் கொடுக்கும்; அந்த விருட்சத்தின் இலைகள் ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఇకమీదట శాపగ్రస్తమైనదేదియు దానిలో ఉండదు, దేవునియొక్కయు గొఱ్ఱపిల్లయొక్కయు సింహాసనము దానిలో ఉండును.]]></a:t>
+              <a:t><![CDATA[ஆரோக்கியமடைகிறதற்கு ஏதுவானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఆయన దాసులు ఆయనను సేవించుచు ఆయన ముఖదర్శనము చేయు చుందురు; ఆయన నామము వారి నొసళ్లయందుండును.]]></a:t>
+              <a:t><![CDATA[3. இனி ஒரு சாபமுமிராது. தேவனும் ஆட்டுக்குட்டியானவரும் இருக்கிற சிங்காசனம் அதிலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. రాత్రి యికనెన్నడు ఉండదు; దీపకాంతియైనను సూర్య కాంతియైనను వారికక్కరలేదు; దేవుడైన ప్రభువే వారిమీద]]></a:t>
+              <a:t><![CDATA[4. அவருடைய ஊழியக்காரர் அவரைச் சேவித்து, அவருடைய சமுகத்தைத் தரிசிப்பார்கள்; அவருடைய நாமம் அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రకాశించును. వారు యుగయుగములు రాజ్యము చేయుదురు.]]></a:t>
+              <a:t><![CDATA[நெற்றிகளில் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>