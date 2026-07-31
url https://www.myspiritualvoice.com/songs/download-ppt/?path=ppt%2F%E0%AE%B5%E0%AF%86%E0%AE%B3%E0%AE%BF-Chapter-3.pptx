--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -77,64 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -158,57 +144,50 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
-    <p:sldId id="299" r:id="rId46"/>
-[...5 lines deleted...]
-    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -349,60 +328,53 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜெயங்கொள்ளுறவனெவனோ அவனை என் தேவனுடைய ஆலயத்திலே தூணாக்குவேன், அதினின்று அவன் ஒருக்காலும் நீங்குவதில்லை; என் தேவனுடைய நாமத்தையும் என் தேவனால் பரலோகத்திலிருந்திறங்கிவருகிற புதிய எருசலேமாகிய என் தேவனுடைய நகரத்தின் நாமத்தையும், என் புதியநாமத்தையும் அவன்மேல் எழுதுவேன்.]]></a:t>
+              <a:t><![CDATA[5. ஜெயங்கொள்ளுகிறவனெவனோ அவனுக்கு வெண்வஸ்திரம் தரிப்பிக்கப்படும்; ஜீவபுஸ்தகத்திலிருந்து அவனுடைய நாமத்தை நான் கிறுக்கிப்போடாமல், என் பிதா முன்பாகவும் அவருடைய தூதர் முன்பாகவும் அவன் நாமத்தை அறிக்கையிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜெயங்கொள்ளுறவனெவனோ அவனை என் தேவனுடைய ஆலயத்திலே தூணாக்குவேன், அதினின்று அவன் ஒருக்காலும் நீங்குவதில்லை; என் தேவனுடைய நாமத்தையும் என் தேவனால் பரலோகத்திலிருந்திறங்கிவருகிற புதிய எருசலேமாகிய என் தேவனுடைய நகரத்தின் நாமத்தையும், என் புதியநாமத்தையும் அவன்மேல் எழுதுவேன்.]]></a:t>
+              <a:t><![CDATA[5. ஜெயங்கொள்ளுகிறவனெவனோ அவனுக்கு வெண்வஸ்திரம் தரிப்பிக்கப்படும்; ஜீவபுஸ்தகத்திலிருந்து அவனுடைய நாமத்தை நான் கிறுக்கிப்போடாமல், என் பிதா முன்பாகவும் அவருடைய தூதர் முன்பாகவும் அவன் நாமத்தை அறிக்கையிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜெயங்கொள்ளுறவனெவனோ அவனை என் தேவனுடைய ஆலயத்திலே தூணாக்குவேன், அதினின்று அவன் ஒருக்காலும் நீங்குவதில்லை; என் தேவனுடைய நாமத்தையும் என் தேவனால் பரலோகத்திலிருந்திறங்கிவருகிற புதிய எருசலேமாகிய என் தேவனுடைய நகரத்தின் நாமத்தையும், என் புதியநாமத்தையும் அவன்மேல் எழுதுவேன்.]]></a:t>
+              <a:t><![CDATA[6. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன் என்றெழுது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன் என்றெழுது.]]></a:t>
+              <a:t><![CDATA[7. பிலதெல்பியா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: பரிசுத்தமுள்ளவரும், சத்தியமுள்ளவரும், தாவீதின் திறவுகோலை உடையவரும், ஒருவரும் பூட்டக்கூடாதபடிக்குத் திறக்கிறவரும், ஒருவரும் திறக்கக்கூடாதபடிக்குப் பூட்டுகிறவருமாயிருக்கிறவர் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. லவோதிக்கேயா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: உண்மையும் சத்தியமுமுள்ள சாட்சியும், தேவனுடைய சிருஷ்டிக்கு ஆதியுமாயிருக்கிற ஆமென் என்பவர் சொல்லுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[7. பிலதெல்பியா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: பரிசுத்தமுள்ளவரும், சத்தியமுள்ளவரும், தாவீதின் திறவுகோலை உடையவரும், ஒருவரும் பூட்டக்கூடாதபடிக்குத் திறக்கிறவரும், ஒருவரும் திறக்கக்கூடாதபடிக்குப் பூட்டுகிறவருமாயிருக்கிறவர் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. லவோதிக்கேயா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: உண்மையும் சத்தியமுமுள்ள சாட்சியும், தேவனுடைய சிருஷ்டிக்கு ஆதியுமாயிருக்கிற ஆமென் என்பவர் சொல்லுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[8. உன் கிரியைகளை அறிந்திருக்கிறேன், உனக்குக் கொஞ்சம் பெலன் இருந்தும், நீ என் நாமத்தை மறுதலியாமல், என் வசனத்தைக் கைக்கொண்டபடியினாலே, இதோ, திறந்தவாசலை உனக்கு முன்பாக வைத்திருக்கிறேன், அதை ஒருவனும் பூட்டமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் கிரியைகளை அறிந்திருக்கிறேன்; நீ குளிருமல்ல அனலுமல்ல; நீ குளிராயாவது அனலாயாவது இருந்தால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. உன் கிரியைகளை அறிந்திருக்கிறேன், உனக்குக் கொஞ்சம் பெலன் இருந்தும், நீ என் நாமத்தை மறுதலியாமல், என் வசனத்தைக் கைக்கொண்டபடியினாலே, இதோ, திறந்தவாசலை உனக்கு முன்பாக வைத்திருக்கிறேன், அதை ஒருவனும் பூட்டமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படி நீ குளிருமின்றி அனலுமின்றி வெதுவெதுப்பாயிருக்கிறபடியினால் உன்னை என் வாயினின்று வாந்திபண்ணிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[9. இதோ, யூதரல்லாதிருந்தும் தங்களை யூதரென்று பொய் சொல்லுகிறவர்களாகிய சாத்தானுடைய கூட்டத்தாரில் சிலரை உனக்குக் கொடுப்பேன்; இதோ, அவர்கள் உன் பாதங்களுக்கு முன்பாக வந்து பணிந்து, நான் உன்மேல் அன்பாயிருக்கிறதை அறிந்துகொள்ளும்படி செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ நிர்ப்பாக்கியமுள்ளவனும், பரிதபிக்கப்படத்தக்கவனும், தரித்திரனும், குருடனும், நிர்வாணியுமாயிருக்கிறதை அறியாமல், நான் ஐசுவரியவானென்றும், திரவியசம்பன்னனென்றும், எனக்கு ஒருகுறைவுமில்லையென்றும் சொல்லுகிறபடியால்;]]></a:t>
+              <a:t><![CDATA[9. இதோ, யூதரல்லாதிருந்தும் தங்களை யூதரென்று பொய் சொல்லுகிறவர்களாகிய சாத்தானுடைய கூட்டத்தாரில் சிலரை உனக்குக் கொடுப்பேன்; இதோ, அவர்கள் உன் பாதங்களுக்கு முன்பாக வந்து பணிந்து, நான் உன்மேல் அன்பாயிருக்கிறதை அறிந்துகொள்ளும்படி செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ நிர்ப்பாக்கியமுள்ளவனும், பரிதபிக்கப்படத்தக்கவனும், தரித்திரனும், குருடனும், நிர்வாணியுமாயிருக்கிறதை அறியாமல், நான் ஐசுவரியவானென்றும், திரவியசம்பன்னனென்றும், எனக்கு ஒருகுறைவுமில்லையென்றும் சொல்லுகிறபடியால்;]]></a:t>
+              <a:t><![CDATA[10. என் பொறுமையைக்குறித்துச்சொல்லிய வசனத்தை நீ காத்துக்கொண்டபடியினால், பூமியில் குடியிருக்கிறவர்களைச் சோதிக்கும்படியாகப் பூச்சக்கரத்தின்மேலெங்கும் வரப்போகிற சோதனைக்காலத்திற்குத் தப்பும்படி நானும் உன்னைக் காப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, யூதரல்லாதிருந்தும் தங்களை யூதரென்று பொய் சொல்லுகிறவர்களாகிய சாத்தானுடைய கூட்டத்தாரில் சிலரை உனக்குக் கொடுப்பேன்; இதோ, அவர்கள் உன் பாதங்களுக்கு முன்பாக வந்து பணிந்து, நான் உன்மேல் அன்பாயிருக்கிறதை அறிந்துகொள்ளும்படி செய்வேன்.]]></a:t>
+              <a:t><![CDATA[1. சர்தை சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: தேவனுடைய ஏழு ஆவிகளையும் ஏழு நட்சத்திரங்களையும் உடையவர் சொல்லுகிறதாவது; உன் கிரியைகளை அறிந்திருக்கிறேன், நீ உயிருள்ளவனென்று பெயர்கொண்டிருந்தும் செத்தவனாயிருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான்: நீ ஐசுவரியவானாகும்படிக்கு நெருப்பிலே புடமிடப்பட்ட பொன்னையும், உன் நிர்வாணமாகிய அவலட்சணம் தோன்றாதபடிக்கு நீ உடுத்திக்கொள்வதற்கு வெண்வஸ்திரங்களையும் என்னிடத்திலே வாங்கிக்கொள்ளவும், நீ பார்வையடையும்படிக்கு உன் கண்களுக்குக் கலிக்கம்போடவும் வேண்டுமென்று உனக்கு ஆலோசனை சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. என் பொறுமையைக்குறித்துச்சொல்லிய வசனத்தை நீ காத்துக்கொண்டபடியினால், பூமியில் குடியிருக்கிறவர்களைச் சோதிக்கும்படியாகப் பூச்சக்கரத்தின்மேலெங்கும் வரப்போகிற சோதனைக்காலத்திற்குத் தப்பும்படி நானும் உன்னைக் காப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான்: நீ ஐசுவரியவானாகும்படிக்கு நெருப்பிலே புடமிடப்பட்ட பொன்னையும், உன் நிர்வாணமாகிய அவலட்சணம் தோன்றாதபடிக்கு நீ உடுத்திக்கொள்வதற்கு வெண்வஸ்திரங்களையும் என்னிடத்திலே வாங்கிக்கொள்ளவும், நீ பார்வையடையும்படிக்கு உன் கண்களுக்குக் கலிக்கம்போடவும் வேண்டுமென்று உனக்கு ஆலோசனை சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. இதோ, சீக்கிரமாய் வருகிறேன்; ஒருவனும் உன் கிரீடத்தை எடுத்துக்கொள்ளாதபடிக்கு உனக்குள்ளதைப் பற்றிக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான்: நீ ஐசுவரியவானாகும்படிக்கு நெருப்பிலே புடமிடப்பட்ட பொன்னையும், உன் நிர்வாணமாகிய அவலட்சணம் தோன்றாதபடிக்கு நீ உடுத்திக்கொள்வதற்கு வெண்வஸ்திரங்களையும் என்னிடத்திலே வாங்கிக்கொள்ளவும், நீ பார்வையடையும்படிக்கு உன் கண்களுக்குக் கலிக்கம்போடவும் வேண்டுமென்று உனக்கு ஆலோசனை சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. இதோ, சீக்கிரமாய் வருகிறேன்; ஒருவனும் உன் கிரீடத்தை எடுத்துக்கொள்ளாதபடிக்கு உனக்குள்ளதைப் பற்றிக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் நேசிக்கிறவர்களெவர்களோ அவர்களைக் கடிந்துகொண்டு சிட்சிக்கிறேன்; ஆகையால் நீ ஜாக்கிரதையாயிருந்து, மனந்திரும்பு.]]></a:t>
+              <a:t><![CDATA[12. ஜெயங்கொள்ளுறவனெவனோ அவனை என் தேவனுடைய ஆலயத்திலே தூணாக்குவேன், அதினின்று அவன் ஒருக்காலும் நீங்குவதில்லை; என் தேவனுடைய நாமத்தையும் என் தேவனால் பரலோகத்திலிருந்திறங்கிவருகிற புதிய எருசலேமாகிய என் தேவனுடைய நகரத்தின் நாமத்தையும், என் புதியநாமத்தையும் அவன்மேல் எழுதுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் நேசிக்கிறவர்களெவர்களோ அவர்களைக் கடிந்துகொண்டு சிட்சிக்கிறேன்; ஆகையால் நீ ஜாக்கிரதையாயிருந்து, மனந்திரும்பு.]]></a:t>
+              <a:t><![CDATA[12. ஜெயங்கொள்ளுறவனெவனோ அவனை என் தேவனுடைய ஆலயத்திலே தூணாக்குவேன், அதினின்று அவன் ஒருக்காலும் நீங்குவதில்லை; என் தேவனுடைய நாமத்தையும் என் தேவனால் பரலோகத்திலிருந்திறங்கிவருகிற புதிய எருசலேமாகிய என் தேவனுடைய நகரத்தின் நாமத்தையும், என் புதியநாமத்தையும் அவன்மேல் எழுதுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதோ, வாசற்படியிலே நின்று தட்டுகிறேன்; ஒருவன் என் சத்தத்தைக்கேட்டு, கதவைத் திறந்தால், அவனிடத்தில் நான் பிரவேசித்து, அவனோடே போஜனம்பண்ணுவேன், அவனும் என்னோடே போஜனம்பண்ணுவான்.]]></a:t>
+              <a:t><![CDATA[12. ஜெயங்கொள்ளுறவனெவனோ அவனை என் தேவனுடைய ஆலயத்திலே தூணாக்குவேன், அதினின்று அவன் ஒருக்காலும் நீங்குவதில்லை; என் தேவனுடைய நாமத்தையும் என் தேவனால் பரலோகத்திலிருந்திறங்கிவருகிற புதிய எருசலேமாகிய என் தேவனுடைய நகரத்தின் நாமத்தையும், என் புதியநாமத்தையும் அவன்மேல் எழுதுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதோ, வாசற்படியிலே நின்று தட்டுகிறேன்; ஒருவன் என் சத்தத்தைக்கேட்டு, கதவைத் திறந்தால், அவனிடத்தில் நான் பிரவேசித்து, அவனோடே போஜனம்பண்ணுவேன், அவனும் என்னோடே போஜனம்பண்ணுவான்.]]></a:t>
+              <a:t><![CDATA[13. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன் என்றெழுது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் ஜெயங்கொண்டு என் பிதாவினுடைய சிங்காசனத்திலே அவரோடேகூட உட்கார்ந்ததுபோல, ஜெயங்கொள்ளுகிறவனெவனோ அவனும் என்னுடைய சிங்காசனத்தில் என்னோடேகூட உட்காரும்படிக்கு அருள்செய்வேன்.]]></a:t>
+              <a:t><![CDATA[14. லவோதிக்கேயா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: உண்மையும் சத்தியமுமுள்ள சாட்சியும், தேவனுடைய சிருஷ்டிக்கு ஆதியுமாயிருக்கிற ஆமென் என்பவர் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் ஜெயங்கொண்டு என் பிதாவினுடைய சிங்காசனத்திலே அவரோடேகூட உட்கார்ந்ததுபோல, ஜெயங்கொள்ளுகிறவனெவனோ அவனும் என்னுடைய சிங்காசனத்தில் என்னோடேகூட உட்காரும்படிக்கு அருள்செய்வேன்.]]></a:t>
+              <a:t><![CDATA[14. லவோதிக்கேயா சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: உண்மையும் சத்தியமுமுள்ள சாட்சியும், தேவனுடைய சிருஷ்டிக்கு ஆதியுமாயிருக்கிற ஆமென் என்பவர் சொல்லுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன் என்றெழுது என்றார்.]]></a:t>
+              <a:t><![CDATA[15. உன் கிரியைகளை அறிந்திருக்கிறேன்; நீ குளிருமல்ல அனலுமல்ல; நீ குளிராயாவது அனலாயாவது இருந்தால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, யூதரல்லாதிருந்தும் தங்களை யூதரென்று பொய் சொல்லுகிறவர்களாகிய சாத்தானுடைய கூட்டத்தாரில் சிலரை உனக்குக் கொடுப்பேன்; இதோ, அவர்கள் உன் பாதங்களுக்கு முன்பாக வந்து பணிந்து, நான் உன்மேல் அன்பாயிருக்கிறதை அறிந்துகொள்ளும்படி செய்வேன்.]]></a:t>
+              <a:t><![CDATA[1. சர்தை சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: தேவனுடைய ஏழு ஆவிகளையும் ஏழு நட்சத்திரங்களையும் உடையவர் சொல்லுகிறதாவது; உன் கிரியைகளை அறிந்திருக்கிறேன், நீ உயிருள்ளவனென்று பெயர்கொண்டிருந்தும் செத்தவனாயிருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சர்தை சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: தேவனுடைய ஏழு ஆவிகளையும் ஏழு நட்சத்திரங்களையும் உடையவர் சொல்லுகிறதாவது; உன் கிரியைகளை அறிந்திருக்கிறேன், நீ உயிருள்ளவனென்று பெயர்கொண்டிருந்தும் செத்தவனாயிருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[15. உன் கிரியைகளை அறிந்திருக்கிறேன்; நீ குளிருமல்ல அனலுமல்ல; நீ குளிராயாவது அனலாயாவது இருந்தால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சர்தை சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: தேவனுடைய ஏழு ஆவிகளையும் ஏழு நட்சத்திரங்களையும் உடையவர் சொல்லுகிறதாவது; உன் கிரியைகளை அறிந்திருக்கிறேன், நீ உயிருள்ளவனென்று பெயர்கொண்டிருந்தும் செத்தவனாயிருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[16. இப்படி நீ குளிருமின்றி அனலுமின்றி வெதுவெதுப்பாயிருக்கிறபடியினால் உன்னை என் வாயினின்று வாந்திபண்ணிப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சர்தை சபையின் தூதனுக்கு நீ எழுதவேண்டியது என்னவெனில்: தேவனுடைய ஏழு ஆவிகளையும் ஏழு நட்சத்திரங்களையும் உடையவர் சொல்லுகிறதாவது; உன் கிரியைகளை அறிந்திருக்கிறேன், நீ உயிருள்ளவனென்று பெயர்கொண்டிருந்தும் செத்தவனாயிருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[16. இப்படி நீ குளிருமின்றி அனலுமின்றி வெதுவெதுப்பாயிருக்கிறபடியினால் உன்னை என் வாயினின்று வாந்திபண்ணிப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ விழித்துக்கொண்டு, சாகிறதற்கேதுவாயிருக்கிறவைகளை ஸ்திரப்படுத்து; உன் கிரியைகள் தேவனுக்குமுன் நிறைவுள்ளவைகளாக நான் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[17. நீ நிர்ப்பாக்கியமுள்ளவனும், பரிதபிக்கப்படத்தக்கவனும், தரித்திரனும், குருடனும், நிர்வாணியுமாயிருக்கிறதை அறியாமல், நான் ஐசுவரியவானென்றும், திரவியசம்பன்னனென்றும், எனக்கு ஒருகுறைவுமில்லையென்றும் சொல்லுகிறபடியால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ விழித்துக்கொண்டு, சாகிறதற்கேதுவாயிருக்கிறவைகளை ஸ்திரப்படுத்து; உன் கிரியைகள் தேவனுக்குமுன் நிறைவுள்ளவைகளாக நான் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[17. நீ நிர்ப்பாக்கியமுள்ளவனும், பரிதபிக்கப்படத்தக்கவனும், தரித்திரனும், குருடனும், நிர்வாணியுமாயிருக்கிறதை அறியாமல், நான் ஐசுவரியவானென்றும், திரவியசம்பன்னனென்றும், எனக்கு ஒருகுறைவுமில்லையென்றும் சொல்லுகிறபடியால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ விழித்துக்கொண்டு, சாகிறதற்கேதுவாயிருக்கிறவைகளை ஸ்திரப்படுத்து; உன் கிரியைகள் தேவனுக்குமுன் நிறைவுள்ளவைகளாக நான் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[18. நான்: நீ ஐசுவரியவானாகும்படிக்கு நெருப்பிலே புடமிடப்பட்ட பொன்னையும், உன் நிர்வாணமாகிய அவலட்சணம் தோன்றாதபடிக்கு நீ உடுத்திக்கொள்வதற்கு வெண்வஸ்திரங்களையும் என்னிடத்திலே வாங்கிக்கொள்ளவும், நீ பார்வையடையும்படிக்கு உன் கண்களுக்குக் கலிக்கம்போடவும் வேண்டுமென்று உனக்கு ஆலோசனை சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீ கேட்டுப் பெற்றுக்கொண்ட வகையை நினைவுகூர்ந்து, அதைக் கைக்கொண்டு மனந்திரும்பு. நீ விழித்திராவிட்டால், திருடனைப்போல் உன்மேல் வருவேன்; நான் உன்மேல் வரும்வேளையை அறியாதிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[18. நான்: நீ ஐசுவரியவானாகும்படிக்கு நெருப்பிலே புடமிடப்பட்ட பொன்னையும், உன் நிர்வாணமாகிய அவலட்சணம் தோன்றாதபடிக்கு நீ உடுத்திக்கொள்வதற்கு வெண்வஸ்திரங்களையும் என்னிடத்திலே வாங்கிக்கொள்ளவும், நீ பார்வையடையும்படிக்கு உன் கண்களுக்குக் கலிக்கம்போடவும் வேண்டுமென்று உனக்கு ஆலோசனை சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீ கேட்டுப் பெற்றுக்கொண்ட வகையை நினைவுகூர்ந்து, அதைக் கைக்கொண்டு மனந்திரும்பு. நீ விழித்திராவிட்டால், திருடனைப்போல் உன்மேல் வருவேன்; நான் உன்மேல் வரும்வேளையை அறியாதிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[18. நான்: நீ ஐசுவரியவானாகும்படிக்கு நெருப்பிலே புடமிடப்பட்ட பொன்னையும், உன் நிர்வாணமாகிய அவலட்சணம் தோன்றாதபடிக்கு நீ உடுத்திக்கொள்வதற்கு வெண்வஸ்திரங்களையும் என்னிடத்திலே வாங்கிக்கொள்ளவும், நீ பார்வையடையும்படிக்கு உன் கண்களுக்குக் கலிக்கம்போடவும் வேண்டுமென்று உனக்கு ஆலோசனை சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீ கேட்டுப் பெற்றுக்கொண்ட வகையை நினைவுகூர்ந்து, அதைக் கைக்கொண்டு மனந்திரும்பு. நீ விழித்திராவிட்டால், திருடனைப்போல் உன்மேல் வருவேன்; நான் உன்மேல் வரும்வேளையை அறியாதிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[19. நான் நேசிக்கிறவர்களெவர்களோ அவர்களைக் கடிந்துகொண்டு சிட்சிக்கிறேன்; ஆகையால் நீ ஜாக்கிரதையாயிருந்து, மனந்திரும்பு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் தங்கள் வஸ்திரங்களை அசுசிப்படுத்தாத சிலபேர் சர்தையிலும் உனக்குண்டு; அவர்கள் பாத்திரவான்களானபடியால் வெண்வஸ்திரந்தரித்து என்னோடேகூட நடப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. இதோ, வாசற்படியிலே நின்று தட்டுகிறேன்; ஒருவன் என் சத்தத்தைக்கேட்டு, கதவைத் திறந்தால், அவனிடத்தில் நான் பிரவேசித்து, அவனோடே போஜனம்பண்ணுவேன், அவனும் என்னோடே போஜனம்பண்ணுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, யூதரல்லாதிருந்தும் தங்களை யூதரென்று பொய் சொல்லுகிறவர்களாகிய சாத்தானுடைய கூட்டத்தாரில் சிலரை உனக்குக் கொடுப்பேன்; இதோ, அவர்கள் உன் பாதங்களுக்கு முன்பாக வந்து பணிந்து, நான் உன்மேல் அன்பாயிருக்கிறதை அறிந்துகொள்ளும்படி செய்வேன்.]]></a:t>
+              <a:t><![CDATA[2. நீ விழித்துக்கொண்டு, சாகிறதற்கேதுவாயிருக்கிறவைகளை ஸ்திரப்படுத்து; உன் கிரியைகள் தேவனுக்குமுன் நிறைவுள்ளவைகளாக நான் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் தங்கள் வஸ்திரங்களை அசுசிப்படுத்தாத சிலபேர் சர்தையிலும் உனக்குண்டு; அவர்கள் பாத்திரவான்களானபடியால் வெண்வஸ்திரந்தரித்து என்னோடேகூட நடப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. இதோ, வாசற்படியிலே நின்று தட்டுகிறேன்; ஒருவன் என் சத்தத்தைக்கேட்டு, கதவைத் திறந்தால், அவனிடத்தில் நான் பிரவேசித்து, அவனோடே போஜனம்பண்ணுவேன், அவனும் என்னோடே போஜனம்பண்ணுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜெயங்கொள்ளுகிறவனெவனோ அவனுக்கு வெண்வஸ்திரம் தரிப்பிக்கப்படும்; ஜீவபுஸ்தகத்திலிருந்து அவனுடைய நாமத்தை நான் கிறுக்கிப்போடாமல், என் பிதா முன்பாகவும் அவருடைய தூதர் முன்பாகவும் அவன் நாமத்தை அறிக்கையிடுவேன்.]]></a:t>
+              <a:t><![CDATA[21. நான் ஜெயங்கொண்டு என் பிதாவினுடைய சிங்காசனத்திலே அவரோடேகூட உட்கார்ந்ததுபோல, ஜெயங்கொள்ளுகிறவனெவனோ அவனும் என்னுடைய சிங்காசனத்தில் என்னோடேகூட உட்காரும்படிக்கு அருள்செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜெயங்கொள்ளுகிறவனெவனோ அவனுக்கு வெண்வஸ்திரம் தரிப்பிக்கப்படும்; ஜீவபுஸ்தகத்திலிருந்து அவனுடைய நாமத்தை நான் கிறுக்கிப்போடாமல், என் பிதா முன்பாகவும் அவருடைய தூதர் முன்பாகவும் அவன் நாமத்தை அறிக்கையிடுவேன்.]]></a:t>
+              <a:t><![CDATA[21. நான் ஜெயங்கொண்டு என் பிதாவினுடைய சிங்காசனத்திலே அவரோடேகூட உட்கார்ந்ததுபோல, ஜெயங்கொள்ளுகிறவனெவனோ அவனும் என்னுடைய சிங்காசனத்தில் என்னோடேகூட உட்காரும்படிக்கு அருள்செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,705 +4358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜெயங்கொள்ளுகிறவனெவனோ அவனுக்கு வெண்வஸ்திரம் தரிப்பிக்கப்படும்; ஜீவபுஸ்தகத்திலிருந்து அவனுடைய நாமத்தை நான் கிறுக்கிப்போடாமல், என் பிதா முன்பாகவும் அவருடைய தூதர் முன்பாகவும் அவன் நாமத்தை அறிக்கையிடுவேன்.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[8. உன் கிரியைகளை அறிந்திருக்கிறேன், உனக்குக் கொஞ்சம் பெலன் இருந்தும், நீ என் நாமத்தை மறுதலியாமல், என் வசனத்தைக் கைக்கொண்டபடியினாலே, இதோ, திறந்தவாசலை உனக்கு முன்பாக வைத்திருக்கிறேன், அதை ஒருவனும் பூட்டமாட்டான்.]]></a:t>
+              <a:t><![CDATA[22. ஆவியானவர் சபைகளுக்குச் சொல்லுகிறதைக் காதுள்ளவன் கேட்கக்கடவன் என்றெழுது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,160 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் பொறுமையைக்குறித்துச்சொல்லிய வசனத்தை நீ காத்துக்கொண்டபடியினால், பூமியில் குடியிருக்கிறவர்களைச் சோதிக்கும்படியாகப் பூச்சக்கரத்தின்மேலெங்கும் வரப்போகிற சோதனைக்காலத்திற்குத் தப்பும்படி நானும் உன்னைக் காப்பேன்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[8. உன் கிரியைகளை அறிந்திருக்கிறேன், உனக்குக் கொஞ்சம் பெலன் இருந்தும், நீ என் நாமத்தை மறுதலியாமல், என் வசனத்தைக் கைக்கொண்டபடியினாலே, இதோ, திறந்தவாசலை உனக்கு முன்பாக வைத்திருக்கிறேன், அதை ஒருவனும் பூட்டமாட்டான்.]]></a:t>
+              <a:t><![CDATA[2. நீ விழித்துக்கொண்டு, சாகிறதற்கேதுவாயிருக்கிறவைகளை ஸ்திரப்படுத்து; உன் கிரியைகள் தேவனுக்குமுன் நிறைவுள்ளவைகளாக நான் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் பொறுமையைக்குறித்துச்சொல்லிய வசனத்தை நீ காத்துக்கொண்டபடியினால், பூமியில் குடியிருக்கிறவர்களைச் சோதிக்கும்படியாகப் பூச்சக்கரத்தின்மேலெங்கும் வரப்போகிற சோதனைக்காலத்திற்குத் தப்பும்படி நானும் உன்னைக் காப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் நீ கேட்டுப் பெற்றுக்கொண்ட வகையை நினைவுகூர்ந்து, அதைக் கைக்கொண்டு மனந்திரும்பு. நீ விழித்திராவிட்டால், திருடனைப்போல் உன்மேல் வருவேன்; நான் உன்மேல் வரும்வேளையை அறியாதிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, சீக்கிரமாய் வருகிறேன்; ஒருவனும் உன் கிரீடத்தை எடுத்துக்கொள்ளாதபடிக்கு உனக்குள்ளதைப் பற்றிக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் நீ கேட்டுப் பெற்றுக்கொண்ட வகையை நினைவுகூர்ந்து, அதைக் கைக்கொண்டு மனந்திரும்பு. நீ விழித்திராவிட்டால், திருடனைப்போல் உன்மேல் வருவேன்; நான் உன்மேல் வரும்வேளையை அறியாதிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, சீக்கிரமாய் வருகிறேன்; ஒருவனும் உன் கிரீடத்தை எடுத்துக்கொள்ளாதபடிக்கு உனக்குள்ளதைப் பற்றிக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் தங்கள் வஸ்திரங்களை அசுசிப்படுத்தாத சிலபேர் சர்தையிலும் உனக்குண்டு; அவர்கள் பாத்திரவான்களானபடியால் வெண்வஸ்திரந்தரித்து என்னோடேகூட நடப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜெயங்கொள்ளுறவனெவனோ அவனை என் தேவனுடைய ஆலயத்திலே தூணாக்குவேன், அதினின்று அவன் ஒருக்காலும் நீங்குவதில்லை; என் தேவனுடைய நாமத்தையும் என் தேவனால் பரலோகத்திலிருந்திறங்கிவருகிற புதிய எருசலேமாகிய என் தேவனுடைய நகரத்தின் நாமத்தையும், என் புதியநாமத்தையும் அவன்மேல் எழுதுவேன்.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் தங்கள் வஸ்திரங்களை அசுசிப்படுத்தாத சிலபேர் சர்தையிலும் உனக்குண்டு; அவர்கள் பாத்திரவான்களானபடியால் வெண்வஸ்திரந்தரித்து என்னோடேகூட நடப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510156" r:id="rId1"/>
+    <p:sldLayoutId id="2474539314" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6113,110 +5322,54 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6353,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે હું તે કરીશ. તે વ્યક્તિ ફરીથી કદાપિ દેવનાં મંદિર ને છોડશે નહિ. હું મારા દેવનું નામ તે વ્યક્તિ]]></a:t>
+              <a:t><![CDATA[5. జయించువాడు ఆలాగున తెల్లని వస్త్రములు ధరించుకొనును; జీవ గ్రంథములోనుండి అతని పేరెంతమాత్రమును తుడుపు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર લખીશ. અને મારા દેવના શહેરનું નામ તે વ્યક્તિ પર લખીશ. તે શહેર એ નવું યરૂશાલેમ છે. તે શહેર મારા]]></a:t>
+              <a:t><![CDATA[పెట్టక, నాతండ్రి యెదుటను ఆయన దూతల యెదుటను అతని పేరు ఒప్పుకొందును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવની પાસેથી આકાશમાંથી નીચે ઊતરે છે. હું તે વ્યક્તિ પર મારું નવું નામ પણ લખીશ.]]></a:t>
+              <a:t><![CDATA[6. సంఘములతో ఆత్మ చెప్పు చున్న మాట చెవిగలవాడు వినునుగాక.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પ્રત્યેક વ્યકિત જે આ વાતો સાંભળે છે તેણે, આત્મા મંડળીઓને જે કહે છે તે સાંભળવું જોઈએ.]]></a:t>
+              <a:t><![CDATA[7. ఫిలదెల్ఫియలో ఉన్న సంఘపు దూతకు ఈలాగు వ్రాయుము దావీదు తాళపుచెవి కలిగి, యెవడును వేయ లేకుండ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “લાવદિકિયામાંની મંડળીના દૂતને લખ કે:“જે આમીનછે તે તમને આ વાતો કહે છે. તે વિશ્વાસુ તથા સાચો]]></a:t>
+              <a:t><![CDATA[తీయువాడును, ఎవడును తీయలేకుండ వేయువాడునైన సత్యస్వరూపియగు పరిశుద్ధుడు చెప్పుసంగతు లేవనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાક્ષી છે. દેવે જે બધું બનાવ્યું છે તેનો તે શાસક છે. તે જે કહે છે તે આ છે:]]></a:t>
+              <a:t><![CDATA[8. నీ క్రియలను నేనెరుగుదును; నీకున్న శక్తి కొంచెమై యుండినను నీవు నా వాక్యమును గైకొని నా నామము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “તું શું કરે છે તે હું જાણું છું. તું ગરમ કે ઠંડો નથી; હું ઇચ્છુ છું કે તું ગરમ કે ઠંડો થાય!]]></a:t>
+              <a:t><![CDATA[ఎరుగననలేదు. ఇదిగో తలుపు నీయెదుట తీసియుంచి యున్నాను; దానిని ఎవడును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પણ તું માત્ર હૂંફાળો છે, નથી ગરમ કે નથી ઠંડો. તેથી હું મારા મુખમાંથી તને થૂંકી નાખીશ.]]></a:t>
+              <a:t><![CDATA[9. యూదులు కాకయే తాము యూదులమని అబద్ధమాడు సాతాను సమాజపు వారిని రప్పించెదను; వారు వచ్చి నీ పాదముల యెదుట]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તું કહે છે કે તું શ્રીમંત છે. તું વિચારે છે કે તું ધનવાન બન્યો છે અને તને કશાની જરુંર નથી. પણ]]></a:t>
+              <a:t><![CDATA[పడి నమస్కారముచేసి, ఇదిగో, నేను నిన్ను ప్రేమించితినని తెలిసికొనునట్లు చేసెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તને ખબર નથી કે તું ખરેખર કંગાલ, બેહાલ, દરિદ્રી, આંધળો, અને નગ્ન છે.]]></a:t>
+              <a:t><![CDATA[10. నీవు నా ఓర్పు విషయమైన వాక్యమును గైకొంటివి గనుక భూ నివా సులను శోధించుటకు లోకమంతటిమీదికి రాబోవు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ધ્યાનથી સાંભળ! ત્યાં એક સભાસ્થાન છે જે શેતાનની માલિકીનું છે. તે લોકો એમ કહે છે કે તેઓ યહૂદીઓ છે.]]></a:t>
+              <a:t><![CDATA[1. సార్దీస్‌లో ఉన్న సంఘపు దూతకు ఈలాగు వ్రాయుము ఏడు నక్షత్రములును దేవుని యేడాత్మలును గలవాడు చెప్పు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. હું તને સલાહ આપુ છું કે તું મારી પાસેથી અગ્નિમાં શુદ્ધ કરેલુ સોનું વેચાતું લે. પછી તું સાચો]]></a:t>
+              <a:t><![CDATA[శోధన కాలములో నేనును నిన్ను కాపాడెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શ્રીમંત થઈ શકીશ. હું તને આ કહું છું. ઊજળાં વસ્ત્રો જે છે તે ખરીદ. પછી તું તારી શરમજનક નગ્નતાને ઢાંકી]]></a:t>
+              <a:t><![CDATA[11. నేను త్వరగా వచ్చుచున్నాను; ఎవడును నీ కిరీటము నపహరింపకుండునట్లు నీకు కలిగినదానిని గట్టిగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકીશ. હું તને આંખોમા આંજવાનું અંજન પણ ખરીદવાનુ કહું છું. પછી તું ખરેખર જોઈ શકીશ.]]></a:t>
+              <a:t><![CDATA[పట్టుకొనుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. “હું જે લોકોને ચાહું છું તે સવૅને હું સધારું છું અને શિક્ષા કરું છું. માટે તું ઉત્સાહી થા,]]></a:t>
+              <a:t><![CDATA[12. జయించు వానిని నా దేవుని ఆలయములో ఒక స్తంభముగా చేసెదను; అందులోనుండి వాడు ఇకమీదట ఎన్నటికిని వెలు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પસ્તાવો કર.]]></a:t>
+              <a:t><![CDATA[పలికిపోడు. మరియు నా దేవుని పేరును, పరలోకములో నా దేవుని యొద్దనుండి దిగి వచ్చుచున్న నూతనమైన యెరూషలేమను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. હું અહીં છું! હું બારણાં આગળ ઉભો રહીને ખબડાવું છું. જો કોઈ વ્યક્તિ મારી વાણી સાંભળે છે અને]]></a:t>
+              <a:t><![CDATA[నా దేవుని పట్టణపు పేరును, నా క్రొత్త పేరును వాని మీద వ్రాసెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બારણું ઉઘાડે છે તો હું અંદર આવીશ અને તે વ્યક્તિ સાથે જમીશ અને તે મારી સાથે જમશે.]]></a:t>
+              <a:t><![CDATA[13. సంఘములతో ఆత్మ చెప్పుచున్న మాట చెవిగలవాడు వినునుగాక.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “જે વ્યક્તિ વિજય પ્રાપ્ત કરે છે તેને હુ મારી સાથે મારા રાજ્યાસન પર બેસવા દઈશ. મારી સાથે પણ એમ જ]]></a:t>
+              <a:t><![CDATA[14. లవొదికయలో ఉన్న సంఘపు దూతకు ఈలాగు వ్రాయుము ఆమేన్‌ అనువాడును నమ్మకమైన సత్యసాక్షియు దేవుని సృష్టికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતું. મેં વિજય મેળવ્યો અને મારા બાપ સાથે તેના રાજ્યાસન પર બેઠેલો છું.]]></a:t>
+              <a:t><![CDATA[ఆదియునైనవాడు చెప్పు సంగతులేవనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. પ્રત્યેક વ્યક્તિ જે આ વાત સાંભળે છે. તેણે આત્મા મંડળીઓને જે કહે છે તે સાંભળવું જોઈએ.”]]></a:t>
+              <a:t><![CDATA[15. నీ క్రియలను నేనెరుగుదును, నీవు చల్లగానైనను వెచ్చగానైనను లేవు; నీవు చల్లగానైనను వెచ్చగానైనను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પણ તેઓ જૂઠ્ઠા છે. તે લોકો સાચા યહૂદીઓ નથી. હું તેઓની પાસે એમ કરાવીશ કે તેઓ તારી આગળ આવીને તારા પગે]]></a:t>
+              <a:t><![CDATA[సంగతులేవనగానీ క్రియలను నేనెరుగుదును. ఏమనగా, జీవించుచున్నావన్న పేరుమాత్రమున్నది గాని నీవు మృతుడవే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “સાદિર્સમાંની મંડળીના દૂતને આ લખ કે: “તે એક કે જેની પાસે સાત આત્મા અને સાત તારા છે તે તમને આ વાતો]]></a:t>
+              <a:t><![CDATA[ఉండిన మేలు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહે છે. તું જે કામો કરે છે તે હું જાણું છું. લોકો કહે છે કે તું જીવે છે. પણ તું ખરેખર મૃત્યુ પામેલ]]></a:t>
+              <a:t><![CDATA[16. నీవు వెచ్చగానైనను చల్లగానైనను ఉండక, నులివెచ్చనగా ఉన్నావు గనుక నేను నిన్ను నా నోటనుండి ఉమి్మవేయ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે .]]></a:t>
+              <a:t><![CDATA[నుద్దేశించుచున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. જાગૃત થા! હજુ જ્યારે તારે કંઈક છોડવાનું હોય તો તારી જાતને વધારે મજબૂત બનાવ. તે સંપૂર્ણ રીતે]]></a:t>
+              <a:t><![CDATA[17. నీవు దౌర్భాగ్యుడవును దిక్కుమాలిన వాడవును దరిద్రుడవును గ్రుడ్డివాడవును దిగంబరుడవునై యున్నావని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૃત્યુ પામે તે પહેલા તારી જાતને વધુ મજબુત બનાવ. મેં શોધ્યું છે કે તું જે કામો કરે છે તે મારા દેવ]]></a:t>
+              <a:t><![CDATA[యెరుగకనేను ధనవంతుడను, ధనవృద్ధి చేసియున్నాను, నాకేమియు కొదువలేదని చెప్పుకొనుచున్నావు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે સંપૂર્ણ થયેલા નથી.]]></a:t>
+              <a:t><![CDATA[18. నీవు ధనవృద్ధి చేసి కొనునట్లు అగ్నిలో పుటమువేయబడిన బంగారమును, నీ దిసమొల సిగ్గు కనబడకుండునట్లు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેથી તને જે મળ્યુ છે અને તેં જે સાંભળ્યુ છે, તેને યાદ કર અને તેને અનુસર. ને પસ્તાવો કર. તારે]]></a:t>
+              <a:t><![CDATA[ధరించుకొనుటకు తెల్లని వస్త్రములను, నీకు దృష్టికలుగునట్లు నీ కన్ను లకు కాటుకను నాయొద్ద కొనుమని నీకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાગૃત થવું જોઈએ. અથવા હું તારી પાસે આવીશ અને તને ચોરની જેમ નવાઈ પમાડીશ. હું ક્યારે આવીશ તે તને માલૂમ]]></a:t>
+              <a:t><![CDATA[బుద్ధి చెప్పుచున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડશે નહિ.]]></a:t>
+              <a:t><![CDATA[19. నేను ప్రేమించువారినందరిని గద్దించి శిక్షించుచున్నాను గనుక నీవు ఆసక్తి కలిగి మారు మనస్సు పొందుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “પણ તારા સમૂહમાં સાદિર્સમાં તારી પાસે થોડાં લોકો છે જેઓએ તેમની જાતને શુદ્ધ રાખી છે. તે લોકો મારી]]></a:t>
+              <a:t><![CDATA[20. ఇదిగో నేను తలుపునొద్ద నిలుచుండి తట్టుచున్నాను. ఎవడైనను నా స్వరము విని తలుపుతీసిన యెడల, నేను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડશે. તેઓ જાણશે કે તમે એવા લોકો છો જેમને મેં ચાહ્યા છે.]]></a:t>
+              <a:t><![CDATA[2. నీ క్రియలు నా దేవుని యెదుట సంపూర్ణమైనవిగా నాకు కనబడలేదు గనుక జాగరూకుడవై, చావనైయున్న మిగిలినవాటిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાથે ફરશે. તેઓ ઊજળાં વસ્ત્રો પહેરશે કારણકે તેઓ લાયક છે.]]></a:t>
+              <a:t><![CDATA[అతనియొద్దకు వచ్చి అతనితో నేనును, నాతోకూడ అతడును భోజనము చేయుదుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. પ્રત્યેક વ્યક્તિ જે વિજય પ્રાપ્ત કરે છે તેને આ લોકોની જેમ ઊજળા વસ્ત્રો પહેરાવવામાં આવશે. હું તે]]></a:t>
+              <a:t><![CDATA[21. నేను జయించి నా తండ్రితోకూడ ఆయన సింహాసనమునందు కూర్చుండి యున్న ప్రకారము జయించువానిని నాతోకూడ నా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વ્યક્તિનું નામ જીવનના પુસ્તકમાંથી કાઢી નાખીશ નહિ. હું મારા પિતા અને તેના દૂતોની આગળ કહીશ કે તે]]></a:t>
+              <a:t><![CDATA[సింహాసనమునందు కూర్చుండనిచ్చెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,843 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વ્યક્તિ મારી છે.]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[બંધ કરીશકે તેમ નથી. હું જાણું છું કે તું અશકત છે. પરંતુ તુ મારા ઉપદેશને અનુસર્યો છે. તું મારું નામ]]></a:t>
+              <a:t><![CDATA[22. సంఘములతో ఆత్మ చెప్పుచున్న మాట చెవిగలవాడు వినునుగాక.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,183 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તું ધીરજથી મારી આજ્ઞાને અનુસર્યો છે, તેથી આખી પૃથ્વી પર આવનારી વિપત્તિના સમયમાં હું તને બચાવીશ.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[બોલતાં ડર્યો નથી.]]></a:t>
+              <a:t><![CDATA[బలపరచుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આ વિપત્તિ જે લોકો પૃથ્વી પર રહે છે તેમનું પરીક્ષણ કરશે.]]></a:t>
+              <a:t><![CDATA[3. నీవేలాగు ఉపదేశము పొందితివో యేలాగు వింటివో జ్ఞాపకము చేసికొని దానిని గైకొనుచు మారుమనస్సు పొందుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “હું જલ્દી આવી રહ્યો છું, હમણા તું જે રીતે જીવે છે તેને વળગી રહે. પછી કોઈ વ્યક્તિ તારો મુગટ લઈ]]></a:t>
+              <a:t><![CDATA[నీవు జాగరూకుడవై యుండనియెడల నేను దొంగవలె వచ్చెదను; ఏ గడియను నీ మీదికి వచ్చెదనో నీకు తెలియనే తెలియదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લેશે નહિ.]]></a:t>
+              <a:t><![CDATA[4. అయితే తమ వస్త్రములను అపవిత్రపరచుకొనని కొందరు సార్దీస్‌లో నీయొద్దఉన్నారు. వారు అర్హులు గనుక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જે વિજય પ્રાપ્ત કરશે તે વ્યક્તિ મારા દેવનાં મદિરમાં સ્તંભ બનશે. જે વ્યકિત વિજય મેળવે છે તેને]]></a:t>
+              <a:t><![CDATA[తెల్లని వస్త్రములు ధరించుకొని నాతోకూడ సంచరించెదరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>