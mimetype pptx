--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -41,102 +41,99 @@
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
-    <p:sldId id="281" r:id="rId28"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -259,54 +256,53 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -911,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தச் சிங்காசனத்திற்கு முன்பாகப் பளிங்குக்கொப்பான கண்ணாடிக்கடலிருந்தது; அந்தச் சிங்காசனத்தின் மத்தியிலும் அந்தச் சிங்காசனத்தைச் சுற்றிலும் நான்கு ஜீவன்களிருந்தன, அவைகள் முன்புறத்திலும் பின்புறத்திலும் கண்களால் நிறைந்திருந்தன.]]></a:t>
+              <a:t><![CDATA[7. முதலாம் ஜீவன் சிங்கத்திற்கொப்பாகவும், இரண்டாம் ஜீவன் காளைக்கொப்பாகவும், மூன்றாம் ஜீவன் மனுஷமுகம்போன்ற முகமுள்ளதாகவும், நான்காம் ஜீவன் பறக்கிற கழுகுக்கு ஒப்பாகவுமிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. முதலாம் ஜீவன் சிங்கத்திற்கொப்பாகவும், இரண்டாம் ஜீவன் காளைக்கொப்பாகவும், மூன்றாம் ஜீவன் மனுஷமுகம்போன்ற முகமுள்ளதாகவும், நான்காம் ஜீவன் பறக்கிற கழுகுக்கு ஒப்பாகவுமிருந்தன.]]></a:t>
+              <a:t><![CDATA[8. அந்த நான்கு ஜீவன்களிலும் ஒவ்வொன்று அவ்வாறு சிறகுகளுள்ளவைகளும், சுற்றிலும் உள்ளேயும் கண்களால் நிறைந்தவைகளுமாயிருந்தன. அவைகள்: இருந்தவரும் இருக்கிறவரும் வருகிறவருமாகிய சர்வவல்லமையுள்ள தேவனாகிய கர்த்தர் பரிசுத்தர் பரிசுத்தர் பரிசுத்தர் என்று இரவும் பகலும் ஓய்வில்லாமல் சொல்லிக்கொண்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த நான்கு ஜீவன்களிலும் ஒவ்வொன்று அவ்வாறு சிறகுகளுள்ளவைகளும், சுற்றிலும் உள்ளேயும் கண்களால் நிறைந்தவைகளுமாயிருந்தன. அவைகள்: இருந்தவரும் இருக்கிறவரும் வருகிறவருமாகிய சர்வவல்லமையுள்ள தேவனாகிய கர்த்தர் பரிசுத்தர் பரிசுத்தர் பரிசுத்தர் என்று இரவும் பகலும் ஓய்வில்லாமல் சொல்லிக்கொண்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[9. மேலும், சிங்காசனத்தின்மேல் வீற்றிருந்து, சதாகாலங்களிலும் உயிரோடிருக்கிறவருக்கு அந்த ஜீவன்கள், மகிமையையும் கனத்தையும் ஸ்தோத்திரத்தையும் செலுத்தும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும், சிங்காசனத்தின்மேல் வீற்றிருந்து, சதாகாலங்களிலும் உயிரோடிருக்கிறவருக்கு அந்த ஜீவன்கள், மகிமையையும் கனத்தையும் ஸ்தோத்திரத்தையும் செலுத்தும்போது,]]></a:t>
+              <a:t><![CDATA[10. இருபத்துநான்கு மூப்பர்களும் சிங்காசனத்தின்மேல் வீற்றிருக்கிறவருக்கு முன்பாக வணக்கமாய் விழுந்து, சதாகாலங்களிலும் உயிரோடிருக்கிறவரைத் தொழுதுகொண்டு, தங்கள் கிரீடங்களைச் சிங்காசனத்திற்குமுன்பாக வைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,170 +1997,61 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இருபத்துநான்கு மூப்பர்களும் சிங்காசனத்தின்மேல் வீற்றிருக்கிறவருக்கு முன்பாக வணக்கமாய் விழுந்து, சதாகாலங்களிலும் உயிரோடிருக்கிறவரைத் தொழுதுகொண்டு, தங்கள் கிரீடங்களைச் சிங்காசனத்திற்குமுன்பாக வைத்து:]]></a:t>
+              <a:t><![CDATA[11. கர்த்தாவே, தேவரீர், மகிமையையும் கனத்தையும் வல்லமையையும் பெற்றுக்கொள்ளுகிறதற்குப் பாத்திரராயிருக்கிறீர், நீரே சகலத்தையும் சிருஷ்டித்தீர், உம்முடைய சித்தத்தினாலே அவைகள் உண்டாயிருக்கிறவைகளும் சிருஷ்டிக்கப்பட்டவைகளுமாயிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...107 lines deleted...]
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -3061,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510156" r:id="rId1"/>
+    <p:sldLayoutId id="2474539314" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3241,58 +3128,50 @@
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3449,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વસ્ત્રો પહેર્યા હતા. અને તેઓના માથા પર સોનાના મુગટ હતાં.]]></a:t>
+              <a:t><![CDATA[వస్త్రములు ధరించుకొని, తమ తలలమీద సువర్ణ కిరీటములు పెట్టుకొన్నవారై కూర్చుండిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. રાજ્યાસનમાંથી વીજળીઓ અને ગર્જનાઓ અને વાણીઓ આવી. રાજ્યાસનની આગળ અગ્નિના સાત દીવાઓ સળગતા હતા. આ]]></a:t>
+              <a:t><![CDATA[5. ఆ సింహాసనములో నుండి మెరుపులును ధ్వనులును ఉరుములును బయలు దేరుచున్నవి. మరియు ఆ సింహాసనము ఎదుట ఏడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દીવાઓ દેવના સાત આત્મા છે.]]></a:t>
+              <a:t><![CDATA[దీపములు ప్రజ్వలించుచున్నవి; అవి దేవుని యేడు ఆత్మలు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ત્યાં રાજ્યાસનની આગળ કાચના સમુદ્ર જેવું કાંઈક હતું. તે સ્ફટીકના જેવું સ્વચ્છ હતું. રાજ્યાસનની]]></a:t>
+              <a:t><![CDATA[6. మరియు ఆ సింహాసనము ఎదుట స్ఫటికమును పోలిన గాజువంటి సముద్రమున్నట్టుండెను. ఆ సింహాసన మునకు మధ్యను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સામે અને તેની દરેક બાજુએ ત્યાં ચાર જીવતાં પ્રાણીઓ હતાં. આ જીવતાં પ્રાણીઓને તેમની બધી બાજુએ આગળ પાછળ]]></a:t>
+              <a:t><![CDATA[సింహా సనము చుట్టును, ముందు వెనుక కన్నులతోనిండిన నాలుగు జీవులుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આંખો હતી.]]></a:t>
+              <a:t><![CDATA[7. మొదటి జీవి సింహమువంటిది; రెండవ జీవి దూడవంటిది;మూడవ జీవి మనుష్యుని ముఖము వంటి ముఖముగలది; నాలుగవ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પહેલું જીવતું પ્રાણી સિંહ જેવું હતું. બીજું એક વાછરડાના જેવું હતું. ત્રીજાને મનુષ્ય જેવું મુખ]]></a:t>
+              <a:t><![CDATA[జీవి యెగురుచున్న పక్షిరాజువంటిది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતું. ચોથું ઊડતા ગરુંડના જેવું હતું.]]></a:t>
+              <a:t><![CDATA[8. ఈ నాలుగు జీవులలో ప్రతి జీవికి ఆరేసి రెక్కలుండెను, అవి చుట్టును రెక్కల లోపటను కన్నులతో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. આ ચાર જીવતા પ્રાણીઓને છ છ પાંખો હતી. અને આ બધા જીવતા પ્રાણીઓ અંદર અને બહાર બધી બાજુએ આંખોથી ભરપુર]]></a:t>
+              <a:t><![CDATA[నిండియున్నవి. అవిభూతవర్తమాన భవిష్యత్కాలములలో ఉండు సర్వాధికారియు దేవుడునగు ప్రభువు పరిశుద్ధుడు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતાં. આ જીવતા ચાર દિવસ અને રાત કદી આ રીતે કહેતા વિસામો લેતા નથી;“પવિત્ર, પવિત્ર, પવિત્ર, પ્રભુ દેવ,]]></a:t>
+              <a:t><![CDATA[పరిశుద్ధుడు, పరిశుద్ధుడు, అని మానక రాత్రింబగళ్లు చెప్పుచుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પછી મેં જોયું ત્યાં મારી આગળ આકાશમાં એક દ્ધાર ઉઘડેલું હતું. અને અગાઉ મને કહી હતી તે જ વાણી મેં]]></a:t>
+              <a:t><![CDATA[1. ఈ సంగతులు జరిగిన తరువాత నేను చూడగా, అదిగో పరలోకమందు ఒక తలుపు తెరువబడియుండెను. మరియు నేను మొదట]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સર્વશક્તિમાન જે હંમેશા હતો, જે છે, અને જે આવનાર છે.”]]></a:t>
+              <a:t><![CDATA[9. ఆ సింహాసనము నందు ఆసీనుడైయుండి యుగయుగములు జీవించుచున్న వానికి మహిమయు ఘనతయు కృతజ్ఞతాస్తుతులును కలు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. જે રાજ્યાસન પર બેઠેલો છે તેને આ જીવતા પ્રાણીઓ મહિમા આપશે અને સ્તુતિ ગાશે. તે એક છે જે સદાસર્વકાળ]]></a:t>
+              <a:t><![CDATA[గునుగాకని ఆ జీవులు కీర్తించుచుండగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જીવંત છે. અને જ્યારે તે જીવતા પ્રાણીઓ આ કરે છે.]]></a:t>
+              <a:t><![CDATA[10. ఆ యిరువది నలుగురు పెద్దలు సింహాసనమునందు ఆసీనుడై యుండువాని యెదుట సాగిలపడి, యుగయుగములు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ત્યારે 24 વડીલાજે રાજ્યાસન પર બેસે છે તેને પગે પડશે. જે સદાસર્વકાળ જીવંત છે તેની વડીલો આરાધના]]></a:t>
+              <a:t><![CDATA[జీవించుచున్న వానికి నమస్కారము చేయుచు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરે છે. તે વડીલો રાજ્યાસન આગળ પોતાના મુગટો મૂકી દઇને કહેશે કે:]]></a:t>
+              <a:t><![CDATA[11. ప్రభువా, మా దేవా, నీవు సమస్తమును సృష్టించితివి; నీ చిత్తమునుబట్టి అవి యుండెను; దానిని బట్టియే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,183 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “અમારા પ્રભુ અને દેવ! તું મહિમા, માન તથા સાર્મથ્ય પામવાને યોગ્ય છે. કારણ કે તેં સર્વને ઉત્પન્ન]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[કર્યા, અને તારી ઈચ્છાથી તેઓ હતાં, ને ઉત્પન્ન થયાં.”]]></a:t>
+              <a:t><![CDATA[సృష్టింపబడెను గనుక నీవే మహిమ ఘనత ప్రభావములు పొంద నర్హుడవని చె]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંભળી. તે વાણી રણશિંગડાના અવાજ જેવી હતી. તે વાણી એ કહ્યું, “અહીં ઉપર આવ, અને હવે પછી જે જે થવું જ]]></a:t>
+              <a:t><![CDATA[వినిన స్వరము బూరధ్వనివలె నాతో మాటలాడగా వింటిని. ఆ మాటలాడినవాడుఇక్కడికి ఎక్కిరమ్ము; ఇకమీదట]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોઈએે તે હું તને બતાવીશ.”]]></a:t>
+              <a:t><![CDATA[జరుగవలసినవాటిని నీకు కనుపరచెదననెను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. પછી તે આત્માએ મારા પર કાબુ કરી લીધો. ત્યાં મારી આગળ આકાશમા એક રાજ્યાસન હતું. રાજ્યાસન પર કોઈ એક]]></a:t>
+              <a:t><![CDATA[2. వెంటనే నేను ఆత్మవశుడనైతిని. అదిగో పరలోకమందు ఒక సింహాసనము వేయబడి యుండెను. సింహాసనమునందు ఒకడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માણસ બેઠેલો હતો.]]></a:t>
+              <a:t><![CDATA[ఆసీసుడై యుండెను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તે રાજ્યાસન પર જે બેઠો હતો તે યાસપિસ લાલ કિમતી પથ્થર જેવો દેખાતો હતો. અને રાજ્યાસનની ચારે બાજુ]]></a:t>
+              <a:t><![CDATA[3. ఆసీనుడైనవాడు, దృష్టికి సూర్యకాంత పద్మరాగములను పోలినవాడు; మరకతమువలె ప్రకాశించు ఇంద్రధనుస్సు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લીલમ જેવું સ્વચ્છ રંગીન પ્રકાશનું એક મેઘધનુષ્ય હતું.]]></a:t>
+              <a:t><![CDATA[సింహాసనమును ఆవరించియుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. રાજ્યાસનની આસપાસ બીજાં 24 રાજ્યાસનો હતાં. તે 24 રાજ્યાસનો પર 24 વડીલો બેઠાં હતાં. તે વડીલોએ ઊજળાં]]></a:t>
+              <a:t><![CDATA[4. సింహాసనముచుట్టు ఇరువది నాలుగు సింహాసనములుండెను, ఈ సింహాసనములందు ఇరువదినలుగురు పెద్దలు తెల్లని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>