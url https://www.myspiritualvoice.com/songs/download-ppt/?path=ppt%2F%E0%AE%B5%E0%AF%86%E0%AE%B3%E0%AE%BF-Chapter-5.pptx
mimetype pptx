--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -49,66 +49,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -118,58 +102,50 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
-    <p:sldId id="285" r:id="rId32"/>
-[...6 lines deleted...]
-    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,61 +272,53 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And one of the elders says unto me, Weep not: behold, the Lion of the tribe of Juda, the Root of David, has prevailed to open the book, and to loose the seven seals thereof.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது மூப்பர்களில் ஒருவன் என்னை நோக்கி: நீ அழவேண்டாம்; இதோ, யூதா கோத்திரத்துச் சிங்கமும் தாவீதின் வேருமானவர் புஸ்தகத்தைத் திறக்கவும் அதின் ஏழு முத்திரைகளையும் உடைக்கவும் ஜெயங்கொண்டிருக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And one of the elders says unto me, Weep not: behold, the Lion of the tribe of Juda, the Root of David, has prevailed to open the book, and to loose the seven seals thereof.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது, இதோ, அடிக்கப்பட்டவண்ணமாயிருக்கிற ஒரு ஆட்டுக்குட்டி சிங்காசனத்திற்கும், நான்கு ஜீவன்களுக்கும், மூப்பர்களுக்கும் மத்தியிலே நிற்கக்கண்டேன்; அது ஏழு கொம்புகளையும் ஏழு கண்களையும் உடையதாயிருந்தது; அந்தக்கண்கள் பூமியெங்கும் அனுப்பப்படுகிற தேவனுடைய ஏழு ஆவிகளேயாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And one of the elders says unto me, Weep not: behold, the Lion of the tribe of Juda, the Root of David, has prevailed to open the book, and to loose the seven seals thereof.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது, இதோ, அடிக்கப்பட்டவண்ணமாயிருக்கிற ஒரு ஆட்டுக்குட்டி சிங்காசனத்திற்கும், நான்கு ஜீவன்களுக்கும், மூப்பர்களுக்கும் மத்தியிலே நிற்கக்கண்டேன்; அது ஏழு கொம்புகளையும் ஏழு கண்களையும் உடையதாயிருந்தது; அந்தக்கண்கள் பூமியெங்கும் அனுப்பப்படுகிற தேவனுடைய ஏழு ஆவிகளேயாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I beheld, and, lo, in the midst of the throne and of the four beasts, and in the midst of the elders, stood a Lamb as it had been slain, having seven horns and seven eyes, which are the seven Spirits of God sent forth into all the earth.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது, இதோ, அடிக்கப்பட்டவண்ணமாயிருக்கிற ஒரு ஆட்டுக்குட்டி சிங்காசனத்திற்கும், நான்கு ஜீவன்களுக்கும், மூப்பர்களுக்கும் மத்தியிலே நிற்கக்கண்டேன்; அது ஏழு கொம்புகளையும் ஏழு கண்களையும் உடையதாயிருந்தது; அந்தக்கண்கள் பூமியெங்கும் அனுப்பப்படுகிற தேவனுடைய ஏழு ஆவிகளேயாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I beheld, and, lo, in the midst of the throne and of the four beasts, and in the midst of the elders, stood a Lamb as it had been slain, having seven horns and seven eyes, which are the seven Spirits of God sent forth into all the earth.]]></a:t>
+              <a:t><![CDATA[7. அந்த ஆட்டுக்குட்டியானவர் வந்து, சிங்காசனத்தின்மேல் உட்கார்ந்தவருடைய வலதுகரத்திலிருந்த புஸ்தகத்தை வாங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I beheld, and, lo, in the midst of the throne and of the four beasts, and in the midst of the elders, stood a Lamb as it had been slain, having seven horns and seven eyes, which are the seven Spirits of God sent forth into all the earth.]]></a:t>
+              <a:t><![CDATA[8. அந்தப் புஸ்தகத்தை அவர் வாங்கினபோது, அந்த நான்கு ஜீவன்களும், இருபத்துநான்கு மூப்பர்களும் தங்கள் தங்கள் சுரமண்டலங்களையும், பரிசுத்தவான்களுடைய ஜெபங்களாகிய தூபவர்க்கத்தால் நிறைந்த பொற்கலசங்களையும் பிடித்துக்கொண்டு, ஆட்டுக்குட்டியானவருக்குமுன்பாக வணக்கமாய் விழுந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he came and took the book out of the right hand of him that sat upon the throne.]]></a:t>
+              <a:t><![CDATA[8. அந்தப் புஸ்தகத்தை அவர் வாங்கினபோது, அந்த நான்கு ஜீவன்களும், இருபத்துநான்கு மூப்பர்களும் தங்கள் தங்கள் சுரமண்டலங்களையும், பரிசுத்தவான்களுடைய ஜெபங்களாகிய தூபவர்க்கத்தால் நிறைந்த பொற்கலசங்களையும் பிடித்துக்கொண்டு, ஆட்டுக்குட்டியானவருக்குமுன்பாக வணக்கமாய் விழுந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he came and took the book out of the right hand of him that sat upon the throne.]]></a:t>
+              <a:t><![CDATA[8. அந்தப் புஸ்தகத்தை அவர் வாங்கினபோது, அந்த நான்கு ஜீவன்களும், இருபத்துநான்கு மூப்பர்களும் தங்கள் தங்கள் சுரமண்டலங்களையும், பரிசுத்தவான்களுடைய ஜெபங்களாகிய தூபவர்க்கத்தால் நிறைந்த பொற்கலசங்களையும் பிடித்துக்கொண்டு, ஆட்டுக்குட்டியானவருக்குமுன்பாக வணக்கமாய் விழுந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And when he had taken the book, the four beasts and four and twenty elders fell down before the Lamb, having every one of them harps, and golden vials full of odours, which are the prayers of saints.]]></a:t>
+              <a:t><![CDATA[9. தேவரீர் புஸ்தகத்தை வாங்கவும் அதின் முத்திரைகளை உடைக்கவும் பாத்திரராயிருக்கிறீர்; ஏனெனில் நீர் அடிக்கப்பட்டு, சகல கோத்திரங்களிலும் பாஷைக்காரரிலும் ஜனங்களிலும் ஜாதிகளிலுமிருந்து எங்களை தேவனுக்கென்று உம்முடைய இரத்தத்தினாலே மீட்டுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And when he had taken the book, the four beasts and four and twenty elders fell down before the Lamb, having every one of them harps, and golden vials full of odours, which are the prayers of saints.]]></a:t>
+              <a:t><![CDATA[9. தேவரீர் புஸ்தகத்தை வாங்கவும் அதின் முத்திரைகளை உடைக்கவும் பாத்திரராயிருக்கிறீர்; ஏனெனில் நீர் அடிக்கப்பட்டு, சகல கோத்திரங்களிலும் பாஷைக்காரரிலும் ஜனங்களிலும் ஜாதிகளிலுமிருந்து எங்களை தேவனுக்கென்று உம்முடைய இரத்தத்தினாலே மீட்டுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I saw in the right hand of him that sat on the throne a book written within and on the backside, sealed with seven seals.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், உள்ளும் புறம்பும் எழுதப்பட்டு, ஏழு முத்திரைகளால் முத்திரிக்கப்பட்டிருந்த ஒரு புஸ்தகத்தைச் சிங்காசனத்தின்மேல் வீற்றிருக்கிறவருடைய வலதுகரத்திலே கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And when he had taken the book, the four beasts and four and twenty elders fell down before the Lamb, having every one of them harps, and golden vials full of odours, which are the prayers of saints.]]></a:t>
+              <a:t><![CDATA[9. தேவரீர் புஸ்தகத்தை வாங்கவும் அதின் முத்திரைகளை உடைக்கவும் பாத்திரராயிருக்கிறீர்; ஏனெனில் நீர் அடிக்கப்பட்டு, சகல கோத்திரங்களிலும் பாஷைக்காரரிலும் ஜனங்களிலும் ஜாதிகளிலுமிருந்து எங்களை தேவனுக்கென்று உம்முடைய இரத்தத்தினாலே மீட்டுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they sung a new song, saying, You are worthy to take the book, and to open the seals thereof: for you were slain, and have redeemed us to God by your blood out of every kindred, and tongue, and people, and nation;]]></a:t>
+              <a:t><![CDATA[10. எங்கள் தேவனுக்குமுன்பாக எங்களை ராஜாக்களும் ஆசாரியர்களுமாக்கினீர்; நாங்கள் பூமியிலே அரசாளுவோமென்று புதிய பாட்டைப் பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they sung a new song, saying, You are worthy to take the book, and to open the seals thereof: for you were slain, and have redeemed us to God by your blood out of every kindred, and tongue, and people, and nation;]]></a:t>
+              <a:t><![CDATA[10. எங்கள் தேவனுக்குமுன்பாக எங்களை ராஜாக்களும் ஆசாரியர்களுமாக்கினீர்; நாங்கள் பூமியிலே அரசாளுவோமென்று புதிய பாட்டைப் பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they sung a new song, saying, You are worthy to take the book, and to open the seals thereof: for you were slain, and have redeemed us to God by your blood out of every kindred, and tongue, and people, and nation;]]></a:t>
+              <a:t><![CDATA[11. பின்னும் நான் பார்த்தாவது, சிங்காசனத்தையும் ஜீவன்களையும் மூப்பர்களையும் சூழ்ந்திருந்த அநேக தூதர்களுடைய சத்தத்தைக் கேட்டேன்; அவர்களுடைய இலக்கம் பதினாயிரம் பதினாயிரமாகவும், ஆயிரமாயிரமாகவுமிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And have made us unto our God kings and priests: and we shall reign on the earth.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் நான் பார்த்தாவது, சிங்காசனத்தையும் ஜீவன்களையும் மூப்பர்களையும் சூழ்ந்திருந்த அநேக தூதர்களுடைய சத்தத்தைக் கேட்டேன்; அவர்களுடைய இலக்கம் பதினாயிரம் பதினாயிரமாகவும், ஆயிரமாயிரமாகவுமிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And have made us unto our God kings and priests: and we shall reign on the earth.]]></a:t>
+              <a:t><![CDATA[12. அவர்களும் மகா சத்தமிட்டு: அடிக்கப்பட்ட ஆட்டுக்குட்டியானவர் வல்லமையையும் ஐசுவரியத்தையும் ஞானத்தையும் பெலத்தையும் கனத்தையும் மகிமையையும் ஸ்தோத்திரத்தையும் பெற்றுக்கொள்ளப் பாத்திரராயிருக்கிறார் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I beheld, and I heard the voice of many angels round about the throne and the beasts and the elders: and the number of them was ten thousand times ten thousand, and thousands of thousands;]]></a:t>
+              <a:t><![CDATA[12. அவர்களும் மகா சத்தமிட்டு: அடிக்கப்பட்ட ஆட்டுக்குட்டியானவர் வல்லமையையும் ஐசுவரியத்தையும் ஞானத்தையும் பெலத்தையும் கனத்தையும் மகிமையையும் ஸ்தோத்திரத்தையும் பெற்றுக்கொள்ளப் பாத்திரராயிருக்கிறார் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I beheld, and I heard the voice of many angels round about the throne and the beasts and the elders: and the number of them was ten thousand times ten thousand, and thousands of thousands;]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, வானத்திலும் பூமியிலும் பூமியின் கீழுமிருக்கிற சிருஷ்டிகள் யாவும், சமுத்திரத்திலுள்ளவைகளும், அவற்றுளடங்கிய வஸ்துக்கள் யாவும்: சிங்காசனத்தின்மேல் வீற்றிருக்கிறவருக்கும் ஆட்டுக்குட்டியானவருக்கும் ஸ்தோத்திரமும் கனமும் மகிமையும் வல்லமையும் சதா காலங்களிலும் உண்டாவதாக என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I beheld, and I heard the voice of many angels round about the throne and the beasts and the elders: and the number of them was ten thousand times ten thousand, and thousands of thousands;]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, வானத்திலும் பூமியிலும் பூமியின் கீழுமிருக்கிற சிருஷ்டிகள் யாவும், சமுத்திரத்திலுள்ளவைகளும், அவற்றுளடங்கிய வஸ்துக்கள் யாவும்: சிங்காசனத்தின்மேல் வீற்றிருக்கிறவருக்கும் ஆட்டுக்குட்டியானவருக்கும் ஸ்தோத்திரமும் கனமும் மகிமையும் வல்லமையும் சதா காலங்களிலும் உண்டாவதாக என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Saying with a loud voice, Worthy is the Lamb that was slain to receive power, and riches, and wisdom, and strength, and honour, and glory, and blessing.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு நான்கு ஜீவன்களும் ஆமென் என்று சொல்லின. இருபத்து நான்கு மூப்பர்களும் வணக்கமாய் விழுந்து சதாகாலங்களிலும் உயிரோடிருக்கிறவரைத் தொழுதுகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,923 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And I saw in the right hand of him that sat on the throne a book written within and on the backside, sealed with seven seals.]]></a:t>
-[...871 lines deleted...]
-              <a:t><![CDATA[14. And the four beasts said, Amen. And the four and twenty elders fell down and worshipped him that lives for ever and ever.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், உள்ளும் புறம்பும் எழுதப்பட்டு, ஏழு முத்திரைகளால் முத்திரிக்கப்பட்டிருந்த ஒரு புஸ்தகத்தைச் சிங்காசனத்தின்மேல் வீற்றிருக்கிறவருடைய வலதுகரத்திலே கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And I saw a strong angel proclaiming with a loud voice, Who is worthy to open the book, and to loose the seals thereof?]]></a:t>
+              <a:t><![CDATA[2. புஸ்தகத்தைத் திறக்கவும் அதின் முத்திரைகளை உடைக்கவும் பாத்திரவான் யாரென்று மிகுந்த சத்தமிட்டுக் கூறுகிற பலமுள்ள ஒரு தூதனையுங் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And I saw a strong angel proclaiming with a loud voice, Who is worthy to open the book, and to loose the seals thereof?]]></a:t>
+              <a:t><![CDATA[2. புஸ்தகத்தைத் திறக்கவும் அதின் முத்திரைகளை உடைக்கவும் பாத்திரவான் யாரென்று மிகுந்த சத்தமிட்டுக் கூறுகிற பலமுள்ள ஒரு தூதனையுங் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And no man in heaven, nor in earth, neither under the earth, was able to open the book, neither to look thereon.]]></a:t>
+              <a:t><![CDATA[3. வானத்திலாவது, பூமியிலாவது, பூமியின் கீழாவது, ஒருவனும் அந்தப் புஸ்தகத்தைத் திறக்கவும், அதைப் பார்க்கவும் கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And no man in heaven, nor in earth, neither under the earth, was able to open the book, neither to look thereon.]]></a:t>
+              <a:t><![CDATA[3. வானத்திலாவது, பூமியிலாவது, பூமியின் கீழாவது, ஒருவனும் அந்தப் புஸ்தகத்தைத் திறக்கவும், அதைப் பார்க்கவும் கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I wept much, because no man was found worthy to open and to read the book, neither to look thereon.]]></a:t>
+              <a:t><![CDATA[4. ஒருவனும் அந்தப் புஸ்தகத்தைத் திறந்து வாசிக்கவும் அதைப் பார்க்கவும் பாத்திரவானாகக் காணப்படாததினால் நான் மிகவும் அழுதேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I wept much, because no man was found worthy to open and to read the book, neither to look thereon.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது மூப்பர்களில் ஒருவன் என்னை நோக்கி: நீ அழவேண்டாம்; இதோ, யூதா கோத்திரத்துச் சிங்கமும் தாவீதின் வேருமானவர் புஸ்தகத்தைத் திறக்கவும் அதின் ஏழு முத்திரைகளையும் உடைக்கவும் ஜெயங்கொண்டிருக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510188" r:id="rId1"/>
+    <p:sldLayoutId id="2474539351" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4524,114 +3620,50 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது மூப்பர்களில் ஒருவன் என்னை நோக்கி: நீ அழவேண்டாம்; இதோ, யூதா கோத்திரத்துச் சிங்கமும்]]></a:t>
+              <a:t><![CDATA[విప్పుటకై జయముపొందెనని నాతో చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தாவீதின் வேருமானவர் புஸ்தகத்தைத் திறக்கவும் அதின் ஏழு முத்திரைகளையும் உடைக்கவும்]]></a:t>
+              <a:t><![CDATA[6. మరియు సింహాసనమునకును ఆ నాలుగు జీవుల కును పెద్దలకును మధ్యను, వధింపబడినట్లుండిన గొఱ్ఱపిల్ల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜெயங்கொண்டிருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[నిలిచియుండుట చూచితిని. ఆ గొఱ్ఱపిల్లకు ఏడు కొమ్ములును ఏడు కన్నులు నుండెను. ఆ కన్నులు భూమి యందంతటికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது, இதோ, அடிக்கப்பட்டவண்ணமாயிருக்கிற ஒரு ஆட்டுக்குட்டி சிங்காசனத்திற்கும், நான்கு]]></a:t>
+              <a:t><![CDATA[పంపబడిన దేవుని యేడు ఆత్మలు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜீவன்களுக்கும், மூப்பர்களுக்கும் மத்தியிலே நிற்கக்கண்டேன்; அது ஏழு கொம்புகளையும் ஏழு கண்களையும்]]></a:t>
+              <a:t><![CDATA[7. ఆయన వచ్చి సింహాసనమునందు ఆసీనుడైయుండువాని కుడిచేతిలో నుండి ఆ గ్రంథమును తీసికొనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உடையதாயிருந்தது; அந்தக்கண்கள் பூமியெங்கும் அனுப்பப்படுகிற தேவனுடைய ஏழு ஆவிகளேயாம்.]]></a:t>
+              <a:t><![CDATA[8. ఆయన దానిని తీసి కొనినప్పుడు ఆ నాలుగుజీవులును, వీణలను, ధూప ద్రవ్య ములతో నిండిన సువర్ణపాత్రలను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த ஆட்டுக்குட்டியானவர் வந்து, சிங்காசனத்தின்மேல் உட்கார்ந்தவருடைய வலதுகரத்திலிருந்த புஸ்தகத்தை]]></a:t>
+              <a:t><![CDATA[పట్టుకొనియున్న ఆ యిరువదినలుగురు పెద్దలును, ఆ గొఱ్ఱపిల్ల యెదుట సాగిల పడిరి. ఈ పాత్రలు పరిశుద్ధుల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாங்கினார்.]]></a:t>
+              <a:t><![CDATA[ప్రార్థనలు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்தப் புஸ்தகத்தை அவர் வாங்கினபோது, அந்த நான்கு ஜீவன்களும், இருபத்துநான்கு மூப்பர்களும் தங்கள்]]></a:t>
+              <a:t><![CDATA[9. ఆ పెద్దలునీవు ఆ గ్రంథమును తీసికొని దాని ముద్రలను విప్పుటకు యోగ్యుడవు, నీవు వధింపబడినవాడవై నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தங்கள் சுரமண்டலங்களையும், பரிசுத்தவான்களுடைய ஜெபங்களாகிய தூபவர்க்கத்தால் நிறைந்த பொற்கலசங்களையும்]]></a:t>
+              <a:t><![CDATA[రక్తమిచ్చి, ప్రతి వంశములోను, ఆయా భాషలు మాటలాడువారిలోను, ప్రతి ప్రజలోను, ప్రతి జనములోను, దేవునికొరకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், உள்ளும் புறம்பும் எழுதப்பட்டு, ஏழு முத்திரைகளால் முத்திரிக்கப்பட்டிருந்த ஒரு]]></a:t>
+              <a:t><![CDATA[1. మరియు లోపటను వెలుపటను వ్రాతకలిగి, యేడు ముద్రలు గట్టిగా వేసియున్న యొక గ్రంథము సింహా సనమునందు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிடித்துக்கொண்டு, ஆட்டுக்குட்டியானவருக்குமுன்பாக வணக்கமாய் விழுந்து:]]></a:t>
+              <a:t><![CDATA[మనుష్యులను కొని,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவரீர் புஸ்தகத்தை வாங்கவும் அதின் முத்திரைகளை உடைக்கவும் பாத்திரராயிருக்கிறீர்; ஏனெனில் நீர்]]></a:t>
+              <a:t><![CDATA[10. మా దేవునికి వారిని ఒక రాజ్యముగాను యాజకులనుగాను చేసితివి; గనుక వారు భూలోకమందు ఏలుదురని క్రొత్తపాట]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அடிக்கப்பட்டு, சகல கோத்திரங்களிலும் பாஷைக்காரரிலும் ஜனங்களிலும் ஜாதிகளிலுமிருந்து எங்களை]]></a:t>
+              <a:t><![CDATA[పాడుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவனுக்கென்று உம்முடைய இரத்தத்தினாலே மீட்டுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[11. మరియు నేను చూడగా సింహాసనమును జీవులను, పెద్దలను ఆవరించి యున్న అనేక దూతల స్వరము వినబడెను, వారి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எங்கள் தேவனுக்குமுன்பாக எங்களை ராஜாக்களும் ஆசாரியர்களுமாக்கினீர்; நாங்கள் பூமியிலே]]></a:t>
+              <a:t><![CDATA[లెక్క కోట్లకొలదిగా ఉండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அரசாளுவோமென்று புதிய பாட்டைப் பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. వారువధింపబడిన గొఱ్ఱపిల్ల, శక్తియు ఐశ్వర్యమును జ్ఞానమును బలమును ఘనతయు మహిమయు స్తోత్రమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் நான் பார்த்தாவது, சிங்காசனத்தையும் ஜீவன்களையும் மூப்பர்களையும் சூழ்ந்திருந்த அநேக]]></a:t>
+              <a:t><![CDATA[పొందనర్హుడని గొప్ప స్వరముతో చెప్పుచుండిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தூதர்களுடைய சத்தத்தைக் கேட்டேன்; அவர்களுடைய இலக்கம் பதினாயிரம் பதினாயிரமாகவும்,]]></a:t>
+              <a:t><![CDATA[13. అంతట పరలోకమందును భూలోకమందును భూమి క్రిందను సముద్రములోను ఉన్న ప్రతి సృష్టము, అనగా వాటిలోనున్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆயிரமாயிரமாகவுமிருந்தது.]]></a:t>
+              <a:t><![CDATA[సర్వమును సింహాసనాసీనుడై యున్నవానికిని గొఱ్ఱపిల్లకును స్తోత్ర]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களும் மகா சத்தமிட்டு: அடிக்கப்பட்ட ஆட்டுக்குட்டியானவர் வல்லமையையும் ஐசுவரியத்தையும்]]></a:t>
+              <a:t><![CDATA[14. ఆ నాలుగు జీవులుఆమేన్‌ అని చెప్పగా ఆ పెద్దలు సాగిలపడి నమస్కారము చేసిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,1107 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புஸ்தகத்தைச் சிங்காசனத்தின்மேல் வீற்றிருக்கிறவருடைய வலதுகரத்திலே கண்டேன்.]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[சதாகாலங்களிலும் உயிரோடிருக்கிறவரைத் தொழுதுகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[ఆసీసుడైయుండువాని కుడిచేత చూచితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. புஸ்தகத்தைத் திறக்கவும் அதின் முத்திரைகளை உடைக்கவும் பாத்திரவான் யாரென்று மிகுந்த சத்தமிட்டுக்]]></a:t>
+              <a:t><![CDATA[2. మరియు దాని ముద్రలు తీసి ఆ గ్రంథము విప్పుటకు యోగ్యుడైనవాడెవడని బలిష్ఠుడైన యొక దేవదూత బిగ్గ రగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கூறுகிற பலமுள்ள ஒரு தூதனையுங் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[ప్రచురింపగా చూచితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வானத்திலாவது, பூமியிலாவது, பூமியின் கீழாவது, ஒருவனும் அந்தப் புஸ்தகத்தைத் திறக்கவும், அதைப்]]></a:t>
+              <a:t><![CDATA[3. అయితే పరలోకమందు గాని భూమిమీదగాని భూమిక్రిందగాని ఆ గ్రంథము విప్పుటకైనను చూచుటకైనను ఎవనికిని శక్తి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பார்க்கவும் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[లేకపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒருவனும் அந்தப் புஸ்தகத்தைத் திறந்து வாசிக்கவும் அதைப் பார்க்கவும் பாத்திரவானாகக் காணப்படாததினால்]]></a:t>
+              <a:t><![CDATA[4. ఆ గ్రంథము విప్పుటకైనను చూచుటకైనను యోగ్యుడెవడును కనబడనందున నేను బహుగా ఏడ్చుచుండగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நான் மிகவும் அழுதேன்.]]></a:t>
+              <a:t><![CDATA[5. ఆ పెద్దలలో ఒకడుఏడువకుము; ఇదిగో దావీదుకు చిగురైన యూదా గోత్రపు సింహము ఏడు ముద్రలను తీసి ఆ గ్రంథమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>