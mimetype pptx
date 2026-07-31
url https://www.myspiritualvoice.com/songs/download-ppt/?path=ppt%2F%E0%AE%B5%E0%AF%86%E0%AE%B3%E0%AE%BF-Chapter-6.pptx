--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -55,58 +55,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -119,54 +111,50 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
-[...2 lines deleted...]
-    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,57 +284,53 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -515,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் மூன்றாம் முத்திரையை உடைத்தபோது, மூன்றாம் ஜீவனானது: நீ வந்துபார் என்று சொல்லக்கேட்டேன். நான் பார்த்தபோது, இதோ, ஒரு கறுப்புக்குதிரையைக் கண்டேன்; அதின்மேல் ஏறியிருந்தவன் ஒரு தராசைத் தன் கையிலே பிடித்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது, ஒரு பணத்துக்கு ஒருபடி கோதுமையென்றும், ஒரு பணத்துக்கு மூன்றுபடி வாற்கோதுமையென்றும், எண்ணெயையும் திராட்சரசத்தையும் சேதப்படுத்தாதே என்றும், நான்கு ஜீவன்களின் மத்தியிலிருந்து உண்டான சத்தத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது, ஒரு பணத்துக்கு ஒருபடி கோதுமையென்றும், ஒரு பணத்துக்கு மூன்றுபடி வாற்கோதுமையென்றும், எண்ணெயையும் திராட்சரசத்தையும் சேதப்படுத்தாதே என்றும், நான்கு ஜீவன்களின் மத்தியிலிருந்து உண்டான சத்தத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. அவர் நாலாம் முத்திரையை உடைத்தபோது, நாலாம் ஜீவனானது: நீ வந்துபார் என்று சொல்லுஞ் சத்தத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது, ஒரு பணத்துக்கு ஒருபடி கோதுமையென்றும், ஒரு பணத்துக்கு மூன்றுபடி வாற்கோதுமையென்றும், எண்ணெயையும் திராட்சரசத்தையும் சேதப்படுத்தாதே என்றும், நான்கு ஜீவன்களின் மத்தியிலிருந்து உண்டான சத்தத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. நான் பார்த்தபோது, இதோ, மங்கினநிறமுள்ள ஒரு குதிரையைக் கண்டேன்; அதின்மேல் ஏறியிருந்தவனுக்கு மரணம் என்று பெயர்; பாதாளம் அவன்பின் சென்றது. பட்டயத்தினாலும், பஞ்சத்தினாலும், சாவினாலும், பூமியின் துஷ்டமிருகங்களினாலும், பூமியின் காற்பங்கிலுள்ளவர்களைக் கொலைசெய்யும்படியான அதிகாரம் அவைகளுக்குக் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் நாலாம் முத்திரையை உடைத்தபோது, நாலாம் ஜீவனானது: நீ வந்துபார் என்று சொல்லுஞ் சத்தத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. நான் பார்த்தபோது, இதோ, மங்கினநிறமுள்ள ஒரு குதிரையைக் கண்டேன்; அதின்மேல் ஏறியிருந்தவனுக்கு மரணம் என்று பெயர்; பாதாளம் அவன்பின் சென்றது. பட்டயத்தினாலும், பஞ்சத்தினாலும், சாவினாலும், பூமியின் துஷ்டமிருகங்களினாலும், பூமியின் காற்பங்கிலுள்ளவர்களைக் கொலைசெய்யும்படியான அதிகாரம் அவைகளுக்குக் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பார்த்தபோது, இதோ, மங்கினநிறமுள்ள ஒரு குதிரையைக் கண்டேன்; அதின்மேல் ஏறியிருந்தவனுக்கு மரணம் என்று பெயர்; பாதாளம் அவன்பின் சென்றது. பட்டயத்தினாலும், பஞ்சத்தினாலும், சாவினாலும், பூமியின் துஷ்டமிருகங்களினாலும், பூமியின் காற்பங்கிலுள்ளவர்களைக் கொலைசெய்யும்படியான அதிகாரம் அவைகளுக்குக் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. அவர் ஐந்தாம் முத்திரையை உடைத்தபோது, தேவவசனத்தினிமித்தமும் தாங்கள் கொடுத்த சாட்சியினிமித்தமும் கொல்லப்பட்டவர்களுடைய ஆத்துமாக்களைப் பலிபீடத்தின்கீழே கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பார்த்தபோது, இதோ, மங்கினநிறமுள்ள ஒரு குதிரையைக் கண்டேன்; அதின்மேல் ஏறியிருந்தவனுக்கு மரணம் என்று பெயர்; பாதாளம் அவன்பின் சென்றது. பட்டயத்தினாலும், பஞ்சத்தினாலும், சாவினாலும், பூமியின் துஷ்டமிருகங்களினாலும், பூமியின் காற்பங்கிலுள்ளவர்களைக் கொலைசெய்யும்படியான அதிகாரம் அவைகளுக்குக் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. அவர் ஐந்தாம் முத்திரையை உடைத்தபோது, தேவவசனத்தினிமித்தமும் தாங்கள் கொடுத்த சாட்சியினிமித்தமும் கொல்லப்பட்டவர்களுடைய ஆத்துமாக்களைப் பலிபீடத்தின்கீழே கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பார்த்தபோது, இதோ, மங்கினநிறமுள்ள ஒரு குதிரையைக் கண்டேன்; அதின்மேல் ஏறியிருந்தவனுக்கு மரணம் என்று பெயர்; பாதாளம் அவன்பின் சென்றது. பட்டயத்தினாலும், பஞ்சத்தினாலும், சாவினாலும், பூமியின் துஷ்டமிருகங்களினாலும், பூமியின் காற்பங்கிலுள்ளவர்களைக் கொலைசெய்யும்படியான அதிகாரம் அவைகளுக்குக் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள்: பரிசுத்தமும் சத்தியமுமுள்ள ஆண்டவரே, தேவரீர் பூமியின்மேல் குடியிருக்கிறவர்களிடத்தில் எங்கள் இரத்தத்தைக்குறித்து எதுவரைக்கும் நியாயத்தீர்ப்புச்செய்யாமலும் பழிவாங்காமலும் இருப்பீர் என்று மகா சத்தமிட்டுக் கூப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் ஐந்தாம் முத்திரையை உடைத்தபோது, தேவவசனத்தினிமித்தமும் தாங்கள் கொடுத்த சாட்சியினிமித்தமும் கொல்லப்பட்டவர்களுடைய ஆத்துமாக்களைப் பலிபீடத்தின்கீழே கண்டேன்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள்: பரிசுத்தமும் சத்தியமுமுள்ள ஆண்டவரே, தேவரீர் பூமியின்மேல் குடியிருக்கிறவர்களிடத்தில் எங்கள் இரத்தத்தைக்குறித்து எதுவரைக்கும் நியாயத்தீர்ப்புச்செய்யாமலும் பழிவாங்காமலும் இருப்பீர் என்று மகா சத்தமிட்டுக் கூப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் ஐந்தாம் முத்திரையை உடைத்தபோது, தேவவசனத்தினிமித்தமும் தாங்கள் கொடுத்த சாட்சியினிமித்தமும் கொல்லப்பட்டவர்களுடைய ஆத்துமாக்களைப் பலிபீடத்தின்கீழே கண்டேன்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்கள் ஒவ்வொருவருக்கும் வெள்ளை அங்கிகள் கொடுக்கப்பட்டது; அன்றியும், அவர்கள் தங்களைப்போலக் கொலைசெய்யப்படப்போகிறவர்களாகிய தங்கள் உடன்பணிவிடைக்காரரையும் தங்கள் சகோதரருமானவர்களின் தொகை நிறைவாகுமளவும் இன்னுங்கொஞ்சக்காலம் இளைப்பாறவேண்டும் என்று அவர்களுக்குச் சொல்லப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் ஐந்தாம் முத்திரையை உடைத்தபோது, தேவவசனத்தினிமித்தமும் தாங்கள் கொடுத்த சாட்சியினிமித்தமும் கொல்லப்பட்டவர்களுடைய ஆத்துமாக்களைப் பலிபீடத்தின்கீழே கண்டேன்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்கள் ஒவ்வொருவருக்கும் வெள்ளை அங்கிகள் கொடுக்கப்பட்டது; அன்றியும், அவர்கள் தங்களைப்போலக் கொலைசெய்யப்படப்போகிறவர்களாகிய தங்கள் உடன்பணிவிடைக்காரரையும் தங்கள் சகோதரருமானவர்களின் தொகை நிறைவாகுமளவும் இன்னுங்கொஞ்சக்காலம் இளைப்பாறவேண்டும் என்று அவர்களுக்குச் சொல்லப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள்: பரிசுத்தமும் சத்தியமுமுள்ள ஆண்டவரே, தேவரீர் பூமியின்மேல் குடியிருக்கிறவர்களிடத்தில் எங்கள் இரத்தத்தைக்குறித்து எதுவரைக்கும் நியாயத்தீர்ப்புச்செய்யாமலும் பழிவாங்காமலும் இருப்பீர் என்று மகா சத்தமிட்டுக் கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அவர் ஆறாம் முத்திரையை உடைக்கக்கண்டேன்; இதோ, பூமி மிகவும் அதிர்ந்தது; சூரியன் கறுப்புக் கம்பளியைப்போலக் கறுத்தது; சந்திரன் இரத்தம்போலாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள்: பரிசுத்தமும் சத்தியமுமுள்ள ஆண்டவரே, தேவரீர் பூமியின்மேல் குடியிருக்கிறவர்களிடத்தில் எங்கள் இரத்தத்தைக்குறித்து எதுவரைக்கும் நியாயத்தீர்ப்புச்செய்யாமலும் பழிவாங்காமலும் இருப்பீர் என்று மகா சத்தமிட்டுக் கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அவர் ஆறாம் முத்திரையை உடைக்கக்கண்டேன்; இதோ, பூமி மிகவும் அதிர்ந்தது; சூரியன் கறுப்புக் கம்பளியைப்போலக் கறுத்தது; சந்திரன் இரத்தம்போலாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்கள் ஒவ்வொருவருக்கும் வெள்ளை அங்கிகள் கொடுக்கப்பட்டது; அன்றியும், அவர்கள் தங்களைப்போலக் கொலைசெய்யப்படப்போகிறவர்களாகிய தங்கள் உடன்பணிவிடைக்காரரையும் தங்கள் சகோதரருமானவர்களின் தொகை நிறைவாகுமளவும் இன்னுங்கொஞ்சக்காலம் இளைப்பாறவேண்டும் என்று அவர்களுக்குச் சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[13. அத்திமரமானது பெருங்காற்றினால் அசைக்கப்படும்போது, அதின் காய்கள் உதிருகிறதுபோல, வானத்தின் நட்சத்திரங்களும் பூமியிலே விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்கள் ஒவ்வொருவருக்கும் வெள்ளை அங்கிகள் கொடுக்கப்பட்டது; அன்றியும், அவர்கள் தங்களைப்போலக் கொலைசெய்யப்படப்போகிறவர்களாகிய தங்கள் உடன்பணிவிடைக்காரரையும் தங்கள் சகோதரருமானவர்களின் தொகை நிறைவாகுமளவும் இன்னுங்கொஞ்சக்காலம் இளைப்பாறவேண்டும் என்று அவர்களுக்குச் சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[14. வானமும் சுருட்டப்பட்ட புஸ்தகம்போலாகி விலகிப்போயிற்று; மலைகள் தீவுகள் யாவும் தங்கள் இடங்களைவிட்டு அகன்றுபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்கள் ஒவ்வொருவருக்கும் வெள்ளை அங்கிகள் கொடுக்கப்பட்டது; அன்றியும், அவர்கள் தங்களைப்போலக் கொலைசெய்யப்படப்போகிறவர்களாகிய தங்கள் உடன்பணிவிடைக்காரரையும் தங்கள் சகோதரருமானவர்களின் தொகை நிறைவாகுமளவும் இன்னுங்கொஞ்சக்காலம் இளைப்பாறவேண்டும் என்று அவர்களுக்குச் சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[14. வானமும் சுருட்டப்பட்ட புஸ்தகம்போலாகி விலகிப்போயிற்று; மலைகள் தீவுகள் யாவும் தங்கள் இடங்களைவிட்டு அகன்றுபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் ஆறாம் முத்திரையை உடைக்கக்கண்டேன்; இதோ, பூமி மிகவும் அதிர்ந்தது; சூரியன் கறுப்புக் கம்பளியைப்போலக் கறுத்தது; சந்திரன் இரத்தம்போலாயிற்று.]]></a:t>
+              <a:t><![CDATA[15. பூமியின் ராஜாக்களும், பெரியோர்களும், ஐசுவரியவான்களும், சேனைத்தலைவர்களும், பலவான்களும், அடிமைகள் யாவரும், சுயாதீனர் யாவரும், பர்வதங்களின் குகைகளிலும் கன்மலைகளிலும் ஒளித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் ஆறாம் முத்திரையை உடைக்கக்கண்டேன்; இதோ, பூமி மிகவும் அதிர்ந்தது; சூரியன் கறுப்புக் கம்பளியைப்போலக் கறுத்தது; சந்திரன் இரத்தம்போலாயிற்று.]]></a:t>
+              <a:t><![CDATA[15. பூமியின் ராஜாக்களும், பெரியோர்களும், ஐசுவரியவான்களும், சேனைத்தலைவர்களும், பலவான்களும், அடிமைகள் யாவரும், சுயாதீனர் யாவரும், பர்வதங்களின் குகைகளிலும் கன்மலைகளிலும் ஒளித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அத்திமரமானது பெருங்காற்றினால் அசைக்கப்படும்போது, அதின் காய்கள் உதிருகிறதுபோல, வானத்தின் நட்சத்திரங்களும் பூமியிலே விழுந்தது.]]></a:t>
+              <a:t><![CDATA[16. பர்வதங்களையும் கன்மலைகளையும் நோக்கி: நீங்கள் எங்கள்மேல் விழுந்து, சிங்காசனத்தின்மேல் வீற்றிருக்கிறவருடைய முகத்திற்கும், ஆட்டுக்குட்டியானவருடைய கோபத்திற்கும் எங்களை மறைத்துக்கொள்ளுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வானமும் சுருட்டப்பட்ட புஸ்தகம்போலாகி விலகிப்போயிற்று; மலைகள் தீவுகள் யாவும் தங்கள் இடங்களைவிட்டு அகன்றுபோயின.]]></a:t>
+              <a:t><![CDATA[16. பர்வதங்களையும் கன்மலைகளையும் நோக்கி: நீங்கள் எங்கள்மேல் விழுந்து, சிங்காசனத்தின்மேல் வீற்றிருக்கிறவருடைய முகத்திற்கும், ஆட்டுக்குட்டியானவருடைய கோபத்திற்கும் எங்களை மறைத்துக்கொள்ளுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வானமும் சுருட்டப்பட்ட புஸ்தகம்போலாகி விலகிப்போயிற்று; மலைகள் தீவுகள் யாவும் தங்கள் இடங்களைவிட்டு அகன்றுபோயின.]]></a:t>
+              <a:t><![CDATA[17. அவருடைய கோபாக்கினையின் மகா நாள் வந்துவிட்டது, யார் நிலைநிற்கக்கூடும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,486 +3006,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பூமியின் ராஜாக்களும், பெரியோர்களும், ஐசுவரியவான்களும், சேனைத்தலைவர்களும், பலவான்களும், அடிமைகள் யாவரும், சுயாதீனர் யாவரும், பர்வதங்களின் குகைகளிலும் கன்மலைகளிலும் ஒளித்துக்கொண்டு,]]></a:t>
-[...434 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[17. அவருடைய கோபாக்கினையின் மகா நாள் வந்துவிட்டது, யார் நிலைநிற்கக்கூடும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4112,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது சிவப்பான வேறொரு குதிரை புறப்பட்டது; அதின்மேல் ஏறியிருந்தவனுக்கு, பூமியிலுள்ளவர்கள் ஒருவரையொருவர் கொலைசெய்யத்தக்கதாகச் சமாதானத்தைப் பூமியிலிருந்தெடுத்துப்போடும்படியான அதிகாரம் கொடுக்கப்பட்டது; ஒரு பெரிய பட்டயமும் அவனுக்குக் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. அவர் மூன்றாம் முத்திரையை உடைத்தபோது, மூன்றாம் ஜீவனானது: நீ வந்துபார் என்று சொல்லக்கேட்டேன். நான் பார்த்தபோது, இதோ, ஒரு கறுப்புக்குதிரையைக் கண்டேன்; அதின்மேல் ஏறியிருந்தவன் ஒரு தராசைத் தன் கையிலே பிடித்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510188" r:id="rId1"/>
+    <p:sldLayoutId id="2474539353" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4435,82 +3983,50 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4659,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. હલવાને ત્રીજી મુદ્રા ઉઘાડી. પછી મેં ત્રીજા જીવતા પ્રાણીને કહેતા સાંભળ્યું કે, “આવ!” મે જોયું, અને]]></a:t>
+              <a:t><![CDATA[గుఱ్ఱము కనబడెను; దానిమీద ఒకడు త్రాసుచేత పట్టుకొని కూర్చుండి యుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યાં મારી આગળ એક કાળો ઘોડો હતો. ઘોડા પર બેઠેલા સવાર પાસે તેના હાથમાં ત્રાજવાંની જોડ હતી.]]></a:t>
+              <a:t><![CDATA[6. మరియు దేనార మునకు6 ఒక సేరు గోధుమలనియు, దేనారమునకు మూడు సేర్ల యవలనియు, నూనెను ద్రాక్షారసమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પછી મેં કંઈક વાણીના જેવો અવાજ સાંભળ્યો. જ્યાં ચાર જીવતા પ્રાણીઓ હતાં ત્યાંથી તે વાણી આવી. તે]]></a:t>
+              <a:t><![CDATA[పాడుచేయ వద్దనియు, ఆ నాలుగు జీవులమధ్య ఒక స్వరము పలికినట్టు నాకు వినబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વાણીએ કહ્યું કે, “એક દિવસના વેતનમાં અડધો કિલો ઘઉં, અને એક દિવસના વેતનમાં દોઢ કિલો જવ, પણ તેલ કે]]></a:t>
+              <a:t><![CDATA[7. ఆయన నాలుగవ ముద్రను విప్పినప్పుడురమ్ము అని నాలుగవ జీవి చెప్పుట వింటిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દ્રાક્ષારસને તું વેડફીશ નહિ!”]]></a:t>
+              <a:t><![CDATA[8. అప్పుడు నేను చూడగా, ఇదిగో పాండుర వర్ణముగల ఒక గుఱ్ఱము కనబడెను; దాని మీద కూర్చున్నవాని పేరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. હલવાને ચોથી મુદ્રા ઉઘાડી. પછી મેં ચોથા જીવતા પ્રાણીની વાણી સાંભળી કે, “આવ!”]]></a:t>
+              <a:t><![CDATA[మృత్యువు. పాతాళ లోకము వానిని వెంబడించెను. ఖడ్గమువలనను కరవువలనను వ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. મેં જોયું, તો ત્યાં મારી આગળ એક ફીક્કા રંગનો ઘોડો હતો. ઘોડા પરના સવારનું નામ મરણ હતું. હાદેસ તેની]]></a:t>
+              <a:t><![CDATA[9. ఆయన అయిదవ ముద్రను విప్పినప్పుడు, దేవుని వాక్యము నిమిత్తమును, తాము ఇచ్చిన సాక్ష్యము నిమిత్తమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાછળ પાછળ આવતું હતું. તેઓને પૃથ્વીના ચોથા હિસ્સા પર અધિકાર આપવામા આવ્યો હતો. તેઓને તલવારથી, દુકાળથી,]]></a:t>
+              <a:t><![CDATA[వధింపబడినవారి ఆత్మలను బలిపీఠము క్రింద చూచి తిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રોગચાળાથી, અને પૃથ્વીના જંગલી પશુઓથી લોકોને મારી નાખવાનો અધિકાર આપવામાં આવ્યો હતો.]]></a:t>
+              <a:t><![CDATA[10. వారునాథా, సత్యస్వరూపీ, పరిశుద్ధుడా, యెందాక తీర్పు తీర్చకయు, మా రక్తము నిమిత్తము భూని వాసులకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તે હલવાને પાંચમી મુદ્રા ઉઘાડી. પછી મેં કેટલાક આત્માઓને વેદી નીચે જોયા. તે એ લોકોના આત્માઓ હતા જેઓ]]></a:t>
+              <a:t><![CDATA[ప్రతిదండన చేయకయు ఉందువని బిగ్గరగా కేకలువేసిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. જ્યારે હલવાને તે સાત મુદ્રામાંની પહેલી ઉઘાડી ત્યારે મેં જોયું. મેં ચાર જીવંત પ્રાણીઓમાંના એકને]]></a:t>
+              <a:t><![CDATA[1. ఆ గొఱ్ఱపిల్ల ఆ యేడు ముద్రలలో మొదటిదానిని విప్పినప్పుడు నేను చూడగా ఆ నాలుగు జీవులలో ఒకటిరమ్ము అని3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવના સંદેશને વફાદાર હતા. તથા જે સત્ય તેઓને પ્રાપ્ત થયુ હતું, તેમાં તેઓ વિશ્વાસુ હતા તેથી તેઓને મારી]]></a:t>
+              <a:t><![CDATA[11. తెల్లని వస్త్రము వారిలో ప్రతివాని కియ్య బడెను; మరియు--వారివలెనే చంపబడబోవువారి సహ దాసులయొక్కయు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખવામાં આવ્યા હતા.]]></a:t>
+              <a:t><![CDATA[సహోదరులయొక్కయు లెక్క పూర్తియగువరకు ఇంక కొంచెము కాలము విశ్రమింపవలెనని వారితో చెప్పబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. આ આત્માઓએ મોટા સાદે પોકાર કર્યો કે, “ઓ, પવિત્ર અને સત્ય પ્રભુ. તું ક્યાં સુધી ઈન્સાફ કરવાનું તથા]]></a:t>
+              <a:t><![CDATA[12. ఆయన ఆరవ ముద్రను విప్పినప్పుడు నేను చూడగాపెద్ద భూకంపము కలిగెను. సూర్యుడు కంబళివలె నలు పాయెను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૃથ્વી પરનાં રહેનારાંઓની પાસેથી અમારા રક્તનો બદલો લેવાનું મુલવ્વી રાખીશ?”]]></a:t>
+              <a:t><![CDATA[చంద్రబింబమంతయు రక్తవర్ణమాయెను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેઓમાંના દરેક આત્માને શ્વેત ઝભ્ભો આપવામાં આવ્યો. તે આત્માઓને જ્યાં સુધી આ બધા લોકોને મારી]]></a:t>
+              <a:t><![CDATA[13. పెద్ద గాలిచేత ఊగులాడు అంజూరపు చెట్టునుండి అకాలపు కాయలు రాలినట్టు ఆకాశ నక్షత్రములు భూమిమీదరాలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખવાનું પૂરું ન થાય ત્યાં સુધી રાહ જોવા કહ્યું. તમારા સાથી સેવકો તથા તમારા ભાઈઓ, જેઓ તમારી પેઠે]]></a:t>
+              <a:t><![CDATA[14. మరియు ఆకాశమండలము చుట్టబడిన గ్రంథము వలెనై తొలగిపోయెను. ప్రతికొండయు ప్రతిద్వీపమును వాటివాటి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માર્યા જવાના છે. તેઓની સંખ્યા પૂરી ન થાય, ત્યાં સુધી હજુ વિસામો લો.]]></a:t>
+              <a:t><![CDATA[స్థానములు తప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જ્યારે તે હલવાને છઠી મુદ્રા તોડી પછી મેં જોયું. તો ત્યાં મોટો ધરતીકંપ થયો હતો. વાળમાંથી બનાવેલા]]></a:t>
+              <a:t><![CDATA[15. భూరాజులును, ఘనులును, సవాస్రాధిపతులును, ధనికులును, బలిష్ఠులును, ప్రతి దాసుడును, ప్రతి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાળા કામળા જેવો સૂર્ય કાળો બની ગયો. આખો ચંદ્ર લોહી જેવો લાલ થઈ ગયો.]]></a:t>
+              <a:t><![CDATA[స్వతంత్రుడును కొండ గుహలలోను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. જેમ ભારે તોફાન પવનથી અંજીરના કોમળ ફળો તૂટી પડે છે, તેમ આકાશમાંના તારાઓ પૃથ્વી પર પડ્યા.]]></a:t>
+              <a:t><![CDATA[16. బండల సందులలోను దాగుకొనిసింహాసనాసీనుడై యున్న వానియొక్కయు గొఱ్ఱపిల్లయొక్కయు ఉగ్రత మహాదినము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગર્જના જેવા અવાજથી બોલતા સાંભળ્યું. તેણે કહ્યું કે, “આવ!”]]></a:t>
+              <a:t><![CDATA[ఉరుమువంటి స్వరముతో చెప్పుట వింటిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. આકાશના ભાગલા પડ્યા હતા. તે ઓળિયાની પેઠે વીંટાઇ ગયું અને દરેક પહાડ અને ટાપુને તેની જગ્યાએથી]]></a:t>
+              <a:t><![CDATA[వచ్చెను; దానికి తాళజాలినవాడెవడు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખસેડવામા આવ્યાં.]]></a:t>
+              <a:t><![CDATA[17. మీరు మామీద పడి ఆయన సన్నిధికిని గొఱ్ఱపిల్ల ఉగ్రతకును మమ్మును మరుగు చేయుడి అని పర్వతములతోను బండల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,579 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. પછી બધાં લોકો ગુફાઓમાં અને ખડકોની પાછળ છુપાઇ ગયા. ત્યાં જગતના રાજાઓ, શાસકો, સેનાપતિઓ, ધનવાન લોકો]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[17. કારણ કે તેઓના મહાન કોપનો દિવસ આવ્યો છે. તેની સામે કોઈ વ્યક્તિ ઊભો રહી શકશે નહિ.”]]></a:t>
+              <a:t><![CDATA[తోను చెప్పుచున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. મેં જોયું તો ત્યાં મારી આગળ એક સફેદ ઘોડો હતો. ઘોડા પરના સવાર પાસે એક ધનુષ્ય હતું; તે સવારને એક]]></a:t>
+              <a:t><![CDATA[2. మరియు నేను చూడగా, ఇదిగో ఒక తెల్లనిగుఱ్ఱము కనబడెను; దానిమీద ఒకడు విల్లుపట్టుకొని కూర్చుండి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મુગટ આપવામા આવ્યો હતો. તે ફરીથી વિજય મેળવવા જતો હોય તે રીતે સવાર થઈને નીકળ્યો.]]></a:t>
+              <a:t><![CDATA[యుండెను. అతనికి ఒక కిరీట మియ్యబడెను; అతడు జయించుచు, జయించుటకు బయలు వెళ్లెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. હલવાને બીજી મુદ્રા ઉઘાડી. પછી મેં બીજા જીવતા પ્રાણીને કહેતાં સાંભળ્યું કે. “આવ!”]]></a:t>
+              <a:t><![CDATA[3. ఆయన రెండవ ముద్రను విప్పినప్పుడురమ్ము అని రెండవ జీవి చెప్పుట వింటిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પછી બીજો એક ઘોડો બહાર આવ્યો. આ એક લાલ ઘોડો હતો. તે ઘોડા પર જે સવાર હતો તેને પૃથ્વી પરથી શાંતિ લઈ]]></a:t>
+              <a:t><![CDATA[4. అప్పుడు ఎఱ్ఱనిదైన వేరొక గుఱ్ఱము బయలువెళ్ళెను; మనుష్యులు ఒకని ఒకడు చంపు కొనునట్లు భూలోకములో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લેવાની સત્તા આપવામાં આવી, જેથી લોકો એકબીજાને મારી નાખે તેવી તેને સત્તા આપવામાં આવી હતી. આ સવારને એક]]></a:t>
+              <a:t><![CDATA[సమాధానము లేకుండ చేయుటకు ఈ గుఱ్ఱముమీద కూర్చున్నవానికి అధికార మి¸]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોટી તલવાર આપવામાં આવી હતી.]]></a:t>
+              <a:t><![CDATA[5. ఆయన మూడవ ముద్రను విప్పినప్పుడు రమ్ము అని మూడవ జీవి చెప్పుట వింటిని. నేను చూడగా, ఇదిగో ఒక నల్లని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>