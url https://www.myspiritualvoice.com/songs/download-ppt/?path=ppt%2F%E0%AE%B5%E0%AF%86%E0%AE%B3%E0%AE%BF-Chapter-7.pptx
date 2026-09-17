--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -57,50 +57,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +126,56 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +306,59 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யூதா கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம் ரூபன் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். காத் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
+              <a:t><![CDATA[4. And I heard the number of them which were sealed: and there were sealed an hundred and forty and four thousand of all the tribes of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யூதா கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம் ரூபன் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். காத் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
+              <a:t><![CDATA[4. And I heard the number of them which were sealed: and there were sealed an hundred and forty and four thousand of all the tribes of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆசேர் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். நப்தலி கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். மனாசே கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
+              <a:t><![CDATA[5. Of the tribe of Juda were sealed twelve thousand. Of the tribe of Reuben were sealed twelve thousand. Of the tribe of Gad were sealed twelve thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆசேர் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். நப்தலி கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். மனாசே கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
+              <a:t><![CDATA[5. Of the tribe of Juda were sealed twelve thousand. Of the tribe of Reuben were sealed twelve thousand. Of the tribe of Gad were sealed twelve thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிமியோன் கோத்திரத்தில்முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். லேவி கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். இசக்கார் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
+              <a:t><![CDATA[6. Of the tribe of Aser were sealed twelve thousand. Of the tribe of Nephthalim were sealed twelve thousand. Of the tribe of Manasses were sealed twelve thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிமியோன் கோத்திரத்தில்முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். லேவி கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். இசக்கார் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
+              <a:t><![CDATA[6. Of the tribe of Aser were sealed twelve thousand. Of the tribe of Nephthalim were sealed twelve thousand. Of the tribe of Manasses were sealed twelve thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. செபுலோன் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். யோசேப்பு கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். பென்யமீன் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
+              <a:t><![CDATA[7. Of the tribe of Simeon were sealed twelve thousand. Of the tribe of Levi were sealed twelve thousand. Of the tribe of Issachar were sealed twelve thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. செபுலோன் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். யோசேப்பு கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். பென்யமீன் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
+              <a:t><![CDATA[7. Of the tribe of Simeon were sealed twelve thousand. Of the tribe of Levi were sealed twelve thousand. Of the tribe of Issachar were sealed twelve thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளுக்குப்பின்பு, நான் பார்த்தபோது, இதோ, சகல ஜாதிகளிலும் கோத்திரங்களிலும் ஜனங்களிலும் பாஷைகளிலிருமிருந்து வந்ததும், ஒருவனும் எண்ணக்கூடாததுமான திரளான கூட்டமாகிய ஜனங்கள், வெள்ளை அங்கிகளைத் தரித்து, தங்கள் கைகளில் குருத்தோலைகளைப் பிடித்து, சிங்காசனத்திற்கு முன்பாகவும் ஆட்டுக்குட்டியானவருக்கு முன்பாகவும் நிற்கக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[8. Of the tribe of Zabulon were sealed twelve thousand. Of the tribe of Joseph were sealed twelve thousand. Of the tribe of Benjamin were sealed twelve thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளுக்குப்பின்பு, நான் பார்த்தபோது, இதோ, சகல ஜாதிகளிலும் கோத்திரங்களிலும் ஜனங்களிலும் பாஷைகளிலிருமிருந்து வந்ததும், ஒருவனும் எண்ணக்கூடாததுமான திரளான கூட்டமாகிய ஜனங்கள், வெள்ளை அங்கிகளைத் தரித்து, தங்கள் கைகளில் குருத்தோலைகளைப் பிடித்து, சிங்காசனத்திற்கு முன்பாகவும் ஆட்டுக்குட்டியானவருக்கு முன்பாகவும் நிற்கக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[8. Of the tribe of Zabulon were sealed twelve thousand. Of the tribe of Joseph were sealed twelve thousand. Of the tribe of Benjamin were sealed twelve thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு, பூமியின் நான்கு திசைகளிலும் நான்கு தூதர்கள் நின்று, பூமியின்மேலாவது, சமுத்திரத்தின் மேலாவது, ஒரு மரத்தின்மேலாவது, காற்று அடியாதபடிக்கு, பூமியின் நான்கு காற்றுகளையும் பிடித்திருக்கக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[1. And after these things I saw four angels standing on the four corners of the earth, holding the four winds of the earth, that the wind should not blow on the earth, nor on the sea, nor on any tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் மகா சத்தமிட்டு: இரட்சிப்பின் மகிமை சிங்காசனத்தின்மேல் வீற்றிருக்கிற எங்கள் தேவனுக்கும் ஆட்டுக்குட்டியானவருக்கும் உண்டாவதாக என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. After this I beheld, and, lo, a great multitude, which no man could number, of all nations, and families, and people, and tongues, stood before the throne, and before the Lamb, clothed with white robes, and palms in their hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் மகா சத்தமிட்டு: இரட்சிப்பின் மகிமை சிங்காசனத்தின்மேல் வீற்றிருக்கிற எங்கள் தேவனுக்கும் ஆட்டுக்குட்டியானவருக்கும் உண்டாவதாக என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. After this I beheld, and, lo, a great multitude, which no man could number, of all nations, and families, and people, and tongues, stood before the throne, and before the Lamb, clothed with white robes, and palms in their hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தூதர்கள் யாவரும் சிங்காசனத்தையும் மூப்பர்களையும் நான்கு ஜீவன்களையும் சூழநின்று, சிங்காசனத்திற்குமுன்பாக முகங்குப்புற விழுந்து, தேவனைத் தொழுதுகொண்டு:]]></a:t>
+              <a:t><![CDATA[9. After this I beheld, and, lo, a great multitude, which no man could number, of all nations, and families, and people, and tongues, stood before the throne, and before the Lamb, clothed with white robes, and palms in their hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தூதர்கள் யாவரும் சிங்காசனத்தையும் மூப்பர்களையும் நான்கு ஜீவன்களையும் சூழநின்று, சிங்காசனத்திற்குமுன்பாக முகங்குப்புற விழுந்து, தேவனைத் தொழுதுகொண்டு:]]></a:t>
+              <a:t><![CDATA[9. After this I beheld, and, lo, a great multitude, which no man could number, of all nations, and families, and people, and tongues, stood before the throne, and before the Lamb, clothed with white robes, and palms in their hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆமென், எங்கள் தேவனுக்குத் துதியும் மகிமையும் கனமும் ஸ்தோத்திரமும் வல்லமையும் பெலனும் சதாகாலங்களிலும் உண்டாவதாக; ஆமென், என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And cried with a loud voice, saying, Salvation to our God which sits upon the throne, and unto the Lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆமென், எங்கள் தேவனுக்குத் துதியும் மகிமையும் கனமும் ஸ்தோத்திரமும் வல்லமையும் பெலனும் சதாகாலங்களிலும் உண்டாவதாக; ஆமென், என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And cried with a loud voice, saying, Salvation to our God which sits upon the throne, and unto the Lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, மூப்பர்களில் ஒருவன் என்னை நோக்கி: வெள்ளை அங்கிகளைத் தரித்திருக்கிற இவர்கள் யார்? எங்கேயிருந்து வந்தார்கள்? என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[11. And all the angels stood round about the throne, and about the elders and the four beasts, and fell before the throne on their faces, and worshipped God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு நான் ஆண்டவனே, அது உமக்கே தெரியும் என்றேன். அப்பொழுது அவன்: இவர்கள் மிகுந்த உபத்திரவத்திலிருந்து வந்தவர்கள்; இவர்கள் தங்கள் அங்கிகளை ஆட்டுக்குட்டியானவருடைய இரத்தத்திலே தோய்த்து வெளுத்தவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. And all the angels stood round about the throne, and about the elders and the four beasts, and fell before the throne on their faces, and worshipped God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு நான் ஆண்டவனே, அது உமக்கே தெரியும் என்றேன். அப்பொழுது அவன்: இவர்கள் மிகுந்த உபத்திரவத்திலிருந்து வந்தவர்கள்; இவர்கள் தங்கள் அங்கிகளை ஆட்டுக்குட்டியானவருடைய இரத்தத்திலே தோய்த்து வெளுத்தவர்கள்.]]></a:t>
+              <a:t><![CDATA[12. Saying, Amen: Blessing, and glory, and wisdom, and thanksgiving, and honour, and power, and might, be unto our God for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனபடியால், இவர்கள் தேவனுடைய சிங்காசனத்திற்கு முன்பாக இருந்து, இரவும் பகலும் அவருடைய ஆலயத்திலே அவரைச் சேவிக்கிறார்கள்; சிங்காசனத்தின்மேல் வீற்றிருக்கிறவர் இவர்களுக்குள்ளே வாசமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[12. Saying, Amen: Blessing, and glory, and wisdom, and thanksgiving, and honour, and power, and might, be unto our God for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு, பூமியின் நான்கு திசைகளிலும் நான்கு தூதர்கள் நின்று, பூமியின்மேலாவது, சமுத்திரத்தின் மேலாவது, ஒரு மரத்தின்மேலாவது, காற்று அடியாதபடிக்கு, பூமியின் நான்கு காற்றுகளையும் பிடித்திருக்கக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[1. And after these things I saw four angels standing on the four corners of the earth, holding the four winds of the earth, that the wind should not blow on the earth, nor on the sea, nor on any tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனபடியால், இவர்கள் தேவனுடைய சிங்காசனத்திற்கு முன்பாக இருந்து, இரவும் பகலும் அவருடைய ஆலயத்திலே அவரைச் சேவிக்கிறார்கள்; சிங்காசனத்தின்மேல் வீற்றிருக்கிறவர் இவர்களுக்குள்ளே வாசமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[13. And one of the elders answered, saying unto me, What are these which are arrayed in white robes? and whence came they?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவர்கள் இனி பசியடைவதுமில்லை, இனி தாகமடைவதுமில்லை; வெயிலாவது உஷ்ணமாவது இவர்கள்மேல் படுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. And one of the elders answered, saying unto me, What are these which are arrayed in white robes? and whence came they?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிங்காசனத்தின் மத்தியிலிருக்கிற ஆட்டுக்குட்டியானவரே இவர்களைமேய்த்து, இவர்களை ஜீவத்தண்ணீருள்ள ஊற்றுகளண்டைக்கு நடத்துவார்; தேவன்தாமே இவர்களுடைய கண்ணீர் யாவையும் துடைப்பார் என்றான்]]></a:t>
+              <a:t><![CDATA[14. And I said unto him, Sir, you know. And he said to me, These are they which came out of great tribulation, and have washed their robes, and made them white in the blood of the Lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3143,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிங்காசனத்தின் மத்தியிலிருக்கிற ஆட்டுக்குட்டியானவரே இவர்களைமேய்த்து, இவர்களை ஜீவத்தண்ணீருள்ள ஊற்றுகளண்டைக்கு நடத்துவார்; தேவன்தாமே இவர்களுடைய கண்ணீர் யாவையும் துடைப்பார் என்றான்]]></a:t>
+              <a:t><![CDATA[14. And I said unto him, Sir, you know. And he said to me, These are they which came out of great tribulation, and have washed their robes, and made them white in the blood of the Lamb.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And I said unto him, Sir, you know. And he said to me, These are they which came out of great tribulation, and have washed their robes, and made them white in the blood of the Lamb.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Therefore are they before the throne of God, and serve him day and night in his temple: and he that sits on the throne shall dwell among them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Therefore are they before the throne of God, and serve him day and night in his temple: and he that sits on the throne shall dwell among them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. They shall hunger no more, neither thirst any more; neither shall the sun light on them, nor any heat.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. For the Lamb which is in the midst of the throne shall feed them, and shall lead them unto living fountains of waters: and God shall wipe away all tears from their eyes.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. For the Lamb which is in the midst of the throne shall feed them, and shall lead them unto living fountains of waters: and God shall wipe away all tears from their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஜீவனுள்ள தேவனுடைய முத்திரைக் கோலையுடைய வேறொரு தூதன் சூரியன் உதிக்குந்திசையிலிருந்து ஏறிவரக்கண்டேன்; அவன், பூமியையும் சமுத்திரத்தையும் சேதப்படுத்துகிறதற்கு அதிகாரம்பெற்ற அந்த நான்கு தூதரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And after these things I saw four angels standing on the four corners of the earth, holding the four winds of the earth, that the wind should not blow on the earth, nor on the sea, nor on any tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஜீவனுள்ள தேவனுடைய முத்திரைக் கோலையுடைய வேறொரு தூதன் சூரியன் உதிக்குந்திசையிலிருந்து ஏறிவரக்கண்டேன்; அவன், பூமியையும் சமுத்திரத்தையும் சேதப்படுத்துகிறதற்கு அதிகாரம்பெற்ற அந்த நான்கு தூதரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. And I saw another angel ascending from the east, having the seal of the living God: and he cried with a loud voice to the four angels, to whom it was given to hurt the earth and the sea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாம் நமது தேவனுடைய ஊழியக்காரரின் நெற்றிகளில் முத்திரைபோட்டுத் தீருமளவும் பூமியையும் சமுத்திரத்தையும் மரங்களையும் சேதப்படுத்தாதிருங்கள் என்று மகா சத்தமிட்டுக் கூப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And I saw another angel ascending from the east, having the seal of the living God: and he cried with a loud voice to the four angels, to whom it was given to hurt the earth and the sea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாம் நமது தேவனுடைய ஊழியக்காரரின் நெற்றிகளில் முத்திரைபோட்டுத் தீருமளவும் பூமியையும் சமுத்திரத்தையும் மரங்களையும் சேதப்படுத்தாதிருங்கள் என்று மகா சத்தமிட்டுக் கூப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And I saw another angel ascending from the east, having the seal of the living God: and he cried with a loud voice to the four angels, to whom it was given to hurt the earth and the sea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முத்திரைபோடப்பட்டவர்களின் தொகையைச் சொல்லக்கேட்டேன்; இஸ்ரவேல் புத்திரருடைய சகல கோத்திரங்களிலும் முத்திரைபோடப்பட்டவர்கள் இலட்சத்துநாற்பத்து நாலாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[3. Saying, Hurt not the earth, neither the sea, nor the trees, till we have sealed the servants of our God in their foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முத்திரைபோடப்பட்டவர்களின் தொகையைச் சொல்லக்கேட்டேன்; இஸ்ரவேல் புத்திரருடைய சகல கோத்திரங்களிலும் முத்திரைபோடப்பட்டவர்கள் இலட்சத்துநாற்பத்து நாலாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[3. Saying, Hurt not the earth, neither the sea, nor the trees, till we have sealed the servants of our God in their foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474539312" r:id="rId1"/>
+    <p:sldLayoutId id="2478621466" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4782,98 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. యూదా గోత్రములో ముద్రింపబడినవారు పండ్రెండువేలమంది. రూబేను గోత్రములో పండ్రెండు వేలమంది, గాదు]]></a:t>
+              <a:t><![CDATA[4. முத்திரைபோடப்பட்டவர்களின் தொகையைச் சொல்லக்கேட்டேன்; இஸ்ரவேல் புத்திரருடைய சகல கோத்திரங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గోత్రములో పండ్రెండు వేలమంది,]]></a:t>
+              <a:t><![CDATA[முத்திரைபோடப்பட்டவர்கள் இலட்சத்துநாற்பத்து நாலாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఆషేరు గోత్రములో పండ్రెండు వేలమంది, నఫ్తాలి గోత్రములో పండ్రెండు వేలమంది, మనష్షే గోత్రములో]]></a:t>
+              <a:t><![CDATA[5. யூதா கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம் ரூபன் கோத்திரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పండ్రెండు వేలమంది,]]></a:t>
+              <a:t><![CDATA[முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். காத் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. షిమ్యోను గోత్రములో పండ్రెండు వేలమంది, లేవి గోత్రములో పండ్రెండు వేలమంది, ఇశ్శాఖారు గోత్రములో]]></a:t>
+              <a:t><![CDATA[6. ஆசேர் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். நப்தலி கோத்திரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పండ్రెండు వేలమంది,]]></a:t>
+              <a:t><![CDATA[முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். மனாசே கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. జెబూలూను గోత్రములో పండ్రెండు వేలమంది, యోసేపు గోత్రములో పండ్రెండు వేలమంది, బెన్యామీను గోత్రములో]]></a:t>
+              <a:t><![CDATA[7. சிமியோன் கோத்திரத்தில்முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். லேவி கோத்திரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పండ్రెండు వేలమంది ముద్రింపబడిరి.]]></a:t>
+              <a:t><![CDATA[முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். இசக்கார் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అటు తరువాత నేను చూడగా, ఇదిగో, ప్రతి జనములోనుండియు ప్రతి వంశములోనుండియు ప్రజలలోనుండియు, ఆయా భాషలు]]></a:t>
+              <a:t><![CDATA[8. செபுலோன் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். யோசேப்பு கோத்திரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాటలాడువారిలో నుండియు వచ్చి, యెవడును లెక్కింపజాలని యొక గొ]]></a:t>
+              <a:t><![CDATA[முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம். பென்யமீன் கோத்திரத்தில் முத்திரைபோடப்பட்டவர்கள் பன்னீராயிரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. అటుతరువాత భూమియొక్క నాలుగు దిక్కులలో నలుగురు దేవదూతలు నిలిచియుండి, భూమిమీదనైనను సముద్రముమీదనైనను]]></a:t>
+              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு, பூமியின் நான்கு திசைகளிலும் நான்கு தூதர்கள் நின்று, பூமியின்மேலாவது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. సింహాసనా సీనుడైన మా దేవునికిని గొఱ్ఱపిల్లకును మా రక్షణకై స్తోత్రమని మహాశబ్దముతో ఎలుగెత్తి]]></a:t>
+              <a:t><![CDATA[9. இவைகளுக்குப்பின்பு, நான் பார்த்தபோது, இதோ, சகல ஜாதிகளிலும் கோத்திரங்களிலும் ஜனங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[பாஷைகளிலிருமிருந்து வந்ததும், ஒருவனும் எண்ணக்கூடாததுமான திரளான கூட்டமாகிய ஜனங்கள், வெள்ளை அங்கிகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. దేవదూతలందరును సింహాసనముచుట్టును పెద్దలచుట్టును ఆ నాలుగు జీవులచుట్టును నిలువబడియుండిరి. వారు]]></a:t>
+              <a:t><![CDATA[தரித்து, தங்கள் கைகளில் குருத்தோலைகளைப் பிடித்து, சிங்காசனத்திற்கு முன்பாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సింహాసనము ఎదుట సాష్టాంగపడిఆమేన్‌;]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டியானவருக்கு முன்பாகவும் நிற்கக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. యుగయుగములవరకు మా దేవునికి స్తోత్రమును మహిమయు జ్ఞానమును కృతజ్ఞతా స్తుతియు ఘనతయు శక్తియు బలమును]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் மகா சத்தமிட்டு: இரட்சிப்பின் மகிமை சிங்காசனத்தின்மேல் வீற்றிருக்கிற எங்கள் தேவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలుగును గాకని చెప్పుచు దేవునికి నమస్కారము చేసిరి; ఆమేన్‌.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டியானவருக்கும் உண்டாவதாக என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. పెద్దలలో ఒకడుతెల్లని వస్త్రములు ధరించుకొనియున్న వీరెవరు? ఎక్కడనుండి వచ్చిరని నన్ను అడిగెను.]]></a:t>
+              <a:t><![CDATA[11. தூதர்கள் யாவரும் சிங்காசனத்தையும் மூப்பர்களையும் நான்கு ஜீவன்களையும் சூழநின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అందుకు నేను అయ్యా, నీకే తెలియుననగా అతడు ఈలాగు నాతో చెప్పెనువీరు మహాశ్రమలనుండి వచ్చిన వారు;]]></a:t>
+              <a:t><![CDATA[சிங்காசனத்திற்குமுன்பாக முகங்குப்புற விழுந்து, தேவனைத் தொழுதுகொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గొఱ్ఱపిల్ల రక్తములో తమ వస్త్రములను ఉదుకుకొని వాటిని తెలుపుచేసికొనిరి.]]></a:t>
+              <a:t><![CDATA[12. ஆமென், எங்கள் தேவனுக்குத் துதியும் மகிமையும் கனமும் ஸ்தோத்திரமும் வல்லமையும் பெலனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అందువలన వారు దేవుని సింహాసనము ఎదుట ఉండి రాత్రింబగళ్లు ఆయన ఆలయ ములో ఆయనను సేవించుచున్నారు.]]></a:t>
+              <a:t><![CDATA[சதாகாலங்களிலும் உண்டாவதாக; ஆமென், என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏ చెట్టుమీదనైనను గాలి వీచ కుండునట్లు భూమియొక్క నాలుగ]]></a:t>
+              <a:t><![CDATA[சமுத்திரத்தின் மேலாவது, ஒரு மரத்தின்மேலாவது, காற்று அடியாதபடிக்கு, பூமியின் நான்கு காற்றுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సింహాసనాసీనుడైన వాడు తానే తన గుడారము వారిమీద కప్పును;]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, மூப்பர்களில் ஒருவன் என்னை நோக்கி: வெள்ளை அங்கிகளைத் தரித்திருக்கிற இவர்கள் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. వారికి ఇకమీదట ఆకలియైనను దాహమైనను ఉండదు, సూర్యుని యెండయైనను ఏ వడగాలియైనను వారికి తగులదు,]]></a:t>
+              <a:t><![CDATA[எங்கேயிருந்து வந்தார்கள்? என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఏలయనగా సింహాసన మధ్యమందుండు గొఱ్ఱపిల్ల వారికి కాపరియై, జీవజలముల బుగ్గలయొద్దకు వారిని నడిపించును,]]></a:t>
+              <a:t><![CDATA[14. அதற்கு நான் ஆண்டவனே, அது உமக்கே தெரியும் என்றேன். அப்பொழுது அவன்: இவர்கள் மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8322,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుడే వారి కన్నులనుండి ప్రతి బాష్పబిందువును తుడిచి వేయును.]]></a:t>
+              <a:t><![CDATA[உபத்திரவத்திலிருந்து வந்தவர்கள்; இவர்கள் தங்கள் அங்கிகளை ஆட்டுக்குட்டியானவருடைய இரத்தத்திலே தோய்த்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளுத்தவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ஆனபடியால், இவர்கள் தேவனுடைய சிங்காசனத்திற்கு முன்பாக இருந்து, இரவும் பகலும் அவருடைய ஆலயத்திலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவரைச் சேவிக்கிறார்கள்; சிங்காசனத்தின்மேல் வீற்றிருக்கிறவர் இவர்களுக்குள்ளே வாசமாயிருப்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. இவர்கள் இனி பசியடைவதுமில்லை, இனி தாகமடைவதுமில்லை; வெயிலாவது உஷ்ணமாவது இவர்கள்மேல் படுவதுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. சிங்காசனத்தின் மத்தியிலிருக்கிற ஆட்டுக்குட்டியானவரே இவர்களைமேய்த்து, இவர்களை ஜீவத்தண்ணீருள்ள]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஊற்றுகளண்டைக்கு நடத்துவார்; தேவன்தாமே இவர்களுடைய கண்ணீர் யாவையும் துடைப்பார் என்றான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మరియు సజీవుడగు దేవుని ముద్రగల వేరొక దూత సూర్యోదయ దిశనుండి పైకి వచ్చుట చూచితిని. భూమికిని]]></a:t>
+              <a:t><![CDATA[பிடித்திருக்கக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సముద్రమునకును హాని కలుగజేయుటకై అధికారముపొందిన ఆ నలుగురు దూతలతో]]></a:t>
+              <a:t><![CDATA[2. ஜீவனுள்ள தேவனுடைய முத்திரைக் கோலையுடைய வேறொரு தூதன் சூரியன் உதிக்குந்திசையிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఈ దూతమేము మా దేవుని దాసులను వారి నొసళ్లయందు ముద్రించువరకు భూమికైనను సముద్రమునకైనను చెట్లకైనను]]></a:t>
+              <a:t><![CDATA[ஏறிவரக்கண்டேன்; அவன், பூமியையும் சமுத்திரத்தையும் சேதப்படுத்துகிறதற்கு அதிகாரம்பெற்ற அந்த நான்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హాని చేయవద్దని బిగ్గరగా చెప్పెను.]]></a:t>
+              <a:t><![CDATA[தூதரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మరియు ముద్రింపబడినవారి లెక్క చెప్పగా వింటిని. ఇశ్రాయేలీయుల గోత్రములన్నిటిలో ముద్రింప బడినవారు]]></a:t>
+              <a:t><![CDATA[3. நாம் நமது தேவனுடைய ஊழியக்காரரின் நெற்றிகளில் முத்திரைபோட்டுத் தீருமளவும் பூமியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లక్ష నలువది నాలుగు వేలమంది.]]></a:t>
+              <a:t><![CDATA[சமுத்திரத்தையும் மரங்களையும் சேதப்படுத்தாதிருங்கள் என்று மகா சத்தமிட்டுக் கூப்பிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>