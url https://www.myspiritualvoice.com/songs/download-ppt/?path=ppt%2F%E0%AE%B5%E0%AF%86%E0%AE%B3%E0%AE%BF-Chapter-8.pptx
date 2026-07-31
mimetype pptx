--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -39,110 +39,98 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
-    <p:sldId id="280" r:id="rId27"/>
-[...2 lines deleted...]
-    <p:sldId id="283" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -264,57 +252,53 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the angel took the censer, and filled it with fire of the altar, and cast it into the earth: and there were voices, and thunderings, and lightnings, and an earthquake.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது, ஏழு எக்காளங்களையுடைய ஏழு தூதர்கள் எக்காளம் ஊதுகிறதற்குத் தங்களை ஆயத்தப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the angel took the censer, and filled it with fire of the altar, and cast it into the earth: and there were voices, and thunderings, and lightnings, and an earthquake.]]></a:t>
+              <a:t><![CDATA[7. முதலாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது இரத்தங்கலந்த கல்மழையும் அக்கினியும் உண்டாகி, பூமியிலே கொட்டப்பட்டது; அதினால் மரங்களில் மூன்றிலொருபங்கு வெந்துபோயிற்று, பசும்புல்லெல்லாம் எரிந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the seven angels which had the seven trumpets prepared themselves to sound.]]></a:t>
+              <a:t><![CDATA[7. முதலாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது இரத்தங்கலந்த கல்மழையும் அக்கினியும் உண்டாகி, பூமியிலே கொட்டப்பட்டது; அதினால் மரங்களில் மூன்றிலொருபங்கு வெந்துபோயிற்று, பசும்புல்லெல்லாம் எரிந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The first angel sounded, and there followed hail and fire mingled with blood, and they were cast upon the earth: and the third part of trees was burnt up, and all green grass was burnt up.]]></a:t>
+              <a:t><![CDATA[8. இரண்டாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது அக்கினியால் எரிகிறபெரிய மலைபோன்றதொன்று சமுத்திரத்திலே போடப்பட்டது. அதினால் சமுத்திரத்தில் மூன்றிலொருபங்கு இரத்தமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The first angel sounded, and there followed hail and fire mingled with blood, and they were cast upon the earth: and the third part of trees was burnt up, and all green grass was burnt up.]]></a:t>
+              <a:t><![CDATA[8. இரண்டாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது அக்கினியால் எரிகிறபெரிய மலைபோன்றதொன்று சமுத்திரத்திலே போடப்பட்டது. அதினால் சமுத்திரத்தில் மூன்றிலொருபங்கு இரத்தமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the second angel sounded, and as it were a great mountain burning with fire was cast into the sea: and the third part of the sea became blood;]]></a:t>
+              <a:t><![CDATA[9. சமுத்திரத்திலிருந்த ஜீவனுள்ள சிருஷ்டிகளில் மூன்றிலொருபங்கு செத்துப்போயிற்று; கப்பல்களில் மூன்றிலொருபங்கு சேதமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the second angel sounded, and as it were a great mountain burning with fire was cast into the sea: and the third part of the sea became blood;]]></a:t>
+              <a:t><![CDATA[10. மூன்றாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது ஒரு பெரிய நட்சத்திரம் தீவட்டியைப்போல எரிந்து, வானத்திலிருந்து விழுந்தது; அது ஆறுகளில் மூன்றிலொருபங்கின்மேலும், நீருற்றுகளின்மேலும் விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the third part of the creatures which were in the sea, and had life, died; and the third part of the ships were destroyed.]]></a:t>
+              <a:t><![CDATA[10. மூன்றாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது ஒரு பெரிய நட்சத்திரம் தீவட்டியைப்போல எரிந்து, வானத்திலிருந்து விழுந்தது; அது ஆறுகளில் மூன்றிலொருபங்கின்மேலும், நீருற்றுகளின்மேலும் விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the third part of the creatures which were in the sea, and had life, died; and the third part of the ships were destroyed.]]></a:t>
+              <a:t><![CDATA[11. அந்த நட்சத்திரத்திற்கு எட்டியென்று பெயர்; அதினால் தண்ணீரில் மூன்றிலொருபங்கு எட்டியைப்போலக் கசப்பாயிற்று; இப்படிக் கசப்பான தண்ணீரினால் மனுஷரில் அநேகர் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the third angel sounded, and there fell a great star from heaven, burning as it were a lamp, and it fell upon the third part of the rivers, and upon the fountains of waters;]]></a:t>
+              <a:t><![CDATA[11. அந்த நட்சத்திரத்திற்கு எட்டியென்று பெயர்; அதினால் தண்ணீரில் மூன்றிலொருபங்கு எட்டியைப்போலக் கசப்பாயிற்று; இப்படிக் கசப்பான தண்ணீரினால் மனுஷரில் அநேகர் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1464,51 +1448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And when he had opened the seventh seal, there was silence in heaven about the space of half an hour.]]></a:t>
+              <a:t><![CDATA[1. அவர் ஏழாம் முத்திரையை உடைத்தபோது, பரலோகத்தில் ஏறக்குறைய அரைமணிநேரமளவும் அமைதல் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the third angel sounded, and there fell a great star from heaven, burning as it were a lamp, and it fell upon the third part of the rivers, and upon the fountains of waters;]]></a:t>
+              <a:t><![CDATA[12. நான்காம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது சூரியனில் மூன்றிலொரு பங்கும், சந்திரனில் மூன்றிலொருபங்கும், நட்சத்திரங்களில் மூன்றிலொருபங்கும் சேதப்பட்டது, அவற்றவற்றில் மூன்றிலொருபங்கு இருளடைந்தது; பகலிலும் மூன்றிலொருபங்கு பிரகாசமில்லாமற்போயிற்று, இரவிலும் அப்படியேயாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the name of the star is called Wormwood: and the third part of the waters became wormwood; and many men died of the waters, because they were made bitter.]]></a:t>
+              <a:t><![CDATA[12. நான்காம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது சூரியனில் மூன்றிலொரு பங்கும், சந்திரனில் மூன்றிலொருபங்கும், நட்சத்திரங்களில் மூன்றிலொருபங்கும் சேதப்பட்டது, அவற்றவற்றில் மூன்றிலொருபங்கு இருளடைந்தது; பகலிலும் மூன்றிலொருபங்கு பிரகாசமில்லாமற்போயிற்று, இரவிலும் அப்படியேயாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the name of the star is called Wormwood: and the third part of the waters became wormwood; and many men died of the waters, because they were made bitter.]]></a:t>
+              <a:t><![CDATA[12. நான்காம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது சூரியனில் மூன்றிலொரு பங்கும், சந்திரனில் மூன்றிலொருபங்கும், நட்சத்திரங்களில் மூன்றிலொருபங்கும் சேதப்பட்டது, அவற்றவற்றில் மூன்றிலொருபங்கு இருளடைந்தது; பகலிலும் மூன்றிலொருபங்கு பிரகாசமில்லாமற்போயிற்று, இரவிலும் அப்படியேயாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the fourth angel sounded, and the third part of the sun was smitten, and the third part of the moon, and the third part of the stars; so as the third part of them was darkened, and the day shone not for a third part of it, and the night likewise.]]></a:t>
+              <a:t><![CDATA[13. பின்பு, ஒரு தூதன் வானத்தின் மத்தியிலே பறந்துவரக்கண்டேன்; அவன் மகா சத்தமிட்டு: இனி எக்காளம் ஊதப்போகிற மற்ற மூன்று தூதருடைய எக்காள சத்தங்களினால் பூமியில் குடியிருக்கிறவர்களுக்கு ஐயோ, ஐயோ, ஐயோ, (ஆபத்துவரும்) என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,487 +1993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the fourth angel sounded, and the third part of the sun was smitten, and the third part of the moon, and the third part of the stars; so as the third part of them was darkened, and the day shone not for a third part of it, and the night likewise.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[13. And I beheld, and heard an angel flying through the midst of heaven, saying with a loud voice, Woe, woe, woe, to the citizens of the earth by reason of the other voices of the trumpet of the three angels, which are yet to sound!]]></a:t>
+              <a:t><![CDATA[13. பின்பு, ஒரு தூதன் வானத்தின் மத்தியிலே பறந்துவரக்கண்டேன்; அவன் மகா சத்தமிட்டு: இனி எக்காளம் ஊதப்போகிற மற்ற மூன்று தூதருடைய எக்காள சத்தங்களினால் பூமியில் குடியிருக்கிறவர்களுக்கு ஐயோ, ஐயோ, ஐயோ, (ஆபத்துவரும்) என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2554,51 +2102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And I saw the seven angels which stood before God; and to them were given seven trumpets.]]></a:t>
+              <a:t><![CDATA[2. பின்பு, தேவனுக்குமுன்பாக நிற்கிற ஏழு தூதர்களையுங் கண்டேன், அவர்களுக்கு ஏழு எக்காளங்கள் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2663,51 +2211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And I saw the seven angels which stood before God; and to them were given seven trumpets.]]></a:t>
+              <a:t><![CDATA[3. வேறொரு தூதனும் வந்து, தூபங்காட்டும் பொற்கலசத்தைப் பிடித்துப் பலிபீடத்தின் படியிலே நின்றான்; சிங்காசனத்திற்குமுன்பாக இருந்த பொற்பீடத்தின்மேல் சகல பரிசுத்தவான்களுடைய ஜெபங்களோடும் செலுத்தும்படி மிகுந்த தூபவர்க்கம் அவனுக்குக் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2772,51 +2320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And another angel came and stood at the altar, having a golden censer; and there was given unto him much incense, that he should offer it with the prayers of all saints upon the golden altar which was before the throne.]]></a:t>
+              <a:t><![CDATA[3. வேறொரு தூதனும் வந்து, தூபங்காட்டும் பொற்கலசத்தைப் பிடித்துப் பலிபீடத்தின் படியிலே நின்றான்; சிங்காசனத்திற்குமுன்பாக இருந்த பொற்பீடத்தின்மேல் சகல பரிசுத்தவான்களுடைய ஜெபங்களோடும் செலுத்தும்படி மிகுந்த தூபவர்க்கம் அவனுக்குக் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2881,51 +2429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And another angel came and stood at the altar, having a golden censer; and there was given unto him much incense, that he should offer it with the prayers of all saints upon the golden altar which was before the throne.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே பரிசுத்தவான்களுடைய ஜெபங்களோடும் செலுத்தப்பட்ட தூபவர்க்கத்தின் புகையானது அதனுடைய கையிலிருந்து தேவனுக்குமுன்பாக எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +2538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And another angel came and stood at the altar, having a golden censer; and there was given unto him much incense, that he should offer it with the prayers of all saints upon the golden altar which was before the throne.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே பரிசுத்தவான்களுடைய ஜெபங்களோடும் செலுத்தப்பட்ட தூபவர்க்கத்தின் புகையானது அதனுடைய கையிலிருந்து தேவனுக்குமுன்பாக எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3099,51 +2647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the smoke of the incense, which came with the prayers of the saints, ascended up before God out of the angel's hand.]]></a:t>
+              <a:t><![CDATA[5. பின்பு, அந்தத் தூதன் தூபகலசத்தை எடுத்து, அதைப் பலிபீடத்து நெருப்பினால் நிரப்பி, பூமியிலே கொட்டினான்; உடனே சத்தங்களும், இடிமுழக்கங்களும், மின்னல்களும், பூமியதிர்ச்சியும் உண்டாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +2756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the smoke of the incense, which came with the prayers of the saints, ascended up before God out of the angel's hand.]]></a:t>
+              <a:t><![CDATA[5. பின்பு, அந்தத் தூதன் தூபகலசத்தை எடுத்து, அதைப் பலிபீடத்து நெருப்பினால் நிரப்பி, பூமியிலே கொட்டினான்; உடனே சத்தங்களும், இடிமுழக்கங்களும், மின்னல்களும், பூமியதிர்ச்சியும் உண்டாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +2835,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510169" r:id="rId1"/>
+    <p:sldLayoutId id="2474539348" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3459,82 +3007,50 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3691,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு, அந்தத் தூதன் தூபகலசத்தை எடுத்து, அதைப் பலிபீடத்து நெருப்பினால் நிரப்பி, பூமியிலே]]></a:t>
+              <a:t><![CDATA[6. అంతట ఏడు బూరలు పట్టుకొనియున్న ఆ యేడుగురు దూతలు ఊదుటకు సిద్ధపడిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +3339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொட்டினான்; உடனே சத்தங்களும், இடிமுழக்கங்களும், மின்னல்களும், பூமியதிர்ச்சியும் உண்டாயின.]]></a:t>
+              <a:t><![CDATA[7. మొదటి దూత బూర ఊదినప్పుడు రక్తముతో మిళితమైన వడగండ్లును అగ్నియు పుట్టి భూమిపైన పడవేయబడెను; అందువలన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +3471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது, ஏழு எக்காளங்களையுடைய ஏழு தூதர்கள் எக்காளம் ஊதுகிறதற்குத் தங்களை ஆயத்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[భూమిలో మూడవ భాగము కాలి పోయెను, చెట్లలో మూడవ భాగమును కాలిపోయెను, పచ్చగడ్డియంతయు కాలిపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. முதலாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது இரத்தங்கலந்த கல்மழையும் அக்கினியும் உண்டாகி, பூமியிலே]]></a:t>
+              <a:t><![CDATA[8. రెండవ దూత బూర ఊదినప్పుడు అగ్నిచేత మండుచున్న పెద్ద కొండవంటిది ఒక్కటి సముద్రములో పడ వేయబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொட்டப்பட்டது; அதினால் மரங்களில் மூன்றிலொருபங்கு வெந்துபோயிற்று, பசும்புல்லெல்லாம் எரிந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[అందువలన సముద్రములో మూడవ భాగము రక్తమాయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +3867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இரண்டாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது அக்கினியால் எரிகிறபெரிய மலைபோன்றதொன்று சமுத்திரத்திலே]]></a:t>
+              <a:t><![CDATA[9. సముద్రములోని ప్రాణముగల జంతువులలో మూడవ భాగము చచ్చెను, ఓడలలో మూడవ భాగము నాశన మాయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போடப்பட்டது. அதினால் சமுத்திரத்தில் மூன்றிலொருபங்கு இரத்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. మూడవ దూత బూర ఊదినప్పుడు దివిటీవలె మండుచున్న యొక పెద్ద నక్షత్రము ఆకాశమునుండి రాలి నదుల మూడవ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சமுத்திரத்திலிருந்த ஜீவனுள்ள சிருஷ்டிகளில் மூன்றிலொருபங்கு செத்துப்போயிற்று; கப்பல்களில்]]></a:t>
+              <a:t><![CDATA[భాగముమీదను నీటిబుగ్గల మీదను పడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மூன்றிலொருபங்கு சேதமாயிற்று.]]></a:t>
+              <a:t><![CDATA[11. ఆ నక్షత్రమునకు మాచిపత్రియని పేరు. అందువలన నీళ్లలో మూడవభాగము మాచిపత్రి యాయెను; నీళ్లు చేదై]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +4395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மூன்றாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது ஒரு பெரிய நட்சத்திரம் தீவட்டியைப்போல எரிந்து,]]></a:t>
+              <a:t><![CDATA[పోయినందున వాటివలన మనుష్యులలో అనేకులు చచ్చిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் ஏழாம் முத்திரையை உடைத்தபோது, பரலோகத்தில் ஏறக்குறைய அரைமணிநேரமளவும் அமைதல் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[1. ఆయన యేడవ ముద్రను విప్పినప్పుడు పరలోక మందు ఇంచుమించు అరగంటసేపు నిశ్శబ్దముగా ఉండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வானத்திலிருந்து விழுந்தது; அது ஆறுகளில் மூன்றிலொருபங்கின்மேலும், நீருற்றுகளின்மேலும் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[12. నాలుగవ దూత బూర ఊదినప్పుడు సూర్య చంద్ర నక్షత్రములలో మూడవ భాగము చీకటి కమ్మునట్లును, పగటిలో మూడవ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்த நட்சத்திரத்திற்கு எட்டியென்று பெயர்; அதினால் தண்ணீரில் மூன்றிலொருபங்கு எட்டியைப்போலக்]]></a:t>
+              <a:t><![CDATA[భాగమున సూర్యుడు ప్రకాశింప కుండునట్లును, రాత్రిలో మూడవ భాగమున చంద్ర నక్షత్రములు ప్రకాశింపకుండునట్లును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கசப்பாயிற்று; இப்படிக் கசப்பான தண்ணீரினால் மனுஷரில் அநேகர் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[వాటిలో మూడవ భాగము కొట్టబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான்காம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது சூரியனில் மூன்றிலொரு பங்கும், சந்திரனில்]]></a:t>
+              <a:t><![CDATA[13. మరియు నేను చూడగా ఆకాశమధ్యమున ఒక పక్షి రాజు ఎగురుచు--బూరలు ఊదబోవుచున్న ముగ్గురు దూతల బూరల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,579 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மூன்றிலொருபங்கும், நட்சத்திரங்களில் மூன்றிலொருபங்கும் சேதப்பட்டது, அவற்றவற்றில் மூன்றிலொருபங்கு]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[(ஆபத்துவரும்) என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[శబ్దములనుబట్టి భూనివాసులకు అయ్యో, అయ్యో, అయ్యో, అని గొప్ప స్వరముతో చెప్పుట వింటిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு, தேவனுக்குமுன்பாக நிற்கிற ஏழு தூதர்களையுங் கண்டேன், அவர்களுக்கு ஏழு எக்காளங்கள்]]></a:t>
+              <a:t><![CDATA[2. అంతట నేను దేవునియెదుట నిలుచు ఏడుగురు దూతలను చూచితిని; వారికి ఏడు బూరలియ్యబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. మరియు సువర్ణధూపార్తి చేత పట్టుకొనియున్న వేరొక దూతవచ్చి బలిపీఠము ఎదుట నిలువగా సింహా సనము ఎదుట ఉన్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வேறொரு தூதனும் வந்து, தூபங்காட்டும் பொற்கலசத்தைப் பிடித்துப் பலிபீடத்தின் படியிலே நின்றான்;]]></a:t>
+              <a:t><![CDATA[సువర్ణబలిపీఠముపైన పరిశుద్ధులందరి ప్రార్థనలతో కలుపుటకై అతనికి బహు ధూపద్రవ్యములు ఇయ్యబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிங்காசனத்திற்குமுன்பாக இருந்த பொற்பீடத்தின்மேல் சகல பரிசுத்தவான்களுடைய ஜெபங்களோடும் செலுத்தும்படி]]></a:t>
+              <a:t><![CDATA[4. అప్పుడా ధూపద్రవ్యముల పొగ పరిశుద్ధుల ప్రార్థనలతో కలిసి దూత చేతిలోనుండి పైకి లేచి దేవుని సన్నిధిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மிகுந்த தூபவர்க்கம் அவனுக்குக் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[చేరెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே பரிசுத்தவான்களுடைய ஜெபங்களோடும் செலுத்தப்பட்ட தூபவர்க்கத்தின் புகையானது அதனுடைய]]></a:t>
+              <a:t><![CDATA[5. ఆ దూత ధూపార్తిని తీసికొని, బలి పీఠముపైనున్న నిప్పులతో దానిని నింపి, భూమిమీద పడ వేయగా ఉరుములు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கையிலிருந்து தேவனுக்குமுன்பாக எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[ధ్వనులు మెరుపులు భూకంపమును కలిగెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +6172,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +6282,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +6457,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>24</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>