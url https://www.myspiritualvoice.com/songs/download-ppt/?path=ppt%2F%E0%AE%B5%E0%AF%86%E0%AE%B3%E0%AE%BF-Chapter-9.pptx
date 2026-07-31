--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -69,66 +69,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -148,58 +132,50 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
-    <p:sldId id="295" r:id="rId42"/>
-[...6 lines deleted...]
-    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,61 +312,53 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And it was commanded them that they should not hurt the grass of the earth, neither any green thing, neither any tree; but only those men which have not the seal of God in their foreheads.]]></a:t>
+              <a:t><![CDATA[5. மேலும் அவர்களைக் கொலைசெய்யும்படிக்கு அவைகளுக்கு உத்தரவு கொடுக்கப்படாமல், ஐந்துமாதமளவும் அவர்களை வேதனைப்படுத்தும்படிக்கு உத்தரவு கொடுக்கப்பட்டது; அவைகள் செய்யும்வேதனை தேளானது மனுஷரைக் கொட்டும்போது உண்டாகும் வேதனையைப்போலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And to them it was given that they should not kill them, but that they should be tormented five months: and their torment was as the torment of a scorpion, when he strikes a man.]]></a:t>
+              <a:t><![CDATA[6. அந்நாட்களில் மனுஷர்கள் சாவைத்தேடியும் அதைக் காணாதிருப்பார்கள், சாகவேண்டுமென்று ஆசைப்படுவார்கள், சாவோ அவர்களுக்கு விலகி ஓடிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And to them it was given that they should not kill them, but that they should be tormented five months: and their torment was as the torment of a scorpion, when he strikes a man.]]></a:t>
+              <a:t><![CDATA[6. அந்நாட்களில் மனுஷர்கள் சாவைத்தேடியும் அதைக் காணாதிருப்பார்கள், சாகவேண்டுமென்று ஆசைப்படுவார்கள், சாவோ அவர்களுக்கு விலகி ஓடிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And to them it was given that they should not kill them, but that they should be tormented five months: and their torment was as the torment of a scorpion, when he strikes a man.]]></a:t>
+              <a:t><![CDATA[7. அந்த வெட்டுக்கிளிகளின் உருவம் யுத்தத்திற்கு ஆயத்தம்பண்ணப்பட்ட குதிரைகளுக்கு ஒப்பாயிருந்தது; அவைகளுடைய தலைகளின்மேல் பொன்மயமான கிரீடம் போன்றவைகளிருந்தன; அவைகளின் முகங்கள் மனுஷருடைய முகங்கள்போலிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And in those days shall men seek death, and shall not find it; and shall desire to die, and death shall flee from them.]]></a:t>
+              <a:t><![CDATA[7. அந்த வெட்டுக்கிளிகளின் உருவம் யுத்தத்திற்கு ஆயத்தம்பண்ணப்பட்ட குதிரைகளுக்கு ஒப்பாயிருந்தது; அவைகளுடைய தலைகளின்மேல் பொன்மயமான கிரீடம் போன்றவைகளிருந்தன; அவைகளின் முகங்கள் மனுஷருடைய முகங்கள்போலிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And in those days shall men seek death, and shall not find it; and shall desire to die, and death shall flee from them.]]></a:t>
+              <a:t><![CDATA[8. அவைகளுடைய கூந்தல் ஸ்திரீகளுடைய கூந்தல்போலிருந்தது; அவைகளின் பற்கள் சிங்கங்களின் பற்கள்போலிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the shapes of the locusts were like unto horses prepared unto battle; and on their heads were as it were crowns like gold, and their faces were as the faces of men.]]></a:t>
+              <a:t><![CDATA[9. இருப்புக் கவசங்களைப்போல மார்க்கவசங்கள் அவைகளுக்கு இருந்தன; அவைகளுடைய சிறகுகளின் இரைச்சல் யுத்தத்திற்கு ஓடுகிற அநேகங் குதிரைகள் பூண்ட இரதங்களின் இரைச்சலுக்கு ஒப்பாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the shapes of the locusts were like unto horses prepared unto battle; and on their heads were as it were crowns like gold, and their faces were as the faces of men.]]></a:t>
+              <a:t><![CDATA[9. இருப்புக் கவசங்களைப்போல மார்க்கவசங்கள் அவைகளுக்கு இருந்தன; அவைகளுடைய சிறகுகளின் இரைச்சல் யுத்தத்திற்கு ஓடுகிற அநேகங் குதிரைகள் பூண்ட இரதங்களின் இரைச்சலுக்கு ஒப்பாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the shapes of the locusts were like unto horses prepared unto battle; and on their heads were as it were crowns like gold, and their faces were as the faces of men.]]></a:t>
+              <a:t><![CDATA[10. அவைகள் தேள்களின் வால்களுக்கு ஒப்பான வால்களையும், அந்த வால்களில் கொடுக்குகளையும் உடையவைகளாயிருந்தன; அவைகள் ஐந்து மாதமளவும் மனுஷரைச் சேதப்படுத்துவதற்கு அதிகாரமுடையவைகளாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they had hair as the hair of women, and their teeth were as the teeth of lions.]]></a:t>
+              <a:t><![CDATA[10. அவைகள் தேள்களின் வால்களுக்கு ஒப்பான வால்களையும், அந்த வால்களில் கொடுக்குகளையும் உடையவைகளாயிருந்தன; அவைகள் ஐந்து மாதமளவும் மனுஷரைச் சேதப்படுத்துவதற்கு அதிகாரமுடையவைகளாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the fifth angel sounded, and I saw a star fall from heaven unto the earth: and to him was given the key of the bottomless pit.]]></a:t>
+              <a:t><![CDATA[1. ஐந்தாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது வானத்திலிருந்து பூமியின்மேல் விழுந்த ஒரு நட்சத்திரத்தைக் கண்டேன்; அவனுக்குப் பாதாளக்குழியின் திறவுகோல் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they had breastplates, as it were breastplates of iron; and the sound of their wings was as the sound of chariots of many horses running to battle.]]></a:t>
+              <a:t><![CDATA[11. அவைகளுக்கு ஒரு ராஜன் உண்டு, அவன் பாதாளத்தின் தூதன்; எபிரெயு பாஷையிலே அபெத்தோன் என்றும், கிரேக்கு பாஷையிலே அப்பொல்லியோன் என்றும் அவனுக்குப் பெயர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they had breastplates, as it were breastplates of iron; and the sound of their wings was as the sound of chariots of many horses running to battle.]]></a:t>
+              <a:t><![CDATA[11. அவைகளுக்கு ஒரு ராஜன் உண்டு, அவன் பாதாளத்தின் தூதன்; எபிரெயு பாஷையிலே அபெத்தோன் என்றும், கிரேக்கு பாஷையிலே அப்பொல்லியோன் என்றும் அவனுக்குப் பெயர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they had tails like unto scorpions, and there were stings in their tails: and their power was to hurt men five months.]]></a:t>
+              <a:t><![CDATA[12. முதலாம் ஆபத்து கடந்துபோயிற்று; இவைகளுக்குப்பின்பு இன்னும் இரண்டு ஆபத்துகள், இதோ, வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they had tails like unto scorpions, and there were stings in their tails: and their power was to hurt men five months.]]></a:t>
+              <a:t><![CDATA[13. ஆறாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது அவனுக்கு முன்பாக இருந்த பொற்பீடத்தின் நான்கு கொம்புகளிலுமிருந்து ஒரு சத்தந்தோன்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And they had a king over them, which is the angel of the bottomless pit, whose name in the Hebrew tongue is Abaddon, but in the Greek tongue has his name Apollyon.]]></a:t>
+              <a:t><![CDATA[14. எக்காளத்தைப் பிடித்திருந்த ஆறாம் தூதனை நோக்கி: ஐப்பிராத்தென்னும் பெரிய நதியண்டையிலே கட்டப்பட்டிருக்கிற நான்கு தூதர்களையும் அவிழ்த்துவிடு என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And they had a king over them, which is the angel of the bottomless pit, whose name in the Hebrew tongue is Abaddon, but in the Greek tongue has his name Apollyon.]]></a:t>
+              <a:t><![CDATA[14. எக்காளத்தைப் பிடித்திருந்த ஆறாம் தூதனை நோக்கி: ஐப்பிராத்தென்னும் பெரிய நதியண்டையிலே கட்டப்பட்டிருக்கிற நான்கு தூதர்களையும் அவிழ்த்துவிடு என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. One woe is past; and, behold, there come two woes more hereafter.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது மனுஷரில் மூன்றிலொருபங்கைக் கொல்லும்படிக்கு ஒருமணிநேரத்திற்கும், ஒரு நாளுக்கும், ஒரு மாதத்திற்கும், ஒரு வருஷத்திற்கும் ஆயத்தமாக்கப்பட்டிருந்த அந்த நான்கு தூதர்களும் அவிழ்த்துவிடப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the sixth angel sounded, and I heard a voice from the four horns of the golden altar which is before God,]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது மனுஷரில் மூன்றிலொருபங்கைக் கொல்லும்படிக்கு ஒருமணிநேரத்திற்கும், ஒரு நாளுக்கும், ஒரு மாதத்திற்கும், ஒரு வருஷத்திற்கும் ஆயத்தமாக்கப்பட்டிருந்த அந்த நான்கு தூதர்களும் அவிழ்த்துவிடப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the sixth angel sounded, and I heard a voice from the four horns of the golden altar which is before God,]]></a:t>
+              <a:t><![CDATA[16. குதிரைச்சேனைகளாகிய இராணுவங்களின் தொகை இருபது கோடியாயிருந்தது; அவைகளின் தொகையைச் சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Saying to the sixth angel which had the trumpet, Loose the four angels which are bound in the great river Euphrates.]]></a:t>
+              <a:t><![CDATA[17. குதிரைகளையும் அவைகளினால் ஏறியிருந்தவர்களையும் நான் தரிசனத்தில் கண்டவிதமாவது; அவர்கள் அக்கினிநிறமும் நீலநிறமும் கந்தகநிறமுமான மார்க்கவசங்களையுடையவர்களாயிருந்தார்கள்; குதிரைகளுடைய தலைகள் சிங்கங்களின் தலைகளைப்போலிருந்தன; அவைகளுடைய வாய்களிலிருந்து அக்கினியும் புகையும் கந்தகமும் புறப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the fifth angel sounded, and I saw a star fall from heaven unto the earth: and to him was given the key of the bottomless pit.]]></a:t>
+              <a:t><![CDATA[1. ஐந்தாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது வானத்திலிருந்து பூமியின்மேல் விழுந்த ஒரு நட்சத்திரத்தைக் கண்டேன்; அவனுக்குப் பாதாளக்குழியின் திறவுகோல் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Saying to the sixth angel which had the trumpet, Loose the four angels which are bound in the great river Euphrates.]]></a:t>
+              <a:t><![CDATA[17. குதிரைகளையும் அவைகளினால் ஏறியிருந்தவர்களையும் நான் தரிசனத்தில் கண்டவிதமாவது; அவர்கள் அக்கினிநிறமும் நீலநிறமும் கந்தகநிறமுமான மார்க்கவசங்களையுடையவர்களாயிருந்தார்கள்; குதிரைகளுடைய தலைகள் சிங்கங்களின் தலைகளைப்போலிருந்தன; அவைகளுடைய வாய்களிலிருந்து அக்கினியும் புகையும் கந்தகமும் புறப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the four angels were loosed, which were prepared for an hour, and a day, and a month, and a year, in order to slay the third part of men.]]></a:t>
+              <a:t><![CDATA[17. குதிரைகளையும் அவைகளினால் ஏறியிருந்தவர்களையும் நான் தரிசனத்தில் கண்டவிதமாவது; அவர்கள் அக்கினிநிறமும் நீலநிறமும் கந்தகநிறமுமான மார்க்கவசங்களையுடையவர்களாயிருந்தார்கள்; குதிரைகளுடைய தலைகள் சிங்கங்களின் தலைகளைப்போலிருந்தன; அவைகளுடைய வாய்களிலிருந்து அக்கினியும் புகையும் கந்தகமும் புறப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the four angels were loosed, which were prepared for an hour, and a day, and a month, and a year, in order to slay the third part of men.]]></a:t>
+              <a:t><![CDATA[18. அவைகளுடைய வாய்களிலிருந்து புறப்பட்ட அக்கினி புகை கந்தகம் என்னும் இம்மூன்றினாலும் மனுஷரில் மூன்றிலொருபங்கு கொல்லப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the four angels were loosed, which were prepared for an hour, and a day, and a month, and a year, in order to slay the third part of men.]]></a:t>
+              <a:t><![CDATA[18. அவைகளுடைய வாய்களிலிருந்து புறப்பட்ட அக்கினி புகை கந்தகம் என்னும் இம்மூன்றினாலும் மனுஷரில் மூன்றிலொருபங்கு கொல்லப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the number of the army of the horsemen were two hundred thousand thousand: and I heard the number of them.]]></a:t>
+              <a:t><![CDATA[19. அந்தக் குதிரைகளின் வல்லமை அவைகளுடைய வாயிலேயும் வால்களிலேயும் இருக்கிறது; அவைகளுடைய வால்கள் பாம்புகளுக்கு ஒப்பானவைகளாயும், தலைகளுள்ளவைகளாயுமிருக்கிறது, அவைகளாலே சேதப்படுத்துகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And thus I saw the horses in the vision, and them that sat on them, having breastplates of fire, and of jacinth, and brimstone: and the heads of the horses were as the heads of lions; and out of their mouths issued fire and smoke and brimstone.]]></a:t>
+              <a:t><![CDATA[19. அந்தக் குதிரைகளின் வல்லமை அவைகளுடைய வாயிலேயும் வால்களிலேயும் இருக்கிறது; அவைகளுடைய வால்கள் பாம்புகளுக்கு ஒப்பானவைகளாயும், தலைகளுள்ளவைகளாயுமிருக்கிறது, அவைகளாலே சேதப்படுத்துகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And thus I saw the horses in the vision, and them that sat on them, having breastplates of fire, and of jacinth, and brimstone: and the heads of the horses were as the heads of lions; and out of their mouths issued fire and smoke and brimstone.]]></a:t>
+              <a:t><![CDATA[20. அப்படியிருந்தும், அந்த வாதைகளால் கொல்லப்படாத மற்ற மனுஷர்கள் பேய்களையும், பொன் வெள்ளி செம்பு கல்மரம் என்பவைகளால் செய்யப்பட்டவைகளாயும் காணவும் கேட்கவும் நடக்கவுமாட்டாதவைகளாயுமிருக்கிற விக்கிரகங்களையும் வணங்காதபடிக்குத் தங்கள் கைகளின் கிரியைகளை விட்டு மனந்திரும்பவுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And thus I saw the horses in the vision, and them that sat on them, having breastplates of fire, and of jacinth, and brimstone: and the heads of the horses were as the heads of lions; and out of their mouths issued fire and smoke and brimstone.]]></a:t>
+              <a:t><![CDATA[20. அப்படியிருந்தும், அந்த வாதைகளால் கொல்லப்படாத மற்ற மனுஷர்கள் பேய்களையும், பொன் வெள்ளி செம்பு கல்மரம் என்பவைகளால் செய்யப்பட்டவைகளாயும் காணவும் கேட்கவும் நடக்கவுமாட்டாதவைகளாயுமிருக்கிற விக்கிரகங்களையும் வணங்காதபடிக்குத் தங்கள் கைகளின் கிரியைகளை விட்டு மனந்திரும்பவுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And thus I saw the horses in the vision, and them that sat on them, having breastplates of fire, and of jacinth, and brimstone: and the heads of the horses were as the heads of lions; and out of their mouths issued fire and smoke and brimstone.]]></a:t>
+              <a:t><![CDATA[21. தங்கள் கொலைபாதகங்களையும், தங்கள் சூனியங்களையும், தங்கள் வேசித்தனங்களையும், தங்கள் களவுகளையும் விட்டு மனந்திரும்பவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. By these three was the third part of men killed, by the fire, and by the smoke, and by the brimstone, which issued out of their mouths.]]></a:t>
+              <a:t><![CDATA[21. தங்கள் கொலைபாதகங்களையும், தங்கள் சூனியங்களையும், தங்கள் வேசித்தனங்களையும், தங்கள் களவுகளையும் விட்டு மனந்திரும்பவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,923 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he opened the bottomless pit; and there arose a smoke out of the pit, as the smoke of a great furnace; and the sun and the air were darkened by reason of the smoke of the pit.]]></a:t>
-[...871 lines deleted...]
-              <a:t><![CDATA[21. Neither repented they of their murders, nor of their sorceries, nor of their fornication, nor of their thefts.]]></a:t>
+              <a:t><![CDATA[2. அவன் பாதாளக்குழியைத் திறந்தான்; உடனே பெருஞ்சூளையின் புகையைப்போல அந்தக் குழியிலிருந்து புகைஎழும்பிற்று; அந்தக் குழியின் புகையில் சூரியனும் ஆகாயமும் அந்தகாரப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he opened the bottomless pit; and there arose a smoke out of the pit, as the smoke of a great furnace; and the sun and the air were darkened by reason of the smoke of the pit.]]></a:t>
+              <a:t><![CDATA[2. அவன் பாதாளக்குழியைத் திறந்தான்; உடனே பெருஞ்சூளையின் புகையைப்போல அந்தக் குழியிலிருந்து புகைஎழும்பிற்று; அந்தக் குழியின் புகையில் சூரியனும் ஆகாயமும் அந்தகாரப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And there came out of the smoke locusts upon the earth: and unto them was given power, as the scorpions of the earth have power.]]></a:t>
+              <a:t><![CDATA[3. அந்தப் புகையிலிருந்து வெட்டுக்கிளிகள் புறப்பட்டுப் பூமியின்மேல் வந்தது; அவைகளுக்குப் பூமியிலுள்ள தேள்களின் வல்லமைக்கொப்பான வல்லமை கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And there came out of the smoke locusts upon the earth: and unto them was given power, as the scorpions of the earth have power.]]></a:t>
+              <a:t><![CDATA[4. பூமியின் புல்லையும் பசுமையான எந்தப் பூண்டையும் எந்த மரத்தையும் சேதப்படுத்தாமல், தங்கள் நெற்றிகளில் தேவனுடைய முத்திரையைத் தரித்திராத மனுஷரைமாத்திரம் சேதப்படுத்த அவைகளுக்கு உத்தரவு கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And it was commanded them that they should not hurt the grass of the earth, neither any green thing, neither any tree; but only those men which have not the seal of God in their foreheads.]]></a:t>
+              <a:t><![CDATA[4. பூமியின் புல்லையும் பசுமையான எந்தப் பூண்டையும் எந்த மரத்தையும் சேதப்படுத்தாமல், தங்கள் நெற்றிகளில் தேவனுடைய முத்திரையைத் தரித்திராத மனுஷரைமாத்திரம் சேதப்படுத்த அவைகளுக்கு உத்தரவு கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And it was commanded them that they should not hurt the grass of the earth, neither any green thing, neither any tree; but only those men which have not the seal of God in their foreheads.]]></a:t>
+              <a:t><![CDATA[5. மேலும் அவர்களைக் கொலைசெய்யும்படிக்கு அவைகளுக்கு உத்தரவு கொடுக்கப்படாமல், ஐந்துமாதமளவும் அவர்களை வேதனைப்படுத்தும்படிக்கு உத்தரவு கொடுக்கப்பட்டது; அவைகள் செய்யும்வேதனை தேளானது மனுஷரைக் கொட்டும்போது உண்டாகும் வேதனையைப்போலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510188" r:id="rId1"/>
+    <p:sldLayoutId id="2474539351" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5742,114 +4838,50 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5990,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[ఇయ్యబడెను. వాటివలవ కలుగు బాధ, తేలు మనుష్యుని కుట్టినప్పుడుండు బాధవలె ఉండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் அவர்களைக் கொலைசெய்யும்படிக்கு அவைகளுக்கு உத்தரவு கொடுக்கப்படாமல், ஐந்துமாதமளவும் அவர்களை]]></a:t>
+              <a:t><![CDATA[6. ఆ దినములలో మనుష్యులు మరణమును వెదకుదురు గాని అది వారికి దొరకనే దొరకదు; చావవలెనని ఆశపడుదురు గాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வேதனைப்படுத்தும்படிக்கு உத்தரவு கொடுக்கப்பட்டது; அவைகள் செய்யும்வேதனை தேளானது மனுஷரைக் கொட்டும்போது]]></a:t>
+              <a:t><![CDATA[మరణము వారియొద్దనుండి పారిపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உண்டாகும் வேதனையைப்போலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. ఆ మిడతల రూపములు యుద్ధమునకు సిద్ధపరచబడిన గుఱ్ఱములను పోలి యున్నవి. బంగారమువలె మెరయు కిరీటములవంటివి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாட்களில் மனுஷர்கள் சாவைத்தேடியும் அதைக் காணாதிருப்பார்கள், சாகவேண்டுமென்று ஆசைப்படுவார்கள்,]]></a:t>
+              <a:t><![CDATA[వాటి తలలమీద ఉండెను; వాటి ముఖములు మనుష్య ముఖములవంటివి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சாவோ அவர்களுக்கு விலகி ஓடிப்போம்.]]></a:t>
+              <a:t><![CDATA[8. స్త్రీల తలవెండ్రుకలవంటి వెండ్రుకలు వాటికుండెను. వాటి పండ్లు సింహపు కోరలవలె ఉండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த வெட்டுக்கிளிகளின் உருவம் யுத்தத்திற்கு ஆயத்தம்பண்ணப்பட்ட குதிரைகளுக்கு ஒப்பாயிருந்தது;]]></a:t>
+              <a:t><![CDATA[9. ఇనుప మైమరువులవంటి మైమరువులు వాటి కుండెను. వాటి రెక్కల ధ్వని యుద్ధమునకు పరుగెత్తునట్టి విస్తారమైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவைகளுடைய தலைகளின்மேல் பொன்மயமான கிரீடம் போன்றவைகளிருந்தன; அவைகளின் முகங்கள் மனுஷருடைய]]></a:t>
+              <a:t><![CDATA[గుఱ్ఱపు రథముల ధ్వనివలె ఉండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முகங்கள்போலிருந்தன.]]></a:t>
+              <a:t><![CDATA[10. తేళ్లతోకలవంటి తోకలును కొండ్లును వాటికుండెను. అయిదు నెలలవరకు వాటి తోకలచేత మనుష్యులకు హాని చేయుటకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளுடைய கூந்தல் ஸ்திரீகளுடைய கூந்தல்போலிருந்தது; அவைகளின் பற்கள் சிங்கங்களின் பற்கள்போலிருந்தன.]]></a:t>
+              <a:t><![CDATA[వాటికి అధికారముండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐந்தாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது வானத்திலிருந்து பூமியின்மேல் விழுந்த ஒரு]]></a:t>
+              <a:t><![CDATA[1. అయిదవ దూత బూర ఊదినప్పుడు ఆకాశమునుండి భూమిమీద రాలిన యొక నక్షత్రమును చూచితిని. అగాధముయొక్క]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இருப்புக் கவசங்களைப்போல மார்க்கவசங்கள் அவைகளுக்கு இருந்தன; அவைகளுடைய சிறகுகளின் இரைச்சல்]]></a:t>
+              <a:t><![CDATA[11. పాతాళపు దూత వాటిపైన రాజుగా ఉన్నాడు; హెబ్రీభాషలో వానికి అబద్దోనని పేరు, గ్రీసుదేశపు భాషలో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யுத்தத்திற்கு ஓடுகிற அநேகங் குதிரைகள் பூண்ட இரதங்களின் இரைச்சலுக்கு ஒப்பாயிருந்தன.]]></a:t>
+              <a:t><![CDATA[వానిపేరు అపొల్లుయోను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் தேள்களின் வால்களுக்கு ஒப்பான வால்களையும், அந்த வால்களில் கொடுக்குகளையும்]]></a:t>
+              <a:t><![CDATA[12. మొదటి శ్రమ గతించెను; ఇదిగో మరి రెండు శ్రమలు ఇటుతరువాత వచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உடையவைகளாயிருந்தன; அவைகள் ஐந்து மாதமளவும் மனுஷரைச் சேதப்படுத்துவதற்கு அதிகாரமுடையவைகளாயிருந்தன.]]></a:t>
+              <a:t><![CDATA[13. ఆరవ దూత బూర ఊదినప్పుడు దేవునియెదుట ఉన్న సువర్ణ బలిపీఠముయొక్క కొమ్ములనుండి యొక స్వరము యూఫ్రటీసు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகளுக்கு ஒரு ராஜன் உண்டு, அவன் பாதாளத்தின் தூதன்; எபிரெயு பாஷையிலே அபெத்தோன் என்றும், கிரேக்கு]]></a:t>
+              <a:t><![CDATA[14. అను మహానదియొద్ద బంధింపబడియున్న నలుగురు దూతలను వదిలిపెట్టుమని బూర పట్టుకొని యున్న ఆ యారవ దూతతో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பாஷையிலே அப்பொல்லியோன் என்றும் அவனுக்குப் பெயர்.]]></a:t>
+              <a:t><![CDATA[చెప్పుట వింటిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முதலாம் ஆபத்து கடந்துபோயிற்று; இவைகளுக்குப்பின்பு இன்னும் இரண்டு ஆபத்துகள், இதோ, வருகிறது.]]></a:t>
+              <a:t><![CDATA[15. మను ష్యులలో మూడవ భాగమును సంహరింపవలెనని అదే సంవత్సరమున అదే నెలలో అదే దినమున, అదే గంటకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆறாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது அவனுக்கு முன்பாக இருந்த பொற்பீடத்தின் நான்கு]]></a:t>
+              <a:t><![CDATA[సిద్ధపరచబడియుండిన ఆ నలుగురు దూతలు వదిలిపెట్ట బడిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொம்புகளிலுமிருந்து ஒரு சத்தந்தோன்றி,]]></a:t>
+              <a:t><![CDATA[16. గుఱ్ఱపురౌతుల సైన్యముల లెక్క యిరువదికోట్లు; వారి లెక్క యింత అని నేను వింటిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எக்காளத்தைப் பிடித்திருந்த ஆறாம் தூதனை நோக்கி: ஐப்பிராத்தென்னும் பெரிய நதியண்டையிலே]]></a:t>
+              <a:t><![CDATA[17. మరియు నాకు కలిగిన దర్శనమందు ఈలాగు చూచితిని. ఆ గుఱ్ఱ ములకును వాటి మీద కూర్చుండియున్నవారికిని,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நட்சத்திரத்தைக் கண்டேன்; அவனுக்குப் பாதாளக்குழியின் திறவுகோல் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[తాళపుచెవి అతనికి ఇయ్యబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கட்டப்பட்டிருக்கிற நான்கு தூதர்களையும் அவிழ்த்துவிடு என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[నిప్పువలె ఎరుపు వర్ణము, నీలవర్ణము, గంధకవర్ణముల మైమరువు లుండెను. ఆ గుఱ్ఱముల తలలు సింహపు తలలవంటివి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது மனுஷரில் மூன்றிலொருபங்கைக் கொல்லும்படிக்கு ஒருமணிநேரத்திற்கும், ஒரு நாளுக்கும், ஒரு]]></a:t>
+              <a:t><![CDATA[వాటి నోళ్లలోనుండి అగ్ని ధూమగంధకములు బయలు వెడలుచుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மாதத்திற்கும், ஒரு வருஷத்திற்கும் ஆயத்தமாக்கப்பட்டிருந்த அந்த நான்கு தூதர்களும்]]></a:t>
+              <a:t><![CDATA[18. ఈ మూడు దెబ్బలచేత, అనగా వీటి నోళ్లలోనుండి బయలువెడలుచున్న అగ్ని ధూమగంధక ములచేత, మనుష్యులలో మూడవ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவிழ்த்துவிடப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[భాగము చంపబడెను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குதிரைச்சேனைகளாகிய இராணுவங்களின் தொகை இருபது கோடியாயிருந்தது; அவைகளின் தொகையைச் சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[19. ఆ గుఱ్ఱముల బలము వాటి నోళ్లయందును వాటి తోకల యందును ఉన్నది, ఎందుకనగా వాటి తోకలు పాములవలె ఉండి తలలు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. குதிரைகளையும் அவைகளினால் ஏறியிருந்தவர்களையும் நான் தரிசனத்தில் கண்டவிதமாவது; அவர்கள்]]></a:t>
+              <a:t><![CDATA[కలిగినవైనందున వాటిచేత అవి హాని చేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அக்கினிநிறமும் நீலநிறமும் கந்தகநிறமுமான மார்க்கவசங்களையுடையவர்களாயிருந்தார்கள்; குதிரைகளுடைய தலைகள்]]></a:t>
+              <a:t><![CDATA[20. ఈ దెబ్బలచేత చావక మిగిలిన జనులు, దయ్య ములను, చూడను వినను నడువను శక్తిలేనివై, బంగారు వెండి కంచు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிங்கங்களின் தலைகளைப்போலிருந்தன; அவைகளுடைய வாய்களிலிருந்து அக்கினியும் புகையும் கந்தகமும்]]></a:t>
+              <a:t><![CDATA[రాయి కర్రలతో చేయబడిన తమ హస్తకృతములైన విగ్రహములను పూజింపకుండ విడిచిపెట్టునట్లు మారుమనస్సు పొందలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புறப்பட்டன.]]></a:t>
+              <a:t><![CDATA[21. మరియు తాము చేయు చున్న నరహత్యలును మాయమంత్రములును జారచోరత్వ ములును చేయకుండునట్లు వారు మారుమనస్సు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவைகளுடைய வாய்களிலிருந்து புறப்பட்ட அக்கினி புகை கந்தகம் என்னும் இம்மூன்றினாலும் மனுஷரில்]]></a:t>
+              <a:t><![CDATA[పొందిన వారు కారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,1107 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் பாதாளக்குழியைத் திறந்தான்; உடனே பெருஞ்சூளையின் புகையைப்போல அந்தக் குழியிலிருந்து]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[விட்டு மனந்திரும்பவுமில்லை.]]></a:t>
+              <a:t><![CDATA[2. అతడు అగాధము తెరవగా పెద్ద కొలిమిలోనుండి లేచు పొగవంటి పొగ ఆ అగాధములోనుండి లేచెను; ఆ అగాధములోని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புகைஎழும்பிற்று; அந்தக் குழியின் புகையில் சூரியனும் ஆகாயமும் அந்தகாரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[పొగచేత సూర్యునిని వాయుమండలమున చీకటి కమ్మెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் புகையிலிருந்து வெட்டுக்கிளிகள் புறப்பட்டுப் பூமியின்மேல் வந்தது; அவைகளுக்குப் பூமியிலுள்ள]]></a:t>
+              <a:t><![CDATA[3. ఆ పొగలోనుండి మిడతలు భూమి మీదికి వచ్చెను, భూమిలో ఉండు తేళ్లకు బలమున్నట్టు వాటికి బలము ఇయ్యబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேள்களின் வல்லமைக்கொப்பான வல்லமை கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. మరియు నొసళ్లయందు దేవుని ముద్రలేని మనుష్యులకే తప్ప భూమిపైనున్న గడ్డికైనను ఏ మొక్కలకైనను మరి ఏ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பூமியின் புல்லையும் பசுமையான எந்தப் பூண்டையும் எந்த மரத்தையும் சேதப்படுத்தாமல், தங்கள்]]></a:t>
+              <a:t><![CDATA[వృక్షమునకైనను హాని కలుగజేయకూడదని వాటికి ఆజ్ఞ ఇయ్యబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நெற்றிகளில் தேவனுடைய முத்திரையைத் தரித்திராத மனுஷரைமாத்திரம் சேதப்படுத்த அவைகளுக்கு உத்தரவு]]></a:t>
+              <a:t><![CDATA[5. మరియు వారిని చంపుటకు అధికారము ఇయ్యబడలేదు గాని అయిదు నెలలవరకు బాధించుటకు వాటికి అధికారము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>