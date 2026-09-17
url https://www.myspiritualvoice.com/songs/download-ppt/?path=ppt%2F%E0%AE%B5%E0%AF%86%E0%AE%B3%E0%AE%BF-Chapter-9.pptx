--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -69,50 +69,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +148,58 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +336,61 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் அவர்களைக் கொலைசெய்யும்படிக்கு அவைகளுக்கு உத்தரவு கொடுக்கப்படாமல், ஐந்துமாதமளவும் அவர்களை வேதனைப்படுத்தும்படிக்கு உத்தரவு கொடுக்கப்பட்டது; அவைகள் செய்யும்வேதனை தேளானது மனுஷரைக் கொட்டும்போது உண்டாகும் வேதனையைப்போலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. And it was commanded them that they should not hurt the grass of the earth, neither any green thing, neither any tree; but only those men which have not the seal of God in their foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாட்களில் மனுஷர்கள் சாவைத்தேடியும் அதைக் காணாதிருப்பார்கள், சாகவேண்டுமென்று ஆசைப்படுவார்கள், சாவோ அவர்களுக்கு விலகி ஓடிப்போம்.]]></a:t>
+              <a:t><![CDATA[5. And to them it was given that they should not kill them, but that they should be tormented five months: and their torment was as the torment of a scorpion, when he strikes a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாட்களில் மனுஷர்கள் சாவைத்தேடியும் அதைக் காணாதிருப்பார்கள், சாகவேண்டுமென்று ஆசைப்படுவார்கள், சாவோ அவர்களுக்கு விலகி ஓடிப்போம்.]]></a:t>
+              <a:t><![CDATA[5. And to them it was given that they should not kill them, but that they should be tormented five months: and their torment was as the torment of a scorpion, when he strikes a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த வெட்டுக்கிளிகளின் உருவம் யுத்தத்திற்கு ஆயத்தம்பண்ணப்பட்ட குதிரைகளுக்கு ஒப்பாயிருந்தது; அவைகளுடைய தலைகளின்மேல் பொன்மயமான கிரீடம் போன்றவைகளிருந்தன; அவைகளின் முகங்கள் மனுஷருடைய முகங்கள்போலிருந்தன.]]></a:t>
+              <a:t><![CDATA[5. And to them it was given that they should not kill them, but that they should be tormented five months: and their torment was as the torment of a scorpion, when he strikes a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த வெட்டுக்கிளிகளின் உருவம் யுத்தத்திற்கு ஆயத்தம்பண்ணப்பட்ட குதிரைகளுக்கு ஒப்பாயிருந்தது; அவைகளுடைய தலைகளின்மேல் பொன்மயமான கிரீடம் போன்றவைகளிருந்தன; அவைகளின் முகங்கள் மனுஷருடைய முகங்கள்போலிருந்தன.]]></a:t>
+              <a:t><![CDATA[6. And in those days shall men seek death, and shall not find it; and shall desire to die, and death shall flee from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளுடைய கூந்தல் ஸ்திரீகளுடைய கூந்தல்போலிருந்தது; அவைகளின் பற்கள் சிங்கங்களின் பற்கள்போலிருந்தன.]]></a:t>
+              <a:t><![CDATA[6. And in those days shall men seek death, and shall not find it; and shall desire to die, and death shall flee from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இருப்புக் கவசங்களைப்போல மார்க்கவசங்கள் அவைகளுக்கு இருந்தன; அவைகளுடைய சிறகுகளின் இரைச்சல் யுத்தத்திற்கு ஓடுகிற அநேகங் குதிரைகள் பூண்ட இரதங்களின் இரைச்சலுக்கு ஒப்பாயிருந்தன.]]></a:t>
+              <a:t><![CDATA[7. And the shapes of the locusts were like unto horses prepared unto battle; and on their heads were as it were crowns like gold, and their faces were as the faces of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இருப்புக் கவசங்களைப்போல மார்க்கவசங்கள் அவைகளுக்கு இருந்தன; அவைகளுடைய சிறகுகளின் இரைச்சல் யுத்தத்திற்கு ஓடுகிற அநேகங் குதிரைகள் பூண்ட இரதங்களின் இரைச்சலுக்கு ஒப்பாயிருந்தன.]]></a:t>
+              <a:t><![CDATA[7. And the shapes of the locusts were like unto horses prepared unto battle; and on their heads were as it were crowns like gold, and their faces were as the faces of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் தேள்களின் வால்களுக்கு ஒப்பான வால்களையும், அந்த வால்களில் கொடுக்குகளையும் உடையவைகளாயிருந்தன; அவைகள் ஐந்து மாதமளவும் மனுஷரைச் சேதப்படுத்துவதற்கு அதிகாரமுடையவைகளாயிருந்தன.]]></a:t>
+              <a:t><![CDATA[7. And the shapes of the locusts were like unto horses prepared unto battle; and on their heads were as it were crowns like gold, and their faces were as the faces of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் தேள்களின் வால்களுக்கு ஒப்பான வால்களையும், அந்த வால்களில் கொடுக்குகளையும் உடையவைகளாயிருந்தன; அவைகள் ஐந்து மாதமளவும் மனுஷரைச் சேதப்படுத்துவதற்கு அதிகாரமுடையவைகளாயிருந்தன.]]></a:t>
+              <a:t><![CDATA[8. And they had hair as the hair of women, and their teeth were as the teeth of lions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐந்தாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது வானத்திலிருந்து பூமியின்மேல் விழுந்த ஒரு நட்சத்திரத்தைக் கண்டேன்; அவனுக்குப் பாதாளக்குழியின் திறவுகோல் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. And the fifth angel sounded, and I saw a star fall from heaven unto the earth: and to him was given the key of the bottomless pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகளுக்கு ஒரு ராஜன் உண்டு, அவன் பாதாளத்தின் தூதன்; எபிரெயு பாஷையிலே அபெத்தோன் என்றும், கிரேக்கு பாஷையிலே அப்பொல்லியோன் என்றும் அவனுக்குப் பெயர்.]]></a:t>
+              <a:t><![CDATA[9. And they had breastplates, as it were breastplates of iron; and the sound of their wings was as the sound of chariots of many horses running to battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகளுக்கு ஒரு ராஜன் உண்டு, அவன் பாதாளத்தின் தூதன்; எபிரெயு பாஷையிலே அபெத்தோன் என்றும், கிரேக்கு பாஷையிலே அப்பொல்லியோன் என்றும் அவனுக்குப் பெயர்.]]></a:t>
+              <a:t><![CDATA[9. And they had breastplates, as it were breastplates of iron; and the sound of their wings was as the sound of chariots of many horses running to battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முதலாம் ஆபத்து கடந்துபோயிற்று; இவைகளுக்குப்பின்பு இன்னும் இரண்டு ஆபத்துகள், இதோ, வருகிறது.]]></a:t>
+              <a:t><![CDATA[10. And they had tails like unto scorpions, and there were stings in their tails: and their power was to hurt men five months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆறாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது அவனுக்கு முன்பாக இருந்த பொற்பீடத்தின் நான்கு கொம்புகளிலுமிருந்து ஒரு சத்தந்தோன்றி,]]></a:t>
+              <a:t><![CDATA[10. And they had tails like unto scorpions, and there were stings in their tails: and their power was to hurt men five months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எக்காளத்தைப் பிடித்திருந்த ஆறாம் தூதனை நோக்கி: ஐப்பிராத்தென்னும் பெரிய நதியண்டையிலே கட்டப்பட்டிருக்கிற நான்கு தூதர்களையும் அவிழ்த்துவிடு என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[11. And they had a king over them, which is the angel of the bottomless pit, whose name in the Hebrew tongue is Abaddon, but in the Greek tongue has his name Apollyon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எக்காளத்தைப் பிடித்திருந்த ஆறாம் தூதனை நோக்கி: ஐப்பிராத்தென்னும் பெரிய நதியண்டையிலே கட்டப்பட்டிருக்கிற நான்கு தூதர்களையும் அவிழ்த்துவிடு என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[11. And they had a king over them, which is the angel of the bottomless pit, whose name in the Hebrew tongue is Abaddon, but in the Greek tongue has his name Apollyon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது மனுஷரில் மூன்றிலொருபங்கைக் கொல்லும்படிக்கு ஒருமணிநேரத்திற்கும், ஒரு நாளுக்கும், ஒரு மாதத்திற்கும், ஒரு வருஷத்திற்கும் ஆயத்தமாக்கப்பட்டிருந்த அந்த நான்கு தூதர்களும் அவிழ்த்துவிடப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. One woe is past; and, behold, there come two woes more hereafter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது மனுஷரில் மூன்றிலொருபங்கைக் கொல்லும்படிக்கு ஒருமணிநேரத்திற்கும், ஒரு நாளுக்கும், ஒரு மாதத்திற்கும், ஒரு வருஷத்திற்கும் ஆயத்தமாக்கப்பட்டிருந்த அந்த நான்கு தூதர்களும் அவிழ்த்துவிடப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And the sixth angel sounded, and I heard a voice from the four horns of the golden altar which is before God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குதிரைச்சேனைகளாகிய இராணுவங்களின் தொகை இருபது கோடியாயிருந்தது; அவைகளின் தொகையைச் சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[13. And the sixth angel sounded, and I heard a voice from the four horns of the golden altar which is before God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. குதிரைகளையும் அவைகளினால் ஏறியிருந்தவர்களையும் நான் தரிசனத்தில் கண்டவிதமாவது; அவர்கள் அக்கினிநிறமும் நீலநிறமும் கந்தகநிறமுமான மார்க்கவசங்களையுடையவர்களாயிருந்தார்கள்; குதிரைகளுடைய தலைகள் சிங்கங்களின் தலைகளைப்போலிருந்தன; அவைகளுடைய வாய்களிலிருந்து அக்கினியும் புகையும் கந்தகமும் புறப்பட்டன.]]></a:t>
+              <a:t><![CDATA[14. Saying to the sixth angel which had the trumpet, Loose the four angels which are bound in the great river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐந்தாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது வானத்திலிருந்து பூமியின்மேல் விழுந்த ஒரு நட்சத்திரத்தைக் கண்டேன்; அவனுக்குப் பாதாளக்குழியின் திறவுகோல் கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. And the fifth angel sounded, and I saw a star fall from heaven unto the earth: and to him was given the key of the bottomless pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. குதிரைகளையும் அவைகளினால் ஏறியிருந்தவர்களையும் நான் தரிசனத்தில் கண்டவிதமாவது; அவர்கள் அக்கினிநிறமும் நீலநிறமும் கந்தகநிறமுமான மார்க்கவசங்களையுடையவர்களாயிருந்தார்கள்; குதிரைகளுடைய தலைகள் சிங்கங்களின் தலைகளைப்போலிருந்தன; அவைகளுடைய வாய்களிலிருந்து அக்கினியும் புகையும் கந்தகமும் புறப்பட்டன.]]></a:t>
+              <a:t><![CDATA[14. Saying to the sixth angel which had the trumpet, Loose the four angels which are bound in the great river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. குதிரைகளையும் அவைகளினால் ஏறியிருந்தவர்களையும் நான் தரிசனத்தில் கண்டவிதமாவது; அவர்கள் அக்கினிநிறமும் நீலநிறமும் கந்தகநிறமுமான மார்க்கவசங்களையுடையவர்களாயிருந்தார்கள்; குதிரைகளுடைய தலைகள் சிங்கங்களின் தலைகளைப்போலிருந்தன; அவைகளுடைய வாய்களிலிருந்து அக்கினியும் புகையும் கந்தகமும் புறப்பட்டன.]]></a:t>
+              <a:t><![CDATA[15. And the four angels were loosed, which were prepared for an hour, and a day, and a month, and a year, in order to slay the third part of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவைகளுடைய வாய்களிலிருந்து புறப்பட்ட அக்கினி புகை கந்தகம் என்னும் இம்மூன்றினாலும் மனுஷரில் மூன்றிலொருபங்கு கொல்லப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the four angels were loosed, which were prepared for an hour, and a day, and a month, and a year, in order to slay the third part of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவைகளுடைய வாய்களிலிருந்து புறப்பட்ட அக்கினி புகை கந்தகம் என்னும் இம்மூன்றினாலும் மனுஷரில் மூன்றிலொருபங்கு கொல்லப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the four angels were loosed, which were prepared for an hour, and a day, and a month, and a year, in order to slay the third part of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்தக் குதிரைகளின் வல்லமை அவைகளுடைய வாயிலேயும் வால்களிலேயும் இருக்கிறது; அவைகளுடைய வால்கள் பாம்புகளுக்கு ஒப்பானவைகளாயும், தலைகளுள்ளவைகளாயுமிருக்கிறது, அவைகளாலே சேதப்படுத்துகிறது.]]></a:t>
+              <a:t><![CDATA[16. And the number of the army of the horsemen were two hundred thousand thousand: and I heard the number of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்தக் குதிரைகளின் வல்லமை அவைகளுடைய வாயிலேயும் வால்களிலேயும் இருக்கிறது; அவைகளுடைய வால்கள் பாம்புகளுக்கு ஒப்பானவைகளாயும், தலைகளுள்ளவைகளாயுமிருக்கிறது, அவைகளாலே சேதப்படுத்துகிறது.]]></a:t>
+              <a:t><![CDATA[17. And thus I saw the horses in the vision, and them that sat on them, having breastplates of fire, and of jacinth, and brimstone: and the heads of the horses were as the heads of lions; and out of their mouths issued fire and smoke and brimstone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியிருந்தும், அந்த வாதைகளால் கொல்லப்படாத மற்ற மனுஷர்கள் பேய்களையும், பொன் வெள்ளி செம்பு கல்மரம் என்பவைகளால் செய்யப்பட்டவைகளாயும் காணவும் கேட்கவும் நடக்கவுமாட்டாதவைகளாயுமிருக்கிற விக்கிரகங்களையும் வணங்காதபடிக்குத் தங்கள் கைகளின் கிரியைகளை விட்டு மனந்திரும்பவுமில்லை;]]></a:t>
+              <a:t><![CDATA[17. And thus I saw the horses in the vision, and them that sat on them, having breastplates of fire, and of jacinth, and brimstone: and the heads of the horses were as the heads of lions; and out of their mouths issued fire and smoke and brimstone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியிருந்தும், அந்த வாதைகளால் கொல்லப்படாத மற்ற மனுஷர்கள் பேய்களையும், பொன் வெள்ளி செம்பு கல்மரம் என்பவைகளால் செய்யப்பட்டவைகளாயும் காணவும் கேட்கவும் நடக்கவுமாட்டாதவைகளாயுமிருக்கிற விக்கிரகங்களையும் வணங்காதபடிக்குத் தங்கள் கைகளின் கிரியைகளை விட்டு மனந்திரும்பவுமில்லை;]]></a:t>
+              <a:t><![CDATA[17. And thus I saw the horses in the vision, and them that sat on them, having breastplates of fire, and of jacinth, and brimstone: and the heads of the horses were as the heads of lions; and out of their mouths issued fire and smoke and brimstone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தங்கள் கொலைபாதகங்களையும், தங்கள் சூனியங்களையும், தங்கள் வேசித்தனங்களையும், தங்கள் களவுகளையும் விட்டு மனந்திரும்பவுமில்லை.]]></a:t>
+              <a:t><![CDATA[17. And thus I saw the horses in the vision, and them that sat on them, having breastplates of fire, and of jacinth, and brimstone: and the heads of the horses were as the heads of lions; and out of their mouths issued fire and smoke and brimstone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தங்கள் கொலைபாதகங்களையும், தங்கள் சூனியங்களையும், தங்கள் வேசித்தனங்களையும், தங்கள் களவுகளையும் விட்டு மனந்திரும்பவுமில்லை.]]></a:t>
+              <a:t><![CDATA[18. By these three was the third part of men killed, by the fire, and by the smoke, and by the brimstone, which issued out of their mouths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3938,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் பாதாளக்குழியைத் திறந்தான்; உடனே பெருஞ்சூளையின் புகையைப்போல அந்தக் குழியிலிருந்து புகைஎழும்பிற்று; அந்தக் குழியின் புகையில் சூரியனும் ஆகாயமும் அந்தகாரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. And he opened the bottomless pit; and there arose a smoke out of the pit, as the smoke of a great furnace; and the sun and the air were darkened by reason of the smoke of the pit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. By these three was the third part of men killed, by the fire, and by the smoke, and by the brimstone, which issued out of their mouths.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. For their power is in their mouth, and in their tails: for their tails were like unto serpents, and had heads, and with them they do hurt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. For their power is in their mouth, and in their tails: for their tails were like unto serpents, and had heads, and with them they do hurt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the rest of the men which were not killed by these plagues yet repented not of the works of their hands, that they should not worship devils, and idols of gold, and silver, and brass, and stone, and of wood: which neither can see, nor hear, nor walk:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the rest of the men which were not killed by these plagues yet repented not of the works of their hands, that they should not worship devils, and idols of gold, and silver, and brass, and stone, and of wood: which neither can see, nor hear, nor walk:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the rest of the men which were not killed by these plagues yet repented not of the works of their hands, that they should not worship devils, and idols of gold, and silver, and brass, and stone, and of wood: which neither can see, nor hear, nor walk:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Neither repented they of their murders, nor of their sorceries, nor of their fornication, nor of their thefts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Neither repented they of their murders, nor of their sorceries, nor of their fornication, nor of their thefts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் பாதாளக்குழியைத் திறந்தான்; உடனே பெருஞ்சூளையின் புகையைப்போல அந்தக் குழியிலிருந்து புகைஎழும்பிற்று; அந்தக் குழியின் புகையில் சூரியனும் ஆகாயமும் அந்தகாரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. And he opened the bottomless pit; and there arose a smoke out of the pit, as the smoke of a great furnace; and the sun and the air were darkened by reason of the smoke of the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் புகையிலிருந்து வெட்டுக்கிளிகள் புறப்பட்டுப் பூமியின்மேல் வந்தது; அவைகளுக்குப் பூமியிலுள்ள தேள்களின் வல்லமைக்கொப்பான வல்லமை கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. And there came out of the smoke locusts upon the earth: and unto them was given power, as the scorpions of the earth have power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பூமியின் புல்லையும் பசுமையான எந்தப் பூண்டையும் எந்த மரத்தையும் சேதப்படுத்தாமல், தங்கள் நெற்றிகளில் தேவனுடைய முத்திரையைத் தரித்திராத மனுஷரைமாத்திரம் சேதப்படுத்த அவைகளுக்கு உத்தரவு கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. And there came out of the smoke locusts upon the earth: and unto them was given power, as the scorpions of the earth have power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பூமியின் புல்லையும் பசுமையான எந்தப் பூண்டையும் எந்த மரத்தையும் சேதப்படுத்தாமல், தங்கள் நெற்றிகளில் தேவனுடைய முத்திரையைத் தரித்திராத மனுஷரைமாத்திரம் சேதப்படுத்த அவைகளுக்கு உத்தரவு கொடுக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. And it was commanded them that they should not hurt the grass of the earth, neither any green thing, neither any tree; but only those men which have not the seal of God in their foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் அவர்களைக் கொலைசெய்யும்படிக்கு அவைகளுக்கு உத்தரவு கொடுக்கப்படாமல், ஐந்துமாதமளவும் அவர்களை வேதனைப்படுத்தும்படிக்கு உத்தரவு கொடுக்கப்பட்டது; அவைகள் செய்யும்வேதனை தேளானது மனுஷரைக் கொட்டும்போது உண்டாகும் வேதனையைப்போலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. And it was commanded them that they should not hurt the grass of the earth, neither any green thing, neither any tree; but only those men which have not the seal of God in their foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474539351" r:id="rId1"/>
+    <p:sldLayoutId id="2478621475" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +5742,114 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇయ్యబడెను. వాటివలవ కలుగు బాధ, తేలు మనుష్యుని కుట్టినప్పుడుండు బాధవలె ఉండును.]]></a:t>
+              <a:t><![CDATA[கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఆ దినములలో మనుష్యులు మరణమును వెదకుదురు గాని అది వారికి దొరకనే దొరకదు; చావవలెనని ఆశపడుదురు గాని]]></a:t>
+              <a:t><![CDATA[5. மேலும் அவர்களைக் கொலைசெய்யும்படிக்கு அவைகளுக்கு உத்தரவு கொடுக்கப்படாமல், ஐந்துமாதமளவும் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మరణము వారియొద్దనుండి పారిపోవును.]]></a:t>
+              <a:t><![CDATA[வேதனைப்படுத்தும்படிக்கு உத்தரவு கொடுக்கப்பட்டது; அவைகள் செய்யும்வேதனை தேளானது மனுஷரைக் கொட்டும்போது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఆ మిడతల రూపములు యుద్ధమునకు సిద్ధపరచబడిన గుఱ్ఱములను పోలి యున్నవి. బంగారమువలె మెరయు కిరీటములవంటివి]]></a:t>
+              <a:t><![CDATA[உண்டாகும் வேதனையைப்போலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాటి తలలమీద ఉండెను; వాటి ముఖములు మనుష్య ముఖములవంటివి,]]></a:t>
+              <a:t><![CDATA[6. அந்நாட்களில் மனுஷர்கள் சாவைத்தேடியும் அதைக் காணாதிருப்பார்கள், சாகவேண்டுமென்று ஆசைப்படுவார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. స్త్రీల తలవెండ్రుకలవంటి వెండ్రుకలు వాటికుండెను. వాటి పండ్లు సింహపు కోరలవలె ఉండెను.]]></a:t>
+              <a:t><![CDATA[சாவோ அவர்களுக்கு விலகி ஓடிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ఇనుప మైమరువులవంటి మైమరువులు వాటి కుండెను. వాటి రెక్కల ధ్వని యుద్ధమునకు పరుగెత్తునట్టి విస్తారమైన]]></a:t>
+              <a:t><![CDATA[7. அந்த வெட்டுக்கிளிகளின் உருவம் யுத்தத்திற்கு ஆயத்தம்பண்ணப்பட்ட குதிரைகளுக்கு ஒப்பாயிருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గుఱ్ఱపు రథముల ధ్వనివలె ఉండెను.]]></a:t>
+              <a:t><![CDATA[அவைகளுடைய தலைகளின்மேல் பொன்மயமான கிரீடம் போன்றவைகளிருந்தன; அவைகளின் முகங்கள் மனுஷருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. తేళ్లతోకలవంటి తోకలును కొండ్లును వాటికుండెను. అయిదు నెలలవరకు వాటి తోకలచేత మనుష్యులకు హాని చేయుటకు]]></a:t>
+              <a:t><![CDATA[முகங்கள்போலிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాటికి అధికారముండెను.]]></a:t>
+              <a:t><![CDATA[8. அவைகளுடைய கூந்தல் ஸ்திரீகளுடைய கூந்தல்போலிருந்தது; அவைகளின் பற்கள் சிங்கங்களின் பற்கள்போலிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. అయిదవ దూత బూర ఊదినప్పుడు ఆకాశమునుండి భూమిమీద రాలిన యొక నక్షత్రమును చూచితిని. అగాధముయొక్క]]></a:t>
+              <a:t><![CDATA[1. ஐந்தாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது வானத்திலிருந்து பூமியின்மேல் விழுந்த ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. పాతాళపు దూత వాటిపైన రాజుగా ఉన్నాడు; హెబ్రీభాషలో వానికి అబద్దోనని పేరు, గ్రీసుదేశపు భాషలో]]></a:t>
+              <a:t><![CDATA[9. இருப்புக் கவசங்களைப்போல மார்க்கவசங்கள் அவைகளுக்கு இருந்தன; அவைகளுடைய சிறகுகளின் இரைச்சல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వానిపేరు అపొల్లుయోను.]]></a:t>
+              <a:t><![CDATA[யுத்தத்திற்கு ஓடுகிற அநேகங் குதிரைகள் பூண்ட இரதங்களின் இரைச்சலுக்கு ஒப்பாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. మొదటి శ్రమ గతించెను; ఇదిగో మరి రెండు శ్రమలు ఇటుతరువాత వచ్చును.]]></a:t>
+              <a:t><![CDATA[10. அவைகள் தேள்களின் வால்களுக்கு ஒப்பான வால்களையும், அந்த வால்களில் கொடுக்குகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఆరవ దూత బూర ఊదినప్పుడు దేవునియెదుట ఉన్న సువర్ణ బలిపీఠముయొక్క కొమ్ములనుండి యొక స్వరము యూఫ్రటీసు]]></a:t>
+              <a:t><![CDATA[உடையவைகளாயிருந்தன; அவைகள் ஐந்து மாதமளவும் மனுஷரைச் சேதப்படுத்துவதற்கு அதிகாரமுடையவைகளாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అను మహానదియొద్ద బంధింపబడియున్న నలుగురు దూతలను వదిలిపెట్టుమని బూర పట్టుకొని యున్న ఆ యారవ దూతతో]]></a:t>
+              <a:t><![CDATA[11. அவைகளுக்கு ஒரு ராஜன் உண்டு, அவன் பாதாளத்தின் தூதன்; எபிரெயு பாஷையிலே அபெத்தோன் என்றும், கிரேக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుట వింటిని.]]></a:t>
+              <a:t><![CDATA[பாஷையிலே அப்பொல்லியோன் என்றும் அவனுக்குப் பெயர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. మను ష్యులలో మూడవ భాగమును సంహరింపవలెనని అదే సంవత్సరమున అదే నెలలో అదే దినమున, అదే గంటకు]]></a:t>
+              <a:t><![CDATA[12. முதலாம் ஆபத்து கடந்துபோயிற்று; இவைகளுக்குப்பின்பு இன்னும் இரண்டு ஆபத்துகள், இதோ, வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సిద్ధపరచబడియుండిన ఆ నలుగురు దూతలు వదిలిపెట్ట బడిరి.]]></a:t>
+              <a:t><![CDATA[13. ஆறாம் தூதன் எக்காளம் ஊதினான்; அப்பொழுது அவனுக்கு முன்பாக இருந்த பொற்பீடத்தின் நான்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. గుఱ్ఱపురౌతుల సైన్యముల లెక్క యిరువదికోట్లు; వారి లెక్క యింత అని నేను వింటిని.]]></a:t>
+              <a:t><![CDATA[கொம்புகளிலுமிருந்து ஒரு சத்தந்தோன்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. మరియు నాకు కలిగిన దర్శనమందు ఈలాగు చూచితిని. ఆ గుఱ్ఱ ములకును వాటి మీద కూర్చుండియున్నవారికిని,]]></a:t>
+              <a:t><![CDATA[14. எக்காளத்தைப் பிடித்திருந்த ஆறாம் தூதனை நோக்கி: ஐப்பிராத்தென்னும் பெரிய நதியண்டையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తాళపుచెవి అతనికి ఇయ్యబడెను.]]></a:t>
+              <a:t><![CDATA[நட்சத்திரத்தைக் கண்டேன்; அவனுக்குப் பாதாளக்குழியின் திறவுகோல் கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిప్పువలె ఎరుపు వర్ణము, నీలవర్ణము, గంధకవర్ణముల మైమరువు లుండెను. ఆ గుఱ్ఱముల తలలు సింహపు తలలవంటివి,]]></a:t>
+              <a:t><![CDATA[கட்டப்பட்டிருக்கிற நான்கு தூதர்களையும் அவிழ்த்துவிடு என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాటి నోళ్లలోనుండి అగ్ని ధూమగంధకములు బయలు వెడలుచుండెను.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது மனுஷரில் மூன்றிலொருபங்கைக் கொல்லும்படிக்கு ஒருமணிநேரத்திற்கும், ஒரு நாளுக்கும், ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ఈ మూడు దెబ్బలచేత, అనగా వీటి నోళ్లలోనుండి బయలువెడలుచున్న అగ్ని ధూమగంధక ములచేత, మనుష్యులలో మూడవ]]></a:t>
+              <a:t><![CDATA[மாதத்திற்கும், ஒரு வருஷத்திற்கும் ஆயத்தமாக்கப்பட்டிருந்த அந்த நான்கு தூதர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భాగము చంపబడెను,]]></a:t>
+              <a:t><![CDATA[அவிழ்த்துவிடப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఆ గుఱ్ఱముల బలము వాటి నోళ్లయందును వాటి తోకల యందును ఉన్నది, ఎందుకనగా వాటి తోకలు పాములవలె ఉండి తలలు]]></a:t>
+              <a:t><![CDATA[16. குதிரைச்சேனைகளாகிய இராணுவங்களின் தொகை இருபது கோடியாயிருந்தது; அவைகளின் தொகையைச் சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలిగినవైనందున వాటిచేత అవి హాని చేయును.]]></a:t>
+              <a:t><![CDATA[17. குதிரைகளையும் அவைகளினால் ஏறியிருந்தவர்களையும் நான் தரிசனத்தில் கண்டவிதமாவது; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఈ దెబ్బలచేత చావక మిగిలిన జనులు, దయ్య ములను, చూడను వినను నడువను శక్తిలేనివై, బంగారు వెండి కంచు]]></a:t>
+              <a:t><![CDATA[அக்கினிநிறமும் நீலநிறமும் கந்தகநிறமுமான மார்க்கவசங்களையுடையவர்களாயிருந்தார்கள்; குதிரைகளுடைய தலைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాయి కర్రలతో చేయబడిన తమ హస్తకృతములైన విగ్రహములను పూజింపకుండ విడిచిపెట్టునట్లు మారుమనస్సు పొందలేదు.]]></a:t>
+              <a:t><![CDATA[சிங்கங்களின் தலைகளைப்போலிருந்தன; அவைகளுடைய வாய்களிலிருந்து அக்கினியும் புகையும் கந்தகமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. మరియు తాము చేయు చున్న నరహత్యలును మాయమంత్రములును జారచోరత్వ ములును చేయకుండునట్లు వారు మారుమనస్సు]]></a:t>
+              <a:t><![CDATA[புறப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొందిన వారు కారు.]]></a:t>
+              <a:t><![CDATA[18. அவைகளுடைய வாய்களிலிருந்து புறப்பட்ட அக்கினி புகை கந்தகம் என்னும் இம்மூன்றினாலும் மனுஷரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10214,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అతడు అగాధము తెరవగా పెద్ద కొలిమిలోనుండి లేచు పొగవంటి పొగ ఆ అగాధములోనుండి లేచెను; ఆ అగాధములోని]]></a:t>
+              <a:t><![CDATA[2. அவன் பாதாளக்குழியைத் திறந்தான்; உடனே பெருஞ்சூளையின் புகையைப்போல அந்தக் குழியிலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மூன்றிலொருபங்கு கொல்லப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அந்தக் குதிரைகளின் வல்லமை அவைகளுடைய வாயிலேயும் வால்களிலேயும் இருக்கிறது; அவைகளுடைய வால்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாம்புகளுக்கு ஒப்பானவைகளாயும், தலைகளுள்ளவைகளாயுமிருக்கிறது, அவைகளாலே சேதப்படுத்துகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அப்படியிருந்தும், அந்த வாதைகளால் கொல்லப்படாத மற்ற மனுஷர்கள் பேய்களையும், பொன் வெள்ளி செம்பு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கல்மரம் என்பவைகளால் செய்யப்பட்டவைகளாயும் காணவும் கேட்கவும் நடக்கவுமாட்டாதவைகளாயுமிருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விக்கிரகங்களையும் வணங்காதபடிக்குத் தங்கள் கைகளின் கிரியைகளை விட்டு மனந்திரும்பவுமில்லை;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. தங்கள் கொலைபாதகங்களையும், தங்கள் சூனியங்களையும், தங்கள் வேசித்தனங்களையும், தங்கள் களவுகளையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளி : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விட்டு மனந்திரும்பவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొగచేత సూర్యునిని వాయుమండలమున చీకటి కమ్మెను.]]></a:t>
+              <a:t><![CDATA[புகைஎழும்பிற்று; அந்தக் குழியின் புகையில் சூரியனும் ஆகாயமும் அந்தகாரப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఆ పొగలోనుండి మిడతలు భూమి మీదికి వచ్చెను, భూమిలో ఉండు తేళ్లకు బలమున్నట్టు వాటికి బలము ఇయ్యబడెను.]]></a:t>
+              <a:t><![CDATA[3. அந்தப் புகையிலிருந்து வெட்டுக்கிளிகள் புறப்பட்டுப் பூமியின்மேல் வந்தது; அவைகளுக்குப் பூமியிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మరియు నొసళ్లయందు దేవుని ముద్రలేని మనుష్యులకే తప్ప భూమిపైనున్న గడ్డికైనను ఏ మొక్కలకైనను మరి ఏ]]></a:t>
+              <a:t><![CDATA[தேள்களின் வல்லமைக்கொப்பான வல்லமை கொடுக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వృక్షమునకైనను హాని కలుగజేయకూడదని వాటికి ఆజ్ఞ ఇయ్యబడెను.]]></a:t>
+              <a:t><![CDATA[4. பூமியின் புல்லையும் பசுமையான எந்தப் பூண்டையும் எந்த மரத்தையும் சேதப்படுத்தாமல், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. మరియు వారిని చంపుటకు అధికారము ఇయ్యబడలేదు గాని అయిదు నెలలవరకు బాధించుటకు వాటికి అధికారము]]></a:t>
+              <a:t><![CDATA[நெற்றிகளில் தேவனுடைய முத்திரையைத் தரித்திராத மனுஷரைமாத்திரம் சேதப்படுத்த அவைகளுக்கு உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[வெளி : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>