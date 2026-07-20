--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -193,50 +193,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -318,50 +334,58 @@
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -560,53 +584,61 @@
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
-  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -666,51 +698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அறிவியாமற்போனால் ராஜாவாகிய என் ஆண்டவன் தம்முடைய பிதாக்களோடே படுத்துக்கொண்டபின்பு, நானும் என் குமாரனாகிய சாலொமோனும் குற்றவாளிகளாய் எண்ணப்படுவோம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவனுடைய ஊழியக்காரர் அவனை நோக்கி: ராஜசமுகத்தில் நின்று, அவருக்குப் பணிவிடை செய்யவும், ராஜாவாகிய எங்கள் ஆண்டவனுக்கு அனல் உண்டாகும்படி உம்முடைய மடியிலே படுத்துக்கொள்ளவும் கன்னியாகிய ஒரு சிறு பெண்ணை ராஜாவாகிய எங்கள் ஆண்டவனுக்குத் தேடுவோம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -775,51 +807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அவனைப் பலிபீடத்திலிருந்து கொண்டுவர, ராஜாவாகிய சாலொமோன் ஆட்களை அனுப்பினான்; அவன் வந்து, ராஜாவாகிய சாலொமோனை வணங்கினான்; சாலொமோன் அவனைப் பார்த்து: உன் வீட்டிற்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[47. ராஜாவின் ஊழியக்காரரும் தாவீது ராஜாவாகிய நம்முடைய ஆண்டவனை வாழ்த்துதல் செய்யவந்து: தேவன் சாலொமோனின் நாமத்தை உம்முடைய நாமத்தைப்பார்க்கிலும் பிரபலபடுத்தி, அவருடைய சிங்காசனத்தை உம்முடைய சிங்காசனத்தைப் பார்க்கிலும் பெரிதாக்குவாராக என்றார்கள்; ராஜா தம்முடைய கட்டிலின்மேல் குனிந்து பணிந்துகொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -884,51 +916,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அவனைப் பலிபீடத்திலிருந்து கொண்டுவர, ராஜாவாகிய சாலொமோன் ஆட்களை அனுப்பினான்; அவன் வந்து, ராஜாவாகிய சாலொமோனை வணங்கினான்; சாலொமோன் அவனைப் பார்த்து: உன் வீட்டிற்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[47. ராஜாவின் ஊழியக்காரரும் தாவீது ராஜாவாகிய நம்முடைய ஆண்டவனை வாழ்த்துதல் செய்யவந்து: தேவன் சாலொமோனின் நாமத்தை உம்முடைய நாமத்தைப்பார்க்கிலும் பிரபலபடுத்தி, அவருடைய சிங்காசனத்தை உம்முடைய சிங்காசனத்தைப் பார்க்கிலும் பெரிதாக்குவாராக என்றார்கள்; ராஜா தம்முடைய கட்டிலின்மேல் குனிந்து பணிந்துகொண்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. பின்னும் ராஜா: என்னுடைய கண்கள் காண இன்றையதினம் என் சிங்காசனத்தின்மேல் ஒருவனை வீற்றிருக்கச் செய்த இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் என்று சொன்னார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. பின்னும் ராஜா: என்னுடைய கண்கள் காண இன்றையதினம் என் சிங்காசனத்தின்மேல் ஒருவனை வீற்றிருக்கச் செய்த இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் என்று சொன்னார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. அப்பொழுது அதோனியாவின் விருந்தாளிகளெல்லாரும் அதிர்ந்து எழுந்திருந்து, அவரவர் தங்கள் வழியே போய்விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. அதோனியா, சாலொமோனுக்குப் பயந்ததினால் எழுந்துபோய், பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. அதோனியா, சாலொமோனுக்குப் பயந்ததினால் எழுந்துபோய், பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. இதோ, அதோனியா ராஜாவாகிய சாலொமோனுக்குப் பயப்படுகிறான் என்றும், இதோ, அவன் பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டு, ராஜாவாகிய சாலொமோன் தமது அடியானைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று இன்று எனக்கு ஆணையிடுவாராக என்கிறான் என்றும், சாலொமோனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. இதோ, அதோனியா ராஜாவாகிய சாலொமோனுக்குப் பயப்படுகிறான் என்றும், இதோ, அவன் பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டு, ராஜாவாகிய சாலொமோன் தமது அடியானைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று இன்று எனக்கு ஆணையிடுவாராக என்கிறான் என்றும், சாலொமோனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. இதோ, அதோனியா ராஜாவாகிய சாலொமோனுக்குப் பயப்படுகிறான் என்றும், இதோ, அவன் பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டு, ராஜாவாகிய சாலொமோன் தமது அடியானைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று இன்று எனக்கு ஆணையிடுவாராக என்கிறான் என்றும், சாலொமோனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -993,51 +1897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவள் ராஜாவோடே பேசிக்கொண்டிருக்கையில், தீர்க்கதரிசியாகிய நாத்தான் வந்தான்.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் எல்லையிலெல்லாம் அழகான ஒரு பெண்ணைத் தேடி, சூனேம் ஊராளாகிய அபிஷாகைக் கண்டு, அவளை ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1102,51 +2006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தீர்க்கதரிசியாகிய நாத்தான் வந்திருக்கிறார் என்று ராஜாவுக்குத் தெரிவித்தார்கள்; அவன் ராஜாவுக்கு முன்பாகப் பிரவேசித்து முகங்குப்புற விழுந்து ராஜாவை வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் எல்லையிலெல்லாம் அழகான ஒரு பெண்ணைத் தேடி, சூனேம் ஊராளாகிய அபிஷாகைக் கண்டு, அவளை ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1211,51 +2115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தீர்க்கதரிசியாகிய நாத்தான் வந்திருக்கிறார் என்று ராஜாவுக்குத் தெரிவித்தார்கள்; அவன் ராஜாவுக்கு முன்பாகப் பிரவேசித்து முகங்குப்புற விழுந்து ராஜாவை வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[4. அந்தப் பெண் வெகு அழகாயிருந்தாள்; அவள் ராஜாவுக்கு உதவியாயிருந்து அவனுக்குப் பணிவிடைசெய்தாள்; ஆனாலும் ராஜா அவளை அறியவில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1320,51 +2224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நாத்தான்: ராஜாவாகிய என் ஆண்டவனே, அதோனியா எனக்குப் பின் ராஜாவாகி, அவனே என் சிங்காசனத்தின் மேல் வீற்றிருப்பான் என்று நீர் சொன்னதுண்டோ?]]></a:t>
+              <a:t><![CDATA[4. அந்தப் பெண் வெகு அழகாயிருந்தாள்; அவள் ராஜாவுக்கு உதவியாயிருந்து அவனுக்குப் பணிவிடைசெய்தாள்; ஆனாலும் ராஜா அவளை அறியவில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1429,51 +2333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நாத்தான்: ராஜாவாகிய என் ஆண்டவனே, அதோனியா எனக்குப் பின் ராஜாவாகி, அவனே என் சிங்காசனத்தின் மேல் வீற்றிருப்பான் என்று நீர் சொன்னதுண்டோ?]]></a:t>
+              <a:t><![CDATA[5. ஆகீத்திற்குப் பிறந்த அதோனியா என்பவன்; நான் ராஜா ஆவேன் என்று சொல்லி, தன்னைத்தான் உயர்த்தி, தனக்கு இரதங்களையும் குதிரைவீரரையும், தனக்குமுன் ஓடும் ஐம்பது காலாட்களையும் சம்பாதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1538,51 +2442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் இன்றையதினம் போய், மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் இராணுவத்தலைவரையும், ஆசாரியனாகிய அபியத்தாரையும் அழைத்தான்; அவர்கள் அவனுக்கு முன்பாகப் புசித்துக் குடித்து, ராஜாவாகிய அதோனியா வாழ்க என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஆகீத்திற்குப் பிறந்த அதோனியா என்பவன்; நான் ராஜா ஆவேன் என்று சொல்லி, தன்னைத்தான் உயர்த்தி, தனக்கு இரதங்களையும் குதிரைவீரரையும், தனக்குமுன் ஓடும் ஐம்பது காலாட்களையும் சம்பாதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1647,51 +2551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் இன்றையதினம் போய், மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் இராணுவத்தலைவரையும், ஆசாரியனாகிய அபியத்தாரையும் அழைத்தான்; அவர்கள் அவனுக்கு முன்பாகப் புசித்துக் குடித்து, ராஜாவாகிய அதோனியா வாழ்க என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அவனுடைய தகப்பன்: நீ இப்படிச் செய்வானேன் என்று அவனை ஒருக்காலும் கடிந்துகொள்ளவில்லை; அவன் மிகவும் அழகுள்ளவனாயிருந்தான்; அப்சலோமுக்குப்பின் அவனுடைய தாய் அவனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1756,51 +2660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் இன்றையதினம் போய், மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் இராணுவத்தலைவரையும், ஆசாரியனாகிய அபியத்தாரையும் அழைத்தான்; அவர்கள் அவனுக்கு முன்பாகப் புசித்துக் குடித்து, ராஜாவாகிய அதோனியா வாழ்க என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அவனுடைய தகப்பன்: நீ இப்படிச் செய்வானேன் என்று அவனை ஒருக்காலும் கடிந்துகொள்ளவில்லை; அவன் மிகவும் அழகுள்ளவனாயிருந்தான்; அப்சலோமுக்குப்பின் அவனுடைய தாய் அவனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1865,51 +2769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆனாலும் உமது அடியானாகிய என்னையும், ஆசாரியனாகிய சாதோக்கையும், யோய்தாவின் குமாரனாகிய பெனாயாவையும், உமது அடியானாகிய சாலொமோனையும் அவன் அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. அவன் செருயாவின் குமாரனாகிய யோவாபோடும், ஆசாரியனாகிய அபியத்தாரோடும் ஆலோசனைபண்ணிவந்தான்; அவர்கள் அவனிடத்திலிருந்து அவனுக்கு உதவிசெய்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1974,51 +2878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவள்: என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உம்முடைய தேவனாகிய கர்த்தரைக் கொண்டு, உமது அடியாளுக்கு ஆணையிட்டீரே.]]></a:t>
+              <a:t><![CDATA[52. அப்பொழுது சாலொமோன்: அவன் யோக்கியன் என்று விளங்க நடந்து கொண்டால் அவன் தலைமயிரில் ஒன்றும் தரையிலே விழப்போகிறதில்லை; அவனிடத்தில் பொல்லாப்புக் காணப்படுமேயாகில், அவன் சாகவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2083,51 +2987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆனாலும் உமது அடியானாகிய என்னையும், ஆசாரியனாகிய சாதோக்கையும், யோய்தாவின் குமாரனாகிய பெனாயாவையும், உமது அடியானாகிய சாலொமோனையும் அவன் அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. அவன் செருயாவின் குமாரனாகிய யோவாபோடும், ஆசாரியனாகிய அபியத்தாரோடும் ஆலோசனைபண்ணிவந்தான்; அவர்கள் அவனிடத்திலிருந்து அவனுக்கு உதவிசெய்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2192,51 +3096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ராஜாவாகிய என் ஆண்டவனுக்குப்பின் தமது சிங்காசனத்தில் வீற்றிருப்பவன் இவன் தான் என்று நீர் உமது அடியானுக்குத் தெரிவிக்காதிருக்கையில், இந்தக் காரியம் ராஜாவாகிய என் ஆண்டவன் கட்டளையால் நடந்திருக்குமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[8. ஆசாரியனாகிய சாதோக்கும், யோய்தாவின் குமாரனாகிய பெனாயாவும், தீர்க்கதரிசியாகிய நாத்தானும், சீமேயியும், ரேயியும், தாவீதோடிருக்கிற பராக்கிரமசாலிகளும், அதோனியாவுக்கு உடந்தையாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2301,51 +3205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ராஜாவாகிய என் ஆண்டவனுக்குப்பின் தமது சிங்காசனத்தில் வீற்றிருப்பவன் இவன் தான் என்று நீர் உமது அடியானுக்குத் தெரிவிக்காதிருக்கையில், இந்தக் காரியம் ராஜாவாகிய என் ஆண்டவன் கட்டளையால் நடந்திருக்குமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[8. ஆசாரியனாகிய சாதோக்கும், யோய்தாவின் குமாரனாகிய பெனாயாவும், தீர்க்கதரிசியாகிய நாத்தானும், சீமேயியும், ரேயியும், தாவீதோடிருக்கிற பராக்கிரமசாலிகளும், அதோனியாவுக்கு உடந்தையாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2410,51 +3314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தாவீதுராஜா பிரதியுத்தரமாக: பத்சேபாளை என்னிடத்தில் வரவழையுங்கள் என்றான்; அவள் ராஜசமுகத்தில் பிரவேசித்து ராஜாவுக்கு முன்னே நின்றாள்.]]></a:t>
+              <a:t><![CDATA[9. அதோனியா இன்றோகேலுக்குச் சமீபமான சோகெலெத் என்னும் கல்லின் அருகே ஆடுமாடுகளையும் கொழுத்த ஜந்துக்களையும் அடித்து, ராஜாவின் குமாரராகிய தன் சகோதரர் எல்லாரையும், ராஜாவின் ஊழியக்காரரான யூதாவின் மனுஷர் அனைவரையும் அழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2519,51 +3423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா: உன் குமாரனாகிய சாலொமோன் எனக்குப்பின் அரசாண்டு, அவனே என் ஸ்தானத்தில் என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நான் உனக்கு இஸ்ரவேலின் தேவனாகிய கர்த்தர்மேல் ஆணையிட்டபடியே, இன்றைக்குச் செய்து தீர்ப்பேன் என்பதை,]]></a:t>
+              <a:t><![CDATA[9. அதோனியா இன்றோகேலுக்குச் சமீபமான சோகெலெத் என்னும் கல்லின் அருகே ஆடுமாடுகளையும் கொழுத்த ஜந்துக்களையும் அடித்து, ராஜாவின் குமாரராகிய தன் சகோதரர் எல்லாரையும், ராஜாவின் ஊழியக்காரரான யூதாவின் மனுஷர் அனைவரையும் அழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2628,51 +3532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா: உன் குமாரனாகிய சாலொமோன் எனக்குப்பின் அரசாண்டு, அவனே என் ஸ்தானத்தில் என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நான் உனக்கு இஸ்ரவேலின் தேவனாகிய கர்த்தர்மேல் ஆணையிட்டபடியே, இன்றைக்குச் செய்து தீர்ப்பேன் என்பதை,]]></a:t>
+              <a:t><![CDATA[10. தீர்க்கதரிசியாகிய நாத்தானையும், பெனாயாவையும், பராக்கிரமசாலிகளையும், தன் சகோதரனாகிய சாலொமோனையும் அழைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2737,51 +3641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீதுராஜா வயதுசென்ற விர்த்தாப்பியனானபோது, வஸ்திரங்களினால் அவனை மூடினாலும், அவனுக்கு அனல் உண்டாகவில்லை.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது நாத்தான் சாலொமோனின் தாயாகிய பத்சேபாளை நோக்கி: நம்முடைய ஆண்டவனாகிய தாவீதுக்குத் தெரியாமல், ஆகீத்தின் குமாரனாகிய அதோனியா ராஜாவாகிற செய்தியை நீ கேட்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2846,51 +3750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது நாத்தான் சாலொமோனின் தாயாகிய பத்சேபாளை நோக்கி: நம்முடைய ஆண்டவனாகிய தாவீதுக்குத் தெரியாமல், ஆகீத்தின் குமாரனாகிய அதோனியா ராஜாவாகிற செய்தியை நீ கேட்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2955,51 +3859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. இப்போதும் உன் பிராணனையும், உன் குமாரனாகிய சாலொமோனின் பிராணனையும் தப்புவிக்கும்படிக்கு நீ வா, உனக்கு நான் ஆலோசனை சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3064,51 +3968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவனுடைய ஊழியக்காரர் அவனை நோக்கி: ராஜசமுகத்தில் நின்று, அவருக்குப் பணிவிடை செய்யவும், ராஜாவாகிய எங்கள் ஆண்டவனுக்கு அனல் உண்டாகும்படி உம்முடைய மடியிலே படுத்துக்கொள்ளவும் கன்னியாகிய ஒரு சிறு பெண்ணை ராஜாவாகிய எங்கள் ஆண்டவனுக்குத் தேடுவோம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. இப்போதும் உன் பிராணனையும், உன் குமாரனாகிய சாலொமோனின் பிராணனையும் தப்புவிக்கும்படிக்கு நீ வா, உனக்கு நான் ஆலோசனை சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3173,51 +4077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவள்: என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உம்முடைய தேவனாகிய கர்த்தரைக் கொண்டு, உமது அடியாளுக்கு ஆணையிட்டீரே.]]></a:t>
+              <a:t><![CDATA[52. அப்பொழுது சாலொமோன்: அவன் யோக்கியன் என்று விளங்க நடந்து கொண்டால் அவன் தலைமயிரில் ஒன்றும் தரையிலே விழப்போகிறதில்லை; அவனிடத்தில் பொல்லாப்புக் காணப்படுமேயாகில், அவன் சாகவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3282,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவனுடைய ஊழியக்காரர் அவனை நோக்கி: ராஜசமுகத்தில் நின்று, அவருக்குப் பணிவிடை செய்யவும், ராஜாவாகிய எங்கள் ஆண்டவனுக்கு அனல் உண்டாகும்படி உம்முடைய மடியிலே படுத்துக்கொள்ளவும் கன்னியாகிய ஒரு சிறு பெண்ணை ராஜாவாகிய எங்கள் ஆண்டவனுக்குத் தேடுவோம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. நீ தாவீது ராஜாவினிடத்தில் போய்: ராஜாவாகிய என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உமது அடியாளுக்கு ஆணையிடவில்லையா? அப்படியிருக்க, அதோனியா ராஜாவாகிறது என்ன? என்று அவரிடத்தில் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3391,51 +4295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவனுடைய ஊழியக்காரர் அவனை நோக்கி: ராஜசமுகத்தில் நின்று, அவருக்குப் பணிவிடை செய்யவும், ராஜாவாகிய எங்கள் ஆண்டவனுக்கு அனல் உண்டாகும்படி உம்முடைய மடியிலே படுத்துக்கொள்ளவும் கன்னியாகிய ஒரு சிறு பெண்ணை ராஜாவாகிய எங்கள் ஆண்டவனுக்குத் தேடுவோம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. நீ தாவீது ராஜாவினிடத்தில் போய்: ராஜாவாகிய என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உமது அடியாளுக்கு ஆணையிடவில்லையா? அப்படியிருக்க, அதோனியா ராஜாவாகிறது என்ன? என்று அவரிடத்தில் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3500,51 +4404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பத்சேபாள் தரைமட்டும் குனிந்து ராஜாவை வணங்கி, என் ஆண்டவனாகிய தாவீதுராஜா என்றைக்கும் வாழ்க என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. நீ தாவீது ராஜாவினிடத்தில் போய்: ராஜாவாகிய என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உமது அடியாளுக்கு ஆணையிடவில்லையா? அப்படியிருக்க, அதோனியா ராஜாவாகிறது என்ன? என்று அவரிடத்தில் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3609,51 +4513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பத்சேபாள் தரைமட்டும் குனிந்து ராஜாவை வணங்கி, என் ஆண்டவனாகிய தாவீதுராஜா என்றைக்கும் வாழ்க என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. நீ அங்கே ராஜாவோடே பேசிக்கொண்டிருக்கையில், நானும் உனக்குப் பின்வந்து, உன் வார்த்தைகளை உறுதிப்படுத்துவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3718,51 +4622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் எல்லையிலெல்லாம் அழகான ஒரு பெண்ணைத் தேடி, சூனேம் ஊராளாகிய அபிஷாகைக் கண்டு, அவளை ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. நீ அங்கே ராஜாவோடே பேசிக்கொண்டிருக்கையில், நானும் உனக்குப் பின்வந்து, உன் வார்த்தைகளை உறுதிப்படுத்துவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3827,51 +4731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் எல்லையிலெல்லாம் அழகான ஒரு பெண்ணைத் தேடி, சூனேம் ஊராளாகிய அபிஷாகைக் கண்டு, அவளை ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அப்படியே பத்சேபாள் பள்ளியறைக்குள் ராஜாவிடத்தில் போனாள்; ராஜா மிகவும் வயதுசென்றவனாயிருந்தான்; சூனேம் ஊராளாகிய அபிஷாக் ராஜாவுக்குப் பணிவிடை செய்துகொண்டிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3936,51 +4840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தப் பெண் வெகு அழகாயிருந்தாள்; அவள் ராஜாவுக்கு உதவியாயிருந்து அவனுக்குப் பணிவிடைசெய்தாள்; ஆனாலும் ராஜா அவளை அறியவில்லை,]]></a:t>
+              <a:t><![CDATA[15. அப்படியே பத்சேபாள் பள்ளியறைக்குள் ராஜாவிடத்தில் போனாள்; ராஜா மிகவும் வயதுசென்றவனாயிருந்தான்; சூனேம் ஊராளாகிய அபிஷாக் ராஜாவுக்குப் பணிவிடை செய்துகொண்டிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4045,51 +4949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தப் பெண் வெகு அழகாயிருந்தாள்; அவள் ராஜாவுக்கு உதவியாயிருந்து அவனுக்குப் பணிவிடைசெய்தாள்; ஆனாலும் ராஜா அவளை அறியவில்லை,]]></a:t>
+              <a:t><![CDATA[16. பத்சேபாள் குனிந்து, ராஜாவை வணங்கினாள்; அப்பொழுது ராஜா: உனக்கு என்னவேண்டும் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4154,51 +5058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு தாவீதுராஜா, ஆசாரியனாகிய சாதோக்கையும் தீர்க்கதரிசியாகிய நாத்தானையும் யோய்தாவின் குமாரன் பெனாயாவையும் என்னிடத்தில் வரவழையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவள்: என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உம்முடைய தேவனாகிய கர்த்தரைக் கொண்டு, உமது அடியாளுக்கு ஆணையிட்டீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4263,51 +5167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு தாவீதுராஜா, ஆசாரியனாகிய சாதோக்கையும் தீர்க்கதரிசியாகிய நாத்தானையும் யோய்தாவின் குமாரன் பெனாயாவையும் என்னிடத்தில் வரவழையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவள்: என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உம்முடைய தேவனாகிய கர்த்தரைக் கொண்டு, உமது அடியாளுக்கு ஆணையிட்டீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4372,51 +5276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்பொழுது, இதோ, அதோனியா, ராஜாவாகிறான்; என் ஆண்டவனாகிய ராஜாவே, நீர் அதை அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[53. அவனைப் பலிபீடத்திலிருந்து கொண்டுவர, ராஜாவாகிய சாலொமோன் ஆட்களை அனுப்பினான்; அவன் வந்து, ராஜாவாகிய சாலொமோனை வணங்கினான்; சாலொமோன் அவனைப் பார்த்து: உன் வீட்டிற்குப் போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4481,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகீத்திற்குப் பிறந்த அதோனியா என்பவன்; நான் ராஜா ஆவேன் என்று சொல்லி, தன்னைத்தான் உயர்த்தி, தனக்கு இரதங்களையும் குதிரைவீரரையும், தனக்குமுன் ஓடும் ஐம்பது காலாட்களையும் சம்பாதித்தான்.]]></a:t>
+              <a:t><![CDATA[18. இப்பொழுது, இதோ, அதோனியா, ராஜாவாகிறான்; என் ஆண்டவனாகிய ராஜாவே, நீர் அதை அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4590,51 +5494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகீத்திற்குப் பிறந்த அதோனியா என்பவன்; நான் ராஜா ஆவேன் என்று சொல்லி, தன்னைத்தான் உயர்த்தி, தனக்கு இரதங்களையும் குதிரைவீரரையும், தனக்குமுன் ஓடும் ஐம்பது காலாட்களையும் சம்பாதித்தான்.]]></a:t>
+              <a:t><![CDATA[19. அவன் மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் ஆசாரியனாகிய அபியத்தாரையும், யோவாப் என்னும் படைத்தலைவனையும் அழைத்தான்; ஆனாலும் உமது அடியானாகிய சாலொமோனை அழைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4699,51 +5603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் ராஜாவுக்கு முன்பாகப் பிரவேசித்தபோது, ராஜா அவர்களை நோக்கி: நீங்கள் உங்கள் ஆண்டவனுடைய சேவகரைக் கூட்டிக்கொண்டு, என் குமாரனாகிய சாலொமோனை என் கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு அழைத்துக்கொண்டு போங்கள்.]]></a:t>
+              <a:t><![CDATA[19. அவன் மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் ஆசாரியனாகிய அபியத்தாரையும், யோவாப் என்னும் படைத்தலைவனையும் அழைத்தான்; ஆனாலும் உமது அடியானாகிய சாலொமோனை அழைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4808,51 +5712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் ராஜாவுக்கு முன்பாகப் பிரவேசித்தபோது, ராஜா அவர்களை நோக்கி: நீங்கள் உங்கள் ஆண்டவனுடைய சேவகரைக் கூட்டிக்கொண்டு, என் குமாரனாகிய சாலொமோனை என் கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு அழைத்துக்கொண்டு போங்கள்.]]></a:t>
+              <a:t><![CDATA[19. அவன் மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் ஆசாரியனாகிய அபியத்தாரையும், யோவாப் என்னும் படைத்தலைவனையும் அழைத்தான்; ஆனாலும் உமது அடியானாகிய சாலொமோனை அழைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4917,51 +5821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அங்கே ஆசாரியாகிய சாதோக்கும் தீர்க்கதரிசியாகிய நாத்தானும் அவனை இஸ்ரவேலின் மேல் ராஜாவாக அபிஷேகம் பண்ணக்கடவர்கள்; பின்பு எக்காள்ம் ஊதி, ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[20. ராஜாவாகிய என் ஆண்டவனே, ராஜாவாகிய என் ஆண்டவனுக்குப்பிறகு அவருடைய சிங்காசனத்தின்மேல் வீற்றிருப்பவன் இன்னான் என்று தங்களுக்கு அறிவிக்கவேண்டும் என்று இஸ்ரவேலர் அனைவரின் கண்களும் உம்மை நோக்கிக் கொண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5026,51 +5930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அங்கே ஆசாரியாகிய சாதோக்கும் தீர்க்கதரிசியாகிய நாத்தானும் அவனை இஸ்ரவேலின் மேல் ராஜாவாக அபிஷேகம் பண்ணக்கடவர்கள்; பின்பு எக்காள்ம் ஊதி, ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[20. ராஜாவாகிய என் ஆண்டவனே, ராஜாவாகிய என் ஆண்டவனுக்குப்பிறகு அவருடைய சிங்காசனத்தின்மேல் வீற்றிருப்பவன் இன்னான் என்று தங்களுக்கு அறிவிக்கவேண்டும் என்று இஸ்ரவேலர் அனைவரின் கண்களும் உம்மை நோக்கிக் கொண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5135,51 +6039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதின்பின்பு அவன் நகர்வலம் வந்து, என் சிங்காசனத்தில் வீற்றிருக்கும்படி, அவனைக் கூட்டிக்கொண்டு வாருங்கள்; அவனே என் ஸ்தானத்தில் ராஜாவாயிருப்பான்; அவன் இஸ்ரவேலின்மேலும் யூதாவின்மேலும் தலைவனாயிருக்கும்படி அவனை ஏற்படுத்தினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அறிவியாமற்போனால் ராஜாவாகிய என் ஆண்டவன் தம்முடைய பிதாக்களோடே படுத்துக்கொண்டபின்பு, நானும் என் குமாரனாகிய சாலொமோனும் குற்றவாளிகளாய் எண்ணப்படுவோம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5244,51 +6148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதின்பின்பு அவன் நகர்வலம் வந்து, என் சிங்காசனத்தில் வீற்றிருக்கும்படி, அவனைக் கூட்டிக்கொண்டு வாருங்கள்; அவனே என் ஸ்தானத்தில் ராஜாவாயிருப்பான்; அவன் இஸ்ரவேலின்மேலும் யூதாவின்மேலும் தலைவனாயிருக்கும்படி அவனை ஏற்படுத்தினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அறிவியாமற்போனால் ராஜாவாகிய என் ஆண்டவன் தம்முடைய பிதாக்களோடே படுத்துக்கொண்டபின்பு, நானும் என் குமாரனாகிய சாலொமோனும் குற்றவாளிகளாய் எண்ணப்படுவோம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5353,51 +6257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது யோய்தாவின் குமாரன் பெனாயா ராஜாவுக்குப் பிரதியுத்தரமாக: ஆமென், ராஜாவாகிய என் ஆண்டவனுடைய தேவனாகிய கர்த்தரும் இப்படியே சொல்வாராக.]]></a:t>
+              <a:t><![CDATA[22. அவள் ராஜாவோடே பேசிக்கொண்டிருக்கையில், தீர்க்கதரிசியாகிய நாத்தான் வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5462,51 +6366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது யோய்தாவின் குமாரன் பெனாயா ராஜாவுக்குப் பிரதியுத்தரமாக: ஆமென், ராஜாவாகிய என் ஆண்டவனுடைய தேவனாகிய கர்த்தரும் இப்படியே சொல்வாராக.]]></a:t>
+              <a:t><![CDATA[23. தீர்க்கதரிசியாகிய நாத்தான் வந்திருக்கிறார் என்று ராஜாவுக்குத் தெரிவித்தார்கள்; அவன் ராஜாவுக்கு முன்பாகப் பிரவேசித்து முகங்குப்புற விழுந்து ராஜாவை வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5571,51 +6475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் ஆசாரியனாகிய அபியத்தாரையும், யோவாப் என்னும் படைத்தலைவனையும் அழைத்தான்; ஆனாலும் உமது அடியானாகிய சாலொமோனை அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[53. அவனைப் பலிபீடத்திலிருந்து கொண்டுவர, ராஜாவாகிய சாலொமோன் ஆட்களை அனுப்பினான்; அவன் வந்து, ராஜாவாகிய சாலொமோனை வணங்கினான்; சாலொமோன் அவனைப் பார்த்து: உன் வீட்டிற்குப் போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5680,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தர் ராஜாவாகிய என் ஆண்டவனோடே எப்படி இருந்தாரோ, அப்படியே அவர் சாலொமோனோடும் இருந்து, தாவீது ராஜாவாகிய என் ஆண்டவனுடைய சிங்காசனத்தைப்பார்க்கிலும் அவருடைய சிங்காசனத்தைப் பெரிதாக்குவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[23. தீர்க்கதரிசியாகிய நாத்தான் வந்திருக்கிறார் என்று ராஜாவுக்குத் தெரிவித்தார்கள்; அவன் ராஜாவுக்கு முன்பாகப் பிரவேசித்து முகங்குப்புற விழுந்து ராஜாவை வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5789,51 +6693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தர் ராஜாவாகிய என் ஆண்டவனோடே எப்படி இருந்தாரோ, அப்படியே அவர் சாலொமோனோடும் இருந்து, தாவீது ராஜாவாகிய என் ஆண்டவனுடைய சிங்காசனத்தைப்பார்க்கிலும் அவருடைய சிங்காசனத்தைப் பெரிதாக்குவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[24. நாத்தான்: ராஜாவாகிய என் ஆண்டவனே, அதோனியா எனக்குப் பின் ராஜாவாகி, அவனே என் சிங்காசனத்தின் மேல் வீற்றிருப்பான் என்று நீர் சொன்னதுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5898,51 +6802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்படியே ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், யோய்தாவின் குமாரன் பெனாயாவும், கிரேத்தியரும் பிலேத்தியரும் போய், சாலொமோனைத் தாவீது ராஜாவினுடைய கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு நடத்திக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[24. நாத்தான்: ராஜாவாகிய என் ஆண்டவனே, அதோனியா எனக்குப் பின் ராஜாவாகி, அவனே என் சிங்காசனத்தின் மேல் வீற்றிருப்பான் என்று நீர் சொன்னதுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6007,51 +6911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்படியே ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், யோய்தாவின் குமாரன் பெனாயாவும், கிரேத்தியரும் பிலேத்தியரும் போய், சாலொமோனைத் தாவீது ராஜாவினுடைய கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு நடத்திக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அவன் இன்றையதினம் போய், மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் இராணுவத்தலைவரையும், ஆசாரியனாகிய அபியத்தாரையும் அழைத்தான்; அவர்கள் அவனுக்கு முன்பாகப் புசித்துக் குடித்து, ராஜாவாகிய அதோனியா வாழ்க என்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6116,51 +7020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆசாரியனாகிய சாதோக்கு தைலக்கொம்பைக் கூடாரத்திலிருந்து எடுத்துக் கொண்டுபோய், சாலொமோனை அபிஷேகம்பண்ணினான்; அப்பொழுது எக்காளம் ஊதி, ஜனங்களெல்லாரும் ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அவன் இன்றையதினம் போய், மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் இராணுவத்தலைவரையும், ஆசாரியனாகிய அபியத்தாரையும் அழைத்தான்; அவர்கள் அவனுக்கு முன்பாகப் புசித்துக் குடித்து, ராஜாவாகிய அதோனியா வாழ்க என்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6225,51 +7129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆசாரியனாகிய சாதோக்கு தைலக்கொம்பைக் கூடாரத்திலிருந்து எடுத்துக் கொண்டுபோய், சாலொமோனை அபிஷேகம்பண்ணினான்; அப்பொழுது எக்காளம் ஊதி, ஜனங்களெல்லாரும் ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அவன் இன்றையதினம் போய், மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் இராணுவத்தலைவரையும், ஆசாரியனாகிய அபியத்தாரையும் அழைத்தான்; அவர்கள் அவனுக்கு முன்பாகப் புசித்துக் குடித்து, ராஜாவாகிய அதோனியா வாழ்க என்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6334,51 +7238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிற்பாடு ஜனங்களெல்லாரும் அவன் பிறகாலே போனார்கள்; ஜனங்கள் நாகசுரங்களை ஊதி, பூமி அவர்கள் சத்தத்தினால் அதிரத்தக்கதாக மகா பூரிப்பாய்ச் சந்தோஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ஆனாலும் உமது அடியானாகிய என்னையும், ஆசாரியனாகிய சாதோக்கையும், யோய்தாவின் குமாரனாகிய பெனாயாவையும், உமது அடியானாகிய சாலொமோனையும் அவன் அழைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6443,51 +7347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிற்பாடு ஜனங்களெல்லாரும் அவன் பிறகாலே போனார்கள்; ஜனங்கள் நாகசுரங்களை ஊதி, பூமி அவர்கள் சத்தத்தினால் அதிரத்தக்கதாக மகா பூரிப்பாய்ச் சந்தோஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ஆனாலும் உமது அடியானாகிய என்னையும், ஆசாரியனாகிய சாதோக்கையும், யோய்தாவின் குமாரனாகிய பெனாயாவையும், உமது அடியானாகிய சாலொமோனையும் அவன் அழைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6552,51 +7456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுடைய தகப்பன்: நீ இப்படிச் செய்வானேன் என்று அவனை ஒருக்காலும் கடிந்துகொள்ளவில்லை; அவன் மிகவும் அழகுள்ளவனாயிருந்தான்; அப்சலோமுக்குப்பின் அவனுடைய தாய் அவனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[27. ராஜாவாகிய என் ஆண்டவனுக்குப்பின் தமது சிங்காசனத்தில் வீற்றிருப்பவன் இவன் தான் என்று நீர் உமது அடியானுக்குத் தெரிவிக்காதிருக்கையில், இந்தக் காரியம் ராஜாவாகிய என் ஆண்டவன் கட்டளையால் நடந்திருக்குமோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6661,51 +7565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுடைய தகப்பன்: நீ இப்படிச் செய்வானேன் என்று அவனை ஒருக்காலும் கடிந்துகொள்ளவில்லை; அவன் மிகவும் அழகுள்ளவனாயிருந்தான்; அப்சலோமுக்குப்பின் அவனுடைய தாய் அவனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[27. ராஜாவாகிய என் ஆண்டவனுக்குப்பின் தமது சிங்காசனத்தில் வீற்றிருப்பவன் இவன் தான் என்று நீர் உமது அடியானுக்குத் தெரிவிக்காதிருக்கையில், இந்தக் காரியம் ராஜாவாகிய என் ஆண்டவன் கட்டளையால் நடந்திருக்குமோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6770,51 +7674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் ஆசாரியனாகிய அபியத்தாரையும், யோவாப் என்னும் படைத்தலைவனையும் அழைத்தான்; ஆனாலும் உமது அடியானாகிய சாலொமோனை அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[1. தாவீதுராஜா வயதுசென்ற விர்த்தாப்பியனானபோது, வஸ்திரங்களினால் அவனை மூடினாலும், அவனுக்கு அனல் உண்டாகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6879,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அதோனியாவும் அவனோடிருந்த எல்லா விருந்தாளிகளும் போஜனம் பண்ணி முடிந்தபோது அதைக் கேட்டார்கள்; யோவாப் எக்காளசத்தத்தைக் கேட்டபோது, நகரத்தில் உண்டாயிருக்கிற ஆரவாரம் என்ன என்று விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது தாவீதுராஜா பிரதியுத்தரமாக: பத்சேபாளை என்னிடத்தில் வரவழையுங்கள் என்றான்; அவள் ராஜசமுகத்தில் பிரவேசித்து ராஜாவுக்கு முன்னே நின்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6988,51 +7892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அதோனியாவும் அவனோடிருந்த எல்லா விருந்தாளிகளும் போஜனம் பண்ணி முடிந்தபோது அதைக் கேட்டார்கள்; யோவாப் எக்காளசத்தத்தைக் கேட்டபோது, நகரத்தில் உண்டாயிருக்கிற ஆரவாரம் என்ன என்று விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது தாவீதுராஜா பிரதியுத்தரமாக: பத்சேபாளை என்னிடத்தில் வரவழையுங்கள் என்றான்; அவள் ராஜசமுகத்தில் பிரவேசித்து ராஜாவுக்கு முன்னே நின்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7097,51 +8001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் செருயாவின் குமாரனாகிய யோவாபோடும், ஆசாரியனாகிய அபியத்தாரோடும் ஆலோசனைபண்ணிவந்தான்; அவர்கள் அவனிடத்திலிருந்து அவனுக்கு உதவிசெய்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது ராஜா: உன் குமாரனாகிய சாலொமோன் எனக்குப்பின் அரசாண்டு, அவனே என் ஸ்தானத்தில் என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நான் உனக்கு இஸ்ரவேலின் தேவனாகிய கர்த்தர்மேல் ஆணையிட்டபடியே, இன்றைக்குச் செய்து தீர்ப்பேன் என்பதை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7206,51 +8110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் செருயாவின் குமாரனாகிய யோவாபோடும், ஆசாரியனாகிய அபியத்தாரோடும் ஆலோசனைபண்ணிவந்தான்; அவர்கள் அவனிடத்திலிருந்து அவனுக்கு உதவிசெய்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று ஆணையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7315,51 +8219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவன் பேசிக்கொண்டிருக்கையில், ஆசாரியனாகிய அபியத்தாரின் குமாரன் யோனத்தான் வந்தான்; அப்பொழுது அதோனியா, உள்ளே வா, நீ கெட்டிக்காரன், நீ நற்செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று ஆணையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7424,51 +8328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவன் பேசிக்கொண்டிருக்கையில், ஆசாரியனாகிய அபியத்தாரின் குமாரன் யோனத்தான் வந்தான்; அப்பொழுது அதோனியா, உள்ளே வா, நீ கெட்டிக்காரன், நீ நற்செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று ஆணையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7533,51 +8437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆசாரியனாகிய சாதோக்கும், யோய்தாவின் குமாரனாகிய பெனாயாவும், தீர்க்கதரிசியாகிய நாத்தானும், சீமேயியும், ரேயியும், தாவீதோடிருக்கிற பராக்கிரமசாலிகளும், அதோனியாவுக்கு உடந்தையாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது பத்சேபாள் தரைமட்டும் குனிந்து ராஜாவை வணங்கி, என் ஆண்டவனாகிய தாவீதுராஜா என்றைக்கும் வாழ்க என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7642,51 +8546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆசாரியனாகிய சாதோக்கும், யோய்தாவின் குமாரனாகிய பெனாயாவும், தீர்க்கதரிசியாகிய நாத்தானும், சீமேயியும், ரேயியும், தாவீதோடிருக்கிற பராக்கிரமசாலிகளும், அதோனியாவுக்கு உடந்தையாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது பத்சேபாள் தரைமட்டும் குனிந்து ராஜாவை வணங்கி, என் ஆண்டவனாகிய தாவீதுராஜா என்றைக்கும் வாழ்க என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7751,51 +8655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. யோனத்தான் அதோனியாவுக்குப் பிரதியுத்தரமாக: ஏது, தாவீதுராஜாவாகிய நம்முடைய ஆண்டவன் சாலொமோனை ராஜாவாக்கினாரே.]]></a:t>
+              <a:t><![CDATA[32. பின்பு தாவீதுராஜா, ஆசாரியனாகிய சாதோக்கையும் தீர்க்கதரிசியாகிய நாத்தானையும் யோய்தாவின் குமாரன் பெனாயாவையும் என்னிடத்தில் வரவழையுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7860,51 +8764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதோனியா இன்றோகேலுக்குச் சமீபமான சோகெலெத் என்னும் கல்லின் அருகே ஆடுமாடுகளையும் கொழுத்த ஜந்துக்களையும் அடித்து, ராஜாவின் குமாரராகிய தன் சகோதரர் எல்லாரையும், ராஜாவின் ஊழியக்காரரான யூதாவின் மனுஷர் அனைவரையும் அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[32. பின்பு தாவீதுராஜா, ஆசாரியனாகிய சாதோக்கையும் தீர்க்கதரிசியாகிய நாத்தானையும் யோய்தாவின் குமாரன் பெனாயாவையும் என்னிடத்தில் வரவழையுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7969,51 +8873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராஜாவாகிய என் ஆண்டவனே, ராஜாவாகிய என் ஆண்டவனுக்குப்பிறகு அவருடைய சிங்காசனத்தின்மேல் வீற்றிருப்பவன் இன்னான் என்று தங்களுக்கு அறிவிக்கவேண்டும் என்று இஸ்ரவேலர் அனைவரின் கண்களும் உம்மை நோக்கிக் கொண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. தாவீதுராஜா வயதுசென்ற விர்த்தாப்பியனானபோது, வஸ்திரங்களினால் அவனை மூடினாலும், அவனுக்கு அனல் உண்டாகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8078,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதோனியா இன்றோகேலுக்குச் சமீபமான சோகெலெத் என்னும் கல்லின் அருகே ஆடுமாடுகளையும் கொழுத்த ஜந்துக்களையும் அடித்து, ராஜாவின் குமாரராகிய தன் சகோதரர் எல்லாரையும், ராஜாவின் ஊழியக்காரரான யூதாவின் மனுஷர் அனைவரையும் அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் ராஜாவுக்கு முன்பாகப் பிரவேசித்தபோது, ராஜா அவர்களை நோக்கி: நீங்கள் உங்கள் ஆண்டவனுடைய சேவகரைக் கூட்டிக்கொண்டு, என் குமாரனாகிய சாலொமோனை என் கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு அழைத்துக்கொண்டு போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8187,51 +9091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதோனியா இன்றோகேலுக்குச் சமீபமான சோகெலெத் என்னும் கல்லின் அருகே ஆடுமாடுகளையும் கொழுத்த ஜந்துக்களையும் அடித்து, ராஜாவின் குமாரராகிய தன் சகோதரர் எல்லாரையும், ராஜாவின் ஊழியக்காரரான யூதாவின் மனுஷர் அனைவரையும் அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் ராஜாவுக்கு முன்பாகப் பிரவேசித்தபோது, ராஜா அவர்களை நோக்கி: நீங்கள் உங்கள் ஆண்டவனுடைய சேவகரைக் கூட்டிக்கொண்டு, என் குமாரனாகிய சாலொமோனை என் கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு அழைத்துக்கொண்டு போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8296,51 +9200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ராஜா ஆசாரியனாகிய சாதோக்கையும், தீர்க்கதரிசியாகிய நாத்தானையும், யோய்தாவின் குமாரன் பெனாயாவையும், கிரேத்தியரையும் பிலேத்தியரையும் அவனோடே அனுப்பினார்; அவர்கள் அவனை ராஜாவுடைய கோவேறுகழுதையின்மேல் ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. அங்கே ஆசாரியாகிய சாதோக்கும் தீர்க்கதரிசியாகிய நாத்தானும் அவனை இஸ்ரவேலின் மேல் ராஜாவாக அபிஷேகம் பண்ணக்கடவர்கள்; பின்பு எக்காள்ம் ஊதி, ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8405,51 +9309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ராஜா ஆசாரியனாகிய சாதோக்கையும், தீர்க்கதரிசியாகிய நாத்தானையும், யோய்தாவின் குமாரன் பெனாயாவையும், கிரேத்தியரையும் பிலேத்தியரையும் அவனோடே அனுப்பினார்; அவர்கள் அவனை ராஜாவுடைய கோவேறுகழுதையின்மேல் ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. அங்கே ஆசாரியாகிய சாதோக்கும் தீர்க்கதரிசியாகிய நாத்தானும் அவனை இஸ்ரவேலின் மேல் ராஜாவாக அபிஷேகம் பண்ணக்கடவர்கள்; பின்பு எக்காள்ம் ஊதி, ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8514,51 +9418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தீர்க்கதரிசியாகிய நாத்தானையும், பெனாயாவையும், பராக்கிரமசாலிகளையும், தன் சகோதரனாகிய சாலொமோனையும் அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[35. அதின்பின்பு அவன் நகர்வலம் வந்து, என் சிங்காசனத்தில் வீற்றிருக்கும்படி, அவனைக் கூட்டிக்கொண்டு வாருங்கள்; அவனே என் ஸ்தானத்தில் ராஜாவாயிருப்பான்; அவன் இஸ்ரவேலின்மேலும் யூதாவின்மேலும் தலைவனாயிருக்கும்படி அவனை ஏற்படுத்தினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8623,51 +9527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், அவனைக் கீகோனிலே ராஜாவாக அபிஷேகம்பண்ணினார்கள்; நகரமெல்லாம் முழங்கத்தக்கதாக அங்கேயிருந்து பூரிப்போடே புறப்பட்டுப் போனார்கள்; நீங்கள் கேட்ட இரைச்சல் அதுதான்.]]></a:t>
+              <a:t><![CDATA[35. அதின்பின்பு அவன் நகர்வலம் வந்து, என் சிங்காசனத்தில் வீற்றிருக்கும்படி, அவனைக் கூட்டிக்கொண்டு வாருங்கள்; அவனே என் ஸ்தானத்தில் ராஜாவாயிருப்பான்; அவன் இஸ்ரவேலின்மேலும் யூதாவின்மேலும் தலைவனாயிருக்கும்படி அவனை ஏற்படுத்தினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8732,51 +9636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், அவனைக் கீகோனிலே ராஜாவாக அபிஷேகம்பண்ணினார்கள்; நகரமெல்லாம் முழங்கத்தக்கதாக அங்கேயிருந்து பூரிப்போடே புறப்பட்டுப் போனார்கள்; நீங்கள் கேட்ட இரைச்சல் அதுதான்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது யோய்தாவின் குமாரன் பெனாயா ராஜாவுக்குப் பிரதியுத்தரமாக: ஆமென், ராஜாவாகிய என் ஆண்டவனுடைய தேவனாகிய கர்த்தரும் இப்படியே சொல்வாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8841,51 +9745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், அவனைக் கீகோனிலே ராஜாவாக அபிஷேகம்பண்ணினார்கள்; நகரமெல்லாம் முழங்கத்தக்கதாக அங்கேயிருந்து பூரிப்போடே புறப்பட்டுப் போனார்கள்; நீங்கள் கேட்ட இரைச்சல் அதுதான்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது யோய்தாவின் குமாரன் பெனாயா ராஜாவுக்குப் பிரதியுத்தரமாக: ஆமென், ராஜாவாகிய என் ஆண்டவனுடைய தேவனாகிய கர்த்தரும் இப்படியே சொல்வாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8950,51 +9854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது நாத்தான் சாலொமோனின் தாயாகிய பத்சேபாளை நோக்கி: நம்முடைய ஆண்டவனாகிய தாவீதுக்குத் தெரியாமல், ஆகீத்தின் குமாரனாகிய அதோனியா ராஜாவாகிற செய்தியை நீ கேட்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[37. கர்த்தர் ராஜாவாகிய என் ஆண்டவனோடே எப்படி இருந்தாரோ, அப்படியே அவர் சாலொமோனோடும் இருந்து, தாவீது ராஜாவாகிய என் ஆண்டவனுடைய சிங்காசனத்தைப்பார்க்கிலும் அவருடைய சிங்காசனத்தைப் பெரிதாக்குவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9059,51 +9963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது நாத்தான் சாலொமோனின் தாயாகிய பத்சேபாளை நோக்கி: நம்முடைய ஆண்டவனாகிய தாவீதுக்குத் தெரியாமல், ஆகீத்தின் குமாரனாகிய அதோனியா ராஜாவாகிற செய்தியை நீ கேட்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[37. கர்த்தர் ராஜாவாகிய என் ஆண்டவனோடே எப்படி இருந்தாரோ, அப்படியே அவர் சாலொமோனோடும் இருந்து, தாவீது ராஜாவாகிய என் ஆண்டவனுடைய சிங்காசனத்தைப்பார்க்கிலும் அவருடைய சிங்காசனத்தைப் பெரிதாக்குவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9168,51 +10072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராஜாவாகிய என் ஆண்டவனே, ராஜாவாகிய என் ஆண்டவனுக்குப்பிறகு அவருடைய சிங்காசனத்தின்மேல் வீற்றிருப்பவன் இன்னான் என்று தங்களுக்கு அறிவிக்கவேண்டும் என்று இஸ்ரவேலர் அனைவரின் கண்களும் உம்மை நோக்கிக் கொண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவனுடைய ஊழியக்காரர் அவனை நோக்கி: ராஜசமுகத்தில் நின்று, அவருக்குப் பணிவிடை செய்யவும், ராஜாவாகிய எங்கள் ஆண்டவனுக்கு அனல் உண்டாகும்படி உம்முடைய மடியிலே படுத்துக்கொள்ளவும் கன்னியாகிய ஒரு சிறு பெண்ணை ராஜாவாகிய எங்கள் ஆண்டவனுக்குத் தேடுவோம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9277,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அல்லாமலும் சாலொமோன் ராஜாங்கத்துக்குரிய சிங்காசனத்தின்மேல் வீற்றிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[38. அப்படியே ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், யோய்தாவின் குமாரன் பெனாயாவும், கிரேத்தியரும் பிலேத்தியரும் போய், சாலொமோனைத் தாவீது ராஜாவினுடைய கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு நடத்திக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9386,51 +10290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்போதும் உன் பிராணனையும், உன் குமாரனாகிய சாலொமோனின் பிராணனையும் தப்புவிக்கும்படிக்கு நீ வா, உனக்கு நான் ஆலோசனை சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[38. அப்படியே ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், யோய்தாவின் குமாரன் பெனாயாவும், கிரேத்தியரும் பிலேத்தியரும் போய், சாலொமோனைத் தாவீது ராஜாவினுடைய கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு நடத்திக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9495,51 +10399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தாவீது ராஜாவினிடத்தில் போய்: ராஜாவாகிய என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உமது அடியாளுக்கு ஆணையிடவில்லையா? அப்படியிருக்க, அதோனியா ராஜாவாகிறது என்ன? என்று அவரிடத்தில் கேள்.]]></a:t>
+              <a:t><![CDATA[38. அப்படியே ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், யோய்தாவின் குமாரன் பெனாயாவும், கிரேத்தியரும் பிலேத்தியரும் போய், சாலொமோனைத் தாவீது ராஜாவினுடைய கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு நடத்திக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9604,51 +10508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தாவீது ராஜாவினிடத்தில் போய்: ராஜாவாகிய என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உமது அடியாளுக்கு ஆணையிடவில்லையா? அப்படியிருக்க, அதோனியா ராஜாவாகிறது என்ன? என்று அவரிடத்தில் கேள்.]]></a:t>
+              <a:t><![CDATA[39. ஆசாரியனாகிய சாதோக்கு தைலக்கொம்பைக் கூடாரத்திலிருந்து எடுத்துக் கொண்டுபோய், சாலொமோனை அபிஷேகம்பண்ணினான்; அப்பொழுது எக்காளம் ஊதி, ஜனங்களெல்லாரும் ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9713,51 +10617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தாவீது ராஜாவினிடத்தில் போய்: ராஜாவாகிய என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உமது அடியாளுக்கு ஆணையிடவில்லையா? அப்படியிருக்க, அதோனியா ராஜாவாகிறது என்ன? என்று அவரிடத்தில் கேள்.]]></a:t>
+              <a:t><![CDATA[39. ஆசாரியனாகிய சாதோக்கு தைலக்கொம்பைக் கூடாரத்திலிருந்து எடுத்துக் கொண்டுபோய், சாலொமோனை அபிஷேகம்பண்ணினான்; அப்பொழுது எக்காளம் ஊதி, ஜனங்களெல்லாரும் ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9822,51 +10726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ராஜாவின் ஊழியக்காரரும் தாவீது ராஜாவாகிய நம்முடைய ஆண்டவனை வாழ்த்துதல் செய்யவந்து: தேவன் சாலொமோனின் நாமத்தை உம்முடைய நாமத்தைப்பார்க்கிலும் பிரபலபடுத்தி, அவருடைய சிங்காசனத்தை உம்முடைய சிங்காசனத்தைப் பார்க்கிலும் பெரிதாக்குவாராக என்றார்கள்; ராஜா தம்முடைய கட்டிலின்மேல் குனிந்து பணிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[40. பிற்பாடு ஜனங்களெல்லாரும் அவன் பிறகாலே போனார்கள்; ஜனங்கள் நாகசுரங்களை ஊதி, பூமி அவர்கள் சத்தத்தினால் அதிரத்தக்கதாக மகா பூரிப்பாய்ச் சந்தோஷித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9931,51 +10835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ராஜாவின் ஊழியக்காரரும் தாவீது ராஜாவாகிய நம்முடைய ஆண்டவனை வாழ்த்துதல் செய்யவந்து: தேவன் சாலொமோனின் நாமத்தை உம்முடைய நாமத்தைப்பார்க்கிலும் பிரபலபடுத்தி, அவருடைய சிங்காசனத்தை உம்முடைய சிங்காசனத்தைப் பார்க்கிலும் பெரிதாக்குவாராக என்றார்கள்; ராஜா தம்முடைய கட்டிலின்மேல் குனிந்து பணிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[40. பிற்பாடு ஜனங்களெல்லாரும் அவன் பிறகாலே போனார்கள்; ஜனங்கள் நாகசுரங்களை ஊதி, பூமி அவர்கள் சத்தத்தினால் அதிரத்தக்கதாக மகா பூரிப்பாய்ச் சந்தோஷித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10040,51 +10944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ராஜாவின் ஊழியக்காரரும் தாவீது ராஜாவாகிய நம்முடைய ஆண்டவனை வாழ்த்துதல் செய்யவந்து: தேவன் சாலொமோனின் நாமத்தை உம்முடைய நாமத்தைப்பார்க்கிலும் பிரபலபடுத்தி, அவருடைய சிங்காசனத்தை உம்முடைய சிங்காசனத்தைப் பார்க்கிலும் பெரிதாக்குவாராக என்றார்கள்; ராஜா தம்முடைய கட்டிலின்மேல் குனிந்து பணிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[41. அதோனியாவும் அவனோடிருந்த எல்லா விருந்தாளிகளும் போஜனம் பண்ணி முடிந்தபோது அதைக் கேட்டார்கள்; யோவாப் எக்காளசத்தத்தைக் கேட்டபோது, நகரத்தில் உண்டாயிருக்கிற ஆரவாரம் என்ன என்று விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10149,51 +11053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ அங்கே ராஜாவோடே பேசிக்கொண்டிருக்கையில், நானும் உனக்குப் பின்வந்து, உன் வார்த்தைகளை உறுதிப்படுத்துவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. அதோனியாவும் அவனோடிருந்த எல்லா விருந்தாளிகளும் போஜனம் பண்ணி முடிந்தபோது அதைக் கேட்டார்கள்; யோவாப் எக்காளசத்தத்தைக் கேட்டபோது, நகரத்தில் உண்டாயிருக்கிற ஆரவாரம் என்ன என்று விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10258,51 +11162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்னும் ராஜா: என்னுடைய கண்கள் காண இன்றையதினம் என் சிங்காசனத்தின்மேல் ஒருவனை வீற்றிருக்கச் செய்த இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் என்று சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. அதோனியாவும் அவனோடிருந்த எல்லா விருந்தாளிகளும் போஜனம் பண்ணி முடிந்தபோது அதைக் கேட்டார்கள்; யோவாப் எக்காளசத்தத்தைக் கேட்டபோது, நகரத்தில் உண்டாயிருக்கிற ஆரவாரம் என்ன என்று விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10367,51 +11271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அறிவியாமற்போனால் ராஜாவாகிய என் ஆண்டவன் தம்முடைய பிதாக்களோடே படுத்துக்கொண்டபின்பு, நானும் என் குமாரனாகிய சாலொமோனும் குற்றவாளிகளாய் எண்ணப்படுவோம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவனுடைய ஊழியக்காரர் அவனை நோக்கி: ராஜசமுகத்தில் நின்று, அவருக்குப் பணிவிடை செய்யவும், ராஜாவாகிய எங்கள் ஆண்டவனுக்கு அனல் உண்டாகும்படி உம்முடைய மடியிலே படுத்துக்கொள்ளவும் கன்னியாகிய ஒரு சிறு பெண்ணை ராஜாவாகிய எங்கள் ஆண்டவனுக்குத் தேடுவோம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10476,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்னும் ராஜா: என்னுடைய கண்கள் காண இன்றையதினம் என் சிங்காசனத்தின்மேல் ஒருவனை வீற்றிருக்கச் செய்த இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் என்று சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[42. அவன் பேசிக்கொண்டிருக்கையில், ஆசாரியனாகிய அபியத்தாரின் குமாரன் யோனத்தான் வந்தான்; அப்பொழுது அதோனியா, உள்ளே வா, நீ கெட்டிக்காரன், நீ நற்செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10585,51 +11489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே பத்சேபாள் பள்ளியறைக்குள் ராஜாவிடத்தில் போனாள்; ராஜா மிகவும் வயதுசென்றவனாயிருந்தான்; சூனேம் ஊராளாகிய அபிஷாக் ராஜாவுக்குப் பணிவிடை செய்துகொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[42. அவன் பேசிக்கொண்டிருக்கையில், ஆசாரியனாகிய அபியத்தாரின் குமாரன் யோனத்தான் வந்தான்; அப்பொழுது அதோனியா, உள்ளே வா, நீ கெட்டிக்காரன், நீ நற்செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10694,51 +11598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே பத்சேபாள் பள்ளியறைக்குள் ராஜாவிடத்தில் போனாள்; ராஜா மிகவும் வயதுசென்றவனாயிருந்தான்; சூனேம் ஊராளாகிய அபிஷாக் ராஜாவுக்குப் பணிவிடை செய்துகொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[43. யோனத்தான் அதோனியாவுக்குப் பிரதியுத்தரமாக: ஏது, தாவீதுராஜாவாகிய நம்முடைய ஆண்டவன் சாலொமோனை ராஜாவாக்கினாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10803,51 +11707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்பொழுது அதோனியாவின் விருந்தாளிகளெல்லாரும் அதிர்ந்து எழுந்திருந்து, அவரவர் தங்கள் வழியே போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[44. ராஜா ஆசாரியனாகிய சாதோக்கையும், தீர்க்கதரிசியாகிய நாத்தானையும், யோய்தாவின் குமாரன் பெனாயாவையும், கிரேத்தியரையும் பிலேத்தியரையும் அவனோடே அனுப்பினார்; அவர்கள் அவனை ராஜாவுடைய கோவேறுகழுதையின்மேல் ஏற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10912,51 +11816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பத்சேபாள் குனிந்து, ராஜாவை வணங்கினாள்; அப்பொழுது ராஜா: உனக்கு என்னவேண்டும் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[44. ராஜா ஆசாரியனாகிய சாதோக்கையும், தீர்க்கதரிசியாகிய நாத்தானையும், யோய்தாவின் குமாரன் பெனாயாவையும், கிரேத்தியரையும் பிலேத்தியரையும் அவனோடே அனுப்பினார்; அவர்கள் அவனை ராஜாவுடைய கோவேறுகழுதையின்மேல் ஏற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11021,51 +11925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அதோனியா, சாலொமோனுக்குப் பயந்ததினால் எழுந்துபோய், பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[44. ராஜா ஆசாரியனாகிய சாதோக்கையும், தீர்க்கதரிசியாகிய நாத்தானையும், யோய்தாவின் குமாரன் பெனாயாவையும், கிரேத்தியரையும் பிலேத்தியரையும் அவனோடே அனுப்பினார்; அவர்கள் அவனை ராஜாவுடைய கோவேறுகழுதையின்மேல் ஏற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11130,51 +12034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, அதோனியா ராஜாவாகிய சாலொமோனுக்குப் பயப்படுகிறான் என்றும், இதோ, அவன் பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டு, ராஜாவாகிய சாலொமோன் தமது அடியானைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று இன்று எனக்கு ஆணையிடுவாராக என்கிறான் என்றும், சாலொமோனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[45. ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், அவனைக் கீகோனிலே ராஜாவாக அபிஷேகம்பண்ணினார்கள்; நகரமெல்லாம் முழங்கத்தக்கதாக அங்கேயிருந்து பூரிப்போடே புறப்பட்டுப் போனார்கள்; நீங்கள் கேட்ட இரைச்சல் அதுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11239,51 +12143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, அதோனியா ராஜாவாகிய சாலொமோனுக்குப் பயப்படுகிறான் என்றும், இதோ, அவன் பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டு, ராஜாவாகிய சாலொமோன் தமது அடியானைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று இன்று எனக்கு ஆணையிடுவாராக என்கிறான் என்றும், சாலொமோனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[45. ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், அவனைக் கீகோனிலே ராஜாவாக அபிஷேகம்பண்ணினார்கள்; நகரமெல்லாம் முழங்கத்தக்கதாக அங்கேயிருந்து பூரிப்போடே புறப்பட்டுப் போனார்கள்; நீங்கள் கேட்ட இரைச்சல் அதுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11348,51 +12252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது சாலொமோன்: அவன் யோக்கியன் என்று விளங்க நடந்து கொண்டால் அவன் தலைமயிரில் ஒன்றும் தரையிலே விழப்போகிறதில்லை; அவனிடத்தில் பொல்லாப்புக் காணப்படுமேயாகில், அவன் சாகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[46. அல்லாமலும் சாலொமோன் ராஜாங்கத்துக்குரிய சிங்காசனத்தின்மேல் வீற்றிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11457,51 +12361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது சாலொமோன்: அவன் யோக்கியன் என்று விளங்க நடந்து கொண்டால் அவன் தலைமயிரில் ஒன்றும் தரையிலே விழப்போகிறதில்லை; அவனிடத்தில் பொல்லாப்புக் காணப்படுமேயாகில், அவன் சாகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[47. ராஜாவின் ஊழியக்காரரும் தாவீது ராஜாவாகிய நம்முடைய ஆண்டவனை வாழ்த்துதல் செய்யவந்து: தேவன் சாலொமோனின் நாமத்தை உம்முடைய நாமத்தைப்பார்க்கிலும் பிரபலபடுத்தி, அவருடைய சிங்காசனத்தை உம்முடைய சிங்காசனத்தைப் பார்க்கிலும் பெரிதாக்குவாராக என்றார்கள்; ராஜா தம்முடைய கட்டிலின்மேல் குனிந்து பணிந்துகொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11536,51 +12440,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506607" r:id="rId1"/>
+    <p:sldLayoutId id="2473507473" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11604,50 +12508,114 @@
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12524,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંરી સાથે ગુનેગારનું વર્તન થશે.”]]></a:t>
+              <a:t><![CDATA[lord the king may get heat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ત્યારબાદ રાજા સુલેમાંને તેને માંણસો મોકલીને યજ્ઞવેદી પરથી તેડાવી મંગાવ્યો. તેણે આવીને રાજા આગળ]]></a:t>
+              <a:t><![CDATA[Solomon better than your name, and make his throne greater than your throne. And the king bowed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13756,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રણામ કર્યા; અને સુલેમાંને તેને કહ્યું કે, “તું તારે ઘેર જા.”]]></a:t>
+              <a:t><![CDATA[himself upon the bed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And also thus said the king, Blessed be the LORD God of Israel, which has given one to sit on my]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[throne this day, mine eyes even seeing it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And all the guest that were with Adonijah were afraid, and rose up, and went every man his way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And Adonijah feared because of Solomon, and arose, and went, and caught hold on the horns of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[altar.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And it was told Solomon, saying, Behold, Adonijah fears king Solomon: for, lo, he has caught]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[hold on the horns of the altar, saying, Let king Solomon swear unto me today that he will not slay]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[his servant with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. બાથશેબા હજી તો રાજાની સાથે વાત કરતી હતી, ત્યાં જ પ્રબોધક નાથાન આવી પહોંચ્યો.]]></a:t>
+              <a:t><![CDATA[3. So they sought for a fair damsel throughout all the coasts of Israel, and found Abishag a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. સેવકોએ રાજાને જણાવ્યું કે, “પ્રબોધક નાથાન આવ્યા છે.” અને નાથાને રાજાની સમક્ષ આવીને ભૂમિ પર પડી]]></a:t>
+              <a:t><![CDATA[Shunammite, and brought her to the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રણામ કર્યા.]]></a:t>
+              <a:t><![CDATA[4. And the damsel was very fair, and cherished the king, and ministered to him: but the king had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. તેણે કહ્યું, “તો શું આપ નામદારની એવી આજ્ઞા છે કે, અદોનિયા આપના પછી રાજા થાય અને તે આપની ગાદીએ]]></a:t>
+              <a:t><![CDATA[sexual contact with her not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બેસે?]]></a:t>
+              <a:t><![CDATA[5. Then Adonijah the son of Haggith exalted himself, saying, I will be king: and he prepared him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. કારણ, આજે તેણે પોતાના રાજયાભિષેકની ઉજવણી માંટે બળદો, અને ઘણંા પુષ્ટ બકરાઓનાં બલિદાન આપ્યાં છે]]></a:t>
+              <a:t><![CDATA[chariots and horsemen, and fifty men to run before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેની ખાણીપીણીમાં તેણે તમાંરા પુત્રો ઉપરાંત લશ્કરના સેનાપતિ અને યાજક અબ્યાથાર, તેઓ તેની સાથે]]></a:t>
+              <a:t><![CDATA[6. And his father had not displeased him at any time in saying, Why have you done so? and he also]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખાન-પાન કરે છે અને કહે છે. ‘ઇશ્વર રાજા અદોનિયાને ઘણું જીવાડો!’]]></a:t>
+              <a:t><![CDATA[was a very goodly man; and his mother bare him after Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. તેમ છતાં તેણે આપના સેવક મને કે યાજક સાદોકને કે યહોયાદાના પુત્ર બનાયા અથવા આપના સેવક સુલેમાંનને]]></a:t>
+              <a:t><![CDATA[7. And he conferred with Joab the son of Zeruiah, and with Abiathar the priest: and they following]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તેણે જવાબ આપ્યો, “નામદાર, આપે આ દાસીને આપના દેવ યહોવાને નામે વચન આપ્યું હતું કે, ‘માંરા પછી તારો]]></a:t>
+              <a:t><![CDATA[52. And Solomon said, If he will show himself a worthy man, there shall not an hair of him fall to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આમંત્રણ આપ્યું નથી.]]></a:t>
+              <a:t><![CDATA[Adonijah helped him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. શું આ બધું તમાંરી જાણમાં છે? આ બધું આપ નામદારની સંમતિથી થયું છે, અને તમે આ સેવકોને જણાવ્યું પણ]]></a:t>
+              <a:t><![CDATA[8. But Zadok the priest, and Benaiah the son of Jehoiada, and Nathan the prophet, and Shimei, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી કે, આપના પછી રાજગાદીએ કોણ આવનાર છે?”]]></a:t>
+              <a:t><![CDATA[Rei, and the mighty men which belonged to David, were not with Adonijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ત્યારબાદ રાજા દાઉદે કહ્યું, “બાથશેબાને માંરી પાસે બોલાવો.” તેથી તે રાજા સમક્ષ આવીને ઊભી રહી.]]></a:t>
+              <a:t><![CDATA[9. And Adonijah slew sheep and oxen and fat cattle by the stone of Zoheleth, which is by Enrogel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. રાજા દાઉદે કહ્યું કે, “મેં ઇસ્રાએલના દેવ યહોવાને નામે પ્રતિજ્ઞા કરી હતી, તારો પુત્ર સુલેમાંન]]></a:t>
+              <a:t><![CDATA[and called all his brethren the king's sons, and all the men of Judah the king's servants:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંરા પછી રાજા થશે અને માંરી રાજગાદી પર બેસશે.]]></a:t>
+              <a:t><![CDATA[10. But Nathan the prophet, and Benaiah, and the mighty men, and Solomon his brother, he called not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હવે દાઉદ રાજા ઘણો વૃદ્ધ થયો હતો. તેમને અનેક ધાબળાઓ ઓઢાડયાં, છતાં તેનું શરીર ગરમ રહેતું નહોતું.]]></a:t>
+              <a:t><![CDATA[11. Wherefore Nathan spoke unto Bathsheba the mother of Solomon, saying, Have you not heard that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. માંરા બધા સંકટોમાંથી મને યહોવાએ ઉગાર્યો છે. હું યહોવાના સોગંદ ખાઉં છું કે આજે હું માંરું વચન]]></a:t>
+              <a:t><![CDATA[Adonijah the son of Haggith does reign, and David our lord knows it not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાળીશ.”]]></a:t>
+              <a:t><![CDATA[12. Now therefore come, let me, I pray you, give you counsel, that you may save yours own life, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેથી તેમના સેવકોએ તેને કહ્યું, “આપ, નામદારની આજ્ઞા હોય તો આપને માંટે કોઈ યુવાન કુમાંરિકા શોધી]]></a:t>
+              <a:t><![CDATA[the life of your son Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પુત્ર સુલેમાંન રાજા થશે અને ફકત તે જ માંરી રાજગાદી પર બેસશે.’]]></a:t>
+              <a:t><![CDATA[the earth: but if wickedness shall be found in him, he shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાઢીએ, જે આપની સેવામાં ઊભી રહે અને આપની સારવાર કરે, આપની સોડમાં સૂઈ જશે, જેથી આપનું શરીર હુંફાળું થઇ]]></a:t>
+              <a:t><![CDATA[13. Go and get you in unto king David, and say unto him, Did not you, my lord, O king, swear unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જશે.”]]></a:t>
+              <a:t><![CDATA[yours handmaid, saying, Assuredly Solomon your son shall reign after me, and he shall sit upon my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ફરીવાર બાથશેબાએ તેની સમક્ષ ભૂમિ પર પડીને રાજાને પ્રણામ કર્યા અને બોલી, “માંરા નામદાર રાજા દાઉદ]]></a:t>
+              <a:t><![CDATA[throne? why then does Adonijah reign?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમર રહો!”]]></a:t>
+              <a:t><![CDATA[14. Behold, while you yet talk there with the king, I also will come in after you, and confirm your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેમણે આખા ઇસ્રાએલમાં એક સુંદર, જુવાન અને અપરણિત કન્યા મેળવવા તપાસ કરી ,આખરે તેમને શૂનામ્મી અબીશાગ]]></a:t>
+              <a:t><![CDATA[words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નામની કન્યા પસંદ આવી, તેથી તેઓ તેને રાજા પાસે લઈ આવ્યા.]]></a:t>
+              <a:t><![CDATA[15. And Bathsheba went in unto the king into the chamber: and the king was very old; and Abishag the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તે ખૂબ રૂપાળી હતી અને સતત રાજાની સાથે રહેતી અને તેણ રાજાની મદદ અને સેવા કરી, છતાં રાજાએ તેનો]]></a:t>
+              <a:t><![CDATA[Shunammite ministered unto the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંસર્ગ કર્યો નહિ.]]></a:t>
+              <a:t><![CDATA[16. And Bathsheba bowed, and did reverence unto the king. And the king said, What would you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ત્યારબાદ રાજા દાઉદે કહ્યું, “યાજક સાદોકને પ્રબોધક નાથાનને અને યહોયાદાના પુત્ર બનાયાને પોતાની]]></a:t>
+              <a:t><![CDATA[17. And she said unto him, My lord, you sware by the LORD your God unto yours handmaid, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાસે બોલાવી લાવવાની સેવકોને આજ્ઞા આપી,” અને તેઓ રાજાની સમક્ષ ઉપસ્થિત થયા.]]></a:t>
+              <a:t><![CDATA[Assuredly Solomon your son shall reign after me, and he shall sit upon my throne.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. પણ અત્યારે તો આપની જાણ બહાર અદોનિયા જ રાજા થઈ બેઠો છે.]]></a:t>
+              <a:t><![CDATA[53. So king Solomon sent, and they brought him down from the altar. And he came and bowed himself to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તે સમયે દાઉદ અને હાગ્ગીથના પુત્ર અદોનિયાએ પોતાના વૃદ્વ પિતાની જગ્યાએ રાજા થવાની મહત્વાકાંક્ષા]]></a:t>
+              <a:t><![CDATA[18. And now, behold, Adonijah reigns; and now, my lord the king, you know it not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખી હોવાથી તેણે એક રથ મેળવ્યો, ઘોડા અને પોતાના રસાલા માંટે પચાસ માંણસો મેળવ્યા.]]></a:t>
+              <a:t><![CDATA[19. And he has slain oxen and fat cattle and sheep in abundance, and has called all the sons of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. તેણે હુકમ કર્યો, “માંરા અંગરક્ષકોને સાથે લઈ જાઓ, માંરા પુત્ર સુલેમાંનને માંરા ખચ્ચર પર બેસાડો]]></a:t>
+              <a:t><![CDATA[king, and Abiathar the priest, and Joab the captain of the host: but Solomon your servant has he not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેને ગીહોન લઈ જાઓ.]]></a:t>
+              <a:t><![CDATA[called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ત્યાં યાજક સાદોક અને પ્રબોધક નાથાન તેનો રાજા તરીકે અભિષેક કરશે. તે વખતે તમે રણશિંગડું વગાડી]]></a:t>
+              <a:t><![CDATA[20. And you, my lord, O king, the eyes of all Israel are upon you, that you should tell them who]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોકાર કરજો કે, ‘રાજા સુલેમાંન ઘણું જીવો!’]]></a:t>
+              <a:t><![CDATA[shall sit on the throne of my lord the king after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ત્યારબાદ તમે સુલેમાંનને ત્યાંથી અહીં લઈ આવો અને માંરા બદલે સુલેમાંનને રાજગાદી પર બેસાડો.]]></a:t>
+              <a:t><![CDATA[21. Otherwise it shall come to pass, when my lord the king shall sleep with his fathers, that I and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુલેમાંન ઇસ્રાએલ અને યહૂદાનો રાજા થશે; આ માંરો આદેશ છે.”]]></a:t>
+              <a:t><![CDATA[my son Solomon shall be counted offenders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ત્યારે યહોયાદાના પુત્ર બનાયાએ રાજાને કહ્યું, “ભલે એમ થાઓ! યહોવા, તમાંરા દેવ તમાંરી ઇચ્છાઓ પૂરી]]></a:t>
+              <a:t><![CDATA[22. And, lo, while she yet talked with the king, Nathan the prophet also came in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +20356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરે!]]></a:t>
+              <a:t><![CDATA[23. And they told the king, saying, Behold Nathan the prophet. And when he was come in before the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +20488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તેણે બળદો અને ઘણા તંદુરસ્ત બકરાઓનું શાંત્યર્પણ અર્પણ કર્યુ, તમાંમ રાજકુમાંરોને, યાજક અબ્યાથારને]]></a:t>
+              <a:t><![CDATA[king Solomon: and Solomon said unto him, Go to yours house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +20620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. માંરા માંલિક અને રાજા, જેવી રીતે યહોવા તમાંરી સાથે રહ્યાં છે, તેઓ સુલેમાંન સાથે પણ રહો! એનું]]></a:t>
+              <a:t><![CDATA[king, he bowed himself before the king with his face to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +20752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજ્ય રાજા દાઉદ કરતા પણ વધુ શકિતશાળી અને મહાન બને.”]]></a:t>
+              <a:t><![CDATA[24. And Nathan said, My lord, O king, have you said, Adonijah shall reign after me, and he shall sit]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +20884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. એ પછી યાજક સાદોક પ્રબોધક નાથાન. યહોયાદાના પુત્ર બનાયા અને રાજાના અંગરક્ષકોએ જઈને સુલેમાંનને રાજા]]></a:t>
+              <a:t><![CDATA[upon my throne?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +21016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દાઉદના ખચ્ચર પર બેસાડયો અને તેને લઈને તેઓ ગીહોન ગયા.]]></a:t>
+              <a:t><![CDATA[25. For he is gone down this day, and has slain oxen and fat cattle and sheep in abundance, and has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +21148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. યાજક સાદોકે એક તેલનું શિંગડુ લીધું અને સુલેમાંનના માંથા પર તેનો રાજા તરીકે અભિષેક કરવા રેડ્યું.]]></a:t>
+              <a:t><![CDATA[called all the king's sons, and the captains of the host, and Abiathar the priest; and, behold, they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +21280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમણે રણશિંગડું વગાડયું; અને બધા લોકો બોલી ઊઠયા. “રાજા સુલેમાંન ઘણું જીવો.”]]></a:t>
+              <a:t><![CDATA[eat and drink before him, and say, God save king Adonijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +21412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. પછી બધા લોકો વાંસળી વગાડતા અને ધરતીકંપ કરતા પણ મોટા અવાજે બૂમો પાડતા આનંદ કરતા તેની સાથે ઉપર]]></a:t>
+              <a:t><![CDATA[26. But me, even me your servant, and Zadok the priest, and Benaiah the son of Jehoiada, and your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયા.]]></a:t>
+              <a:t><![CDATA[servant Solomon, has he not called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19652,51 +21676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેના પિતાએ તેને આખા જીવન દરમ્યાન કદી ઠપકો આપ્યો નહોતો કે, તેને પૂછયું સરખુંય નહોતું કે, “તું આમ]]></a:t>
+              <a:t><![CDATA[27. Is this thing done by my lord the king, and you have not showed it unto your servant, who should]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19784,51 +21808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શા માંટે કરે છે?” વળી તે દેખાવડો હતો; અને આબ્શાલોમ પછી જન્મ્યો હતો.]]></a:t>
+              <a:t><![CDATA[sit on the throne of my lord the king after him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19916,51 +21940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને લશ્કરના સેનાપતિ યોઆબને નિમંત્રણ આપ્યાં છે, પરંતુ તેણે આપના સેવક સુલેમાંનને નિમંત્રણ આપ્યું નથી.]]></a:t>
+              <a:t><![CDATA[1. Now king David was old and stricken in years; and they covered him with clothes, but he got no]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20048,51 +22072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. તે વખતે અદોનિયા અને તેના મહેમાંનોએ ભોજન પૂરું કર્યુ, ત્યાં તેમણે સૌએ આ અવાજ સાંભળ્યો. રણશિંગડાનો]]></a:t>
+              <a:t><![CDATA[28. Then king David answered and said, Call me Bathsheba. And she came into the king's presence, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20180,51 +22204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાદ સાંભળીને યોઆબ બોલી ઊઠયો. “શહેરમાં આ શોરબકોર શાનો છે?”]]></a:t>
+              <a:t><![CDATA[stood before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20312,51 +22336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેણે સરૂયાના પુત્ર સરદાર યોઆબ અને યાજક અબ્યાથાર ને સર્વ પ્રથમ પોતાના વિશ્વાસમાં લીધા. તેઓએ તેને]]></a:t>
+              <a:t><![CDATA[29. And the king swore, and said, As the LORD lives, that has redeemed my soul out of all distress,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20444,51 +22468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજા બનવામાં મદદરૂપ થવા તૈયારી બતાવી.]]></a:t>
+              <a:t><![CDATA[30. Even as I swore unto you by the LORD God of Israel, saying, Assuredly Solomon your son shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20576,51 +22600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. તે હજી બોલતો હતો, એટલામાં જ, યાજક અબ્યાથારનો પુત્ર યોનાથાન આવી પહોંચ્યો. અદોનિયાએ કહ્યું, “અંદર]]></a:t>
+              <a:t><![CDATA[reign after me, and he shall sit upon my throne in my position; even so will I certainly do this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20708,51 +22732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ, તું પ્રામાંણિક માંણસ છે અને શુભ-સંદેશ જ લાવ્યો હશે.”]]></a:t>
+              <a:t><![CDATA[day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20840,51 +22864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પરંતુ યાજક સાદોકે, યહોયાદાના પુત્ર બનાયા, પ્રબોધક નાથાન, શિમઈ, રેઈ અને દાઉદના સૈન્યના સરદારોએ]]></a:t>
+              <a:t><![CDATA[31. Then Bathsheba bowed with her face to the earth, and did reverence to the king, and said, Let my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20972,51 +22996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અદોનિયાને સાથ આપવાનો ઇન્કાર કર્યો,]]></a:t>
+              <a:t><![CDATA[lord king David live for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21104,51 +23128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. યોનાથાને જવાબ આપ્યો “નાજી, એમ નથી. આપણા નામદાર રાજા દાઉદે સુલેમાંનને રાજા બનાવ્યો છે.]]></a:t>
+              <a:t><![CDATA[32. And king David said, Call me Zadok the priest, and Nathan the prophet, and Benaiah the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21236,51 +23260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તેથી એક વખત અદોનિયાએ એન-રોગેલના ઝરણાં પાસે આવેલા ઝોહેલેથના ખડક પર ઘેટાં, ગાય અને વાછરડાઓનું]]></a:t>
+              <a:t><![CDATA[Jehoiada. And they came before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21368,51 +23392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. અને હવે માંરા ધણી, માંરા રાજા, સમગ્ર ઇસ્રાએલ આપના પછી કોણ રાજગાદી પર આવશે એની જાહેરાત માંટે આપના]]></a:t>
+              <a:t><![CDATA[heat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21500,51 +23524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બલિદાન કર્યુ. અને તેણે પોતાના સર્વ ભાઈઓને-રાજકુમાંરોને અને જે યહૂદાવાસીઓ રાજાના સેવકો હતા તે બધાને]]></a:t>
+              <a:t><![CDATA[33. The king also said unto them, Take with you the servants of your lord, and cause Solomon my son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21632,51 +23656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેણે આમંત્રણ આપ્યું હતું.]]></a:t>
+              <a:t><![CDATA[to ride upon mine own mule, and bring him down to Gihon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21764,51 +23788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. તેણે યાજક સાદોક, પ્રબોધક નાથાન અને યહોયાદાના પુત્ર બનાયા તથા રાજાના અંગરક્ષકોને તેની સાથે]]></a:t>
+              <a:t><![CDATA[34. And let Zadok the priest and Nathan the prophet anoint him there king over Israel: and blow all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21896,51 +23920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોકલ્યા છે. તેમણે તેને રાજાના ખચ્ચર પર બેસાડયો છે.]]></a:t>
+              <a:t><![CDATA[of you with the trumpet, and say, God save king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22028,51 +24052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પરંતુ તેણે પ્રબોધક નાથાનને, યાજક બનાયાને કે અંગરક્ષકોને અથવા ભાઈ સુલેમાંનને આમંત્રણ આપ્યું નહિ.]]></a:t>
+              <a:t><![CDATA[35. Then all of you shall come up after him, that he may come and sit upon my throne; for he shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22160,51 +24184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ત્યાં યાજક સાદોકે અને પ્રબોધક નાથાને સુલેમાંનના માંથા પર, તેલ રેડીને તેને રાજા બનાવવા અભિષેક]]></a:t>
+              <a:t><![CDATA[be king in my position: and I have appointed him to be ruler over Israel and over Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22292,51 +24316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યો છે, તેઓ હમણા જ ગીહોન ઝરણાથી નગરમાં પાછા આવ્યા છે, અને સમગ્ર નગર હષોર્લ્લાસથી ઉત્સવ ઊજવી રહ્યું]]></a:t>
+              <a:t><![CDATA[36. And Benaiah the son of Jehoiada answered the king, and said, Amen: the LORD God of my lord the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22424,51 +24448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે, અત્યારે શહેરમાં ભારે કોલાહલ મચી રહ્યો છે તમે જે સાંભળો છો તે એનો જ અવાજ છે.]]></a:t>
+              <a:t><![CDATA[king say so too.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22556,51 +24580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ત્યારબાદ પ્રબોધક નાથાને સુલેમાંનની માંતા બાથશેબા પાસે જઈને પૂછયું; તમને ખબર છે કે, “હાગ્ગીથનો]]></a:t>
+              <a:t><![CDATA[37. As the LORD has been with my lord the king, even so be he with Solomon, and make his throne]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22688,51 +24712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પુત્ર અદોનિયા રાજા થઈને બેઠો છે, ને આપણા ધણી રાજા દાઉદ એનાથી અજાણ છે?]]></a:t>
+              <a:t><![CDATA[greater than the throne of my lord king David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22820,51 +24844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર મીટ માંડી રહ્યું છે.]]></a:t>
+              <a:t><![CDATA[2. Wherefore his servants said unto him, Let there be sought for my lord the king a young virgin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22952,51 +24976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. સુલેમાંન હવે રાજગાદી પર બેસે છે.]]></a:t>
+              <a:t><![CDATA[38. So Zadok the priest, and Nathan the prophet, and Benaiah the son of Jehoiada, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23084,51 +25108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. હવે જો તમે તમાંરો અને તમાંરા પુત્ર સુલેમાંનનો જીવ બચાવવા ઇચ્છતા હોય તો માંરી તમને સલાહ છે કે,]]></a:t>
+              <a:t><![CDATA[Cherethites, and the Pelethites, went down, and caused Solomon to ride upon king David's mule, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23216,51 +25240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તમે અત્યારે જ દાઉદ રાજા પાસે જાઓ, અને તેમને કહો કે, ‘ધણી, આપે આપની દાસીને એવું વચન નહોતું આપ્યું]]></a:t>
+              <a:t><![CDATA[brought him to Gihon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23348,51 +25372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે, માંરા પછી તારો પુત્ર સુલેમાંન રાજા થશે, અને તે જ માંરી ગાદી પર બેસશે? તો પછી શા માંટે અદોનિયા]]></a:t>
+              <a:t><![CDATA[39. And Zadok the priest took an horn of oil out of the tabernacle, and anointed Solomon. And they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23480,51 +25504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજા થયો છે?’]]></a:t>
+              <a:t><![CDATA[blew the trumpet; and all the people said, God save king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23612,51 +25636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. એટલું જ નહિ, બધા જ દરબારીઓ અને પ્રજાજનો રાજા દાઉદને અભિનંદન આપતાં કહે છે, ‘દેવ સુલેમાંનને તમાંરા]]></a:t>
+              <a:t><![CDATA[40. And all the people came up after him, and the people piped with pipes, and rejoiced with great]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23744,51 +25768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરતા પણ વધુ પ્રસિદ્ધ બનાવે. તમાંરા રાજય કરતાં સુલેમાંનનું રાજ્ય દેવ વધારે પ્રતાપી બનાવો.’ “રાજા]]></a:t>
+              <a:t><![CDATA[joy, so that the earth rent with the sound of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23876,51 +25900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દાઉદે પલંગમાંથી જ દેવને પ્રણામ કર્યા.]]></a:t>
+              <a:t><![CDATA[41. And Adonijah and all the guest that were with him heard it as they had made an end of eating.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24008,51 +26032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. અને તમે રાજા સાથે વાત કરતા હશો, એટલામાં જ હું આવી પહોંચીશ અને તમે શું કહો છો તેની ચોકસાઇ કરીશ.”]]></a:t>
+              <a:t><![CDATA[And when Joab heard the sound of the trumpet, he said, Wherefore is this noise of the city being in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24140,51 +26164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. અને કહ્યું, ઇસ્રાએલના દેવ યહોવાનો જય હો! માંરા એક વંશજને માંરી રાજગાદી પર બેઠેલો હું માંરી નજરે]]></a:t>
+              <a:t><![CDATA[an uproar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24272,51 +26296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. જો તમે એમ નહિ કરો તો તમે જ્યારે તમાંરા પિતૃઓ સાથે દટાયા હશો, ત્યારે માંરા પુત્ર સુલેમાંન અને]]></a:t>
+              <a:t><![CDATA[and let her stand before the king, and let her cherish him, and let her lie in your bosom, that my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24404,51 +26428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોઈ શકયો છું.”]]></a:t>
+              <a:t><![CDATA[42. And while he yet spoke, behold, Jonathan the son of Abiathar the priest came; and Adonijah said]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24536,51 +26560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તેથી બાથશેબા રાજાના ઓરડામાં ગઈ, રાજા ઘણો વૃદ્વ થઈ ગયો હતો અને શુનામ્મી અબીશાગ તેમની સેવા ચાકરી]]></a:t>
+              <a:t><![CDATA[unto him, Come in; for you are a valiant man, and bring good tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24668,51 +26692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરતી હતી.]]></a:t>
+              <a:t><![CDATA[43. And Jonathan answered and said to Adonijah, Verily our lord king David has made Solomon king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24800,51 +26824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. આ સાંભળીને અદોનિયાના બધા મહેમાંનો ભયભીત બની, એકદમ ઊઠીને સૌ પોતપોતાને ધેર ગયાં.]]></a:t>
+              <a:t><![CDATA[44. And the king has sent with him Zadok the priest, and Nathan the prophet, and Benaiah the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24932,51 +26956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. બાથશેબાએ રાજાની સમક્ષ જમીન પર પડી સાષ્ટાંગ પ્રણામ કર્યા. રાજાએ પૂછયું, “બોલ, તારી શી ઇચ્છા છે?”]]></a:t>
+              <a:t><![CDATA[Jehoiada, and the Cherethites, and the Pelethites, and they have caused him to ride upon the king's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25064,51 +27088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. અદોનિયા પણ વેદી પાસે દોડી ગયો અને તેણે વેદીના શિંગ પકડી લીધાં.]]></a:t>
+              <a:t><![CDATA[mule:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25196,51 +27220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. સુલેમાંનને સમાંચાર આપવામાં આવ્યા કે, “અદોનિયા સુલેમાંનથી ડરતો હતો અને વેદીનાં શિંગ પકડીને કહેતો]]></a:t>
+              <a:t><![CDATA[45. And Zadok the priest and Nathan the prophet have anointed him king in Gihon: and they are come]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25328,51 +27352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો, ‘સુલેમાંન પહેલાં મને વચન આપો કે પોતે આ સેવકનો વધ નહિ કરો,”‘]]></a:t>
+              <a:t><![CDATA[up from thence rejoicing, so that the city rang again. This is the noise that all of you have heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25460,51 +27484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. પછી સુલેમાંને કહ્યું, “જો તે સારી રીતે વર્તશે તો તેને આંચ નહિ આવે; પણ જો એ પ્રતિકારપૂર્વક વર્તશે]]></a:t>
+              <a:t><![CDATA[46. And also Solomon sits on the throne of the kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25592,51 +27616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તો એને માંરી નખાશે.”]]></a:t>
+              <a:t><![CDATA[47. And moreover the king's servants came to bless our lord king David, saying, God make the name of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25653,91 +27677,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25763,51 +27787,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -25938,51 +27962,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>101</Slides>
+  <Slides>109</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>