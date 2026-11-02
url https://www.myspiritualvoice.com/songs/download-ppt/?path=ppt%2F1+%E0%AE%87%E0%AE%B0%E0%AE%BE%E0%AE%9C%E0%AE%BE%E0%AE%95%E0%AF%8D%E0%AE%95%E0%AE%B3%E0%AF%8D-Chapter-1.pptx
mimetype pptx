--- v1 (2026-07-20)
+++ v2 (2026-11-02)
@@ -209,50 +209,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -342,50 +364,61 @@
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
+    <p:sldId id="366" r:id="rId113"/>
+    <p:sldId id="367" r:id="rId114"/>
+    <p:sldId id="368" r:id="rId115"/>
+    <p:sldId id="369" r:id="rId116"/>
+    <p:sldId id="370" r:id="rId117"/>
+    <p:sldId id="371" r:id="rId118"/>
+    <p:sldId id="372" r:id="rId119"/>
+    <p:sldId id="373" r:id="rId120"/>
+    <p:sldId id="374" r:id="rId121"/>
+    <p:sldId id="375" r:id="rId122"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -592,53 +625,64 @@
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
-  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
+  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
+  <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
+  <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
+  <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
+  <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
+  <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -698,51 +742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவனுடைய ஊழியக்காரர் அவனை நோக்கி: ராஜசமுகத்தில் நின்று, அவருக்குப் பணிவிடை செய்யவும், ராஜாவாகிய எங்கள் ஆண்டவனுக்கு அனல் உண்டாகும்படி உம்முடைய மடியிலே படுத்துக்கொள்ளவும் கன்னியாகிய ஒரு சிறு பெண்ணை ராஜாவாகிய எங்கள் ஆண்டவனுக்குத் தேடுவோம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[4. And the damsel was very fair, and cherished the king, and ministered to him: but the king had sexual contact with her not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -807,51 +851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ராஜாவின் ஊழியக்காரரும் தாவீது ராஜாவாகிய நம்முடைய ஆண்டவனை வாழ்த்துதல் செய்யவந்து: தேவன் சாலொமோனின் நாமத்தை உம்முடைய நாமத்தைப்பார்க்கிலும் பிரபலபடுத்தி, அவருடைய சிங்காசனத்தை உம்முடைய சிங்காசனத்தைப் பார்க்கிலும் பெரிதாக்குவாராக என்றார்கள்; ராஜா தம்முடைய கட்டிலின்மேல் குனிந்து பணிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[44. And the king has sent with him Zadok the priest, and Nathan the prophet, and Benaiah the son of Jehoiada, and the Cherethites, and the Pelethites, and they have caused him to ride upon the king's mule:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -916,51 +960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ராஜாவின் ஊழியக்காரரும் தாவீது ராஜாவாகிய நம்முடைய ஆண்டவனை வாழ்த்துதல் செய்யவந்து: தேவன் சாலொமோனின் நாமத்தை உம்முடைய நாமத்தைப்பார்க்கிலும் பிரபலபடுத்தி, அவருடைய சிங்காசனத்தை உம்முடைய சிங்காசனத்தைப் பார்க்கிலும் பெரிதாக்குவாராக என்றார்கள்; ராஜா தம்முடைய கட்டிலின்மேல் குனிந்து பணிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[45. And Zadok the priest and Nathan the prophet have anointed him king in Gihon: and they are come up from thence rejoicing, so that the city rang again. This is the noise that all of you have heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1025,51 +1069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்னும் ராஜா: என்னுடைய கண்கள் காண இன்றையதினம் என் சிங்காசனத்தின்மேல் ஒருவனை வீற்றிருக்கச் செய்த இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் என்று சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[45. And Zadok the priest and Nathan the prophet have anointed him king in Gihon: and they are come up from thence rejoicing, so that the city rang again. This is the noise that all of you have heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1134,51 +1178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்னும் ராஜா: என்னுடைய கண்கள் காண இன்றையதினம் என் சிங்காசனத்தின்மேல் ஒருவனை வீற்றிருக்கச் செய்த இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் என்று சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[45. And Zadok the priest and Nathan the prophet have anointed him king in Gihon: and they are come up from thence rejoicing, so that the city rang again. This is the noise that all of you have heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1243,51 +1287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்பொழுது அதோனியாவின் விருந்தாளிகளெல்லாரும் அதிர்ந்து எழுந்திருந்து, அவரவர் தங்கள் வழியே போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[46. And also Solomon sits on the throne of the kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1352,51 +1396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அதோனியா, சாலொமோனுக்குப் பயந்ததினால் எழுந்துபோய், பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[47. And moreover the king's servants came to bless our lord king David, saying, God make the name of Solomon better than your name, and make his throne greater than your throne. And the king bowed himself upon the bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1461,51 +1505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அதோனியா, சாலொமோனுக்குப் பயந்ததினால் எழுந்துபோய், பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[47. And moreover the king's servants came to bless our lord king David, saying, God make the name of Solomon better than your name, and make his throne greater than your throne. And the king bowed himself upon the bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1570,51 +1614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, அதோனியா ராஜாவாகிய சாலொமோனுக்குப் பயப்படுகிறான் என்றும், இதோ, அவன் பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டு, ராஜாவாகிய சாலொமோன் தமது அடியானைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று இன்று எனக்கு ஆணையிடுவாராக என்கிறான் என்றும், சாலொமோனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[47. And moreover the king's servants came to bless our lord king David, saying, God make the name of Solomon better than your name, and make his throne greater than your throne. And the king bowed himself upon the bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1679,51 +1723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, அதோனியா ராஜாவாகிய சாலொமோனுக்குப் பயப்படுகிறான் என்றும், இதோ, அவன் பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டு, ராஜாவாகிய சாலொமோன் தமது அடியானைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று இன்று எனக்கு ஆணையிடுவாராக என்கிறான் என்றும், சாலொமோனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[47. And moreover the king's servants came to bless our lord king David, saying, God make the name of Solomon better than your name, and make his throne greater than your throne. And the king bowed himself upon the bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1788,51 +1832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, அதோனியா ராஜாவாகிய சாலொமோனுக்குப் பயப்படுகிறான் என்றும், இதோ, அவன் பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டு, ராஜாவாகிய சாலொமோன் தமது அடியானைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று இன்று எனக்கு ஆணையிடுவாராக என்கிறான் என்றும், சாலொமோனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[48. And also thus said the king, Blessed be the LORD God of Israel, which has given one to sit on my throne this day, mine eyes even seeing it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1897,51 +1941,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் எல்லையிலெல்லாம் அழகான ஒரு பெண்ணைத் தேடி, சூனேம் ஊராளாகிய அபிஷாகைக் கண்டு, அவளை ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Then Adonijah the son of Haggith exalted himself, saying, I will be king: and he prepared him chariots and horsemen, and fifty men to run before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And also thus said the king, Blessed be the LORD God of Israel, which has given one to sit on my throne this day, mine eyes even seeing it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And all the guest that were with Adonijah were afraid, and rose up, and went every man his way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And all the guest that were with Adonijah were afraid, and rose up, and went every man his way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And Adonijah feared because of Solomon, and arose, and went, and caught hold on the horns of the altar.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And it was told Solomon, saying, Behold, Adonijah fears king Solomon: for, lo, he has caught hold on the horns of the altar, saying, Let king Solomon swear unto me today that he will not slay his servant with the sword.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And it was told Solomon, saying, Behold, Adonijah fears king Solomon: for, lo, he has caught hold on the horns of the altar, saying, Let king Solomon swear unto me today that he will not slay his servant with the sword.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And it was told Solomon, saying, Behold, Adonijah fears king Solomon: for, lo, he has caught hold on the horns of the altar, saying, Let king Solomon swear unto me today that he will not slay his servant with the sword.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And Solomon said, If he will show himself a worthy man, there shall not an hair of him fall to the earth: but if wickedness shall be found in him, he shall die.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And Solomon said, If he will show himself a worthy man, there shall not an hair of him fall to the earth: but if wickedness shall be found in him, he shall die.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. So king Solomon sent, and they brought him down from the altar. And he came and bowed himself to king Solomon: and Solomon said unto him, Go to yours house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2006,51 +3140,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் எல்லையிலெல்லாம் அழகான ஒரு பெண்ணைத் தேடி, சூனேம் ஊராளாகிய அபிஷாகைக் கண்டு, அவளை ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Then Adonijah the son of Haggith exalted himself, saying, I will be king: and he prepared him chariots and horsemen, and fifty men to run before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. So king Solomon sent, and they brought him down from the altar. And he came and bowed himself to king Solomon: and Solomon said unto him, Go to yours house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2115,51 +3358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தப் பெண் வெகு அழகாயிருந்தாள்; அவள் ராஜாவுக்கு உதவியாயிருந்து அவனுக்குப் பணிவிடைசெய்தாள்; ஆனாலும் ராஜா அவளை அறியவில்லை,]]></a:t>
+              <a:t><![CDATA[6. And his father had not displeased him at any time in saying, Why have you done so? and he also was a very goodly man; and his mother bare him after Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2224,51 +3467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தப் பெண் வெகு அழகாயிருந்தாள்; அவள் ராஜாவுக்கு உதவியாயிருந்து அவனுக்குப் பணிவிடைசெய்தாள்; ஆனாலும் ராஜா அவளை அறியவில்லை,]]></a:t>
+              <a:t><![CDATA[6. And his father had not displeased him at any time in saying, Why have you done so? and he also was a very goodly man; and his mother bare him after Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2333,51 +3576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகீத்திற்குப் பிறந்த அதோனியா என்பவன்; நான் ராஜா ஆவேன் என்று சொல்லி, தன்னைத்தான் உயர்த்தி, தனக்கு இரதங்களையும் குதிரைவீரரையும், தனக்குமுன் ஓடும் ஐம்பது காலாட்களையும் சம்பாதித்தான்.]]></a:t>
+              <a:t><![CDATA[7. And he conferred with Joab the son of Zeruiah, and with Abiathar the priest: and they following Adonijah helped him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2442,51 +3685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகீத்திற்குப் பிறந்த அதோனியா என்பவன்; நான் ராஜா ஆவேன் என்று சொல்லி, தன்னைத்தான் உயர்த்தி, தனக்கு இரதங்களையும் குதிரைவீரரையும், தனக்குமுன் ஓடும் ஐம்பது காலாட்களையும் சம்பாதித்தான்.]]></a:t>
+              <a:t><![CDATA[7. And he conferred with Joab the son of Zeruiah, and with Abiathar the priest: and they following Adonijah helped him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2551,51 +3794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுடைய தகப்பன்: நீ இப்படிச் செய்வானேன் என்று அவனை ஒருக்காலும் கடிந்துகொள்ளவில்லை; அவன் மிகவும் அழகுள்ளவனாயிருந்தான்; அப்சலோமுக்குப்பின் அவனுடைய தாய் அவனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[8. But Zadok the priest, and Benaiah the son of Jehoiada, and Nathan the prophet, and Shimei, and Rei, and the mighty men which belonged to David, were not with Adonijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2660,51 +3903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுடைய தகப்பன்: நீ இப்படிச் செய்வானேன் என்று அவனை ஒருக்காலும் கடிந்துகொள்ளவில்லை; அவன் மிகவும் அழகுள்ளவனாயிருந்தான்; அப்சலோமுக்குப்பின் அவனுடைய தாய் அவனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[8. But Zadok the priest, and Benaiah the son of Jehoiada, and Nathan the prophet, and Shimei, and Rei, and the mighty men which belonged to David, were not with Adonijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2769,51 +4012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் செருயாவின் குமாரனாகிய யோவாபோடும், ஆசாரியனாகிய அபியத்தாரோடும் ஆலோசனைபண்ணிவந்தான்; அவர்கள் அவனிடத்திலிருந்து அவனுக்கு உதவிசெய்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Adonijah slew sheep and oxen and fat cattle by the stone of Zoheleth, which is by Enrogel, and called all his brethren the king's sons, and all the men of Judah the king's servants:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2878,51 +4121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது சாலொமோன்: அவன் யோக்கியன் என்று விளங்க நடந்து கொண்டால் அவன் தலைமயிரில் ஒன்றும் தரையிலே விழப்போகிறதில்லை; அவனிடத்தில் பொல்லாப்புக் காணப்படுமேயாகில், அவன் சாகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now king David was old and stricken in years; and they covered him with clothes, but he got no heat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2987,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் செருயாவின் குமாரனாகிய யோவாபோடும், ஆசாரியனாகிய அபியத்தாரோடும் ஆலோசனைபண்ணிவந்தான்; அவர்கள் அவனிடத்திலிருந்து அவனுக்கு உதவிசெய்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Adonijah slew sheep and oxen and fat cattle by the stone of Zoheleth, which is by Enrogel, and called all his brethren the king's sons, and all the men of Judah the king's servants:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3096,51 +4339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆசாரியனாகிய சாதோக்கும், யோய்தாவின் குமாரனாகிய பெனாயாவும், தீர்க்கதரிசியாகிய நாத்தானும், சீமேயியும், ரேயியும், தாவீதோடிருக்கிற பராக்கிரமசாலிகளும், அதோனியாவுக்கு உடந்தையாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[9. And Adonijah slew sheep and oxen and fat cattle by the stone of Zoheleth, which is by Enrogel, and called all his brethren the king's sons, and all the men of Judah the king's servants:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3205,51 +4448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆசாரியனாகிய சாதோக்கும், யோய்தாவின் குமாரனாகிய பெனாயாவும், தீர்க்கதரிசியாகிய நாத்தானும், சீமேயியும், ரேயியும், தாவீதோடிருக்கிற பராக்கிரமசாலிகளும், அதோனியாவுக்கு உடந்தையாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[10. But Nathan the prophet, and Benaiah, and the mighty men, and Solomon his brother, he called not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3314,51 +4557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதோனியா இன்றோகேலுக்குச் சமீபமான சோகெலெத் என்னும் கல்லின் அருகே ஆடுமாடுகளையும் கொழுத்த ஜந்துக்களையும் அடித்து, ராஜாவின் குமாரராகிய தன் சகோதரர் எல்லாரையும், ராஜாவின் ஊழியக்காரரான யூதாவின் மனுஷர் அனைவரையும் அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[10. But Nathan the prophet, and Benaiah, and the mighty men, and Solomon his brother, he called not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3423,51 +4666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதோனியா இன்றோகேலுக்குச் சமீபமான சோகெலெத் என்னும் கல்லின் அருகே ஆடுமாடுகளையும் கொழுத்த ஜந்துக்களையும் அடித்து, ராஜாவின் குமாரராகிய தன் சகோதரர் எல்லாரையும், ராஜாவின் ஊழியக்காரரான யூதாவின் மனுஷர் அனைவரையும் அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore Nathan spoke unto Bathsheba the mother of Solomon, saying, Have you not heard that Adonijah the son of Haggith does reign, and David our lord knows it not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3532,51 +4775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தீர்க்கதரிசியாகிய நாத்தானையும், பெனாயாவையும், பராக்கிரமசாலிகளையும், தன் சகோதரனாகிய சாலொமோனையும் அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[11. Wherefore Nathan spoke unto Bathsheba the mother of Solomon, saying, Have you not heard that Adonijah the son of Haggith does reign, and David our lord knows it not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3641,51 +4884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது நாத்தான் சாலொமோனின் தாயாகிய பத்சேபாளை நோக்கி: நம்முடைய ஆண்டவனாகிய தாவீதுக்குத் தெரியாமல், ஆகீத்தின் குமாரனாகிய அதோனியா ராஜாவாகிற செய்தியை நீ கேட்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[12. Now therefore come, let me, I pray you, give you counsel, that you may save yours own life, and the life of your son Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3750,51 +4993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது நாத்தான் சாலொமோனின் தாயாகிய பத்சேபாளை நோக்கி: நம்முடைய ஆண்டவனாகிய தாவீதுக்குத் தெரியாமல், ஆகீத்தின் குமாரனாகிய அதோனியா ராஜாவாகிற செய்தியை நீ கேட்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[12. Now therefore come, let me, I pray you, give you counsel, that you may save yours own life, and the life of your son Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3859,51 +5102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்போதும் உன் பிராணனையும், உன் குமாரனாகிய சாலொமோனின் பிராணனையும் தப்புவிக்கும்படிக்கு நீ வா, உனக்கு நான் ஆலோசனை சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Go and get you in unto king David, and say unto him, Did not you, my lord, O king, swear unto yours handmaid, saying, Assuredly Solomon your son shall reign after me, and he shall sit upon my throne? why then does Adonijah reign?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3968,51 +5211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்போதும் உன் பிராணனையும், உன் குமாரனாகிய சாலொமோனின் பிராணனையும் தப்புவிக்கும்படிக்கு நீ வா, உனக்கு நான் ஆலோசனை சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Go and get you in unto king David, and say unto him, Did not you, my lord, O king, swear unto yours handmaid, saying, Assuredly Solomon your son shall reign after me, and he shall sit upon my throne? why then does Adonijah reign?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4077,51 +5320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது சாலொமோன்: அவன் யோக்கியன் என்று விளங்க நடந்து கொண்டால் அவன் தலைமயிரில் ஒன்றும் தரையிலே விழப்போகிறதில்லை; அவனிடத்தில் பொல்லாப்புக் காணப்படுமேயாகில், அவன் சாகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now king David was old and stricken in years; and they covered him with clothes, but he got no heat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4186,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தாவீது ராஜாவினிடத்தில் போய்: ராஜாவாகிய என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உமது அடியாளுக்கு ஆணையிடவில்லையா? அப்படியிருக்க, அதோனியா ராஜாவாகிறது என்ன? என்று அவரிடத்தில் கேள்.]]></a:t>
+              <a:t><![CDATA[13. Go and get you in unto king David, and say unto him, Did not you, my lord, O king, swear unto yours handmaid, saying, Assuredly Solomon your son shall reign after me, and he shall sit upon my throne? why then does Adonijah reign?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4295,51 +5538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தாவீது ராஜாவினிடத்தில் போய்: ராஜாவாகிய என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உமது அடியாளுக்கு ஆணையிடவில்லையா? அப்படியிருக்க, அதோனியா ராஜாவாகிறது என்ன? என்று அவரிடத்தில் கேள்.]]></a:t>
+              <a:t><![CDATA[14. Behold, while you yet talk there with the king, I also will come in after you, and confirm your words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4404,51 +5647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தாவீது ராஜாவினிடத்தில் போய்: ராஜாவாகிய என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உமது அடியாளுக்கு ஆணையிடவில்லையா? அப்படியிருக்க, அதோனியா ராஜாவாகிறது என்ன? என்று அவரிடத்தில் கேள்.]]></a:t>
+              <a:t><![CDATA[14. Behold, while you yet talk there with the king, I also will come in after you, and confirm your words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4513,51 +5756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ அங்கே ராஜாவோடே பேசிக்கொண்டிருக்கையில், நானும் உனக்குப் பின்வந்து, உன் வார்த்தைகளை உறுதிப்படுத்துவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Bathsheba went in unto the king into the chamber: and the king was very old; and Abishag the Shunammite ministered unto the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4622,51 +5865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ அங்கே ராஜாவோடே பேசிக்கொண்டிருக்கையில், நானும் உனக்குப் பின்வந்து, உன் வார்த்தைகளை உறுதிப்படுத்துவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Bathsheba went in unto the king into the chamber: and the king was very old; and Abishag the Shunammite ministered unto the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4731,51 +5974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே பத்சேபாள் பள்ளியறைக்குள் ராஜாவிடத்தில் போனாள்; ராஜா மிகவும் வயதுசென்றவனாயிருந்தான்; சூனேம் ஊராளாகிய அபிஷாக் ராஜாவுக்குப் பணிவிடை செய்துகொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[16. And Bathsheba bowed, and did reverence unto the king. And the king said, What would you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4840,51 +6083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே பத்சேபாள் பள்ளியறைக்குள் ராஜாவிடத்தில் போனாள்; ராஜா மிகவும் வயதுசென்றவனாயிருந்தான்; சூனேம் ஊராளாகிய அபிஷாக் ராஜாவுக்குப் பணிவிடை செய்துகொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[17. And she said unto him, My lord, you sware by the LORD your God unto yours handmaid, saying, Assuredly Solomon your son shall reign after me, and he shall sit upon my throne.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4949,51 +6192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பத்சேபாள் குனிந்து, ராஜாவை வணங்கினாள்; அப்பொழுது ராஜா: உனக்கு என்னவேண்டும் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And she said unto him, My lord, you sware by the LORD your God unto yours handmaid, saying, Assuredly Solomon your son shall reign after me, and he shall sit upon my throne.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5058,51 +6301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவள்: என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உம்முடைய தேவனாகிய கர்த்தரைக் கொண்டு, உமது அடியாளுக்கு ஆணையிட்டீரே.]]></a:t>
+              <a:t><![CDATA[17. And she said unto him, My lord, you sware by the LORD your God unto yours handmaid, saying, Assuredly Solomon your son shall reign after me, and he shall sit upon my throne.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5167,51 +6410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவள்: என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உம்முடைய தேவனாகிய கர்த்தரைக் கொண்டு, உமது அடியாளுக்கு ஆணையிட்டீரே.]]></a:t>
+              <a:t><![CDATA[18. And now, behold, Adonijah reigns; and now, my lord the king, you know it not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5276,51 +6519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அவனைப் பலிபீடத்திலிருந்து கொண்டுவர, ராஜாவாகிய சாலொமோன் ஆட்களை அனுப்பினான்; அவன் வந்து, ராஜாவாகிய சாலொமோனை வணங்கினான்; சாலொமோன் அவனைப் பார்த்து: உன் வீட்டிற்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Wherefore his servants said unto him, Let there be sought for my lord the king a young virgin: and let her stand before the king, and let her cherish him, and let her lie in your bosom, that my lord the king may get heat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5385,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்பொழுது, இதோ, அதோனியா, ராஜாவாகிறான்; என் ஆண்டவனாகிய ராஜாவே, நீர் அதை அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[19. And he has slain oxen and fat cattle and sheep in abundance, and has called all the sons of the king, and Abiathar the priest, and Joab the captain of the host: but Solomon your servant has he not called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5494,51 +6737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் ஆசாரியனாகிய அபியத்தாரையும், யோவாப் என்னும் படைத்தலைவனையும் அழைத்தான்; ஆனாலும் உமது அடியானாகிய சாலொமோனை அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[19. And he has slain oxen and fat cattle and sheep in abundance, and has called all the sons of the king, and Abiathar the priest, and Joab the captain of the host: but Solomon your servant has he not called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5603,51 +6846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் ஆசாரியனாகிய அபியத்தாரையும், யோவாப் என்னும் படைத்தலைவனையும் அழைத்தான்; ஆனாலும் உமது அடியானாகிய சாலொமோனை அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[19. And he has slain oxen and fat cattle and sheep in abundance, and has called all the sons of the king, and Abiathar the priest, and Joab the captain of the host: but Solomon your servant has he not called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5712,51 +6955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் ஆசாரியனாகிய அபியத்தாரையும், யோவாப் என்னும் படைத்தலைவனையும் அழைத்தான்; ஆனாலும் உமது அடியானாகிய சாலொமோனை அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[20. And you, my lord, O king, the eyes of all Israel are upon you, that you should tell them who shall sit on the throne of my lord the king after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5821,51 +7064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராஜாவாகிய என் ஆண்டவனே, ராஜாவாகிய என் ஆண்டவனுக்குப்பிறகு அவருடைய சிங்காசனத்தின்மேல் வீற்றிருப்பவன் இன்னான் என்று தங்களுக்கு அறிவிக்கவேண்டும் என்று இஸ்ரவேலர் அனைவரின் கண்களும் உம்மை நோக்கிக் கொண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. And you, my lord, O king, the eyes of all Israel are upon you, that you should tell them who shall sit on the throne of my lord the king after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5930,51 +7173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராஜாவாகிய என் ஆண்டவனே, ராஜாவாகிய என் ஆண்டவனுக்குப்பிறகு அவருடைய சிங்காசனத்தின்மேல் வீற்றிருப்பவன் இன்னான் என்று தங்களுக்கு அறிவிக்கவேண்டும் என்று இஸ்ரவேலர் அனைவரின் கண்களும் உம்மை நோக்கிக் கொண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. And you, my lord, O king, the eyes of all Israel are upon you, that you should tell them who shall sit on the throne of my lord the king after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6039,51 +7282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அறிவியாமற்போனால் ராஜாவாகிய என் ஆண்டவன் தம்முடைய பிதாக்களோடே படுத்துக்கொண்டபின்பு, நானும் என் குமாரனாகிய சாலொமோனும் குற்றவாளிகளாய் எண்ணப்படுவோம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[21. Otherwise it shall come to pass, when my lord the king shall sleep with his fathers, that I and my son Solomon shall be counted offenders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6148,51 +7391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அறிவியாமற்போனால் ராஜாவாகிய என் ஆண்டவன் தம்முடைய பிதாக்களோடே படுத்துக்கொண்டபின்பு, நானும் என் குமாரனாகிய சாலொமோனும் குற்றவாளிகளாய் எண்ணப்படுவோம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[21. Otherwise it shall come to pass, when my lord the king shall sleep with his fathers, that I and my son Solomon shall be counted offenders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6257,51 +7500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவள் ராஜாவோடே பேசிக்கொண்டிருக்கையில், தீர்க்கதரிசியாகிய நாத்தான் வந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And, lo, while she yet talked with the king, Nathan the prophet also came in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6366,51 +7609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தீர்க்கதரிசியாகிய நாத்தான் வந்திருக்கிறார் என்று ராஜாவுக்குத் தெரிவித்தார்கள்; அவன் ராஜாவுக்கு முன்பாகப் பிரவேசித்து முகங்குப்புற விழுந்து ராஜாவை வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[23. And they told the king, saying, Behold Nathan the prophet. And when he was come in before the king, he bowed himself before the king with his face to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6475,51 +7718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அவனைப் பலிபீடத்திலிருந்து கொண்டுவர, ராஜாவாகிய சாலொமோன் ஆட்களை அனுப்பினான்; அவன் வந்து, ராஜாவாகிய சாலொமோனை வணங்கினான்; சாலொமோன் அவனைப் பார்த்து: உன் வீட்டிற்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Wherefore his servants said unto him, Let there be sought for my lord the king a young virgin: and let her stand before the king, and let her cherish him, and let her lie in your bosom, that my lord the king may get heat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6584,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தீர்க்கதரிசியாகிய நாத்தான் வந்திருக்கிறார் என்று ராஜாவுக்குத் தெரிவித்தார்கள்; அவன் ராஜாவுக்கு முன்பாகப் பிரவேசித்து முகங்குப்புற விழுந்து ராஜாவை வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[23. And they told the king, saying, Behold Nathan the prophet. And when he was come in before the king, he bowed himself before the king with his face to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6693,51 +7936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நாத்தான்: ராஜாவாகிய என் ஆண்டவனே, அதோனியா எனக்குப் பின் ராஜாவாகி, அவனே என் சிங்காசனத்தின் மேல் வீற்றிருப்பான் என்று நீர் சொன்னதுண்டோ?]]></a:t>
+              <a:t><![CDATA[24. And Nathan said, My lord, O king, have you said, Adonijah shall reign after me, and he shall sit upon my throne?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6802,51 +8045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நாத்தான்: ராஜாவாகிய என் ஆண்டவனே, அதோனியா எனக்குப் பின் ராஜாவாகி, அவனே என் சிங்காசனத்தின் மேல் வீற்றிருப்பான் என்று நீர் சொன்னதுண்டோ?]]></a:t>
+              <a:t><![CDATA[24. And Nathan said, My lord, O king, have you said, Adonijah shall reign after me, and he shall sit upon my throne?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6911,51 +8154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் இன்றையதினம் போய், மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் இராணுவத்தலைவரையும், ஆசாரியனாகிய அபியத்தாரையும் அழைத்தான்; அவர்கள் அவனுக்கு முன்பாகப் புசித்துக் குடித்து, ராஜாவாகிய அதோனியா வாழ்க என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. For he is gone down this day, and has slain oxen and fat cattle and sheep in abundance, and has called all the king's sons, and the captains of the host, and Abiathar the priest; and, behold, they eat and drink before him, and say, God save king Adonijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7020,51 +8263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் இன்றையதினம் போய், மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் இராணுவத்தலைவரையும், ஆசாரியனாகிய அபியத்தாரையும் அழைத்தான்; அவர்கள் அவனுக்கு முன்பாகப் புசித்துக் குடித்து, ராஜாவாகிய அதோனியா வாழ்க என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. For he is gone down this day, and has slain oxen and fat cattle and sheep in abundance, and has called all the king's sons, and the captains of the host, and Abiathar the priest; and, behold, they eat and drink before him, and say, God save king Adonijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7129,51 +8372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் இன்றையதினம் போய், மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும் இராணுவத்தலைவரையும், ஆசாரியனாகிய அபியத்தாரையும் அழைத்தான்; அவர்கள் அவனுக்கு முன்பாகப் புசித்துக் குடித்து, ராஜாவாகிய அதோனியா வாழ்க என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. For he is gone down this day, and has slain oxen and fat cattle and sheep in abundance, and has called all the king's sons, and the captains of the host, and Abiathar the priest; and, behold, they eat and drink before him, and say, God save king Adonijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7238,51 +8481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆனாலும் உமது அடியானாகிய என்னையும், ஆசாரியனாகிய சாதோக்கையும், யோய்தாவின் குமாரனாகிய பெனாயாவையும், உமது அடியானாகிய சாலொமோனையும் அவன் அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[26. But me, even me your servant, and Zadok the priest, and Benaiah the son of Jehoiada, and your servant Solomon, has he not called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7347,51 +8590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆனாலும் உமது அடியானாகிய என்னையும், ஆசாரியனாகிய சாதோக்கையும், யோய்தாவின் குமாரனாகிய பெனாயாவையும், உமது அடியானாகிய சாலொமோனையும் அவன் அழைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[26. But me, even me your servant, and Zadok the priest, and Benaiah the son of Jehoiada, and your servant Solomon, has he not called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7456,51 +8699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ராஜாவாகிய என் ஆண்டவனுக்குப்பின் தமது சிங்காசனத்தில் வீற்றிருப்பவன் இவன் தான் என்று நீர் உமது அடியானுக்குத் தெரிவிக்காதிருக்கையில், இந்தக் காரியம் ராஜாவாகிய என் ஆண்டவன் கட்டளையால் நடந்திருக்குமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[27. Is this thing done by my lord the king, and you have not showed it unto your servant, who should sit on the throne of my lord the king after him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7565,51 +8808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ராஜாவாகிய என் ஆண்டவனுக்குப்பின் தமது சிங்காசனத்தில் வீற்றிருப்பவன் இவன் தான் என்று நீர் உமது அடியானுக்குத் தெரிவிக்காதிருக்கையில், இந்தக் காரியம் ராஜாவாகிய என் ஆண்டவன் கட்டளையால் நடந்திருக்குமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[27. Is this thing done by my lord the king, and you have not showed it unto your servant, who should sit on the throne of my lord the king after him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7674,51 +8917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீதுராஜா வயதுசென்ற விர்த்தாப்பியனானபோது, வஸ்திரங்களினால் அவனை மூடினாலும், அவனுக்கு அனல் உண்டாகவில்லை.]]></a:t>
+              <a:t><![CDATA[2. Wherefore his servants said unto him, Let there be sought for my lord the king a young virgin: and let her stand before the king, and let her cherish him, and let her lie in your bosom, that my lord the king may get heat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7783,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தாவீதுராஜா பிரதியுத்தரமாக: பத்சேபாளை என்னிடத்தில் வரவழையுங்கள் என்றான்; அவள் ராஜசமுகத்தில் பிரவேசித்து ராஜாவுக்கு முன்னே நின்றாள்.]]></a:t>
+              <a:t><![CDATA[27. Is this thing done by my lord the king, and you have not showed it unto your servant, who should sit on the throne of my lord the king after him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7892,51 +9135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தாவீதுராஜா பிரதியுத்தரமாக: பத்சேபாளை என்னிடத்தில் வரவழையுங்கள் என்றான்; அவள் ராஜசமுகத்தில் பிரவேசித்து ராஜாவுக்கு முன்னே நின்றாள்.]]></a:t>
+              <a:t><![CDATA[28. Then king David answered and said, Call me Bathsheba. And she came into the king's presence, and stood before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8001,51 +9244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா: உன் குமாரனாகிய சாலொமோன் எனக்குப்பின் அரசாண்டு, அவனே என் ஸ்தானத்தில் என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நான் உனக்கு இஸ்ரவேலின் தேவனாகிய கர்த்தர்மேல் ஆணையிட்டபடியே, இன்றைக்குச் செய்து தீர்ப்பேன் என்பதை,]]></a:t>
+              <a:t><![CDATA[28. Then king David answered and said, Call me Bathsheba. And she came into the king's presence, and stood before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8110,51 +9353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[29. And the king swore, and said, As the LORD lives, that has redeemed my soul out of all distress,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8219,51 +9462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[29. And the king swore, and said, As the LORD lives, that has redeemed my soul out of all distress,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8328,51 +9571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[29. And the king swore, and said, As the LORD lives, that has redeemed my soul out of all distress,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8437,51 +9680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பத்சேபாள் தரைமட்டும் குனிந்து ராஜாவை வணங்கி, என் ஆண்டவனாகிய தாவீதுராஜா என்றைக்கும் வாழ்க என்றாள்.]]></a:t>
+              <a:t><![CDATA[30. Even as I swore unto you by the LORD God of Israel, saying, Assuredly Solomon your son shall reign after me, and he shall sit upon my throne in my position; even so will I certainly do this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8546,51 +9789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பத்சேபாள் தரைமட்டும் குனிந்து ராஜாவை வணங்கி, என் ஆண்டவனாகிய தாவீதுராஜா என்றைக்கும் வாழ்க என்றாள்.]]></a:t>
+              <a:t><![CDATA[30. Even as I swore unto you by the LORD God of Israel, saying, Assuredly Solomon your son shall reign after me, and he shall sit upon my throne in my position; even so will I certainly do this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8655,51 +9898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு தாவீதுராஜா, ஆசாரியனாகிய சாதோக்கையும் தீர்க்கதரிசியாகிய நாத்தானையும் யோய்தாவின் குமாரன் பெனாயாவையும் என்னிடத்தில் வரவழையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. Then Bathsheba bowed with her face to the earth, and did reverence to the king, and said, Let my lord king David live for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8764,51 +10007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு தாவீதுராஜா, ஆசாரியனாகிய சாதோக்கையும் தீர்க்கதரிசியாகிய நாத்தானையும் யோய்தாவின் குமாரன் பெனாயாவையும் என்னிடத்தில் வரவழையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. Then Bathsheba bowed with her face to the earth, and did reverence to the king, and said, Let my lord king David live for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8873,51 +10116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீதுராஜா வயதுசென்ற விர்த்தாப்பியனானபோது, வஸ்திரங்களினால் அவனை மூடினாலும், அவனுக்கு அனல் உண்டாகவில்லை.]]></a:t>
+              <a:t><![CDATA[3. So they sought for a fair damsel throughout all the coasts of Israel, and found Abishag a Shunammite, and brought her to the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8982,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் ராஜாவுக்கு முன்பாகப் பிரவேசித்தபோது, ராஜா அவர்களை நோக்கி: நீங்கள் உங்கள் ஆண்டவனுடைய சேவகரைக் கூட்டிக்கொண்டு, என் குமாரனாகிய சாலொமோனை என் கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு அழைத்துக்கொண்டு போங்கள்.]]></a:t>
+              <a:t><![CDATA[32. And king David said, Call me Zadok the priest, and Nathan the prophet, and Benaiah the son of Jehoiada. And they came before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9091,51 +10334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் ராஜாவுக்கு முன்பாகப் பிரவேசித்தபோது, ராஜா அவர்களை நோக்கி: நீங்கள் உங்கள் ஆண்டவனுடைய சேவகரைக் கூட்டிக்கொண்டு, என் குமாரனாகிய சாலொமோனை என் கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு அழைத்துக்கொண்டு போங்கள்.]]></a:t>
+              <a:t><![CDATA[32. And king David said, Call me Zadok the priest, and Nathan the prophet, and Benaiah the son of Jehoiada. And they came before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9200,51 +10443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அங்கே ஆசாரியாகிய சாதோக்கும் தீர்க்கதரிசியாகிய நாத்தானும் அவனை இஸ்ரவேலின் மேல் ராஜாவாக அபிஷேகம் பண்ணக்கடவர்கள்; பின்பு எக்காள்ம் ஊதி, ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[33. The king also said unto them, Take with you the servants of your lord, and cause Solomon my son to ride upon mine own mule, and bring him down to Gihon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9309,51 +10552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அங்கே ஆசாரியாகிய சாதோக்கும் தீர்க்கதரிசியாகிய நாத்தானும் அவனை இஸ்ரவேலின் மேல் ராஜாவாக அபிஷேகம் பண்ணக்கடவர்கள்; பின்பு எக்காள்ம் ஊதி, ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[33. The king also said unto them, Take with you the servants of your lord, and cause Solomon my son to ride upon mine own mule, and bring him down to Gihon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9418,51 +10661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதின்பின்பு அவன் நகர்வலம் வந்து, என் சிங்காசனத்தில் வீற்றிருக்கும்படி, அவனைக் கூட்டிக்கொண்டு வாருங்கள்; அவனே என் ஸ்தானத்தில் ராஜாவாயிருப்பான்; அவன் இஸ்ரவேலின்மேலும் யூதாவின்மேலும் தலைவனாயிருக்கும்படி அவனை ஏற்படுத்தினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. The king also said unto them, Take with you the servants of your lord, and cause Solomon my son to ride upon mine own mule, and bring him down to Gihon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9527,51 +10770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதின்பின்பு அவன் நகர்வலம் வந்து, என் சிங்காசனத்தில் வீற்றிருக்கும்படி, அவனைக் கூட்டிக்கொண்டு வாருங்கள்; அவனே என் ஸ்தானத்தில் ராஜாவாயிருப்பான்; அவன் இஸ்ரவேலின்மேலும் யூதாவின்மேலும் தலைவனாயிருக்கும்படி அவனை ஏற்படுத்தினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And let Zadok the priest and Nathan the prophet anoint him there king over Israel: and blow all of you with the trumpet, and say, God save king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9636,51 +10879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது யோய்தாவின் குமாரன் பெனாயா ராஜாவுக்குப் பிரதியுத்தரமாக: ஆமென், ராஜாவாகிய என் ஆண்டவனுடைய தேவனாகிய கர்த்தரும் இப்படியே சொல்வாராக.]]></a:t>
+              <a:t><![CDATA[34. And let Zadok the priest and Nathan the prophet anoint him there king over Israel: and blow all of you with the trumpet, and say, God save king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9745,51 +10988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது யோய்தாவின் குமாரன் பெனாயா ராஜாவுக்குப் பிரதியுத்தரமாக: ஆமென், ராஜாவாகிய என் ஆண்டவனுடைய தேவனாகிய கர்த்தரும் இப்படியே சொல்வாராக.]]></a:t>
+              <a:t><![CDATA[35. Then all of you shall come up after him, that he may come and sit upon my throne; for he shall be king in my position: and I have appointed him to be ruler over Israel and over Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9854,51 +11097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தர் ராஜாவாகிய என் ஆண்டவனோடே எப்படி இருந்தாரோ, அப்படியே அவர் சாலொமோனோடும் இருந்து, தாவீது ராஜாவாகிய என் ஆண்டவனுடைய சிங்காசனத்தைப்பார்க்கிலும் அவருடைய சிங்காசனத்தைப் பெரிதாக்குவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[35. Then all of you shall come up after him, that he may come and sit upon my throne; for he shall be king in my position: and I have appointed him to be ruler over Israel and over Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9963,51 +11206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தர் ராஜாவாகிய என் ஆண்டவனோடே எப்படி இருந்தாரோ, அப்படியே அவர் சாலொமோனோடும் இருந்து, தாவீது ராஜாவாகிய என் ஆண்டவனுடைய சிங்காசனத்தைப்பார்க்கிலும் அவருடைய சிங்காசனத்தைப் பெரிதாக்குவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[35. Then all of you shall come up after him, that he may come and sit upon my throne; for he shall be king in my position: and I have appointed him to be ruler over Israel and over Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10072,51 +11315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவனுடைய ஊழியக்காரர் அவனை நோக்கி: ராஜசமுகத்தில் நின்று, அவருக்குப் பணிவிடை செய்யவும், ராஜாவாகிய எங்கள் ஆண்டவனுக்கு அனல் உண்டாகும்படி உம்முடைய மடியிலே படுத்துக்கொள்ளவும் கன்னியாகிய ஒரு சிறு பெண்ணை ராஜாவாகிய எங்கள் ஆண்டவனுக்குத் தேடுவோம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[3. So they sought for a fair damsel throughout all the coasts of Israel, and found Abishag a Shunammite, and brought her to the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10181,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்படியே ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், யோய்தாவின் குமாரன் பெனாயாவும், கிரேத்தியரும் பிலேத்தியரும் போய், சாலொமோனைத் தாவீது ராஜாவினுடைய கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு நடத்திக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And Benaiah the son of Jehoiada answered the king, and said, Amen: the LORD God of my lord the king say so too.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10290,51 +11533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்படியே ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், யோய்தாவின் குமாரன் பெனாயாவும், கிரேத்தியரும் பிலேத்தியரும் போய், சாலொமோனைத் தாவீது ராஜாவினுடைய கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு நடத்திக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And Benaiah the son of Jehoiada answered the king, and said, Amen: the LORD God of my lord the king say so too.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10399,51 +11642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்படியே ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், யோய்தாவின் குமாரன் பெனாயாவும், கிரேத்தியரும் பிலேத்தியரும் போய், சாலொமோனைத் தாவீது ராஜாவினுடைய கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு நடத்திக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[37. As the LORD has been with my lord the king, even so be he with Solomon, and make his throne greater than the throne of my lord king David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10508,51 +11751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆசாரியனாகிய சாதோக்கு தைலக்கொம்பைக் கூடாரத்திலிருந்து எடுத்துக் கொண்டுபோய், சாலொமோனை அபிஷேகம்பண்ணினான்; அப்பொழுது எக்காளம் ஊதி, ஜனங்களெல்லாரும் ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[37. As the LORD has been with my lord the king, even so be he with Solomon, and make his throne greater than the throne of my lord king David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10617,51 +11860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆசாரியனாகிய சாதோக்கு தைலக்கொம்பைக் கூடாரத்திலிருந்து எடுத்துக் கொண்டுபோய், சாலொமோனை அபிஷேகம்பண்ணினான்; அப்பொழுது எக்காளம் ஊதி, ஜனங்களெல்லாரும் ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[38. So Zadok the priest, and Nathan the prophet, and Benaiah the son of Jehoiada, and the Cherethites, and the Pelethites, went down, and caused Solomon to ride upon king David's mule, and brought him to Gihon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10726,51 +11969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிற்பாடு ஜனங்களெல்லாரும் அவன் பிறகாலே போனார்கள்; ஜனங்கள் நாகசுரங்களை ஊதி, பூமி அவர்கள் சத்தத்தினால் அதிரத்தக்கதாக மகா பூரிப்பாய்ச் சந்தோஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. So Zadok the priest, and Nathan the prophet, and Benaiah the son of Jehoiada, and the Cherethites, and the Pelethites, went down, and caused Solomon to ride upon king David's mule, and brought him to Gihon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10835,51 +12078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிற்பாடு ஜனங்களெல்லாரும் அவன் பிறகாலே போனார்கள்; ஜனங்கள் நாகசுரங்களை ஊதி, பூமி அவர்கள் சத்தத்தினால் அதிரத்தக்கதாக மகா பூரிப்பாய்ச் சந்தோஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. So Zadok the priest, and Nathan the prophet, and Benaiah the son of Jehoiada, and the Cherethites, and the Pelethites, went down, and caused Solomon to ride upon king David's mule, and brought him to Gihon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10944,51 +12187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அதோனியாவும் அவனோடிருந்த எல்லா விருந்தாளிகளும் போஜனம் பண்ணி முடிந்தபோது அதைக் கேட்டார்கள்; யோவாப் எக்காளசத்தத்தைக் கேட்டபோது, நகரத்தில் உண்டாயிருக்கிற ஆரவாரம் என்ன என்று விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[39. And Zadok the priest took an horn of oil out of the tabernacle, and anointed Solomon. And they blew the trumpet; and all the people said, God save king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11053,51 +12296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அதோனியாவும் அவனோடிருந்த எல்லா விருந்தாளிகளும் போஜனம் பண்ணி முடிந்தபோது அதைக் கேட்டார்கள்; யோவாப் எக்காளசத்தத்தைக் கேட்டபோது, நகரத்தில் உண்டாயிருக்கிற ஆரவாரம் என்ன என்று விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[39. And Zadok the priest took an horn of oil out of the tabernacle, and anointed Solomon. And they blew the trumpet; and all the people said, God save king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11162,51 +12405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அதோனியாவும் அவனோடிருந்த எல்லா விருந்தாளிகளும் போஜனம் பண்ணி முடிந்தபோது அதைக் கேட்டார்கள்; யோவாப் எக்காளசத்தத்தைக் கேட்டபோது, நகரத்தில் உண்டாயிருக்கிற ஆரவாரம் என்ன என்று விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[39. And Zadok the priest took an horn of oil out of the tabernacle, and anointed Solomon. And they blew the trumpet; and all the people said, God save king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11271,51 +12514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவனுடைய ஊழியக்காரர் அவனை நோக்கி: ராஜசமுகத்தில் நின்று, அவருக்குப் பணிவிடை செய்யவும், ராஜாவாகிய எங்கள் ஆண்டவனுக்கு அனல் உண்டாகும்படி உம்முடைய மடியிலே படுத்துக்கொள்ளவும் கன்னியாகிய ஒரு சிறு பெண்ணை ராஜாவாகிய எங்கள் ஆண்டவனுக்குத் தேடுவோம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[4. And the damsel was very fair, and cherished the king, and ministered to him: but the king had sexual contact with her not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11380,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவன் பேசிக்கொண்டிருக்கையில், ஆசாரியனாகிய அபியத்தாரின் குமாரன் யோனத்தான் வந்தான்; அப்பொழுது அதோனியா, உள்ளே வா, நீ கெட்டிக்காரன், நீ நற்செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. And all the people came up after him, and the people piped with pipes, and rejoiced with great joy, so that the earth rent with the sound of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11489,51 +12732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவன் பேசிக்கொண்டிருக்கையில், ஆசாரியனாகிய அபியத்தாரின் குமாரன் யோனத்தான் வந்தான்; அப்பொழுது அதோனியா, உள்ளே வா, நீ கெட்டிக்காரன், நீ நற்செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. And all the people came up after him, and the people piped with pipes, and rejoiced with great joy, so that the earth rent with the sound of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11598,51 +12841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. யோனத்தான் அதோனியாவுக்குப் பிரதியுத்தரமாக: ஏது, தாவீதுராஜாவாகிய நம்முடைய ஆண்டவன் சாலொமோனை ராஜாவாக்கினாரே.]]></a:t>
+              <a:t><![CDATA[41. And Adonijah and all the guest that were with him heard it as they had made an end of eating. And when Joab heard the sound of the trumpet, he said, Wherefore is this noise of the city being in an uproar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11707,51 +12950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ராஜா ஆசாரியனாகிய சாதோக்கையும், தீர்க்கதரிசியாகிய நாத்தானையும், யோய்தாவின் குமாரன் பெனாயாவையும், கிரேத்தியரையும் பிலேத்தியரையும் அவனோடே அனுப்பினார்; அவர்கள் அவனை ராஜாவுடைய கோவேறுகழுதையின்மேல் ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And Adonijah and all the guest that were with him heard it as they had made an end of eating. And when Joab heard the sound of the trumpet, he said, Wherefore is this noise of the city being in an uproar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11816,51 +13059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ராஜா ஆசாரியனாகிய சாதோக்கையும், தீர்க்கதரிசியாகிய நாத்தானையும், யோய்தாவின் குமாரன் பெனாயாவையும், கிரேத்தியரையும் பிலேத்தியரையும் அவனோடே அனுப்பினார்; அவர்கள் அவனை ராஜாவுடைய கோவேறுகழுதையின்மேல் ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[42. And while he yet spoke, behold, Jonathan the son of Abiathar the priest came; and Adonijah said unto him, Come in; for you are a valiant man, and bring good tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11925,51 +13168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ராஜா ஆசாரியனாகிய சாதோக்கையும், தீர்க்கதரிசியாகிய நாத்தானையும், யோய்தாவின் குமாரன் பெனாயாவையும், கிரேத்தியரையும் பிலேத்தியரையும் அவனோடே அனுப்பினார்; அவர்கள் அவனை ராஜாவுடைய கோவேறுகழுதையின்மேல் ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[42. And while he yet spoke, behold, Jonathan the son of Abiathar the priest came; and Adonijah said unto him, Come in; for you are a valiant man, and bring good tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12034,51 +13277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், அவனைக் கீகோனிலே ராஜாவாக அபிஷேகம்பண்ணினார்கள்; நகரமெல்லாம் முழங்கத்தக்கதாக அங்கேயிருந்து பூரிப்போடே புறப்பட்டுப் போனார்கள்; நீங்கள் கேட்ட இரைச்சல் அதுதான்.]]></a:t>
+              <a:t><![CDATA[43. And Jonathan answered and said to Adonijah, Verily our lord king David has made Solomon king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12143,51 +13386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், அவனைக் கீகோனிலே ராஜாவாக அபிஷேகம்பண்ணினார்கள்; நகரமெல்லாம் முழங்கத்தக்கதாக அங்கேயிருந்து பூரிப்போடே புறப்பட்டுப் போனார்கள்; நீங்கள் கேட்ட இரைச்சல் அதுதான்.]]></a:t>
+              <a:t><![CDATA[43. And Jonathan answered and said to Adonijah, Verily our lord king David has made Solomon king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12252,51 +13495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அல்லாமலும் சாலொமோன் ராஜாங்கத்துக்குரிய சிங்காசனத்தின்மேல் வீற்றிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[44. And the king has sent with him Zadok the priest, and Nathan the prophet, and Benaiah the son of Jehoiada, and the Cherethites, and the Pelethites, and they have caused him to ride upon the king's mule:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12361,51 +13604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ராஜாவின் ஊழியக்காரரும் தாவீது ராஜாவாகிய நம்முடைய ஆண்டவனை வாழ்த்துதல் செய்யவந்து: தேவன் சாலொமோனின் நாமத்தை உம்முடைய நாமத்தைப்பார்க்கிலும் பிரபலபடுத்தி, அவருடைய சிங்காசனத்தை உம்முடைய சிங்காசனத்தைப் பார்க்கிலும் பெரிதாக்குவாராக என்றார்கள்; ராஜா தம்முடைய கட்டிலின்மேல் குனிந்து பணிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[44. And the king has sent with him Zadok the priest, and Nathan the prophet, and Benaiah the son of Jehoiada, and the Cherethites, and the Pelethites, and they have caused him to ride upon the king's mule:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12440,51 +13683,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507473" r:id="rId1"/>
+    <p:sldLayoutId id="2482639377" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12580,54 +13823,142 @@
 
 <file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide113.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide113.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide114.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide114.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide115.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide115.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide116.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide116.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide117.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide117.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide118.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide118.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide119.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide119.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide120.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
@@ -13492,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lord the king may get heat.]]></a:t>
+              <a:t><![CDATA[ஆனாலும் ராஜா அவளை அறியவில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Solomon better than your name, and make his throne greater than your throne. And the king bowed]]></a:t>
+              <a:t><![CDATA[ஏற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[himself upon the bed.]]></a:t>
+              <a:t><![CDATA[45. ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், அவனைக் கீகோனிலே ராஜாவாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. And also thus said the king, Blessed be the LORD God of Israel, which has given one to sit on my]]></a:t>
+              <a:t><![CDATA[அபிஷேகம்பண்ணினார்கள்; நகரமெல்லாம் முழங்கத்தக்கதாக அங்கேயிருந்து பூரிப்போடே புறப்பட்டுப் போனார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[throne this day, mine eyes even seeing it.]]></a:t>
+              <a:t><![CDATA[நீங்கள் கேட்ட இரைச்சல் அதுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. And all the guest that were with Adonijah were afraid, and rose up, and went every man his way.]]></a:t>
+              <a:t><![CDATA[46. அல்லாமலும் சாலொமோன் ராஜாங்கத்துக்குரிய சிங்காசனத்தின்மேல் வீற்றிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. And Adonijah feared because of Solomon, and arose, and went, and caught hold on the horns of the]]></a:t>
+              <a:t><![CDATA[47. ராஜாவின் ஊழியக்காரரும் தாவீது ராஜாவாகிய நம்முடைய ஆண்டவனை வாழ்த்துதல் செய்யவந்து: தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altar.]]></a:t>
+              <a:t><![CDATA[சாலொமோனின் நாமத்தை உம்முடைய நாமத்தைப்பார்க்கிலும் பிரபலபடுத்தி, அவருடைய சிங்காசனத்தை உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. And it was told Solomon, saying, Behold, Adonijah fears king Solomon: for, lo, he has caught]]></a:t>
+              <a:t><![CDATA[சிங்காசனத்தைப் பார்க்கிலும் பெரிதாக்குவாராக என்றார்கள்; ராஜா தம்முடைய கட்டிலின்மேல் குனிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hold on the horns of the altar, saying, Let king Solomon swear unto me today that he will not slay]]></a:t>
+              <a:t><![CDATA[பணிந்துகொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his servant with the sword.]]></a:t>
+              <a:t><![CDATA[48. பின்னும் ராஜா: என்னுடைய கண்கள் காண இன்றையதினம் என் சிங்காசனத்தின்மேல் ஒருவனை வீற்றிருக்கச் செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +16275,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. So they sought for a fair damsel throughout all the coasts of Israel, and found Abishag a]]></a:t>
+              <a:t><![CDATA[5. ஆகீத்திற்குப் பிறந்த அதோனியா என்பவன்; நான் ராஜா ஆவேன் என்று சொல்லி, தன்னைத்தான் உயர்த்தி, தனக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் என்று சொன்னார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. அப்பொழுது அதோனியாவின் விருந்தாளிகளெல்லாரும் அதிர்ந்து எழுந்திருந்து, அவரவர் தங்கள் வழியே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போய்விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. அதோனியா, சாலொமோனுக்குப் பயந்ததினால் எழுந்துபோய், பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. இதோ, அதோனியா ராஜாவாகிய சாலொமோனுக்குப் பயப்படுகிறான் என்றும், இதோ, அவன் பலிபீடத்தின் கொம்புகளைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிடித்துக்கொண்டு, ராஜாவாகிய சாலொமோன் தமது அடியானைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று இன்று எனக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆணையிடுவாராக என்கிறான் என்றும், சாலொமோனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. அப்பொழுது சாலொமோன்: அவன் யோக்கியன் என்று விளங்க நடந்து கொண்டால் அவன் தலைமயிரில் ஒன்றும் தரையிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விழப்போகிறதில்லை; அவனிடத்தில் பொல்லாப்புக் காணப்படுமேயாகில், அவன் சாகவேண்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. அவனைப் பலிபீடத்திலிருந்து கொண்டுவர, ராஜாவாகிய சாலொமோன் ஆட்களை அனுப்பினான்; அவன் வந்து, ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +17727,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shunammite, and brought her to the king.]]></a:t>
+              <a:t><![CDATA[இரதங்களையும் குதிரைவீரரையும், தனக்குமுன் ஓடும் ஐம்பது காலாட்களையும் சம்பாதித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாலொமோனை வணங்கினான்; சாலொமோன் அவனைப் பார்த்து: உன் வீட்டிற்குப் போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the damsel was very fair, and cherished the king, and ministered to him: but the king had]]></a:t>
+              <a:t><![CDATA[6. அவனுடைய தகப்பன்: நீ இப்படிச் செய்வானேன் என்று அவனை ஒருக்காலும் கடிந்துகொள்ளவில்லை; அவன் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sexual contact with her not.]]></a:t>
+              <a:t><![CDATA[அழகுள்ளவனாயிருந்தான்; அப்சலோமுக்குப்பின் அவனுடைய தாய் அவனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then Adonijah the son of Haggith exalted himself, saying, I will be king: and he prepared him]]></a:t>
+              <a:t><![CDATA[7. அவன் செருயாவின் குமாரனாகிய யோவாபோடும், ஆசாரியனாகிய அபியத்தாரோடும் ஆலோசனைபண்ணிவந்தான்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +18387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chariots and horsemen, and fifty men to run before him.]]></a:t>
+              <a:t><![CDATA[அவனிடத்திலிருந்து அவனுக்கு உதவிசெய்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +18519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And his father had not displeased him at any time in saying, Why have you done so? and he also]]></a:t>
+              <a:t><![CDATA[8. ஆசாரியனாகிய சாதோக்கும், யோய்தாவின் குமாரனாகிய பெனாயாவும், தீர்க்கதரிசியாகிய நாத்தானும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +18651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was a very goodly man; and his mother bare him after Absalom.]]></a:t>
+              <a:t><![CDATA[சீமேயியும், ரேயியும், தாவீதோடிருக்கிற பராக்கிரமசாலிகளும், அதோனியாவுக்கு உடந்தையாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +18783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he conferred with Joab the son of Zeruiah, and with Abiathar the priest: and they following]]></a:t>
+              <a:t><![CDATA[9. அதோனியா இன்றோகேலுக்குச் சமீபமான சோகெலெத் என்னும் கல்லின் அருகே ஆடுமாடுகளையும் கொழுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +18915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. And Solomon said, If he will show himself a worthy man, there shall not an hair of him fall to]]></a:t>
+              <a:t><![CDATA[1. தாவீதுராஜா வயதுசென்ற விர்த்தாப்பியனானபோது, வஸ்திரங்களினால் அவனை மூடினாலும், அவனுக்கு அனல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +19047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Adonijah helped him.]]></a:t>
+              <a:t><![CDATA[ஜந்துக்களையும் அடித்து, ராஜாவின் குமாரராகிய தன் சகோதரர் எல்லாரையும், ராஜாவின் ஊழியக்காரரான யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +19179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But Zadok the priest, and Benaiah the son of Jehoiada, and Nathan the prophet, and Shimei, and]]></a:t>
+              <a:t><![CDATA[மனுஷர் அனைவரையும் அழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +19311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Rei, and the mighty men which belonged to David, were not with Adonijah.]]></a:t>
+              <a:t><![CDATA[10. தீர்க்கதரிசியாகிய நாத்தானையும், பெனாயாவையும், பராக்கிரமசாலிகளையும், தன் சகோதரனாகிய சாலொமோனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +19443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Adonijah slew sheep and oxen and fat cattle by the stone of Zoheleth, which is by Enrogel,]]></a:t>
+              <a:t><![CDATA[அழைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +19575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and called all his brethren the king's sons, and all the men of Judah the king's servants:]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது நாத்தான் சாலொமோனின் தாயாகிய பத்சேபாளை நோக்கி: நம்முடைய ஆண்டவனாகிய தாவீதுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +19707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But Nathan the prophet, and Benaiah, and the mighty men, and Solomon his brother, he called not.]]></a:t>
+              <a:t><![CDATA[தெரியாமல், ஆகீத்தின் குமாரனாகிய அதோனியா ராஜாவாகிற செய்தியை நீ கேட்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +19839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Wherefore Nathan spoke unto Bathsheba the mother of Solomon, saying, Have you not heard that]]></a:t>
+              <a:t><![CDATA[12. இப்போதும் உன் பிராணனையும், உன் குமாரனாகிய சாலொமோனின் பிராணனையும் தப்புவிக்கும்படிக்கு நீ வா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +19971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Adonijah the son of Haggith does reign, and David our lord knows it not?]]></a:t>
+              <a:t><![CDATA[உனக்கு நான் ஆலோசனை சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +20103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Now therefore come, let me, I pray you, give you counsel, that you may save yours own life, and]]></a:t>
+              <a:t><![CDATA[13. நீ தாவீது ராஜாவினிடத்தில் போய்: ராஜாவாகிய என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +20235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the life of your son Solomon.]]></a:t>
+              <a:t><![CDATA[ராஜாவாகி, அவனே என் சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உமது அடியாளுக்கு ஆணையிடவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +20367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the earth: but if wickedness shall be found in him, he shall die.]]></a:t>
+              <a:t><![CDATA[உண்டாகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +20499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Go and get you in unto king David, and say unto him, Did not you, my lord, O king, swear unto]]></a:t>
+              <a:t><![CDATA[அப்படியிருக்க, அதோனியா ராஜாவாகிறது என்ன? என்று அவரிடத்தில் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +20631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours handmaid, saying, Assuredly Solomon your son shall reign after me, and he shall sit upon my]]></a:t>
+              <a:t><![CDATA[14. நீ அங்கே ராஜாவோடே பேசிக்கொண்டிருக்கையில், நானும் உனக்குப் பின்வந்து, உன் வார்த்தைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +20763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[throne? why then does Adonijah reign?]]></a:t>
+              <a:t><![CDATA[உறுதிப்படுத்துவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +20895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Behold, while you yet talk there with the king, I also will come in after you, and confirm your]]></a:t>
+              <a:t><![CDATA[15. அப்படியே பத்சேபாள் பள்ளியறைக்குள் ராஜாவிடத்தில் போனாள்; ராஜா மிகவும் வயதுசென்றவனாயிருந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +21027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[words.]]></a:t>
+              <a:t><![CDATA[சூனேம் ஊராளாகிய அபிஷாக் ராஜாவுக்குப் பணிவிடை செய்துகொண்டிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +21159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Bathsheba went in unto the king into the chamber: and the king was very old; and Abishag the]]></a:t>
+              <a:t><![CDATA[16. பத்சேபாள் குனிந்து, ராஜாவை வணங்கினாள்; அப்பொழுது ராஜா: உனக்கு என்னவேண்டும் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +21291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shunammite ministered unto the king.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவள்: என் ஆண்டவனே, எனக்குப்பின் உன் குமாரனாகிய சாலொமோன் ராஜாவாகி, அவனே என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +21423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Bathsheba bowed, and did reverence unto the king. And the king said, What would you?]]></a:t>
+              <a:t><![CDATA[சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நீர் உம்முடைய தேவனாகிய கர்த்தரைக் கொண்டு, உமது அடியாளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +21555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And she said unto him, My lord, you sware by the LORD your God unto yours handmaid, saying,]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +21687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Assuredly Solomon your son shall reign after me, and he shall sit upon my throne.]]></a:t>
+              <a:t><![CDATA[18. இப்பொழுது, இதோ, அதோனியா, ராஜாவாகிறான்; என் ஆண்டவனாகிய ராஜாவே, நீர் அதை அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +21819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. So king Solomon sent, and they brought him down from the altar. And he came and bowed himself to]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவனுடைய ஊழியக்காரர் அவனை நோக்கி: ராஜசமுகத்தில் நின்று, அவருக்குப் பணிவிடை செய்யவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +21951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And now, behold, Adonijah reigns; and now, my lord the king, you know it not:]]></a:t>
+              <a:t><![CDATA[19. அவன் மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின் குமாரர் அனைவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +22083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he has slain oxen and fat cattle and sheep in abundance, and has called all the sons of the]]></a:t>
+              <a:t><![CDATA[ஆசாரியனாகிய அபியத்தாரையும், யோவாப் என்னும் படைத்தலைவனையும் அழைத்தான்; ஆனாலும் உமது அடியானாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +22215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king, and Abiathar the priest, and Joab the captain of the host: but Solomon your servant has he not]]></a:t>
+              <a:t><![CDATA[சாலொமோனை அழைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +22347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[called.]]></a:t>
+              <a:t><![CDATA[20. ராஜாவாகிய என் ஆண்டவனே, ராஜாவாகிய என் ஆண்டவனுக்குப்பிறகு அவருடைய சிங்காசனத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +22479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And you, my lord, O king, the eyes of all Israel are upon you, that you should tell them who]]></a:t>
+              <a:t><![CDATA[வீற்றிருப்பவன் இன்னான் என்று தங்களுக்கு அறிவிக்கவேண்டும் என்று இஸ்ரவேலர் அனைவரின் கண்களும் உம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +22611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall sit on the throne of my lord the king after him.]]></a:t>
+              <a:t><![CDATA[நோக்கிக் கொண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +22743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Otherwise it shall come to pass, when my lord the king shall sleep with his fathers, that I and]]></a:t>
+              <a:t><![CDATA[21. அறிவியாமற்போனால் ராஜாவாகிய என் ஆண்டவன் தம்முடைய பிதாக்களோடே படுத்துக்கொண்டபின்பு, நானும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +22875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my son Solomon shall be counted offenders.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய சாலொமோனும் குற்றவாளிகளாய் எண்ணப்படுவோம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +23007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And, lo, while she yet talked with the king, Nathan the prophet also came in.]]></a:t>
+              <a:t><![CDATA[22. அவள் ராஜாவோடே பேசிக்கொண்டிருக்கையில், தீர்க்கதரிசியாகிய நாத்தான் வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +23139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And they told the king, saying, Behold Nathan the prophet. And when he was come in before the]]></a:t>
+              <a:t><![CDATA[23. தீர்க்கதரிசியாகிய நாத்தான் வந்திருக்கிறார் என்று ராஜாவுக்குத் தெரிவித்தார்கள்; அவன் ராஜாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +23271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king Solomon: and Solomon said unto him, Go to yours house.]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய எங்கள் ஆண்டவனுக்கு அனல் உண்டாகும்படி உம்முடைய மடியிலே படுத்துக்கொள்ளவும் கன்னியாகிய ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +23403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king, he bowed himself before the king with his face to the ground.]]></a:t>
+              <a:t><![CDATA[முன்பாகப் பிரவேசித்து முகங்குப்புற விழுந்து ராஜாவை வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +23535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Nathan said, My lord, O king, have you said, Adonijah shall reign after me, and he shall sit]]></a:t>
+              <a:t><![CDATA[24. நாத்தான்: ராஜாவாகிய என் ஆண்டவனே, அதோனியா எனக்குப் பின் ராஜாவாகி, அவனே என் சிங்காசனத்தின் மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +23667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon my throne?]]></a:t>
+              <a:t><![CDATA[வீற்றிருப்பான் என்று நீர் சொன்னதுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +23799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. For he is gone down this day, and has slain oxen and fat cattle and sheep in abundance, and has]]></a:t>
+              <a:t><![CDATA[25. அவன் இன்றையதினம் போய், மாடுகளையும் கொழுத்த ஜந்துக்களையும் ஆடுகளையும் திரளாக அடித்து, ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +23931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[called all the king's sons, and the captains of the host, and Abiathar the priest; and, behold, they]]></a:t>
+              <a:t><![CDATA[குமாரர் அனைவரையும் இராணுவத்தலைவரையும், ஆசாரியனாகிய அபியத்தாரையும் அழைத்தான்; அவர்கள் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +24063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eat and drink before him, and say, God save king Adonijah.]]></a:t>
+              <a:t><![CDATA[முன்பாகப் புசித்துக் குடித்து, ராஜாவாகிய அதோனியா வாழ்க என்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +24195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. But me, even me your servant, and Zadok the priest, and Benaiah the son of Jehoiada, and your]]></a:t>
+              <a:t><![CDATA[26. ஆனாலும் உமது அடியானாகிய என்னையும், ஆசாரியனாகிய சாதோக்கையும், யோய்தாவின் குமாரனாகிய பெனாயாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +24327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servant Solomon, has he not called.]]></a:t>
+              <a:t><![CDATA[உமது அடியானாகிய சாலொமோனையும் அவன் அழைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +24459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Is this thing done by my lord the king, and you have not showed it unto your servant, who should]]></a:t>
+              <a:t><![CDATA[27. ராஜாவாகிய என் ஆண்டவனுக்குப்பின் தமது சிங்காசனத்தில் வீற்றிருப்பவன் இவன் தான் என்று நீர் உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +24591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sit on the throne of my lord the king after him?]]></a:t>
+              <a:t><![CDATA[அடியானுக்குத் தெரிவிக்காதிருக்கையில், இந்தக் காரியம் ராஜாவாகிய என் ஆண்டவன் கட்டளையால் நடந்திருக்குமோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +24723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now king David was old and stricken in years; and they covered him with clothes, but he got no]]></a:t>
+              <a:t><![CDATA[சிறு பெண்ணை ராஜாவாகிய எங்கள் ஆண்டவனுக்குத் தேடுவோம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +24855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Then king David answered and said, Call me Bathsheba. And she came into the king's presence, and]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +24987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stood before the king.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது தாவீதுராஜா பிரதியுத்தரமாக: பத்சேபாளை என்னிடத்தில் வரவழையுங்கள் என்றான்; அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +25119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the king swore, and said, As the LORD lives, that has redeemed my soul out of all distress,]]></a:t>
+              <a:t><![CDATA[ராஜசமுகத்தில் பிரவேசித்து ராஜாவுக்கு முன்னே நின்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +25251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Even as I swore unto you by the LORD God of Israel, saying, Assuredly Solomon your son shall]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது ராஜா: உன் குமாரனாகிய சாலொமோன் எனக்குப்பின் அரசாண்டு, அவனே என் ஸ்தானத்தில் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +25383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reign after me, and he shall sit upon my throne in my position; even so will I certainly do this]]></a:t>
+              <a:t><![CDATA[சிங்காசனத்தின்மேல் வீற்றிருப்பான் என்று நான் உனக்கு இஸ்ரவேலின் தேவனாகிய கர்த்தர்மேல் ஆணையிட்டபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +25515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day.]]></a:t>
+              <a:t><![CDATA[இன்றைக்குச் செய்து தீர்ப்பேன் என்பதை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +25647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then Bathsheba bowed with her face to the earth, and did reverence to the king, and said, Let my]]></a:t>
+              <a:t><![CDATA[30. என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +25779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lord king David live for ever.]]></a:t>
+              <a:t><![CDATA[என்று ஆணையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +25911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And king David said, Call me Zadok the priest, and Nathan the prophet, and Benaiah the son of]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது பத்சேபாள் தரைமட்டும் குனிந்து ராஜாவை வணங்கி, என் ஆண்டவனாகிய தாவீதுராஜா என்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +26043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jehoiada. And they came before the king.]]></a:t>
+              <a:t><![CDATA[வாழ்க என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +26175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heat.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் எல்லையிலெல்லாம் அழகான ஒரு பெண்ணைத் தேடி, சூனேம் ஊராளாகிய அபிஷாகைக் கண்டு, அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +26307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. The king also said unto them, Take with you the servants of your lord, and cause Solomon my son]]></a:t>
+              <a:t><![CDATA[32. பின்பு தாவீதுராஜா, ஆசாரியனாகிய சாதோக்கையும் தீர்க்கதரிசியாகிய நாத்தானையும் யோய்தாவின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +26439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to ride upon mine own mule, and bring him down to Gihon:]]></a:t>
+              <a:t><![CDATA[பெனாயாவையும் என்னிடத்தில் வரவழையுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +26571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And let Zadok the priest and Nathan the prophet anoint him there king over Israel: and blow all]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் ராஜாவுக்கு முன்பாகப் பிரவேசித்தபோது, ராஜா அவர்களை நோக்கி: நீங்கள் உங்கள் ஆண்டவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +26703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you with the trumpet, and say, God save king Solomon.]]></a:t>
+              <a:t><![CDATA[சேவகரைக் கூட்டிக்கொண்டு, என் குமாரனாகிய சாலொமோனை என் கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக் கீகோனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +26835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Then all of you shall come up after him, that he may come and sit upon my throne; for he shall]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டு போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +26967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be king in my position: and I have appointed him to be ruler over Israel and over Judah.]]></a:t>
+              <a:t><![CDATA[34. அங்கே ஆசாரியாகிய சாதோக்கும் தீர்க்கதரிசியாகிய நாத்தானும் அவனை இஸ்ரவேலின் மேல் ராஜாவாக அபிஷேகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +27099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And Benaiah the son of Jehoiada answered the king, and said, Amen: the LORD God of my lord the]]></a:t>
+              <a:t><![CDATA[பண்ணக்கடவர்கள்; பின்பு எக்காள்ம் ஊதி, ராஜாவாகிய சாலொமோன் வாழ்க என்று வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +27231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king say so too.]]></a:t>
+              <a:t><![CDATA[35. அதின்பின்பு அவன் நகர்வலம் வந்து, என் சிங்காசனத்தில் வீற்றிருக்கும்படி, அவனைக் கூட்டிக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +27363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. As the LORD has been with my lord the king, even so be he with Solomon, and make his throne]]></a:t>
+              <a:t><![CDATA[வாருங்கள்; அவனே என் ஸ்தானத்தில் ராஜாவாயிருப்பான்; அவன் இஸ்ரவேலின்மேலும் யூதாவின்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24712,51 +27495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[greater than the throne of my lord king David.]]></a:t>
+              <a:t><![CDATA[தலைவனாயிருக்கும்படி அவனை ஏற்படுத்தினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24844,51 +27627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Wherefore his servants said unto him, Let there be sought for my lord the king a young virgin:]]></a:t>
+              <a:t><![CDATA[ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24976,51 +27759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. So Zadok the priest, and Nathan the prophet, and Benaiah the son of Jehoiada, and the]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது யோய்தாவின் குமாரன் பெனாயா ராஜாவுக்குப் பிரதியுத்தரமாக: ஆமென், ராஜாவாகிய என் ஆண்டவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25108,51 +27891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Cherethites, and the Pelethites, went down, and caused Solomon to ride upon king David's mule, and]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தரும் இப்படியே சொல்வாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25240,51 +28023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought him to Gihon.]]></a:t>
+              <a:t><![CDATA[37. கர்த்தர் ராஜாவாகிய என் ஆண்டவனோடே எப்படி இருந்தாரோ, அப்படியே அவர் சாலொமோனோடும் இருந்து, தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25372,51 +28155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And Zadok the priest took an horn of oil out of the tabernacle, and anointed Solomon. And they]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய என் ஆண்டவனுடைய சிங்காசனத்தைப்பார்க்கிலும் அவருடைய சிங்காசனத்தைப் பெரிதாக்குவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25504,51 +28287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blew the trumpet; and all the people said, God save king Solomon.]]></a:t>
+              <a:t><![CDATA[38. அப்படியே ஆசாரியனாகிய சாதோக்கும், தீர்க்கதரிசியாகிய நாத்தானும், யோய்தாவின் குமாரன் பெனாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25636,51 +28419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And all the people came up after him, and the people piped with pipes, and rejoiced with great]]></a:t>
+              <a:t><![CDATA[கிரேத்தியரும் பிலேத்தியரும் போய், சாலொமோனைத் தாவீது ராஜாவினுடைய கோவேறுகழுதையின்மேல் ஏற்றி, அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25768,51 +28551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[joy, so that the earth rent with the sound of them.]]></a:t>
+              <a:t><![CDATA[கீகோனுக்கு நடத்திக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25900,51 +28683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And Adonijah and all the guest that were with him heard it as they had made an end of eating.]]></a:t>
+              <a:t><![CDATA[39. ஆசாரியனாகிய சாதோக்கு தைலக்கொம்பைக் கூடாரத்திலிருந்து எடுத்துக் கொண்டுபோய், சாலொமோனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26032,51 +28815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And when Joab heard the sound of the trumpet, he said, Wherefore is this noise of the city being in]]></a:t>
+              <a:t><![CDATA[அபிஷேகம்பண்ணினான்; அப்பொழுது எக்காளம் ஊதி, ஜனங்களெல்லாரும் ராஜாவாகிய சாலொமோன் வாழ்க என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26164,51 +28947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an uproar?]]></a:t>
+              <a:t><![CDATA[வாழ்த்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26296,51 +29079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and let her stand before the king, and let her cherish him, and let her lie in your bosom, that my]]></a:t>
+              <a:t><![CDATA[4. அந்தப் பெண் வெகு அழகாயிருந்தாள்; அவள் ராஜாவுக்கு உதவியாயிருந்து அவனுக்குப் பணிவிடைசெய்தாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26428,51 +29211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And while he yet spoke, behold, Jonathan the son of Abiathar the priest came; and Adonijah said]]></a:t>
+              <a:t><![CDATA[40. பிற்பாடு ஜனங்களெல்லாரும் அவன் பிறகாலே போனார்கள்; ஜனங்கள் நாகசுரங்களை ஊதி, பூமி அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26560,51 +29343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him, Come in; for you are a valiant man, and bring good tidings.]]></a:t>
+              <a:t><![CDATA[சத்தத்தினால் அதிரத்தக்கதாக மகா பூரிப்பாய்ச் சந்தோஷித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26692,51 +29475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And Jonathan answered and said to Adonijah, Verily our lord king David has made Solomon king.]]></a:t>
+              <a:t><![CDATA[41. அதோனியாவும் அவனோடிருந்த எல்லா விருந்தாளிகளும் போஜனம் பண்ணி முடிந்தபோது அதைக் கேட்டார்கள்; யோவாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26824,51 +29607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And the king has sent with him Zadok the priest, and Nathan the prophet, and Benaiah the son of]]></a:t>
+              <a:t><![CDATA[எக்காளசத்தத்தைக் கேட்டபோது, நகரத்தில் உண்டாயிருக்கிற ஆரவாரம் என்ன என்று விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26956,51 +29739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jehoiada, and the Cherethites, and the Pelethites, and they have caused him to ride upon the king's]]></a:t>
+              <a:t><![CDATA[42. அவன் பேசிக்கொண்டிருக்கையில், ஆசாரியனாகிய அபியத்தாரின் குமாரன் யோனத்தான் வந்தான்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27088,51 +29871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mule:]]></a:t>
+              <a:t><![CDATA[அதோனியா, உள்ளே வா, நீ கெட்டிக்காரன், நீ நற்செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27220,51 +30003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And Zadok the priest and Nathan the prophet have anointed him king in Gihon: and they are come]]></a:t>
+              <a:t><![CDATA[43. யோனத்தான் அதோனியாவுக்குப் பிரதியுத்தரமாக: ஏது, தாவீதுராஜாவாகிய நம்முடைய ஆண்டவன் சாலொமோனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27352,51 +30135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up from thence rejoicing, so that the city rang again. This is the noise that all of you have heard.]]></a:t>
+              <a:t><![CDATA[ராஜாவாக்கினாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27484,51 +30267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And also Solomon sits on the throne of the kingdom.]]></a:t>
+              <a:t><![CDATA[44. ராஜா ஆசாரியனாகிய சாதோக்கையும், தீர்க்கதரிசியாகிய நாத்தானையும், யோய்தாவின் குமாரன் பெனாயாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27616,51 +30399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And moreover the king's servants came to bless our lord king David, saying, God make the name of]]></a:t>
+              <a:t><![CDATA[கிரேத்தியரையும் பிலேத்தியரையும் அவனோடே அனுப்பினார்; அவர்கள் அவனை ராஜாவுடைய கோவேறுகழுதையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27677,91 +30460,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -27787,51 +30570,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -27962,51 +30745,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>109</Slides>
+  <Slides>120</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>