--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -117,50 +117,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -204,50 +216,56 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,53 +426,59 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உம்முடைய ஜனங்கள் பாக்கியவான்கள்; எப்போதும் உமக்கு முன்பாக நின்று, உம்முடைய ஞானத்தைக் கேட்கிற உம்முடைய ஊழியக்காரரும் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the food of his table, and the sitting of his servants, and the attendance of his ministers, and their apparel, and his cupbearers, and his ascent by which he went up unto the house of the LORD; there was no more spirit in her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உம்மை இஸ்ரவேலின் சிங்காசனத்தின்மேல் வைக்க, உம்மேல் பிரியங்கொண்ட உம்முடைய தேவனாகிய கர்த்தர் ஸ்தோத்திரிக்கப்படுவாராக: கர்த்தர் இஸ்ரவேலை என்றைக்கும் சிநேகிக்கிறபடியினால், நியாயமும் நீதியும் செய்கிறதற்கு உம்மை ராஜாவாக ஏற்படுத்தினார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. And the food of his table, and the sitting of his servants, and the attendance of his ministers, and their apparel, and his cupbearers, and his ascent by which he went up unto the house of the LORD; there was no more spirit in her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உம்மை இஸ்ரவேலின் சிங்காசனத்தின்மேல் வைக்க, உம்மேல் பிரியங்கொண்ட உம்முடைய தேவனாகிய கர்த்தர் ஸ்தோத்திரிக்கப்படுவாராக: கர்த்தர் இஸ்ரவேலை என்றைக்கும் சிநேகிக்கிறபடியினால், நியாயமும் நீதியும் செய்கிறதற்கு உம்மை ராஜாவாக ஏற்படுத்தினார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. And the food of his table, and the sitting of his servants, and the attendance of his ministers, and their apparel, and his cupbearers, and his ascent by which he went up unto the house of the LORD; there was no more spirit in her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன்னையும், மிகுதியான கந்தவர்க்கங்களையும், இரத்தினங்களையும் கொடுத்தாள்; சேபாவின் ராஜஸ்திரீ ராஜாவாகிய சாலொமோனுக்குக் கொடுத்த அவ்வளவு கந்தவர்க்கங்கள் பிற்பாடு ஒருக்காலும் வரவில்லை.]]></a:t>
+              <a:t><![CDATA[6. And she said to the king, It was a true report that I heard in mine own land of your acts and of your wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன்னையும், மிகுதியான கந்தவர்க்கங்களையும், இரத்தினங்களையும் கொடுத்தாள்; சேபாவின் ராஜஸ்திரீ ராஜாவாகிய சாலொமோனுக்குக் கொடுத்த அவ்வளவு கந்தவர்க்கங்கள் பிற்பாடு ஒருக்காலும் வரவில்லை.]]></a:t>
+              <a:t><![CDATA[6. And she said to the king, It was a true report that I heard in mine own land of your acts and of your wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன்னையும், மிகுதியான கந்தவர்க்கங்களையும், இரத்தினங்களையும் கொடுத்தாள்; சேபாவின் ராஜஸ்திரீ ராஜாவாகிய சாலொமோனுக்குக் கொடுத்த அவ்வளவு கந்தவர்க்கங்கள் பிற்பாடு ஒருக்காலும் வரவில்லை.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless I believed not the words, until I came, and mine eyes had seen it: and, behold, the half was not told me: your wisdom and prosperity exceeds the fame which I heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஓப்பீரிலிருந்து பொன்னைக் கொண்டுவருகிற ஈராமின் கப்பல்களும், ஓப்பீரிலிருந்து மிகுந்த வாசனைமரங்களையும் இரத்தினங்களையும் கொண்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless I believed not the words, until I came, and mine eyes had seen it: and, behold, the half was not told me: your wisdom and prosperity exceeds the fame which I heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஓப்பீரிலிருந்து பொன்னைக் கொண்டுவருகிற ஈராமின் கப்பல்களும், ஓப்பீரிலிருந்து மிகுந்த வாசனைமரங்களையும் இரத்தினங்களையும் கொண்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless I believed not the words, until I came, and mine eyes had seen it: and, behold, the half was not told me: your wisdom and prosperity exceeds the fame which I heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த வாசனைமரங்களால் ராஜா கர்த்தருடைய ஆலயத்திற்கும் ராஜ அரமனைக்கும் ஊன்றுகால்களையும், சங்கீதக்காரருக்குச் சுரமண்டலங்களையும், தம்புருகளையும் உண்டாக்கினான்; அப்படிப்பட்ட வாசனைமரங்கள் பிற்பாடு வந்ததுமில்லை, இந்நாள்வரைக்கும் காணப்படவுமில்லை.]]></a:t>
+              <a:t><![CDATA[8. Happy are your men, happy are these your servants, which stand continually before you, and that hear your wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த வாசனைமரங்களால் ராஜா கர்த்தருடைய ஆலயத்திற்கும் ராஜ அரமனைக்கும் ஊன்றுகால்களையும், சங்கீதக்காரருக்குச் சுரமண்டலங்களையும், தம்புருகளையும் உண்டாக்கினான்; அப்படிப்பட்ட வாசனைமரங்கள் பிற்பாடு வந்ததுமில்லை, இந்நாள்வரைக்கும் காணப்படவுமில்லை.]]></a:t>
+              <a:t><![CDATA[8. Happy are your men, happy are these your servants, which stand continually before you, and that hear your wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் பந்தியின் போஜனபதார்த்தங்களையும், அவன் ஊழியக்காரரின் வீடுகளையும், அவன் உத்தியோகஸ்தரின் வரிசையையும், அவர்கள் வஸ்திரங்களையும், அவனுடைய பானபாத்திரக்காரரையும், அவன் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும் நடைமண்டபத்தையும் கண்டபோது அவள் ஆச்சரியத்தால் பிரமைகொண்டு,]]></a:t>
+              <a:t><![CDATA[1. And when the queen of Sheba heard of the fame of Solomon concerning the name of the LORD, she came to prove him with hard questions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த வாசனைமரங்களால் ராஜா கர்த்தருடைய ஆலயத்திற்கும் ராஜ அரமனைக்கும் ஊன்றுகால்களையும், சங்கீதக்காரருக்குச் சுரமண்டலங்களையும், தம்புருகளையும் உண்டாக்கினான்; அப்படிப்பட்ட வாசனைமரங்கள் பிற்பாடு வந்ததுமில்லை, இந்நாள்வரைக்கும் காணப்படவுமில்லை.]]></a:t>
+              <a:t><![CDATA[9. Blessed be the LORD your God, which delighted in you, to set you on the throne of Israel: because the LORD loved Israel for ever, therefore made he you king, to do judgment and justice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் தானே சந்தோஷமாய்ச் சேபாவின் ராஜஸ்திரீக்கு வெகுமதிகள் கொடுத்ததும் அல்லாமல், அவள் விருப்பப்பட்டுக் கேட்டது எல்லாவற்றையும் அவளுக்குக் கொடுத்தான்; பின்பு அவள் தன் பரிவாரத்தோடே தன் தேசத்திற்குத் திரும்பிப் போனாள்.]]></a:t>
+              <a:t><![CDATA[9. Blessed be the LORD your God, which delighted in you, to set you on the throne of Israel: because the LORD loved Israel for ever, therefore made he you king, to do judgment and justice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் தானே சந்தோஷமாய்ச் சேபாவின் ராஜஸ்திரீக்கு வெகுமதிகள் கொடுத்ததும் அல்லாமல், அவள் விருப்பப்பட்டுக் கேட்டது எல்லாவற்றையும் அவளுக்குக் கொடுத்தான்; பின்பு அவள் தன் பரிவாரத்தோடே தன் தேசத்திற்குத் திரும்பிப் போனாள்.]]></a:t>
+              <a:t><![CDATA[9. Blessed be the LORD your God, which delighted in you, to set you on the throne of Israel: because the LORD loved Israel for ever, therefore made he you king, to do judgment and justice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் தானே சந்தோஷமாய்ச் சேபாவின் ராஜஸ்திரீக்கு வெகுமதிகள் கொடுத்ததும் அல்லாமல், அவள் விருப்பப்பட்டுக் கேட்டது எல்லாவற்றையும் அவளுக்குக் கொடுத்தான்; பின்பு அவள் தன் பரிவாரத்தோடே தன் தேசத்திற்குத் திரும்பிப் போனாள்.]]></a:t>
+              <a:t><![CDATA[10. And she gave the king an hundred and twenty talents of gold, and of spices very great store, and precious stones: there came no more such abundance of spices as these which the queen of Sheba gave to king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சாலொமோனுக்கு வியாபாரிகளாலும், சுகந்த திரவிய வர்த்தகராலும், அரபிதேசத்து சகல ராஜாக்களாலும், மாகாணங்களின் அதிபதிகளாலும் வந்த பொன்னையல்லாமல்,]]></a:t>
+              <a:t><![CDATA[10. And she gave the king an hundred and twenty talents of gold, and of spices very great store, and precious stones: there came no more such abundance of spices as these which the queen of Sheba gave to king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சாலொமோனுக்கு வியாபாரிகளாலும், சுகந்த திரவிய வர்த்தகராலும், அரபிதேசத்து சகல ராஜாக்களாலும், மாகாணங்களின் அதிபதிகளாலும் வந்த பொன்னையல்லாமல்,]]></a:t>
+              <a:t><![CDATA[10. And she gave the king an hundred and twenty talents of gold, and of spices very great store, and precious stones: there came no more such abundance of spices as these which the queen of Sheba gave to king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒவ்வொரு வருஷத்தில் அவனுக்கு வந்த பொன் அறுநூற்று அறுபத்தாறு தாலந்து நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And the navy also of Hiram, that brought gold from Ophir, brought in from Ophir great plenty of almug trees, and precious stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒவ்வொரு வருஷத்தில் அவனுக்கு வந்த பொன் அறுநூற்று அறுபத்தாறு தாலந்து நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And the navy also of Hiram, that brought gold from Ophir, brought in from Ophir great plenty of almug trees, and precious stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாலொமோன் ராஜா, அடித்த பொன் தகட்டால் இருநூறு பரிசைகளைச் செய்வித்தான்; ஒவ்வொரு பரிசைக்கு அறுநூறு சேக்கல் நிறைபொன் சென்றது.]]></a:t>
+              <a:t><![CDATA[12. And the king made of the almug trees pillars for the house of the LORD, and for the king's house, harps also and psalteries for singers: there came no such almug trees, nor were seen unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாலொமோன் ராஜா, அடித்த பொன் தகட்டால் இருநூறு பரிசைகளைச் செய்வித்தான்; ஒவ்வொரு பரிசைக்கு அறுநூறு சேக்கல் நிறைபொன் சென்றது.]]></a:t>
+              <a:t><![CDATA[12. And the king made of the almug trees pillars for the house of the LORD, and for the king's house, harps also and psalteries for singers: there came no such almug trees, nor were seen unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் பந்தியின் போஜனபதார்த்தங்களையும், அவன் ஊழியக்காரரின் வீடுகளையும், அவன் உத்தியோகஸ்தரின் வரிசையையும், அவர்கள் வஸ்திரங்களையும், அவனுடைய பானபாத்திரக்காரரையும், அவன் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும் நடைமண்டபத்தையும் கண்டபோது அவள் ஆச்சரியத்தால் பிரமைகொண்டு,]]></a:t>
+              <a:t><![CDATA[1. And when the queen of Sheba heard of the fame of Solomon concerning the name of the LORD, she came to prove him with hard questions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அடித்த பொன் தகட்டால் முந்நூறு கேடகங்களையும் செய்வித்தான்; ஒவ்வொரு கேடகத்திற்கு மூன்று இராத்தல் பொன் சென்றது; அவைகளை ராஜா லீபனோன் வனம் என்னும் மாளிகையிலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[12. And the king made of the almug trees pillars for the house of the LORD, and for the king's house, harps also and psalteries for singers: there came no such almug trees, nor were seen unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அடித்த பொன் தகட்டால் முந்நூறு கேடகங்களையும் செய்வித்தான்; ஒவ்வொரு கேடகத்திற்கு மூன்று இராத்தல் பொன் சென்றது; அவைகளை ராஜா லீபனோன் வனம் என்னும் மாளிகையிலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[13. And king Solomon gave unto the queen of Sheba all her desire, whatsoever she asked, beside that which Solomon gave her of his royal bounty. So she turned and went to her own country, she and her servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ராஜா தந்தத்தினால் பெரிய ஒரு சிங்காசனத்தையும் செய்வித்து, அதைப் பசும்பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[13. And king Solomon gave unto the queen of Sheba all her desire, whatsoever she asked, beside that which Solomon gave her of his royal bounty. So she turned and went to her own country, she and her servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்தச் சிங்காசனத்திற்கு ஆறு படிகள் இருந்தது; சிங்காசனத்தின் தலைப்பு பின்னாக வளைவாயிருந்தது; உட்காரும் இடத்திற்கு இருபுறமும் கைச்சாய்மானங்கள் இருந்தது; இரண்டு சிங்கங்கள் கைச் சாய்மானங்கள் அருகே நின்றது.]]></a:t>
+              <a:t><![CDATA[13. And king Solomon gave unto the queen of Sheba all her desire, whatsoever she asked, beside that which Solomon gave her of his royal bounty. So she turned and went to her own country, she and her servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்தச் சிங்காசனத்திற்கு ஆறு படிகள் இருந்தது; சிங்காசனத்தின் தலைப்பு பின்னாக வளைவாயிருந்தது; உட்காரும் இடத்திற்கு இருபுறமும் கைச்சாய்மானங்கள் இருந்தது; இரண்டு சிங்கங்கள் கைச் சாய்மானங்கள் அருகே நின்றது.]]></a:t>
+              <a:t><![CDATA[14. Now the weight of gold that came to Solomon in one year was six hundred threescore and six talents of gold,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆறு படிகளின்மேலும், இரண்டு பக்கத்திலும், பன்னிரண்டு சிங்கங்கள் நின்றது; எந்த ராஜ்யத்திலும் இப்படிப் பண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[14. Now the weight of gold that came to Solomon in one year was six hundred threescore and six talents of gold,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆறு படிகளின்மேலும், இரண்டு பக்கத்திலும், பன்னிரண்டு சிங்கங்கள் நின்றது; எந்த ராஜ்யத்திலும் இப்படிப் பண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[15. Beside that he had of the merchantmen, and of the trade of the spice merchants, and of all the kings of Arabia, and of the governors of the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய சாலொமோனுக்கு இருந்த பானபாத்திரங்களெல்லாம் பொன்னும், லீபனோன் வனம் என்கிற மாளிகையின் பணிமுட்டுகளெல்லாம் பசும்பொன்னுமாயிருந்தது; ஒன்றும் வெள்ளியினால் செய்யப்படவில்லை; சாலொமோனின் நாட்களில் வெள்ளி ஒரு பொருளாய் எண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[16. And king Solomon made two hundred targets of beaten gold: six hundred shekels of gold went to one target.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய சாலொமோனுக்கு இருந்த பானபாத்திரங்களெல்லாம் பொன்னும், லீபனோன் வனம் என்கிற மாளிகையின் பணிமுட்டுகளெல்லாம் பசும்பொன்னுமாயிருந்தது; ஒன்றும் வெள்ளியினால் செய்யப்படவில்லை; சாலொமோனின் நாட்களில் வெள்ளி ஒரு பொருளாய் எண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[16. And king Solomon made two hundred targets of beaten gold: six hundred shekels of gold went to one target.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய சாலொமோனுக்கு இருந்த பானபாத்திரங்களெல்லாம் பொன்னும், லீபனோன் வனம் என்கிற மாளிகையின் பணிமுட்டுகளெல்லாம் பசும்பொன்னுமாயிருந்தது; ஒன்றும் வெள்ளியினால் செய்யப்படவில்லை; சாலொமோனின் நாட்களில் வெள்ளி ஒரு பொருளாய் எண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[17. And he made three hundred shields of beaten gold; three pound of gold went to one shield: and the king put them in the house of the forest of Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +4026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் பந்தியின் போஜனபதார்த்தங்களையும், அவன் ஊழியக்காரரின் வீடுகளையும், அவன் உத்தியோகஸ்தரின் வரிசையையும், அவர்கள் வஸ்திரங்களையும், அவனுடைய பானபாத்திரக்காரரையும், அவன் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும் நடைமண்டபத்தையும் கண்டபோது அவள் ஆச்சரியத்தால் பிரமைகொண்டு,]]></a:t>
+              <a:t><![CDATA[2. And she came to Jerusalem with a very great train, with camels that bare spices, and very much gold, and precious stones: and when she was come to Solomon, she communed with him of all that was in her heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜாவுக்குச் சமுத்திரத்திலே ஈராமின் கப்பல்களோடேகூடத் தர்ஷீசின் கப்பல்களும் இருந்தது; தர்ஷீசின் கப்பல்கள் மூன்று வருஷத்துக்கு ஒருதரம் பொன்னையும், வெள்ளியையும், யானைத்தந்தங்களையும், குரங்குகளையும், மயில்களையும் கொண்டுவரும்.]]></a:t>
+              <a:t><![CDATA[17. And he made three hundred shields of beaten gold; three pound of gold went to one shield: and the king put them in the house of the forest of Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜாவுக்குச் சமுத்திரத்திலே ஈராமின் கப்பல்களோடேகூடத் தர்ஷீசின் கப்பல்களும் இருந்தது; தர்ஷீசின் கப்பல்கள் மூன்று வருஷத்துக்கு ஒருதரம் பொன்னையும், வெள்ளியையும், யானைத்தந்தங்களையும், குரங்குகளையும், மயில்களையும் கொண்டுவரும்.]]></a:t>
+              <a:t><![CDATA[18. Moreover the king made a great throne of ivory, and overlaid it with the best gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பூமியின் சகல ராஜாக்களைப்பார்க்கிலும், ராஜாவாகிய சாலொமோன் ஐசுவரியத்திலும் ஞானத்திலும் சிறந்தவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. The throne had six steps, and the top of the throne was round behind: and there were stays on either side on the place of the seat, and two lions stood beside the stays.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாலொமோனின் இருதயத்திலே தேவன் அருளிய ஞானத்தைக் கேட்கிறதற்காக, சகல தேசத்தாரும் அவன் முகதரிசனத்தைத் தேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. The throne had six steps, and the top of the throne was round behind: and there were stays on either side on the place of the seat, and two lions stood beside the stays.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வருஷாவருஷம் அவரவர் தங்கள் காணிக்கையாகிய வெள்ளிப்பாத்திரங்களையும், பொற்பாத்திரங்களையும், வஸ்திரங்களையும், ஆயுதங்களையும், கந்தவர்க்கங்களையும், குதிரைகளையும், கோவேறு கழுதைகளையும் கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. The throne had six steps, and the top of the throne was round behind: and there were stays on either side on the place of the seat, and two lions stood beside the stays.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வருஷாவருஷம் அவரவர் தங்கள் காணிக்கையாகிய வெள்ளிப்பாத்திரங்களையும், பொற்பாத்திரங்களையும், வஸ்திரங்களையும், ஆயுதங்களையும், கந்தவர்க்கங்களையும், குதிரைகளையும், கோவேறு கழுதைகளையும் கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And twelve lions stood there on the one side and on the other upon the six steps: there was not the like made in any kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாலொமோன் இரதங்களையும் குதிரைவீரரையும் சேர்த்தான்; அவனுக்கு ஆயிரத்து நானூறு இரதங்கள் இருந்தது, பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்; அவைகளை இரதங்கள் வைக்கும் பட்டணங்களிலும்,அவர்களை எருசலேமில் தன்னிடத்திலும் வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. And twelve lions stood there on the one side and on the other upon the six steps: there was not the like made in any kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாலொமோன் இரதங்களையும் குதிரைவீரரையும் சேர்த்தான்; அவனுக்கு ஆயிரத்து நானூறு இரதங்கள் இருந்தது, பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்; அவைகளை இரதங்கள் வைக்கும் பட்டணங்களிலும்,அவர்களை எருசலேமில் தன்னிடத்திலும் வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. And all king Solomon's drinking vessels were of gold, and all the vessels of the house of the forest of Lebanon were of pure gold; none were of silver: it was nothing accounted of in the days of Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +5007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாலொமோன் இரதங்களையும் குதிரைவீரரையும் சேர்த்தான்; அவனுக்கு ஆயிரத்து நானூறு இரதங்கள் இருந்தது, பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்; அவைகளை இரதங்கள் வைக்கும் பட்டணங்களிலும்,அவர்களை எருசலேமில் தன்னிடத்திலும் வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. And all king Solomon's drinking vessels were of gold, and all the vessels of the house of the forest of Lebanon were of pure gold; none were of silver: it was nothing accounted of in the days of Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமிலே ராஜா வெள்ளியைக் கற்கள்போலவும், கேதுருமரங்களைப் பள்ளத்தாக்குகளில் இருக்கும் காட்டத்திமரங்கள்போலவும் அதிகமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[21. And all king Solomon's drinking vessels were of gold, and all the vessels of the house of the forest of Lebanon were of pure gold; none were of silver: it was nothing accounted of in the days of Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ராஜாவை நோக்கி: உம்முடைய வர்த்தமானங்களையும் உம்முடைய ஞானத்தையும் குறித்து நான் என் தேசத்தில் கேட்ட செய்தி மெய்யாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. And she came to Jerusalem with a very great train, with camels that bare spices, and very much gold, and precious stones: and when she was come to Solomon, she communed with him of all that was in her heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமிலே ராஜா வெள்ளியைக் கற்கள்போலவும், கேதுருமரங்களைப் பள்ளத்தாக்குகளில் இருக்கும் காட்டத்திமரங்கள்போலவும் அதிகமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[22. For the king had at sea a navy of Tharshish with the navy of Hiram: once in three years came the navy of Tharshish, bringing gold, and silver, ivory, and apes, and peacocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சாலொமோன் தனக்குக் குதிரைகளையும் புடவைகளையும் எகிப்திலிருந்து அழைப்பித்தான்; ராஜாவின் வர்த்தகர் புடவைகளை ஒப்பந்த விலைக்கிரயத்திற்கு வாங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. For the king had at sea a navy of Tharshish with the navy of Hiram: once in three years came the navy of Tharshish, bringing gold, and silver, ivory, and apes, and peacocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சாலொமோன் தனக்குக் குதிரைகளையும் புடவைகளையும் எகிப்திலிருந்து அழைப்பித்தான்; ராஜாவின் வர்த்தகர் புடவைகளை ஒப்பந்த விலைக்கிரயத்திற்கு வாங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. For the king had at sea a navy of Tharshish with the navy of Hiram: once in three years came the navy of Tharshish, bringing gold, and silver, ivory, and apes, and peacocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எகிப்திலிருந்து வந்த ஒவ்வொரு இரதத்தின் விலை அறுநூறு வெள்ளிக்காசும், ஒவ்வொரு குதிரையின் விலை நூற்றைம்பது வெள்ளிக் காசுமாயிருந்தது; இந்தப்பிரகாரம் ஏத்தியரின் ராஜாக்களெல்லாருக்கும், சீரியாவின் ராஜாக்களுக்கும் அவர்கள் மூலமாய்க் கொண்டு வரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. So king Solomon exceeded all the kings of the earth for riches and for wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எகிப்திலிருந்து வந்த ஒவ்வொரு இரதத்தின் விலை அறுநூறு வெள்ளிக்காசும், ஒவ்வொரு குதிரையின் விலை நூற்றைம்பது வெள்ளிக் காசுமாயிருந்தது; இந்தப்பிரகாரம் ஏத்தியரின் ராஜாக்களெல்லாருக்கும், சீரியாவின் ராஜாக்களுக்கும் அவர்கள் மூலமாய்க் கொண்டு வரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. So king Solomon exceeded all the kings of the earth for riches and for wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எகிப்திலிருந்து வந்த ஒவ்வொரு இரதத்தின் விலை அறுநூறு வெள்ளிக்காசும், ஒவ்வொரு குதிரையின் விலை நூற்றைம்பது வெள்ளிக் காசுமாயிருந்தது; இந்தப்பிரகாரம் ஏத்தியரின் ராஜாக்களெல்லாருக்கும், சீரியாவின் ராஜாக்களுக்கும் அவர்கள் மூலமாய்க் கொண்டு வரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[24. And all the earth sought to Solomon, to hear his wisdom, which God had put in his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +5988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய நாமத்தைக்குறித்துச் சாலொமோனுக்கு உண்டாயிருந்த கீர்த்தி சேபாவின் ராஜஸ்திரீக்குக் கேள்வியானபோது, அவள் விடுகதைகளினால் அவனைச் சோதிக்கிறதற்காக,]]></a:t>
+              <a:t><![CDATA[24. And all the earth sought to Solomon, to hear his wisdom, which God had put in his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய நாமத்தைக்குறித்துச் சாலொமோனுக்கு உண்டாயிருந்த கீர்த்தி சேபாவின் ராஜஸ்திரீக்குக் கேள்வியானபோது, அவள் விடுகதைகளினால் அவனைச் சோதிக்கிறதற்காக,]]></a:t>
+              <a:t><![CDATA[25. And they brought every man his present, vessels of silver, and vessels of gold, and garments, and armour, and spices, horses, and mules, a rate year by year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மிகுந்த பரிவாரத்தோடும், கந்தவர்க்கங்களையும், மிகுதியான பொன்னையும் இரத்தினங்களையும் சுமக்கிற ஒட்டகங்களோடும், எருசலேமுக்கு வந்தாள்; அவள் சாலொமோனிடத்தில் வந்தபோது, தன் மனதில் இருந்த எல்லாவற்றையுங்குறித்து அவனிடத்தில் சம்பாஷித்தாள்.]]></a:t>
+              <a:t><![CDATA[25. And they brought every man his present, vessels of silver, and vessels of gold, and garments, and armour, and spices, horses, and mules, a rate year by year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மிகுந்த பரிவாரத்தோடும், கந்தவர்க்கங்களையும், மிகுதியான பொன்னையும் இரத்தினங்களையும் சுமக்கிற ஒட்டகங்களோடும், எருசலேமுக்கு வந்தாள்; அவள் சாலொமோனிடத்தில் வந்தபோது, தன் மனதில் இருந்த எல்லாவற்றையுங்குறித்து அவனிடத்தில் சம்பாஷித்தாள்.]]></a:t>
+              <a:t><![CDATA[25. And they brought every man his present, vessels of silver, and vessels of gold, and garments, and armour, and spices, horses, and mules, a rate year by year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ராஜாவை நோக்கி: உம்முடைய வர்த்தமானங்களையும் உம்முடைய ஞானத்தையும் குறித்து நான் என் தேசத்தில் கேட்ட செய்தி மெய்யாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. And she came to Jerusalem with a very great train, with camels that bare spices, and very much gold, and precious stones: and when she was come to Solomon, she communed with him of all that was in her heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,51 +6533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மிகுந்த பரிவாரத்தோடும், கந்தவர்க்கங்களையும், மிகுதியான பொன்னையும் இரத்தினங்களையும் சுமக்கிற ஒட்டகங்களோடும், எருசலேமுக்கு வந்தாள்; அவள் சாலொமோனிடத்தில் வந்தபோது, தன் மனதில் இருந்த எல்லாவற்றையுங்குறித்து அவனிடத்தில் சம்பாஷித்தாள்.]]></a:t>
+              <a:t><![CDATA[26. And Solomon gathered together chariots and horsemen: and he had a thousand and four hundred chariots, and twelve thousand horsemen, whom he bestowed in the cities for chariots, and with the king at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6618,51 +6642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சாலொமோன் அவள் கேட்டவைகளையெல்லாம் விடுவித்தான், அவளுக்கு விடுவிக்கக் கூடாதபடிக்கு, ஒன்றாகிலும் ராஜாவுக்கு மறைபொருளாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[26. And Solomon gathered together chariots and horsemen: and he had a thousand and four hundred chariots, and twelve thousand horsemen, whom he bestowed in the cities for chariots, and with the king at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6727,51 +6751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சாலொமோன் அவள் கேட்டவைகளையெல்லாம் விடுவித்தான், அவளுக்கு விடுவிக்கக் கூடாதபடிக்கு, ஒன்றாகிலும் ராஜாவுக்கு மறைபொருளாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[26. And Solomon gathered together chariots and horsemen: and he had a thousand and four hundred chariots, and twelve thousand horsemen, whom he bestowed in the cities for chariots, and with the king at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6836,51 +6860,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சேபாவின் ராஜஸ்திரீ சாலொமோனுடைய சகல ஞானத்தையும், அவன் கட்டின அரமனையையும்,]]></a:t>
+              <a:t><![CDATA[27. And the king made silver to be in Jerusalem as stones, and cedars made he to be as the sycomore trees that are in the vale, for abundance.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And the king made silver to be in Jerusalem as stones, and cedars made he to be as the sycomore trees that are in the vale, for abundance.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Solomon had horses brought out of Egypt, and linen yarn: the king's merchants received the linen yarn at a price.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Solomon had horses brought out of Egypt, and linen yarn: the king's merchants received the linen yarn at a price.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And a chariot came up and went out of Egypt for six hundred shekels of silver, and an horse for an hundred and fifty: and so for all the kings of the Hittites, and for the kings of Syria, did they bring them out by their means.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And a chariot came up and went out of Egypt for six hundred shekels of silver, and an horse for an hundred and fifty: and so for all the kings of the Hittites, and for the kings of Syria, did they bring them out by their means.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And a chariot came up and went out of Egypt for six hundred shekels of silver, and an horse for an hundred and fifty: and so for all the kings of the Hittites, and for the kings of Syria, did they bring them out by their means.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +7623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் வந்து அதை என் கண்களால் காணுமட்டும் அந்த வார்த்தைகளை நான் நம்பவில்லை; இவைகளில் பாதியாகிலும் எனக்கு அறிவிக்கப்படவில்லை என்று காண்கிறேன்; நான் கேள்விப்பட்ட பிரஸ்தாபத்தைப்பார்க்கிலும், உம்முடைய ஞானமும் செல்வமும் அதிகமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. And Solomon told her all her questions: there was not any thing hid from the king, which he told her not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +7732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் வந்து அதை என் கண்களால் காணுமட்டும் அந்த வார்த்தைகளை நான் நம்பவில்லை; இவைகளில் பாதியாகிலும் எனக்கு அறிவிக்கப்படவில்லை என்று காண்கிறேன்; நான் கேள்விப்பட்ட பிரஸ்தாபத்தைப்பார்க்கிலும், உம்முடைய ஞானமும் செல்வமும் அதிகமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. And Solomon told her all her questions: there was not any thing hid from the king, which he told her not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +7841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உம்முடைய ஜனங்கள் பாக்கியவான்கள்; எப்போதும் உமக்கு முன்பாக நின்று, உம்முடைய ஞானத்தைக் கேட்கிற உம்முடைய ஊழியக்காரரும் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when the queen of Sheba had seen all Solomon's wisdom, and the house that he had built,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +7920,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414423" r:id="rId1"/>
+    <p:sldLayoutId id="2482639379" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7758,50 +8436,98 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7926,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hear your wisdom.]]></a:t>
+              <a:t><![CDATA[5. அவன் பந்தியின் போஜனபதார்த்தங்களையும், அவன் ஊழியக்காரரின் வீடுகளையும், அவன் உத்தியோகஸ்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Blessed be the LORD your God, which delighted in you, to set you on the throne of Israel: because]]></a:t>
+              <a:t><![CDATA[வரிசையையும், அவர்கள் வஸ்திரங்களையும், அவனுடைய பானபாத்திரக்காரரையும், அவன் கர்த்தருடைய ஆலயத்துக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD loved Israel for ever, therefore made he you king, to do judgment and justice.]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கும் நடைமண்டபத்தையும் கண்டபோது அவள் ஆச்சரியத்தால் பிரமைகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And she gave the king an hundred and twenty talents of gold, and of spices very great store, and]]></a:t>
+              <a:t><![CDATA[6. ராஜாவை நோக்கி: உம்முடைய வர்த்தமானங்களையும் உம்முடைய ஞானத்தையும் குறித்து நான் என் தேசத்தில் கேட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[precious stones: there came no more such abundance of spices as these which the queen of Sheba gave]]></a:t>
+              <a:t><![CDATA[செய்தி மெய்யாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to king Solomon.]]></a:t>
+              <a:t><![CDATA[7. நான் வந்து அதை என் கண்களால் காணுமட்டும் அந்த வார்த்தைகளை நான் நம்பவில்லை; இவைகளில் பாதியாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the navy also of Hiram, that brought gold from Ophir, brought in from Ophir great plenty of]]></a:t>
+              <a:t><![CDATA[எனக்கு அறிவிக்கப்படவில்லை என்று காண்கிறேன்; நான் கேள்விப்பட்ட பிரஸ்தாபத்தைப்பார்க்கிலும், உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[almug trees, and precious stones.]]></a:t>
+              <a:t><![CDATA[ஞானமும் செல்வமும் அதிகமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the king made of the almug trees pillars for the house of the LORD, and for the king's]]></a:t>
+              <a:t><![CDATA[8. உம்முடைய ஜனங்கள் பாக்கியவான்கள்; எப்போதும் உமக்கு முன்பாக நின்று, உம்முடைய ஞானத்தைக் கேட்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house, harps also and psalteries for singers: there came no such almug trees, nor were seen unto]]></a:t>
+              <a:t><![CDATA[உம்முடைய ஊழியக்காரரும் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the food of his table, and the sitting of his servants, and the attendance of his ministers,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய நாமத்தைக்குறித்துச் சாலொமோனுக்கு உண்டாயிருந்த கீர்த்தி சேபாவின் ராஜஸ்திரீக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this day.]]></a:t>
+              <a:t><![CDATA[9. உம்மை இஸ்ரவேலின் சிங்காசனத்தின்மேல் வைக்க, உம்மேல் பிரியங்கொண்ட உம்முடைய தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And king Solomon gave unto the queen of Sheba all her desire, whatsoever she asked, beside that]]></a:t>
+              <a:t><![CDATA[ஸ்தோத்திரிக்கப்படுவாராக: கர்த்தர் இஸ்ரவேலை என்றைக்கும் சிநேகிக்கிறபடியினால், நியாயமும் நீதியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which Solomon gave her of his royal bounty. So she turned and went to her own country, she and her]]></a:t>
+              <a:t><![CDATA[செய்கிறதற்கு உம்மை ராஜாவாக ஏற்படுத்தினார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants.]]></a:t>
+              <a:t><![CDATA[10. அவள் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன்னையும், மிகுதியான கந்தவர்க்கங்களையும், இரத்தினங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Now the weight of gold that came to Solomon in one year was six hundred threescore and six]]></a:t>
+              <a:t><![CDATA[கொடுத்தாள்; சேபாவின் ராஜஸ்திரீ ராஜாவாகிய சாலொமோனுக்குக் கொடுத்த அவ்வளவு கந்தவர்க்கங்கள் பிற்பாடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[talents of gold,]]></a:t>
+              <a:t><![CDATA[ஒருக்காலும் வரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Beside that he had of the merchantmen, and of the trade of the spice merchants, and of all the]]></a:t>
+              <a:t><![CDATA[11. ஓப்பீரிலிருந்து பொன்னைக் கொண்டுவருகிற ஈராமின் கப்பல்களும், ஓப்பீரிலிருந்து மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kings of Arabia, and of the governors of the country.]]></a:t>
+              <a:t><![CDATA[வாசனைமரங்களையும் இரத்தினங்களையும் கொண்டுவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And king Solomon made two hundred targets of beaten gold: six hundred shekels of gold went to]]></a:t>
+              <a:t><![CDATA[12. அந்த வாசனைமரங்களால் ராஜா கர்த்தருடைய ஆலயத்திற்கும் ராஜ அரமனைக்கும் ஊன்றுகால்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one target.]]></a:t>
+              <a:t><![CDATA[சங்கீதக்காரருக்குச் சுரமண்டலங்களையும், தம்புருகளையும் உண்டாக்கினான்; அப்படிப்பட்ட வாசனைமரங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and their apparel, and his cupbearers, and his ascent by which he went up unto the house of the]]></a:t>
+              <a:t><![CDATA[கேள்வியானபோது, அவள் விடுகதைகளினால் அவனைச் சோதிக்கிறதற்காக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And he made three hundred shields of beaten gold; three pound of gold went to one shield: and]]></a:t>
+              <a:t><![CDATA[பிற்பாடு வந்ததுமில்லை, இந்நாள்வரைக்கும் காணப்படவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king put them in the house of the forest of Lebanon.]]></a:t>
+              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் தானே சந்தோஷமாய்ச் சேபாவின் ராஜஸ்திரீக்கு வெகுமதிகள் கொடுத்ததும் அல்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Moreover the king made a great throne of ivory, and overlaid it with the best gold.]]></a:t>
+              <a:t><![CDATA[அவள் விருப்பப்பட்டுக் கேட்டது எல்லாவற்றையும் அவளுக்குக் கொடுத்தான்; பின்பு அவள் தன் பரிவாரத்தோடே தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The throne had six steps, and the top of the throne was round behind: and there were stays on]]></a:t>
+              <a:t><![CDATA[தேசத்திற்குத் திரும்பிப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[either side on the place of the seat, and two lions stood beside the stays.]]></a:t>
+              <a:t><![CDATA[14. சாலொமோனுக்கு வியாபாரிகளாலும், சுகந்த திரவிய வர்த்தகராலும், அரபிதேசத்து சகல ராஜாக்களாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And twelve lions stood there on the one side and on the other upon the six steps: there was not]]></a:t>
+              <a:t><![CDATA[மாகாணங்களின் அதிபதிகளாலும் வந்த பொன்னையல்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the like made in any kingdom.]]></a:t>
+              <a:t><![CDATA[15. ஒவ்வொரு வருஷத்தில் அவனுக்கு வந்த பொன் அறுநூற்று அறுபத்தாறு தாலந்து நிறையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And all king Solomon's drinking vessels were of gold, and all the vessels of the house of the]]></a:t>
+              <a:t><![CDATA[16. சாலொமோன் ராஜா, அடித்த பொன் தகட்டால் இருநூறு பரிசைகளைச் செய்வித்தான்; ஒவ்வொரு பரிசைக்கு அறுநூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forest of Lebanon were of pure gold; none were of silver: it was nothing accounted of in the days of]]></a:t>
+              <a:t><![CDATA[சேக்கல் நிறைபொன் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Solomon.]]></a:t>
+              <a:t><![CDATA[17. அடித்த பொன் தகட்டால் முந்நூறு கேடகங்களையும் செய்வித்தான்; ஒவ்வொரு கேடகத்திற்கு மூன்று இராத்தல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD; there was no more spirit in her.]]></a:t>
+              <a:t><![CDATA[2. மிகுந்த பரிவாரத்தோடும், கந்தவர்க்கங்களையும், மிகுதியான பொன்னையும் இரத்தினங்களையும் சுமக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. For the king had at sea a navy of Tharshish with the navy of Hiram: once in three years came the]]></a:t>
+              <a:t><![CDATA[பொன் சென்றது; அவைகளை ராஜா லீபனோன் வனம் என்னும் மாளிகையிலே வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[navy of Tharshish, bringing gold, and silver, ivory, and apes, and peacocks.]]></a:t>
+              <a:t><![CDATA[18. ராஜா தந்தத்தினால் பெரிய ஒரு சிங்காசனத்தையும் செய்வித்து, அதைப் பசும்பொன் தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. So king Solomon exceeded all the kings of the earth for riches and for wisdom.]]></a:t>
+              <a:t><![CDATA[19. அந்தச் சிங்காசனத்திற்கு ஆறு படிகள் இருந்தது; சிங்காசனத்தின் தலைப்பு பின்னாக வளைவாயிருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And all the earth sought to Solomon, to hear his wisdom, which God had put in his heart.]]></a:t>
+              <a:t><![CDATA[உட்காரும் இடத்திற்கு இருபுறமும் கைச்சாய்மானங்கள் இருந்தது; இரண்டு சிங்கங்கள் கைச் சாய்மானங்கள் அருகே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they brought every man his present, vessels of silver, and vessels of gold, and garments,]]></a:t>
+              <a:t><![CDATA[நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and armour, and spices, horses, and mules, a rate year by year.]]></a:t>
+              <a:t><![CDATA[20. ஆறு படிகளின்மேலும், இரண்டு பக்கத்திலும், பன்னிரண்டு சிங்கங்கள் நின்றது; எந்த ராஜ்யத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Solomon gathered together chariots and horsemen: and he had a thousand and four hundred]]></a:t>
+              <a:t><![CDATA[இப்படிப் பண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chariots, and twelve thousand horsemen, whom he bestowed in the cities for chariots, and with the]]></a:t>
+              <a:t><![CDATA[21. ராஜாவாகிய சாலொமோனுக்கு இருந்த பானபாத்திரங்களெல்லாம் பொன்னும், லீபனோன் வனம் என்கிற மாளிகையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king at Jerusalem.]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளெல்லாம் பசும்பொன்னுமாயிருந்தது; ஒன்றும் வெள்ளியினால் செய்யப்படவில்லை; சாலொமோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the king made silver to be in Jerusalem as stones, and cedars made he to be as the sycomore]]></a:t>
+              <a:t><![CDATA[நாட்களில் வெள்ளி ஒரு பொருளாய் எண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And she said to the king, It was a true report that I heard in mine own land of your acts and of]]></a:t>
+              <a:t><![CDATA[ஒட்டகங்களோடும், எருசலேமுக்கு வந்தாள்; அவள் சாலொமோனிடத்தில் வந்தபோது, தன் மனதில் இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trees that are in the vale, for abundance.]]></a:t>
+              <a:t><![CDATA[22. ராஜாவுக்குச் சமுத்திரத்திலே ஈராமின் கப்பல்களோடேகூடத் தர்ஷீசின் கப்பல்களும் இருந்தது; தர்ஷீசின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And Solomon had horses brought out of Egypt, and linen yarn: the king's merchants received the]]></a:t>
+              <a:t><![CDATA[கப்பல்கள் மூன்று வருஷத்துக்கு ஒருதரம் பொன்னையும், வெள்ளியையும், யானைத்தந்தங்களையும், குரங்குகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[linen yarn at a price.]]></a:t>
+              <a:t><![CDATA[மயில்களையும் கொண்டுவரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And a chariot came up and went out of Egypt for six hundred shekels of silver, and an horse for]]></a:t>
+              <a:t><![CDATA[23. பூமியின் சகல ராஜாக்களைப்பார்க்கிலும், ராஜாவாகிய சாலொமோன் ஐசுவரியத்திலும் ஞானத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an hundred and fifty: and so for all the kings of the Hittites, and for the kings of Syria, did they]]></a:t>
+              <a:t><![CDATA[சிறந்தவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bring them out by their means.]]></a:t>
+              <a:t><![CDATA[24. சாலொமோனின் இருதயத்திலே தேவன் அருளிய ஞானத்தைக் கேட்கிறதற்காக, சகல தேசத்தாரும் அவன் முகதரிசனத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And when the queen of Sheba heard of the fame of Solomon concerning the name of the LORD, she]]></a:t>
+              <a:t><![CDATA[தேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came to prove him with hard questions.]]></a:t>
+              <a:t><![CDATA[25. வருஷாவருஷம் அவரவர் தங்கள் காணிக்கையாகிய வெள்ளிப்பாத்திரங்களையும், பொற்பாத்திரங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And she came to Jerusalem with a very great train, with camels that bare spices, and very much]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களையும், ஆயுதங்களையும், கந்தவர்க்கங்களையும், குதிரைகளையும், கோவேறு கழுதைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gold, and precious stones: and when she was come to Solomon, she communed with him of all that was]]></a:t>
+              <a:t><![CDATA[கொண்டுவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your wisdom.]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையுங்குறித்து அவனிடத்தில் சம்பாஷித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in her heart.]]></a:t>
+              <a:t><![CDATA[26. சாலொமோன் இரதங்களையும் குதிரைவீரரையும் சேர்த்தான்; அவனுக்கு ஆயிரத்து நானூறு இரதங்கள் இருந்தது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Solomon told her all her questions: there was not any thing hid from the king, which he told]]></a:t>
+              <a:t><![CDATA[பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்; அவைகளை இரதங்கள் வைக்கும் பட்டணங்களிலும்,அவர்களை எருசலேமில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her not.]]></a:t>
+              <a:t><![CDATA[தன்னிடத்திலும் வைத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16308,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when the queen of Sheba had seen all Solomon's wisdom, and the house that he had built,]]></a:t>
+              <a:t><![CDATA[27. எருசலேமிலே ராஜா வெள்ளியைக் கற்கள்போலவும், கேதுருமரங்களைப் பள்ளத்தாக்குகளில் இருக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காட்டத்திமரங்கள்போலவும் அதிகமாக்கினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. சாலொமோன் தனக்குக் குதிரைகளையும் புடவைகளையும் எகிப்திலிருந்து அழைப்பித்தான்; ராஜாவின் வர்த்தகர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புடவைகளை ஒப்பந்த விலைக்கிரயத்திற்கு வாங்கினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. எகிப்திலிருந்து வந்த ஒவ்வொரு இரதத்தின் விலை அறுநூறு வெள்ளிக்காசும், ஒவ்வொரு குதிரையின் விலை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நூற்றைம்பது வெள்ளிக் காசுமாயிருந்தது; இந்தப்பிரகாரம் ஏத்தியரின் ராஜாக்களெல்லாருக்கும், சீரியாவின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாக்களுக்கும் அவர்கள் மூலமாய்க் கொண்டு வரப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Nevertheless I believed not the words, until I came, and mine eyes had seen it: and, behold, the]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது சாலொமோன் அவள் கேட்டவைகளையெல்லாம் விடுவித்தான், அவளுக்கு விடுவிக்கக் கூடாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[half was not told me: your wisdom and prosperity exceeds the fame which I heard.]]></a:t>
+              <a:t><![CDATA[ஒன்றாகிலும் ராஜாவுக்கு மறைபொருளாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Happy are your men, happy are these your servants, which stand continually before you, and that]]></a:t>
+              <a:t><![CDATA[4. சேபாவின் ராஜஸ்திரீ சாலொமோனுடைய சகல ஞானத்தையும், அவன் கட்டின அரமனையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +17557,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +17667,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +17842,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>69</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>