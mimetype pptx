--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -103,50 +103,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,50 +197,57 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -380,53 +401,60 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சேபாவின் ராஜஸ்திரீ சாலொமோனுடைய சகல ஞானத்தையும், அவன் கட்டின அரமனையையும்,]]></a:t>
+              <a:t><![CDATA[8. உம்முடைய ஜனங்கள் பாக்கியவான்கள்; எப்போதும் உமக்கு முன்பாக நின்று, உம்முடைய ஞானத்தைக் கேட்கிற உம்முடைய ஊழியக்காரரும் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் பந்தியின் போஜனபதார்த்தங்களையும், அவன் ஊழியக்காரரின் வீடுகளையும், அவன் உத்தியோகஸ்தரின் வரிசையையும், அவர்கள் வஸ்திரங்களையும், அவனுடைய பானபாத்திரக்காரரையும், அவன் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும் நடைமண்டபத்தையும் கண்டபோது அவள் ஆச்சரியத்தால் பிரமைகொண்டு,]]></a:t>
+              <a:t><![CDATA[9. உம்மை இஸ்ரவேலின் சிங்காசனத்தின்மேல் வைக்க, உம்மேல் பிரியங்கொண்ட உம்முடைய தேவனாகிய கர்த்தர் ஸ்தோத்திரிக்கப்படுவாராக: கர்த்தர் இஸ்ரவேலை என்றைக்கும் சிநேகிக்கிறபடியினால், நியாயமும் நீதியும் செய்கிறதற்கு உம்மை ராஜாவாக ஏற்படுத்தினார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் பந்தியின் போஜனபதார்த்தங்களையும், அவன் ஊழியக்காரரின் வீடுகளையும், அவன் உத்தியோகஸ்தரின் வரிசையையும், அவர்கள் வஸ்திரங்களையும், அவனுடைய பானபாத்திரக்காரரையும், அவன் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும் நடைமண்டபத்தையும் கண்டபோது அவள் ஆச்சரியத்தால் பிரமைகொண்டு,]]></a:t>
+              <a:t><![CDATA[9. உம்மை இஸ்ரவேலின் சிங்காசனத்தின்மேல் வைக்க, உம்மேல் பிரியங்கொண்ட உம்முடைய தேவனாகிய கர்த்தர் ஸ்தோத்திரிக்கப்படுவாராக: கர்த்தர் இஸ்ரவேலை என்றைக்கும் சிநேகிக்கிறபடியினால், நியாயமும் நீதியும் செய்கிறதற்கு உம்மை ராஜாவாக ஏற்படுத்தினார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ராஜாவை நோக்கி: உம்முடைய வர்த்தமானங்களையும் உம்முடைய ஞானத்தையும் குறித்து நான் என் தேசத்தில் கேட்ட செய்தி மெய்யாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. அவள் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன்னையும், மிகுதியான கந்தவர்க்கங்களையும், இரத்தினங்களையும் கொடுத்தாள்; சேபாவின் ராஜஸ்திரீ ராஜாவாகிய சாலொமோனுக்குக் கொடுத்த அவ்வளவு கந்தவர்க்கங்கள் பிற்பாடு ஒருக்காலும் வரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் வந்து அதை என் கண்களால் காணுமட்டும் அந்த வார்த்தைகளை நான் நம்பவில்லை; இவைகளில் பாதியாகிலும் எனக்கு அறிவிக்கப்படவில்லை என்று காண்கிறேன்; நான் கேள்விப்பட்ட பிரஸ்தாபத்தைப்பார்க்கிலும், உம்முடைய ஞானமும் செல்வமும் அதிகமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. அவள் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன்னையும், மிகுதியான கந்தவர்க்கங்களையும், இரத்தினங்களையும் கொடுத்தாள்; சேபாவின் ராஜஸ்திரீ ராஜாவாகிய சாலொமோனுக்குக் கொடுத்த அவ்வளவு கந்தவர்க்கங்கள் பிற்பாடு ஒருக்காலும் வரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் வந்து அதை என் கண்களால் காணுமட்டும் அந்த வார்த்தைகளை நான் நம்பவில்லை; இவைகளில் பாதியாகிலும் எனக்கு அறிவிக்கப்படவில்லை என்று காண்கிறேன்; நான் கேள்விப்பட்ட பிரஸ்தாபத்தைப்பார்க்கிலும், உம்முடைய ஞானமும் செல்வமும் அதிகமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. அவள் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன்னையும், மிகுதியான கந்தவர்க்கங்களையும், இரத்தினங்களையும் கொடுத்தாள்; சேபாவின் ராஜஸ்திரீ ராஜாவாகிய சாலொமோனுக்குக் கொடுத்த அவ்வளவு கந்தவர்க்கங்கள் பிற்பாடு ஒருக்காலும் வரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உம்முடைய ஜனங்கள் பாக்கியவான்கள்; எப்போதும் உமக்கு முன்பாக நின்று, உம்முடைய ஞானத்தைக் கேட்கிற உம்முடைய ஊழியக்காரரும் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[11. ஓப்பீரிலிருந்து பொன்னைக் கொண்டுவருகிற ஈராமின் கப்பல்களும், ஓப்பீரிலிருந்து மிகுந்த வாசனைமரங்களையும் இரத்தினங்களையும் கொண்டுவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உம்முடைய ஜனங்கள் பாக்கியவான்கள்; எப்போதும் உமக்கு முன்பாக நின்று, உம்முடைய ஞானத்தைக் கேட்கிற உம்முடைய ஊழியக்காரரும் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[11. ஓப்பீரிலிருந்து பொன்னைக் கொண்டுவருகிற ஈராமின் கப்பல்களும், ஓப்பீரிலிருந்து மிகுந்த வாசனைமரங்களையும் இரத்தினங்களையும் கொண்டுவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உம்மை இஸ்ரவேலின் சிங்காசனத்தின்மேல் வைக்க, உம்மேல் பிரியங்கொண்ட உம்முடைய தேவனாகிய கர்த்தர் ஸ்தோத்திரிக்கப்படுவாராக: கர்த்தர் இஸ்ரவேலை என்றைக்கும் சிநேகிக்கிறபடியினால், நியாயமும் நீதியும் செய்கிறதற்கு உம்மை ராஜாவாக ஏற்படுத்தினார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. அந்த வாசனைமரங்களால் ராஜா கர்த்தருடைய ஆலயத்திற்கும் ராஜ அரமனைக்கும் ஊன்றுகால்களையும், சங்கீதக்காரருக்குச் சுரமண்டலங்களையும், தம்புருகளையும் உண்டாக்கினான்; அப்படிப்பட்ட வாசனைமரங்கள் பிற்பாடு வந்ததுமில்லை, இந்நாள்வரைக்கும் காணப்படவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உம்மை இஸ்ரவேலின் சிங்காசனத்தின்மேல் வைக்க, உம்மேல் பிரியங்கொண்ட உம்முடைய தேவனாகிய கர்த்தர் ஸ்தோத்திரிக்கப்படுவாராக: கர்த்தர் இஸ்ரவேலை என்றைக்கும் சிநேகிக்கிறபடியினால், நியாயமும் நீதியும் செய்கிறதற்கு உம்மை ராஜாவாக ஏற்படுத்தினார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. அந்த வாசனைமரங்களால் ராஜா கர்த்தருடைய ஆலயத்திற்கும் ராஜ அரமனைக்கும் ஊன்றுகால்களையும், சங்கீதக்காரருக்குச் சுரமண்டலங்களையும், தம்புருகளையும் உண்டாக்கினான்; அப்படிப்பட்ட வாசனைமரங்கள் பிற்பாடு வந்ததுமில்லை, இந்நாள்வரைக்கும் காணப்படவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய நாமத்தைக்குறித்துச் சாலொமோனுக்கு உண்டாயிருந்த கீர்த்தி சேபாவின் ராஜஸ்திரீக்குக் கேள்வியானபோது, அவள் விடுகதைகளினால் அவனைச் சோதிக்கிறதற்காக,]]></a:t>
+              <a:t><![CDATA[5. அவன் பந்தியின் போஜனபதார்த்தங்களையும், அவன் ஊழியக்காரரின் வீடுகளையும், அவன் உத்தியோகஸ்தரின் வரிசையையும், அவர்கள் வஸ்திரங்களையும், அவனுடைய பானபாத்திரக்காரரையும், அவன் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும் நடைமண்டபத்தையும் கண்டபோது அவள் ஆச்சரியத்தால் பிரமைகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உம்மை இஸ்ரவேலின் சிங்காசனத்தின்மேல் வைக்க, உம்மேல் பிரியங்கொண்ட உம்முடைய தேவனாகிய கர்த்தர் ஸ்தோத்திரிக்கப்படுவாராக: கர்த்தர் இஸ்ரவேலை என்றைக்கும் சிநேகிக்கிறபடியினால், நியாயமும் நீதியும் செய்கிறதற்கு உம்மை ராஜாவாக ஏற்படுத்தினார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. அந்த வாசனைமரங்களால் ராஜா கர்த்தருடைய ஆலயத்திற்கும் ராஜ அரமனைக்கும் ஊன்றுகால்களையும், சங்கீதக்காரருக்குச் சுரமண்டலங்களையும், தம்புருகளையும் உண்டாக்கினான்; அப்படிப்பட்ட வாசனைமரங்கள் பிற்பாடு வந்ததுமில்லை, இந்நாள்வரைக்கும் காணப்படவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன்னையும், மிகுதியான கந்தவர்க்கங்களையும், இரத்தினங்களையும் கொடுத்தாள்; சேபாவின் ராஜஸ்திரீ ராஜாவாகிய சாலொமோனுக்குக் கொடுத்த அவ்வளவு கந்தவர்க்கங்கள் பிற்பாடு ஒருக்காலும் வரவில்லை.]]></a:t>
+              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் தானே சந்தோஷமாய்ச் சேபாவின் ராஜஸ்திரீக்கு வெகுமதிகள் கொடுத்ததும் அல்லாமல், அவள் விருப்பப்பட்டுக் கேட்டது எல்லாவற்றையும் அவளுக்குக் கொடுத்தான்; பின்பு அவள் தன் பரிவாரத்தோடே தன் தேசத்திற்குத் திரும்பிப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன்னையும், மிகுதியான கந்தவர்க்கங்களையும், இரத்தினங்களையும் கொடுத்தாள்; சேபாவின் ராஜஸ்திரீ ராஜாவாகிய சாலொமோனுக்குக் கொடுத்த அவ்வளவு கந்தவர்க்கங்கள் பிற்பாடு ஒருக்காலும் வரவில்லை.]]></a:t>
+              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் தானே சந்தோஷமாய்ச் சேபாவின் ராஜஸ்திரீக்கு வெகுமதிகள் கொடுத்ததும் அல்லாமல், அவள் விருப்பப்பட்டுக் கேட்டது எல்லாவற்றையும் அவளுக்குக் கொடுத்தான்; பின்பு அவள் தன் பரிவாரத்தோடே தன் தேசத்திற்குத் திரும்பிப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன்னையும், மிகுதியான கந்தவர்க்கங்களையும், இரத்தினங்களையும் கொடுத்தாள்; சேபாவின் ராஜஸ்திரீ ராஜாவாகிய சாலொமோனுக்குக் கொடுத்த அவ்வளவு கந்தவர்க்கங்கள் பிற்பாடு ஒருக்காலும் வரவில்லை.]]></a:t>
+              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் தானே சந்தோஷமாய்ச் சேபாவின் ராஜஸ்திரீக்கு வெகுமதிகள் கொடுத்ததும் அல்லாமல், அவள் விருப்பப்பட்டுக் கேட்டது எல்லாவற்றையும் அவளுக்குக் கொடுத்தான்; பின்பு அவள் தன் பரிவாரத்தோடே தன் தேசத்திற்குத் திரும்பிப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஓப்பீரிலிருந்து பொன்னைக் கொண்டுவருகிற ஈராமின் கப்பல்களும், ஓப்பீரிலிருந்து மிகுந்த வாசனைமரங்களையும் இரத்தினங்களையும் கொண்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[14. சாலொமோனுக்கு வியாபாரிகளாலும், சுகந்த திரவிய வர்த்தகராலும், அரபிதேசத்து சகல ராஜாக்களாலும், மாகாணங்களின் அதிபதிகளாலும் வந்த பொன்னையல்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த வாசனைமரங்களால் ராஜா கர்த்தருடைய ஆலயத்திற்கும் ராஜ அரமனைக்கும் ஊன்றுகால்களையும், சங்கீதக்காரருக்குச் சுரமண்டலங்களையும், தம்புருகளையும் உண்டாக்கினான்; அப்படிப்பட்ட வாசனைமரங்கள் பிற்பாடு வந்ததுமில்லை, இந்நாள்வரைக்கும் காணப்படவுமில்லை.]]></a:t>
+              <a:t><![CDATA[14. சாலொமோனுக்கு வியாபாரிகளாலும், சுகந்த திரவிய வர்த்தகராலும், அரபிதேசத்து சகல ராஜாக்களாலும், மாகாணங்களின் அதிபதிகளாலும் வந்த பொன்னையல்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த வாசனைமரங்களால் ராஜா கர்த்தருடைய ஆலயத்திற்கும் ராஜ அரமனைக்கும் ஊன்றுகால்களையும், சங்கீதக்காரருக்குச் சுரமண்டலங்களையும், தம்புருகளையும் உண்டாக்கினான்; அப்படிப்பட்ட வாசனைமரங்கள் பிற்பாடு வந்ததுமில்லை, இந்நாள்வரைக்கும் காணப்படவுமில்லை.]]></a:t>
+              <a:t><![CDATA[15. ஒவ்வொரு வருஷத்தில் அவனுக்கு வந்த பொன் அறுநூற்று அறுபத்தாறு தாலந்து நிறையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த வாசனைமரங்களால் ராஜா கர்த்தருடைய ஆலயத்திற்கும் ராஜ அரமனைக்கும் ஊன்றுகால்களையும், சங்கீதக்காரருக்குச் சுரமண்டலங்களையும், தம்புருகளையும் உண்டாக்கினான்; அப்படிப்பட்ட வாசனைமரங்கள் பிற்பாடு வந்ததுமில்லை, இந்நாள்வரைக்கும் காணப்படவுமில்லை.]]></a:t>
+              <a:t><![CDATA[15. ஒவ்வொரு வருஷத்தில் அவனுக்கு வந்த பொன் அறுநூற்று அறுபத்தாறு தாலந்து நிறையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் தானே சந்தோஷமாய்ச் சேபாவின் ராஜஸ்திரீக்கு வெகுமதிகள் கொடுத்ததும் அல்லாமல், அவள் விருப்பப்பட்டுக் கேட்டது எல்லாவற்றையும் அவளுக்குக் கொடுத்தான்; பின்பு அவள் தன் பரிவாரத்தோடே தன் தேசத்திற்குத் திரும்பிப் போனாள்.]]></a:t>
+              <a:t><![CDATA[16. சாலொமோன் ராஜா, அடித்த பொன் தகட்டால் இருநூறு பரிசைகளைச் செய்வித்தான்; ஒவ்வொரு பரிசைக்கு அறுநூறு சேக்கல் நிறைபொன் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் தானே சந்தோஷமாய்ச் சேபாவின் ராஜஸ்திரீக்கு வெகுமதிகள் கொடுத்ததும் அல்லாமல், அவள் விருப்பப்பட்டுக் கேட்டது எல்லாவற்றையும் அவளுக்குக் கொடுத்தான்; பின்பு அவள் தன் பரிவாரத்தோடே தன் தேசத்திற்குத் திரும்பிப் போனாள்.]]></a:t>
+              <a:t><![CDATA[16. சாலொமோன் ராஜா, அடித்த பொன் தகட்டால் இருநூறு பரிசைகளைச் செய்வித்தான்; ஒவ்வொரு பரிசைக்கு அறுநூறு சேக்கல் நிறைபொன் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய நாமத்தைக்குறித்துச் சாலொமோனுக்கு உண்டாயிருந்த கீர்த்தி சேபாவின் ராஜஸ்திரீக்குக் கேள்வியானபோது, அவள் விடுகதைகளினால் அவனைச் சோதிக்கிறதற்காக,]]></a:t>
+              <a:t><![CDATA[5. அவன் பந்தியின் போஜனபதார்த்தங்களையும், அவன் ஊழியக்காரரின் வீடுகளையும், அவன் உத்தியோகஸ்தரின் வரிசையையும், அவர்கள் வஸ்திரங்களையும், அவனுடைய பானபாத்திரக்காரரையும், அவன் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும் நடைமண்டபத்தையும் கண்டபோது அவள் ஆச்சரியத்தால் பிரமைகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சாலொமோனுக்கு வியாபாரிகளாலும், சுகந்த திரவிய வர்த்தகராலும், அரபிதேசத்து சகல ராஜாக்களாலும், மாகாணங்களின் அதிபதிகளாலும் வந்த பொன்னையல்லாமல்,]]></a:t>
+              <a:t><![CDATA[17. அடித்த பொன் தகட்டால் முந்நூறு கேடகங்களையும் செய்வித்தான்; ஒவ்வொரு கேடகத்திற்கு மூன்று இராத்தல் பொன் சென்றது; அவைகளை ராஜா லீபனோன் வனம் என்னும் மாளிகையிலே வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒவ்வொரு வருஷத்தில் அவனுக்கு வந்த பொன் அறுநூற்று அறுபத்தாறு தாலந்து நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. அடித்த பொன் தகட்டால் முந்நூறு கேடகங்களையும் செய்வித்தான்; ஒவ்வொரு கேடகத்திற்கு மூன்று இராத்தல் பொன் சென்றது; அவைகளை ராஜா லீபனோன் வனம் என்னும் மாளிகையிலே வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாலொமோன் ராஜா, அடித்த பொன் தகட்டால் இருநூறு பரிசைகளைச் செய்வித்தான்; ஒவ்வொரு பரிசைக்கு அறுநூறு சேக்கல் நிறைபொன் சென்றது.]]></a:t>
+              <a:t><![CDATA[18. ராஜா தந்தத்தினால் பெரிய ஒரு சிங்காசனத்தையும் செய்வித்து, அதைப் பசும்பொன் தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாலொமோன் ராஜா, அடித்த பொன் தகட்டால் இருநூறு பரிசைகளைச் செய்வித்தான்; ஒவ்வொரு பரிசைக்கு அறுநூறு சேக்கல் நிறைபொன் சென்றது.]]></a:t>
+              <a:t><![CDATA[19. அந்தச் சிங்காசனத்திற்கு ஆறு படிகள் இருந்தது; சிங்காசனத்தின் தலைப்பு பின்னாக வளைவாயிருந்தது; உட்காரும் இடத்திற்கு இருபுறமும் கைச்சாய்மானங்கள் இருந்தது; இரண்டு சிங்கங்கள் கைச் சாய்மானங்கள் அருகே நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அடித்த பொன் தகட்டால் முந்நூறு கேடகங்களையும் செய்வித்தான்; ஒவ்வொரு கேடகத்திற்கு மூன்று இராத்தல் பொன் சென்றது; அவைகளை ராஜா லீபனோன் வனம் என்னும் மாளிகையிலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[19. அந்தச் சிங்காசனத்திற்கு ஆறு படிகள் இருந்தது; சிங்காசனத்தின் தலைப்பு பின்னாக வளைவாயிருந்தது; உட்காரும் இடத்திற்கு இருபுறமும் கைச்சாய்மானங்கள் இருந்தது; இரண்டு சிங்கங்கள் கைச் சாய்மானங்கள் அருகே நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அடித்த பொன் தகட்டால் முந்நூறு கேடகங்களையும் செய்வித்தான்; ஒவ்வொரு கேடகத்திற்கு மூன்று இராத்தல் பொன் சென்றது; அவைகளை ராஜா லீபனோன் வனம் என்னும் மாளிகையிலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[20. ஆறு படிகளின்மேலும், இரண்டு பக்கத்திலும், பன்னிரண்டு சிங்கங்கள் நின்றது; எந்த ராஜ்யத்திலும் இப்படிப் பண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ராஜா தந்தத்தினால் பெரிய ஒரு சிங்காசனத்தையும் செய்வித்து, அதைப் பசும்பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[20. ஆறு படிகளின்மேலும், இரண்டு பக்கத்திலும், பன்னிரண்டு சிங்கங்கள் நின்றது; எந்த ராஜ்யத்திலும் இப்படிப் பண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்தச் சிங்காசனத்திற்கு ஆறு படிகள் இருந்தது; சிங்காசனத்தின் தலைப்பு பின்னாக வளைவாயிருந்தது; உட்காரும் இடத்திற்கு இருபுறமும் கைச்சாய்மானங்கள் இருந்தது; இரண்டு சிங்கங்கள் கைச் சாய்மானங்கள் அருகே நின்றது.]]></a:t>
+              <a:t><![CDATA[21. ராஜாவாகிய சாலொமோனுக்கு இருந்த பானபாத்திரங்களெல்லாம் பொன்னும், லீபனோன் வனம் என்கிற மாளிகையின் பணிமுட்டுகளெல்லாம் பசும்பொன்னுமாயிருந்தது; ஒன்றும் வெள்ளியினால் செய்யப்படவில்லை; சாலொமோனின் நாட்களில் வெள்ளி ஒரு பொருளாய் எண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்தச் சிங்காசனத்திற்கு ஆறு படிகள் இருந்தது; சிங்காசனத்தின் தலைப்பு பின்னாக வளைவாயிருந்தது; உட்காரும் இடத்திற்கு இருபுறமும் கைச்சாய்மானங்கள் இருந்தது; இரண்டு சிங்கங்கள் கைச் சாய்மானங்கள் அருகே நின்றது.]]></a:t>
+              <a:t><![CDATA[21. ராஜாவாகிய சாலொமோனுக்கு இருந்த பானபாத்திரங்களெல்லாம் பொன்னும், லீபனோன் வனம் என்கிற மாளிகையின் பணிமுட்டுகளெல்லாம் பசும்பொன்னுமாயிருந்தது; ஒன்றும் வெள்ளியினால் செய்யப்படவில்லை; சாலொமோனின் நாட்களில் வெள்ளி ஒரு பொருளாய் எண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆறு படிகளின்மேலும், இரண்டு பக்கத்திலும், பன்னிரண்டு சிங்கங்கள் நின்றது; எந்த ராஜ்யத்திலும் இப்படிப் பண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[21. ராஜாவாகிய சாலொமோனுக்கு இருந்த பானபாத்திரங்களெல்லாம் பொன்னும், லீபனோன் வனம் என்கிற மாளிகையின் பணிமுட்டுகளெல்லாம் பசும்பொன்னுமாயிருந்தது; ஒன்றும் வெள்ளியினால் செய்யப்படவில்லை; சாலொமோனின் நாட்களில் வெள்ளி ஒரு பொருளாய் எண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மிகுந்த பரிவாரத்தோடும், கந்தவர்க்கங்களையும், மிகுதியான பொன்னையும் இரத்தினங்களையும் சுமக்கிற ஒட்டகங்களோடும், எருசலேமுக்கு வந்தாள்; அவள் சாலொமோனிடத்தில் வந்தபோது, தன் மனதில் இருந்த எல்லாவற்றையுங்குறித்து அவனிடத்தில் சம்பாஷித்தாள்.]]></a:t>
+              <a:t><![CDATA[5. அவன் பந்தியின் போஜனபதார்த்தங்களையும், அவன் ஊழியக்காரரின் வீடுகளையும், அவன் உத்தியோகஸ்தரின் வரிசையையும், அவர்கள் வஸ்திரங்களையும், அவனுடைய பானபாத்திரக்காரரையும், அவன் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும் நடைமண்டபத்தையும் கண்டபோது அவள் ஆச்சரியத்தால் பிரமைகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆறு படிகளின்மேலும், இரண்டு பக்கத்திலும், பன்னிரண்டு சிங்கங்கள் நின்றது; எந்த ராஜ்யத்திலும் இப்படிப் பண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[22. ராஜாவுக்குச் சமுத்திரத்திலே ஈராமின் கப்பல்களோடேகூடத் தர்ஷீசின் கப்பல்களும் இருந்தது; தர்ஷீசின் கப்பல்கள் மூன்று வருஷத்துக்கு ஒருதரம் பொன்னையும், வெள்ளியையும், யானைத்தந்தங்களையும், குரங்குகளையும், மயில்களையும் கொண்டுவரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய சாலொமோனுக்கு இருந்த பானபாத்திரங்களெல்லாம் பொன்னும், லீபனோன் வனம் என்கிற மாளிகையின் பணிமுட்டுகளெல்லாம் பசும்பொன்னுமாயிருந்தது; ஒன்றும் வெள்ளியினால் செய்யப்படவில்லை; சாலொமோனின் நாட்களில் வெள்ளி ஒரு பொருளாய் எண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[22. ராஜாவுக்குச் சமுத்திரத்திலே ஈராமின் கப்பல்களோடேகூடத் தர்ஷீசின் கப்பல்களும் இருந்தது; தர்ஷீசின் கப்பல்கள் மூன்று வருஷத்துக்கு ஒருதரம் பொன்னையும், வெள்ளியையும், யானைத்தந்தங்களையும், குரங்குகளையும், மயில்களையும் கொண்டுவரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய சாலொமோனுக்கு இருந்த பானபாத்திரங்களெல்லாம் பொன்னும், லீபனோன் வனம் என்கிற மாளிகையின் பணிமுட்டுகளெல்லாம் பசும்பொன்னுமாயிருந்தது; ஒன்றும் வெள்ளியினால் செய்யப்படவில்லை; சாலொமோனின் நாட்களில் வெள்ளி ஒரு பொருளாய் எண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[23. பூமியின் சகல ராஜாக்களைப்பார்க்கிலும், ராஜாவாகிய சாலொமோன் ஐசுவரியத்திலும் ஞானத்திலும் சிறந்தவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய சாலொமோனுக்கு இருந்த பானபாத்திரங்களெல்லாம் பொன்னும், லீபனோன் வனம் என்கிற மாளிகையின் பணிமுட்டுகளெல்லாம் பசும்பொன்னுமாயிருந்தது; ஒன்றும் வெள்ளியினால் செய்யப்படவில்லை; சாலொமோனின் நாட்களில் வெள்ளி ஒரு பொருளாய் எண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[24. சாலொமோனின் இருதயத்திலே தேவன் அருளிய ஞானத்தைக் கேட்கிறதற்காக, சகல தேசத்தாரும் அவன் முகதரிசனத்தைத் தேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜாவுக்குச் சமுத்திரத்திலே ஈராமின் கப்பல்களோடேகூடத் தர்ஷீசின் கப்பல்களும் இருந்தது; தர்ஷீசின் கப்பல்கள் மூன்று வருஷத்துக்கு ஒருதரம் பொன்னையும், வெள்ளியையும், யானைத்தந்தங்களையும், குரங்குகளையும், மயில்களையும் கொண்டுவரும்.]]></a:t>
+              <a:t><![CDATA[25. வருஷாவருஷம் அவரவர் தங்கள் காணிக்கையாகிய வெள்ளிப்பாத்திரங்களையும், பொற்பாத்திரங்களையும், வஸ்திரங்களையும், ஆயுதங்களையும், கந்தவர்க்கங்களையும், குதிரைகளையும், கோவேறு கழுதைகளையும் கொண்டுவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜாவுக்குச் சமுத்திரத்திலே ஈராமின் கப்பல்களோடேகூடத் தர்ஷீசின் கப்பல்களும் இருந்தது; தர்ஷீசின் கப்பல்கள் மூன்று வருஷத்துக்கு ஒருதரம் பொன்னையும், வெள்ளியையும், யானைத்தந்தங்களையும், குரங்குகளையும், மயில்களையும் கொண்டுவரும்.]]></a:t>
+              <a:t><![CDATA[25. வருஷாவருஷம் அவரவர் தங்கள் காணிக்கையாகிய வெள்ளிப்பாத்திரங்களையும், பொற்பாத்திரங்களையும், வஸ்திரங்களையும், ஆயுதங்களையும், கந்தவர்க்கங்களையும், குதிரைகளையும், கோவேறு கழுதைகளையும் கொண்டுவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பூமியின் சகல ராஜாக்களைப்பார்க்கிலும், ராஜாவாகிய சாலொமோன் ஐசுவரியத்திலும் ஞானத்திலும் சிறந்தவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. சாலொமோன் இரதங்களையும் குதிரைவீரரையும் சேர்த்தான்; அவனுக்கு ஆயிரத்து நானூறு இரதங்கள் இருந்தது, பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்; அவைகளை இரதங்கள் வைக்கும் பட்டணங்களிலும்,அவர்களை எருசலேமில் தன்னிடத்திலும் வைத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாலொமோனின் இருதயத்திலே தேவன் அருளிய ஞானத்தைக் கேட்கிறதற்காக, சகல தேசத்தாரும் அவன் முகதரிசனத்தைத் தேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. சாலொமோன் இரதங்களையும் குதிரைவீரரையும் சேர்த்தான்; அவனுக்கு ஆயிரத்து நானூறு இரதங்கள் இருந்தது, பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்; அவைகளை இரதங்கள் வைக்கும் பட்டணங்களிலும்,அவர்களை எருசலேமில் தன்னிடத்திலும் வைத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாலொமோனின் இருதயத்திலே தேவன் அருளிய ஞானத்தைக் கேட்கிறதற்காக, சகல தேசத்தாரும் அவன் முகதரிசனத்தைத் தேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. சாலொமோன் இரதங்களையும் குதிரைவீரரையும் சேர்த்தான்; அவனுக்கு ஆயிரத்து நானூறு இரதங்கள் இருந்தது, பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்; அவைகளை இரதங்கள் வைக்கும் பட்டணங்களிலும்,அவர்களை எருசலேமில் தன்னிடத்திலும் வைத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வருஷாவருஷம் அவரவர் தங்கள் காணிக்கையாகிய வெள்ளிப்பாத்திரங்களையும், பொற்பாத்திரங்களையும், வஸ்திரங்களையும், ஆயுதங்களையும், கந்தவர்க்கங்களையும், குதிரைகளையும், கோவேறு கழுதைகளையும் கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. எருசலேமிலே ராஜா வெள்ளியைக் கற்கள்போலவும், கேதுருமரங்களைப் பள்ளத்தாக்குகளில் இருக்கும் காட்டத்திமரங்கள்போலவும் அதிகமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மிகுந்த பரிவாரத்தோடும், கந்தவர்க்கங்களையும், மிகுதியான பொன்னையும் இரத்தினங்களையும் சுமக்கிற ஒட்டகங்களோடும், எருசலேமுக்கு வந்தாள்; அவள் சாலொமோனிடத்தில் வந்தபோது, தன் மனதில் இருந்த எல்லாவற்றையுங்குறித்து அவனிடத்தில் சம்பாஷித்தாள்.]]></a:t>
+              <a:t><![CDATA[6. ராஜாவை நோக்கி: உம்முடைய வர்த்தமானங்களையும் உம்முடைய ஞானத்தையும் குறித்து நான் என் தேசத்தில் கேட்ட செய்தி மெய்யாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வருஷாவருஷம் அவரவர் தங்கள் காணிக்கையாகிய வெள்ளிப்பாத்திரங்களையும், பொற்பாத்திரங்களையும், வஸ்திரங்களையும், ஆயுதங்களையும், கந்தவர்க்கங்களையும், குதிரைகளையும், கோவேறு கழுதைகளையும் கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. எருசலேமிலே ராஜா வெள்ளியைக் கற்கள்போலவும், கேதுருமரங்களைப் பள்ளத்தாக்குகளில் இருக்கும் காட்டத்திமரங்கள்போலவும் அதிகமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாலொமோன் இரதங்களையும் குதிரைவீரரையும் சேர்த்தான்; அவனுக்கு ஆயிரத்து நானூறு இரதங்கள் இருந்தது, பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்; அவைகளை இரதங்கள் வைக்கும் பட்டணங்களிலும்,அவர்களை எருசலேமில் தன்னிடத்திலும் வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[28. சாலொமோன் தனக்குக் குதிரைகளையும் புடவைகளையும் எகிப்திலிருந்து அழைப்பித்தான்; ராஜாவின் வர்த்தகர் புடவைகளை ஒப்பந்த விலைக்கிரயத்திற்கு வாங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாலொமோன் இரதங்களையும் குதிரைவீரரையும் சேர்த்தான்; அவனுக்கு ஆயிரத்து நானூறு இரதங்கள் இருந்தது, பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்; அவைகளை இரதங்கள் வைக்கும் பட்டணங்களிலும்,அவர்களை எருசலேமில் தன்னிடத்திலும் வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[28. சாலொமோன் தனக்குக் குதிரைகளையும் புடவைகளையும் எகிப்திலிருந்து அழைப்பித்தான்; ராஜாவின் வர்த்தகர் புடவைகளை ஒப்பந்த விலைக்கிரயத்திற்கு வாங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமிலே ராஜா வெள்ளியைக் கற்கள்போலவும், கேதுருமரங்களைப் பள்ளத்தாக்குகளில் இருக்கும் காட்டத்திமரங்கள்போலவும் அதிகமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[29. எகிப்திலிருந்து வந்த ஒவ்வொரு இரதத்தின் விலை அறுநூறு வெள்ளிக்காசும், ஒவ்வொரு குதிரையின் விலை நூற்றைம்பது வெள்ளிக் காசுமாயிருந்தது; இந்தப்பிரகாரம் ஏத்தியரின் ராஜாக்களெல்லாருக்கும், சீரியாவின் ராஜாக்களுக்கும் அவர்கள் மூலமாய்க் கொண்டு வரப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமிலே ராஜா வெள்ளியைக் கற்கள்போலவும், கேதுருமரங்களைப் பள்ளத்தாக்குகளில் இருக்கும் காட்டத்திமரங்கள்போலவும் அதிகமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[29. எகிப்திலிருந்து வந்த ஒவ்வொரு இரதத்தின் விலை அறுநூறு வெள்ளிக்காசும், ஒவ்வொரு குதிரையின் விலை நூற்றைம்பது வெள்ளிக் காசுமாயிருந்தது; இந்தப்பிரகாரம் ஏத்தியரின் ராஜாக்களெல்லாருக்கும், சீரியாவின் ராஜாக்களுக்கும் அவர்கள் மூலமாய்க் கொண்டு வரப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5827,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சாலொமோன் தனக்குக் குதிரைகளையும் புடவைகளையும் எகிப்திலிருந்து அழைப்பித்தான்; ராஜாவின் வர்த்தகர் புடவைகளை ஒப்பந்த விலைக்கிரயத்திற்கு வாங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. எகிப்திலிருந்து வந்த ஒவ்வொரு இரதத்தின் விலை அறுநூறு வெள்ளிக்காசும், ஒவ்வொரு குதிரையின் விலை நூற்றைம்பது வெள்ளிக் காசுமாயிருந்தது; இந்தப்பிரகாரம் ஏத்தியரின் ராஜாக்களெல்லாருக்கும், சீரியாவின் ராஜாக்களுக்கும் அவர்கள் மூலமாய்க் கொண்டு வரப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5936,51 +5964,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சாலொமோன் தனக்குக் குதிரைகளையும் புடவைகளையும் எகிப்திலிருந்து அழைப்பித்தான்; ராஜாவின் வர்த்தகர் புடவைகளை ஒப்பந்த விலைக்கிரயத்திற்கு வாங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய நாமத்தைக்குறித்துச் சாலொமோனுக்கு உண்டாயிருந்த கீர்த்தி சேபாவின் ராஜஸ்திரீக்குக் கேள்வியானபோது, அவள் விடுகதைகளினால் அவனைச் சோதிக்கிறதற்காக,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. கர்த்தருடைய நாமத்தைக்குறித்துச் சாலொமோனுக்கு உண்டாயிருந்த கீர்த்தி சேபாவின் ராஜஸ்திரீக்குக் கேள்வியானபோது, அவள் விடுகதைகளினால் அவனைச் சோதிக்கிறதற்காக,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. மிகுந்த பரிவாரத்தோடும், கந்தவர்க்கங்களையும், மிகுதியான பொன்னையும் இரத்தினங்களையும் சுமக்கிற ஒட்டகங்களோடும், எருசலேமுக்கு வந்தாள்; அவள் சாலொமோனிடத்தில் வந்தபோது, தன் மனதில் இருந்த எல்லாவற்றையுங்குறித்து அவனிடத்தில் சம்பாஷித்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. மிகுந்த பரிவாரத்தோடும், கந்தவர்க்கங்களையும், மிகுதியான பொன்னையும் இரத்தினங்களையும் சுமக்கிற ஒட்டகங்களோடும், எருசலேமுக்கு வந்தாள்; அவள் சாலொமோனிடத்தில் வந்தபோது, தன் மனதில் இருந்த எல்லாவற்றையுங்குறித்து அவனிடத்தில் சம்பாஷித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எகிப்திலிருந்து வந்த ஒவ்வொரு இரதத்தின் விலை அறுநூறு வெள்ளிக்காசும், ஒவ்வொரு குதிரையின் விலை நூற்றைம்பது வெள்ளிக் காசுமாயிருந்தது; இந்தப்பிரகாரம் ஏத்தியரின் ராஜாக்களெல்லாருக்கும், சீரியாவின் ராஜாக்களுக்கும் அவர்கள் மூலமாய்க் கொண்டு வரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[6. ராஜாவை நோக்கி: உம்முடைய வர்த்தமானங்களையும் உம்முடைய ஞானத்தையும் குறித்து நான் என் தேசத்தில் கேட்ட செய்தி மெய்யாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. மிகுந்த பரிவாரத்தோடும், கந்தவர்க்கங்களையும், மிகுதியான பொன்னையும் இரத்தினங்களையும் சுமக்கிற ஒட்டகங்களோடும், எருசலேமுக்கு வந்தாள்; அவள் சாலொமோனிடத்தில் வந்தபோது, தன் மனதில் இருந்த எல்லாவற்றையுங்குறித்து அவனிடத்தில் சம்பாஷித்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. அப்பொழுது சாலொமோன் அவள் கேட்டவைகளையெல்லாம் விடுவித்தான், அவளுக்கு விடுவிக்கக் கூடாதபடிக்கு, ஒன்றாகிலும் ராஜாவுக்கு மறைபொருளாயிருக்கவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. அப்பொழுது சாலொமோன் அவள் கேட்டவைகளையெல்லாம் விடுவித்தான், அவளுக்கு விடுவிக்கக் கூடாதபடிக்கு, ஒன்றாகிலும் ராஜாவுக்கு மறைபொருளாயிருக்கவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. சேபாவின் ராஜஸ்திரீ சாலொமோனுடைய சகல ஞானத்தையும், அவன் கட்டின அரமனையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எகிப்திலிருந்து வந்த ஒவ்வொரு இரதத்தின் விலை அறுநூறு வெள்ளிக்காசும், ஒவ்வொரு குதிரையின் விலை நூற்றைம்பது வெள்ளிக் காசுமாயிருந்தது; இந்தப்பிரகாரம் ஏத்தியரின் ராஜாக்களெல்லாருக்கும், சீரியாவின் ராஜாக்களுக்கும் அவர்கள் மூலமாய்க் கொண்டு வரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[7. நான் வந்து அதை என் கண்களால் காணுமட்டும் அந்த வார்த்தைகளை நான் நம்பவில்லை; இவைகளில் பாதியாகிலும் எனக்கு அறிவிக்கப்படவில்லை என்று காண்கிறேன்; நான் கேள்விப்பட்ட பிரஸ்தாபத்தைப்பார்க்கிலும், உம்முடைய ஞானமும் செல்வமும் அதிகமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சாலொமோன் அவள் கேட்டவைகளையெல்லாம் விடுவித்தான், அவளுக்கு விடுவிக்கக் கூடாதபடிக்கு, ஒன்றாகிலும் ராஜாவுக்கு மறைபொருளாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. நான் வந்து அதை என் கண்களால் காணுமட்டும் அந்த வார்த்தைகளை நான் நம்பவில்லை; இவைகளில் பாதியாகிலும் எனக்கு அறிவிக்கப்படவில்லை என்று காண்கிறேன்; நான் கேள்விப்பட்ட பிரஸ்தாபத்தைப்பார்க்கிலும், உம்முடைய ஞானமும் செல்வமும் அதிகமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சாலொமோன் அவள் கேட்டவைகளையெல்லாம் விடுவித்தான், அவளுக்கு விடுவிக்கக் கூடாதபடிக்கு, ஒன்றாகிலும் ராஜாவுக்கு மறைபொருளாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. உம்முடைய ஜனங்கள் பாக்கியவான்கள்; எப்போதும் உமக்கு முன்பாக நின்று, உம்முடைய ஞானத்தைக் கேட்கிற உம்முடைய ஊழியக்காரரும் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506604" r:id="rId1"/>
+    <p:sldLayoutId id="2473414423" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6903,54 +7694,110 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7079,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಶೆಬದ ರಾಣಿಯು ಸೊಲೊ ಮೋನನ ಸಮಸ್ತ ಜ್ಞಾನವನ್ನೂ ಅವನು ಕಟ್ಟಿಸಿದ ಮಂದಿರವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[hear your wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವನ ಮೇಜಿನ ಭೋಜನವನ್ನೂ ದಾಸರ ಕೂತಿರುವಿಕೆಯ ರೀತಿಯನ್ನೂ ಸೇವಕರು ನಿಂತಿರುವದನ್ನೂ ಅವರ ವಸ್ತ್ರಗಳನ್ನೂ ಅವನ ಪಾನ]]></a:t>
+              <a:t><![CDATA[9. Blessed be the LORD your God, which delighted in you, to set you on the throne of Israel: because]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾಯಕರನ್ನೂ ಅವನು ಕರ್ತನ ಮಂದಿರಕ್ಕೆ ಹೋಗುವ ಮಾರ್ಗವನ್ನೂ ನೋಡಿದಾಗ ಸ್ತಬ್ಧಳಾದಳು; ಅವಳು ಅರಸನಿಗೆ--]]></a:t>
+              <a:t><![CDATA[the LORD loved Israel for ever, therefore made he you king, to do judgment and justice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಾನು ನನ್ನ ದೇಶದಲ್ಲಿ ನಿನ್ನ ಕ್ರಿಯೆ ಗಳನ್ನು ಕುರಿತೂ ನಿನ್ನ ಜ್ಞಾನವನ್ನು ಕುರಿತೂ ಕೇಳಿದ ಮಾತು ಸತ್ಯವು.]]></a:t>
+              <a:t><![CDATA[10. And she gave the king an hundred and twenty talents of gold, and of spices very great store, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದರೆ ನಾನು ಬಂದು ನನ್ನ ಕಣ್ಣು ಗಳಿಂದ ನೋಡುವವರೆಗೂ ಆ ಮಾತುಗಳನ್ನು ನಂಬದೆ ಹೋದೆನು. ಇಗೋ, ಇದರಲ್ಲಿ ಅರ್ಧವೂ ನನಗೆ]]></a:t>
+              <a:t><![CDATA[precious stones: there came no more such abundance of spices as these which the queen of Sheba gave]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಲ್ಪಟ್ಟಿದ್ದಿಲ್ಲ; ನಿನ್ನ ಜ್ಞಾನವೂ ಸಂಪತ್ತೂ ನಾನು ಕೇಳಿದ ಕೀರ್ತಿಗಿಂತ ಅಧಿಕವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[to king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನಿನ್ನ ಮನುಷ್ಯರು ಭಾಗ್ಯವಂತರು; ನಿನ್ನ ಮುಂದೆ ಯಾವಾ ಗಲೂ ನಿಂತು ನಿನ್ನ ಜ್ಞಾನವನ್ನು ಕೇಳುವ ಈ ನಿನ್ನ ಸೇವಕರು]]></a:t>
+              <a:t><![CDATA[11. And the navy also of Hiram, that brought gold from Ophir, brought in from Ophir great plenty of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭಾಗ್ಯವಂತರು.]]></a:t>
+              <a:t><![CDATA[almug trees, and precious stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಿನ್ನನ್ನು ಇಸ್ರಾಯೇಲಿನ ಸಿಂಹಾಸನದ ಮೇಲೆ ಕೂಡ್ರಿಸುವ ಹಾಗೆ ನಿನ್ನಲ್ಲಿ ಇಷ್ಟಪಟ್ಟ ನಿನ್ನ ದೇವರಾದ ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[12. And the king made of the almug trees pillars for the house of the LORD, and for the king's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ತುತಿಸಲ್ಪಡಲಿ. ಕರ್ತನು ಯುಗಯುಗಕ್ಕೂ ಇಸ್ರಾಯೇಲನ್ನು ಪ್ರೀತಿ ಮಾಡಿದ್ದರಿಂದ ನ್ಯಾಯವನ್ನೂ ನೀತಿಯನ್ನೂ ನಡಿಸಲು ಆತನು]]></a:t>
+              <a:t><![CDATA[house, harps also and psalteries for singers: there came no such almug trees, nor were seen unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಶೆಬದ ರಾಣಿಯು ಕರ್ತನ ನಾಮವನ್ನು ಕುರಿತೂ ಸೊಲೊಮೋನನ ಕೀರ್ತಿ ಯನ್ನೂ ಕೇಳಿದಾಗ ಒಗಟುಗಳಿಂದ ಅವನನ್ನು ಪರೀಕ್ಷಿ ಸಲು]]></a:t>
+              <a:t><![CDATA[5. And the food of his table, and the sitting of his servants, and the attendance of his ministers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಅರಸನಾಗ ಮಾಡಿದನು ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅವಳು ಅರಸನಿಗೆ ನೂರ ಇಪ್ಪತ್ತು ತಲಾಂತು ಚಿನ್ನವನ್ನೂ ಬಹುಸಮೃದ್ಧಿಯಾದ ಸುಗಂಧದ್ರವ್ಯಗ ಳನ್ನೂ ಅಮೂಲ್ಯವಾದ]]></a:t>
+              <a:t><![CDATA[13. And king Solomon gave unto the queen of Sheba all her desire, whatsoever she asked, beside that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಲ್ಲುಗಳನ್ನೂ ಕೊಟ್ಟಳು. ಶೆಬದ ರಾಣಿಯು ಅರಸನಾದ ಸೊಲೊಮೋನನಿಗೆ ಕೊಟ್ಟ ಅಪರಿಮಿತವಾದ ಸುಗಂಧಗಳ ಹಾಗೆ ಇನ್ನೆಂದೂ]]></a:t>
+              <a:t><![CDATA[which Solomon gave her of his royal bounty. So she turned and went to her own country, she and her]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದದ್ದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಇದಲ್ಲದೆ ಹೀರಾಮನ ಹಡಗುಗಳು ಓಫಿರಿನಿಂದ ಬಂಗಾರವನ್ನೂ ಅನೇಕ ಅಲ್ಮುಗ್‌ ಮರಗಳನ್ನೂ ಅಮೂಲ್ಯವಾದ ಕಲ್ಲುಗಳನ್ನೂ ತಂದವು.]]></a:t>
+              <a:t><![CDATA[14. Now the weight of gold that came to Solomon in one year was six hundred threescore and six]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅರಸನು ಅಲ್ಮುಗ್‌ ಮರಗಳಿಂದ ಕರ್ತನ ಮಂದಿರಕ್ಕೋಸ್ಕರವೂ ಅರಸನ ಮನೆಗೋಸ್ಕರವೂ ಸ್ತಂಭಗಳನ್ನು ಮಾಡಿಸಿ ದನು. ಇದಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[talents of gold,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವುಗಳಿಂದ ಹಾಡುವವರಿಗೋಸ್ಕರ ಕಿನ್ನರಿಗಳನ್ನೂ ವೀಣೆಗಳನ್ನೂ ಮಾಡಿಸಿದನು; ಅಂದಿ ನಿಂದ ಈ ದಿನದ ವರೆಗೂ ಅಂಥ ಅಲ್ಮುಗ್‌]]></a:t>
+              <a:t><![CDATA[15. Beside that he had of the merchantmen, and of the trade of the spice merchants, and of all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮರಗಳು ಬಂದದ್ದೂ ಇಲ್ಲ, ಕಂಡದ್ದೂ ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[kings of Arabia, and of the governors of the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅರಸನಾದ ಸೊಲೊಮೋನನು ಶೆಬದ ರಾಣಿಗೆ ರಾಜನ ದಾನವಾಗಿ ಕೊಟ್ಟದ್ದು ಹೊರತಾಗಿ ಅವಳು ಇಚ್ಚೈಸಿ ಕೇಳಿದ್ದನ್ನೆಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[16. And king Solomon made two hundred targets of beaten gold: six hundred shekels of gold went to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೊಲೊಮೋನನು ಅವಳಿಗೆ ಕೊಟ್ಟನು. ಆಕೆಯು ಹಿಂತಿರುಗಿ ತನ್ನ ಸೇವಕರ ಕೂಡ ತನ್ನ ಸ್ವದೇಶಕ್ಕೆ ಹೋದಳು.]]></a:t>
+              <a:t><![CDATA[one target.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದಳು.]]></a:t>
+              <a:t><![CDATA[and their apparel, and his cupbearers, and his ascent by which he went up unto the house of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆದರೆ ವರ್ತಕರಿಂದಲೂ ವರ್ತಕರ ವ್ಯಾಪಾರ ದಿಂದಲೂ ಅರಬ್ಬಿಯ ಅರಸುಗಳಿಂದಲೂ ದೇಶದ ಅಧಿಪತಿಗಳಿಂದಲೂ ಬಂದ ಬಂಗಾರದ ಹೊರತಾಗಿ]]></a:t>
+              <a:t><![CDATA[17. And he made three hundred shields of beaten gold; three pound of gold went to one shield: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಒಂದೇ ವರುಷದಲ್ಲಿ ಸೊಲೊಮೋನನಿಗೆ ಬಂದ ಬಂಗಾರವು ಆರು ನೂರ ಅರುವತ್ತಾರು ತಲಾಂತು ತೂಕವಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[the king put them in the house of the forest of Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅರಸನಾದ ಸೊಲೊಮೋನನು ಬಂಗಾರದಿಂದ ಇನ್ನೂರು ಖೇಡ್ಯಗಳನ್ನು ಮಾಡಿಸಿ ದನು. ಒಂದೊಂದೂ ಖೇಢ್ಯಕ್ಕೆ ಆರುನೂರು ಶೆಕೇಲು ತೂಕ]]></a:t>
+              <a:t><![CDATA[18. Moreover the king made a great throne of ivory, and overlaid it with the best gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂಗಾರವಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[19. The throne had six steps, and the top of the throne was round behind: and there were stays on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಹಾಗೆಯೇ ಬಂಗಾರದಿಂದ ಮುನ್ನೂರು ಗುರಾಣಿಗಳನ್ನು ಮಾಡಿಸಿದನು. ಒಂದೊಂದು ಗುರಾಣಿಗೆ ನೂರೈವತ್ತು ತೊಲೆ ಬಂಗಾರವಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[either side on the place of the seat, and two lions stood beside the stays.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನು ಇವುಗಳನ್ನು ಲೆಬನೋನಿನ ಅಡವಿಯ ಮನೆಯಲ್ಲಿ ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[20. And twelve lions stood there on the one side and on the other upon the six steps: there was not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇದಲ್ಲದೆ ಅರಸನು ದಂತದಿಂದ ದೊಡ್ಡ ಸಿಂಹಾ ಸನವನ್ನು ಮಾಡಿಸಿ ಅದನ್ನು ಶ್ರೇಷ್ಠ ಬಂಗಾರದಿಂದ ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[the like made in any kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಈ ಸಿಂಹಾಸನಕ್ಕೆ ಆರು ಮೆಟ್ಲುಗ ಳಿದ್ದವು. ಈ ಸಿಂಹಾಸನದ ಹಿಂಭಾಗವು ದುಂಡಾಗಿತ್ತು. ಕುಳಿತುಕೊಳ್ಳುವ ಸ್ಥಳದ ಎರಡು]]></a:t>
+              <a:t><![CDATA[21. And all king Solomon's drinking vessels were of gold, and all the vessels of the house of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾರ್ಶ್ವಗಳಲ್ಲಿ ಕೈಗಳಿ ದ್ದವು. ಆ ಕೈಗಳ ಬಳಿಯಲ್ಲಿ ಎರಡು ಸಿಂಹಗಳು ನಿಂತಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[forest of Lebanon were of pure gold; none were of silver: it was nothing accounted of in the days of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಹನ್ನೆರಡು ಸಿಂಹಗಳು ಆರು ಮೆಟ್ಟಲುಗಳ ಮೇಲೆ ಎರಡು ಪಾರ್ಶ್ವಗಳಲ್ಲಿ ನಿಂತಿದ್ದವು. ಯಾವ ರಾಜ್ಯದಲ್ಲಿಯೂ ಅಂಥದ್ದು]]></a:t>
+              <a:t><![CDATA[Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವಳು ಮಹಾ ಗುಂಪಿನ ಸಂಗಡ ಸುಗಂಧದ್ರವ್ಯಗಳನ್ನೂ ಬಹು ಹೆಚ್ಚಾದ ಚಿನ್ನವನ್ನೂ ಅಮೂಲ್ಯವಾದ ಕಲ್ಲುಗಳನ್ನೂ ಹೊರುವ ಒಂಟೆಗಳ]]></a:t>
+              <a:t><![CDATA[LORD; there was no more spirit in her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದದ್ದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[22. For the king had at sea a navy of Tharshish with the navy of Hiram: once in three years came the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಇದಲ್ಲದೆ ಅರಸನಾದ ಸೊಲೊಮೋನನು ಕುಡಿಯುವ ಪಾತ್ರೆ ಗಳೆಲ್ಲಾ ಬಂಗಾರದವುಗಳಾಗಿದ್ದವು. ಲೆಬನೋನಿನ ಅಡವಿಯ ಮನೆಯ]]></a:t>
+              <a:t><![CDATA[navy of Tharshish, bringing gold, and silver, ivory, and apes, and peacocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾತ್ರೆಗಳೆಲ್ಲಾ ಹಾಗೆಯೇ ಬಂಗಾ ರದವುಗಳಾಗಿದ್ದವು. ಬೆಳ್ಳಿಯದು ಯಾವದೂ ಇರಲಿಲ್ಲ. ಯಾಕಂದರೆ ಸೊಲೊಮೋನನ ದಿವಸಗಳಲ್ಲಿ ಅದು]]></a:t>
+              <a:t><![CDATA[23. So king Solomon exceeded all the kings of the earth for riches and for wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಏನೂ ಇಲ್ಲದ್ದಾಗಿ ಎಣಿಸಲ್ಪಟ್ಟಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[24. And all the earth sought to Solomon, to hear his wisdom, which God had put in his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅರಸನಿಗೆ ತಾರ್ಷೀ ಷಿನ ಹಡಗುಗಳು ಹೀರಾಮನ ಹಡಗುಗಳ ಸಂಗಡ ಸಮುದ್ರದಲ್ಲಿ ಇದ್ದವು. ಮೂರು ವರುಷಕ್ಕೆ ಒಂದು ಸಾರಿ]]></a:t>
+              <a:t><![CDATA[25. And they brought every man his present, vessels of silver, and vessels of gold, and garments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಾರ್ಷೀಷಿನ ಹಡಗುಗಳು ಬೆಳ್ಳಿಬಂಗಾರ ವನ್ನೂ ದಂತವನ್ನೂ ಕೋತಿಗಳನ್ನೂ ನವಿಲುಗಳನ್ನೂ ತಕ್ಕೊಂಡು ಬರುತ್ತಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[and armour, and spices, horses, and mules, a rate year by year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಹೀಗೆಯೇ ಅರಸನಾದ ಸೊಲೊಮೋನನು ಐಶ್ವರ್ಯದಿಂದಲೂ ಜ್ಞಾನ ದಿಂದಲೂ ಭೂಲೋಕದ ಸಮಸ್ತ ಅರಸುಗಳಿಗಿಂತ ದೊಡ್ಡವನಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[26. And Solomon gathered together chariots and horsemen: and he had a thousand and four hundred]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ದೇವರು ಸೊಲೊಮೋನನ ಹೃದಯದಲ್ಲಿ ಉಂಟು ಮಾಡಿದ ಅವನ ಜ್ಞಾನವನ್ನು ಕೇಳುವದಕ್ಕಾಗಿ ಭೂಮಿಯಲ್ಲಿರುವ ಸಮಸ್ತರು ಅವನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[chariots, and twelve thousand horsemen, whom he bestowed in the cities for chariots, and with the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[king at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಅವರವರು ಕಾಣಿಕೆಯಾಗಿ ಬೆಳ್ಳಿ ಬಂಗಾರದ ಪಾತ್ರೆಗಳನ್ನೂ ವಸ್ತ್ರಗಳನ್ನೂ ಆಯುಧ ಗಳನ್ನೂ ಸುಗಂಧಗಳನ್ನೂ ಕುದುರೆಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[27. And the king made silver to be in Jerusalem as stones, and cedars made he to be as the sycomore]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಗಡ ಬಂದಳು. ಅವಳು ಸೊಲೊಮೋನನ ಬಳಿಗೆ ಬಂದ ಮೇಲೆ ತನ್ನ ಹೃದಯದಲ್ಲಿದ್ದ ಎಲ್ಲವನ್ನು ಕುರಿತು ಅವನ ಸಂಗಡ ಮಾತನಾಡಿದಳು.]]></a:t>
+              <a:t><![CDATA[6. And she said to the king, It was a true report that I heard in mine own land of your acts and of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಸರ ಕತ್ತೆಗಳನ್ನೂ ವರುಷ ವರುಷಕ್ಕೂ ನೇಮಕದ ಪ್ರಕಾರ ತರುತ್ತಾ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[trees that are in the vale, for abundance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಇದಲ್ಲದೆ ಸೊಲೊಮೋನನು ರಥಗಳನ್ನೂ ರಾಹುತರನ್ನೂ ಕೂಡಿಸಿದನು. ಅವನಿಗೆ ಸಾವಿರದ ನಾನೂರು ರಥಗಳೂ ಪಟ್ಟಣಗಳಲ್ಲಿಯೂ ಅರಸನ]]></a:t>
+              <a:t><![CDATA[28. And Solomon had horses brought out of Egypt, and linen yarn: the king's merchants received the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಯಲ್ಲಿ ಯೆರೂಸಲೇಮಿನಲ್ಲಿಯೂ ತಾನು ಇರಿಸಿದ ಹನ್ನೆರಡು ಸಾವಿರ ಕುದುರೆಯ ರಾಹುತರೂ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[linen yarn at a price.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಅರಸನು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ಬೆಳ್ಳಿಯನ್ನು ಕಲ್ಲುಗಳ ಹಾಗೆಯೂ ದೇವದಾರುಗಳನ್ನು ತಗ್ಗಿನಲ್ಲಿರುವ ಆಲದ ಮರಗಳ ಹಾಗೆಯೂ]]></a:t>
+              <a:t><![CDATA[29. And a chariot came up and went out of Egypt for six hundred shekels of silver, and an horse for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಹಳವಾಗಿ ಮಾಡಿ ದನು.]]></a:t>
+              <a:t><![CDATA[an hundred and fifty: and so for all the kings of the Hittites, and for the kings of Syria, did they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಇದಲ್ಲದೆ ಸೊಲೊಮೋನನಿಗೆ ಐಗುಪ್ತ ದಿಂದ ಕುದುರೆಗಳೂ ಸಣಬಿನ ನೂಲು ತರಲ್ಪಟ್ಟವು. ಅರಸನ ವರ್ತಕರು ಕ್ರಯಕ್ಕೆ ಸಣಬಿನ]]></a:t>
+              <a:t><![CDATA[bring them out by their means.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14526,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೂಲನ್ನು ತೆಗೆದುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[1. And when the queen of Sheba heard of the fame of Solomon concerning the name of the LORD, she]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[came to prove him with hard questions.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. And she came to Jerusalem with a very great train, with camels that bare spices, and very much]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[gold, and precious stones: and when she was come to Solomon, she communed with him of all that was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಐಗುಪ್ತದಿಂದ ಹೊರಟುಬರುವ ರಥದ ಕ್ರಯವು ಆರು ನೂರು ಬೆಳ್ಳಿ ಶೆಕೇಲುಗಳು, ಕುದುರೆಯ ಕ್ರಯವು ನೂರ ಐವತ್ತು ಬೆಳ್ಳಿ]]></a:t>
+              <a:t><![CDATA[your wisdom.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[in her heart.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. And Solomon told her all her questions: there was not any thing hid from the king, which he told]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[her not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. And when the queen of Sheba had seen all Solomon's wisdom, and the house that he had built,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶೆಕೇಲುಗಳು. ಈ ಪ್ರಕಾರ ಹಿತ್ತಿಯರ ಅರಸುಗಳೆಲ್ಲರಿಗೂ ಅರಾಮ್ಯದ ಅರಸುಗಳಿಗೂ ಅವರ ಮುಖಾಂತರ ತಕ್ಕೊಂಡು ಬರುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless I believed not the words, until I came, and mine eyes had seen it: and, behold, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆಗ ಸೊಲೊ ಮೋನನು ಅವಳ ಪ್ರಶ್ನೆಗಳಿಗೆಲ್ಲಾ ಉತ್ತರಿಸಿದನು. ಅವಳಿಗೆ ತಿಳಿಸದಂಥ ಅರಸನಿಗೆ ಮರೆಯಾಗಿದ್ದಂಥದ್ದು ಒಂದೂ]]></a:t>
+              <a:t><![CDATA[half was not told me: your wisdom and prosperity exceeds the fame which I heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[8. Happy are your men, happy are these your servants, which stand continually before you, and that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>