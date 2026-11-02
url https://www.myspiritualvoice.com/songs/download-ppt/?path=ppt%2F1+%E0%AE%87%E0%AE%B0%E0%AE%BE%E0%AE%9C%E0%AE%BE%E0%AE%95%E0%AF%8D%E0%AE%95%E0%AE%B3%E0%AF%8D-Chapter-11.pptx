--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -171,50 +171,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -285,50 +305,60 @@
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -516,53 +546,63 @@
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
-  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -622,51 +662,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சாலொமோன் வயதுசென்றபோது, அவனுடைய மனைவிகள் அவன் இருதயத்தை அந்நியதேவர்களைப் பின்பற்றும்படி சாயப்பண்ணினார்கள்; அதினால் அவனுடைய இருதயம் அவன் தகப்பனாகிய தாவீதின் இருதயத்தைப்போல, தன் தேவனாகிய கர்த்தரோடே உத்தமமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[4. For it came to pass, when Solomon was old, that his wives turned away his heart after other gods: and his heart was not perfect with the LORD his God, as was the heart of David his father.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And Solomon slept with his fathers, and was buried in the city of David his father: and Rehoboam his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -731,51 +880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சாலொமோன் சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், அம்மோனியரின் அருவருப்பாகிய மில்கோமையும் பின்பற்றினான்.]]></a:t>
+              <a:t><![CDATA[4. For it came to pass, when Solomon was old, that his wives turned away his heart after other gods: and his heart was not perfect with the LORD his God, as was the heart of David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -840,51 +989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சாலொமோன் சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், அம்மோனியரின் அருவருப்பாகிய மில்கோமையும் பின்பற்றினான்.]]></a:t>
+              <a:t><![CDATA[4. For it came to pass, when Solomon was old, that his wives turned away his heart after other gods: and his heart was not perfect with the LORD his God, as was the heart of David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -949,51 +1098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சாலொமோன் தன் தகப்பனாகிய தாவீதைப்போல கர்த்தரைப் பூரணமாய்ப் பின்பற்றாமல், கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[5. For Solomon went after Ashtoreth the goddess of the Zidonians, and after Milcom the abomination of the Ammonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1058,51 +1207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சாலொமோன் தன் தகப்பனாகிய தாவீதைப்போல கர்த்தரைப் பூரணமாய்ப் பின்பற்றாமல், கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[5. For Solomon went after Ashtoreth the goddess of the Zidonians, and after Milcom the abomination of the Ammonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1167,51 +1316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சாலொமோன் எருசலேமுக்கு எதிரான மலையிலே மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின் அருவருப்பாகிய மோளோகுக்கும் மேடையைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[6. And Solomon did evil in the sight of the LORD, and went not fully after the LORD, as did David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1276,51 +1425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சாலொமோன் எருசலேமுக்கு எதிரான மலையிலே மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின் அருவருப்பாகிய மோளோகுக்கும் மேடையைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[6. And Solomon did evil in the sight of the LORD, and went not fully after the LORD, as did David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1385,51 +1534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படியே தங்கள் தேவர்களுக்குத் தூபங்காட்டிப் பலியிடுகிற அந்நியஜாதியாரான தன் ஸ்திரீகள் எல்லாருக்காகவும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[7. Then did Solomon build an high place for Chemosh, the abomination of Moab, in the hill that is before Jerusalem, and for Molech, the abomination of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1494,51 +1643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படியே தங்கள் தேவர்களுக்குத் தூபங்காட்டிப் பலியிடுகிற அந்நியஜாதியாரான தன் ஸ்திரீகள் எல்லாருக்காகவும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[7. Then did Solomon build an high place for Chemosh, the abomination of Moab, in the hill that is before Jerusalem, and for Molech, the abomination of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1603,51 +1752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சாலொமோனுக்கு இரண்டுவிசை தரிசனமாகி, அந்நியதேவர்களைப் பின்பற்றவேண்டாம் என்று கட்டளையிட்டிருந்தும், அவன் கர்த்தரை விட்டுத் தன் இருதயத்தைத் திருப்பி,]]></a:t>
+              <a:t><![CDATA[8. And likewise did he for all his strange wives, which burnt incense and sacrificed unto their gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1712,51 +1861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய சாலொமோன், பார்வோனின் குமாரத்தியை நேசித்ததுமல்லாமல், மோவாபியரும், அம்மோனியரும், ஏதோமியரும், சீதோனியரும், ஏத்தியருமாகிய அந்நிய ஜாதியாரான அநேகம் ஸ்திரீகள்மேலும் ஆசைவைத்தான்.]]></a:t>
+              <a:t><![CDATA[1. But king Solomon loved many strange women, together with the daughter of Pharaoh, women of the Moabites, Ammonites, Edomites, Zidonians, and Hittites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1821,51 +1970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சாலொமோனுக்கு இரண்டுவிசை தரிசனமாகி, அந்நியதேவர்களைப் பின்பற்றவேண்டாம் என்று கட்டளையிட்டிருந்தும், அவன் கர்த்தரை விட்டுத் தன் இருதயத்தைத் திருப்பி,]]></a:t>
+              <a:t><![CDATA[8. And likewise did he for all his strange wives, which burnt incense and sacrificed unto their gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1930,51 +2079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் கற்பித்ததைக் கைக்கொள்ளாமற்போனதினால் கர்த்தர் அவன்மேல் கோபமானார்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD was angry with Solomon, because his heart was turned from the LORD God of Israel, which had appeared unto him twice,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2039,51 +2188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் கற்பித்ததைக் கைக்கொள்ளாமற்போனதினால் கர்த்தர் அவன்மேல் கோபமானார்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD was angry with Solomon, because his heart was turned from the LORD God of Israel, which had appeared unto him twice,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2148,51 +2297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் கர்த்தர் சாலொமோனை நோக்கி: நான் உனக்குக் கட்டளையிட்ட என் உடன்படிக்கையையும் என் கட்டளைகளையும் நீ கைக்கொள்ளாமற்போய் இந்தக் காரியத்தைச் செய்தபடியினால், ராஜ்யபாரத்தை உன்னிடத்திலிருந்து பிடுங்கி, அதை உன் ஊழியக்காரனுக்குக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. And had commanded him concerning this thing, that he should not go after other gods: but he kept not that which the LORD commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2257,51 +2406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் கர்த்தர் சாலொமோனை நோக்கி: நான் உனக்குக் கட்டளையிட்ட என் உடன்படிக்கையையும் என் கட்டளைகளையும் நீ கைக்கொள்ளாமற்போய் இந்தக் காரியத்தைச் செய்தபடியினால், ராஜ்யபாரத்தை உன்னிடத்திலிருந்து பிடுங்கி, அதை உன் ஊழியக்காரனுக்குக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore the LORD said unto Solomon, Forasmuch as this is done of you, and you have not kept my covenant and my statutes, which I have commanded you, I will surely rend the kingdom from you, and will give it to your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2366,51 +2515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் கர்த்தர் சாலொமோனை நோக்கி: நான் உனக்குக் கட்டளையிட்ட என் உடன்படிக்கையையும் என் கட்டளைகளையும் நீ கைக்கொள்ளாமற்போய் இந்தக் காரியத்தைச் செய்தபடியினால், ராஜ்யபாரத்தை உன்னிடத்திலிருந்து பிடுங்கி, அதை உன் ஊழியக்காரனுக்குக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore the LORD said unto Solomon, Forasmuch as this is done of you, and you have not kept my covenant and my statutes, which I have commanded you, I will surely rend the kingdom from you, and will give it to your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2475,51 +2624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் உன் தகப்பனாகிய தாவீதினிமித்தம், நான் அதை உன் நாட்களிலே செய்வதில்லை; உன் குமாரனுடைய கையினின்று அதைப் பிடுங்குவேன்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore the LORD said unto Solomon, Forasmuch as this is done of you, and you have not kept my covenant and my statutes, which I have commanded you, I will surely rend the kingdom from you, and will give it to your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2584,51 +2733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் உன் தகப்பனாகிய தாவீதினிமித்தம், நான் அதை உன் நாட்களிலே செய்வதில்லை; உன் குமாரனுடைய கையினின்று அதைப் பிடுங்குவேன்.]]></a:t>
+              <a:t><![CDATA[12. Notwithstanding in your days I will not do it for David your father's sake: but I will rend it out of the hand of your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2693,51 +2842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் ராஜ்யம் முழுவதையும் நான் பிடுங்காமல், என் தாசனாகிய தாவீதினிமித்தமும், நான் தெரிந்துகொண்ட எருசலேமினிமித்தமும், ஒரு கோத்திரத்தை நான் உன் குமாரனுக்குக் கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Notwithstanding in your days I will not do it for David your father's sake: but I will rend it out of the hand of your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2802,51 +2951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் ராஜ்யம் முழுவதையும் நான் பிடுங்காமல், என் தாசனாகிய தாவீதினிமித்தமும், நான் தெரிந்துகொண்ட எருசலேமினிமித்தமும், ஒரு கோத்திரத்தை நான் உன் குமாரனுக்குக் கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless I will not rend away all the kingdom; but will give one tribe to your son for David my servant's sake, and for Jerusalem's sake which I have chosen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2911,51 +3060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய சாலொமோன், பார்வோனின் குமாரத்தியை நேசித்ததுமல்லாமல், மோவாபியரும், அம்மோனியரும், ஏதோமியரும், சீதோனியரும், ஏத்தியருமாகிய அந்நிய ஜாதியாரான அநேகம் ஸ்திரீகள்மேலும் ஆசைவைத்தான்.]]></a:t>
+              <a:t><![CDATA[1. But king Solomon loved many strange women, together with the daughter of Pharaoh, women of the Moabites, Ammonites, Edomites, Zidonians, and Hittites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3020,51 +3169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் ஏதோமியனாகிய ஆதாத் என்னும் ஒரு விரோதியைச் சாலொமோனுக்கு எழுப்பினார்; இவன் ஏதோமிலிருந்த ராஜகுலமானவன்.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless I will not rend away all the kingdom; but will give one tribe to your son for David my servant's sake, and for Jerusalem's sake which I have chosen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3129,51 +3278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் ஏதோமியனாகிய ஆதாத் என்னும் ஒரு விரோதியைச் சாலொமோனுக்கு எழுப்பினார்; இவன் ஏதோமிலிருந்த ராஜகுலமானவன்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD stirred up an adversary unto Solomon, Hadad the Edomite: he was of the king's seed in Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3238,51 +3387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது ஏதோமில் இருக்கும்போது படைத்தலைவனாகிய யோவாப் ஏதோமிலுள்ள ஆண்மக்களையெல்லாம் சங்கரித்து, வெட்டுண்டவர்களை அடக்கம்பண்ணப்போனான்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD stirred up an adversary unto Solomon, Hadad the Edomite: he was of the king's seed in Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3347,51 +3496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது ஏதோமில் இருக்கும்போது படைத்தலைவனாகிய யோவாப் ஏதோமிலுள்ள ஆண்மக்களையெல்லாம் சங்கரித்து, வெட்டுண்டவர்களை அடக்கம்பண்ணப்போனான்.]]></a:t>
+              <a:t><![CDATA[15. For it came to pass, when David was in Edom, and Joab the captain of the host was gone up to bury the slain, after he had smitten every male in Edom;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3456,51 +3605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களையெல்லாம் சங்கரிக்குமளவும், தானும் இஸ்ரவேல் அனைத்தும் அங்கே ஆறுமாதம் இருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[15. For it came to pass, when David was in Edom, and Joab the captain of the host was gone up to bury the slain, after he had smitten every male in Edom;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3565,51 +3714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதாதும் அவனோடேகூட அவள் தகப்பனுடைய ஊழியக்காரரில் சில ஏதோமியரும் எகிப்திற்குப்போக ஓடிப்போனார்கள்; ஆதாத் அப்பொழுது ஒரு சிறுபிள்ளையாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. (For six months did Joab remain there with all Israel, until he had cut off every male in Edom:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3674,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதாதும் அவனோடேகூட அவள் தகப்பனுடைய ஊழியக்காரரில் சில ஏதோமியரும் எகிப்திற்குப்போக ஓடிப்போனார்கள்; ஆதாத் அப்பொழுது ஒரு சிறுபிள்ளையாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. That Hadad fled, he and certain Edomites of his father's servants with him, to go into Egypt; Hadad being yet a little child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3783,51 +3932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் மீதியானிலிருந்து எழுந்து, பாரானுக்குச் சென்று, பாரானிலே சில மனுஷரைக் கூட்டிக்கொண்டு, எகிப்திற்குப் பார்வோன் என்னும் எகிப்தின் ராஜாவினிடத்திற்குப் போனார்கள்; அவன் இவனுக்கு ஒரு வீடுகொடுத்து, இவனுக்கு ஆகாரத்தைத் திட்டம்பண்ணி, நிலத்தையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[17. That Hadad fled, he and certain Edomites of his father's servants with him, to go into Egypt; Hadad being yet a little child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3892,51 +4041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் மீதியானிலிருந்து எழுந்து, பாரானுக்குச் சென்று, பாரானிலே சில மனுஷரைக் கூட்டிக்கொண்டு, எகிப்திற்குப் பார்வோன் என்னும் எகிப்தின் ராஜாவினிடத்திற்குப் போனார்கள்; அவன் இவனுக்கு ஒரு வீடுகொடுத்து, இவனுக்கு ஆகாரத்தைத் திட்டம்பண்ணி, நிலத்தையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. And they arose out of Midian, and came to Paran: and they took men with them out of Paran, and they came to Egypt, unto Pharaoh king of Egypt; which gave him an house, and appointed him victuals, and gave him land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4001,51 +4150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் மீதியானிலிருந்து எழுந்து, பாரானுக்குச் சென்று, பாரானிலே சில மனுஷரைக் கூட்டிக்கொண்டு, எகிப்திற்குப் பார்வோன் என்னும் எகிப்தின் ராஜாவினிடத்திற்குப் போனார்கள்; அவன் இவனுக்கு ஒரு வீடுகொடுத்து, இவனுக்கு ஆகாரத்தைத் திட்டம்பண்ணி, நிலத்தையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. And they arose out of Midian, and came to Paran: and they took men with them out of Paran, and they came to Egypt, unto Pharaoh king of Egypt; which gave him an house, and appointed him victuals, and gave him land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4110,51 +4259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரரை நோக்கி: நீங்கள் அவர்களண்டைக்கும் அவர்கள் உங்களண்டைக்கும் பிரவேசிக்கலாகாது; அவர்கள் நிச்சயமாய்த் தங்கள் தேவர்களைப் பின்பற்றும்படி உங்கள் இருதயத்தைச் சாயப்பண்ணுவார்கள் என்று சொல்லியிருந்தார்; சாலொமோன் அவர்கள்மேல் ஆசைவைத்து, அவர்களோடு ஐக்கியமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. Of the nations concerning which the LORD said unto the children of Israel, All of you shall not go in to them, neither shall they come in unto you: for surely they will turn away your heart after their gods: Solomon clave unto these in love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4219,51 +4368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதாதுக்குப் பார்வோனின் கண்களில் மிகுந்த தயைகிடைத்தபடியினால், அவன் ராஜஸ்திரீயாகிய தாப்பெனேஸ் என்னும் தன் மனைவியின் சகோதரியை அவனுக்கு விவாகஞ்செய்துகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. And they arose out of Midian, and came to Paran: and they took men with them out of Paran, and they came to Egypt, unto Pharaoh king of Egypt; which gave him an house, and appointed him victuals, and gave him land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4328,51 +4477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதாதுக்குப் பார்வோனின் கண்களில் மிகுந்த தயைகிடைத்தபடியினால், அவன் ராஜஸ்திரீயாகிய தாப்பெனேஸ் என்னும் தன் மனைவியின் சகோதரியை அவனுக்கு விவாகஞ்செய்துகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[19. And Hadad found great favour in the sight of Pharaoh, so that he gave him to wife the sister of his own wife, the sister of Tahpenes the queen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4437,51 +4586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாப்பெனேசின் சகோதரியாகிய இவள் அவனுக்குக் கேனுபாத் என்னும் ஒரு குமாரனைப் பெற்றாள்; அவனைத் தாப்பெனேஸ் பார்வோனின் வீட்டிலே வளர்த்தாள்; அப்படியே கேனுபாத் பார்வோனின் வீட்டில் அவனுடைய குமாரருடன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. And Hadad found great favour in the sight of Pharaoh, so that he gave him to wife the sister of his own wife, the sister of Tahpenes the queen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4546,51 +4695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாப்பெனேசின் சகோதரியாகிய இவள் அவனுக்குக் கேனுபாத் என்னும் ஒரு குமாரனைப் பெற்றாள்; அவனைத் தாப்பெனேஸ் பார்வோனின் வீட்டிலே வளர்த்தாள்; அப்படியே கேனுபாத் பார்வோனின் வீட்டில் அவனுடைய குமாரருடன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. And the sister of Tahpenes bare him Genubath his son, whom Tahpenes weaned in Pharaoh's house: and Genubath was in Pharaoh's household among the sons of Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4655,51 +4804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது தன் பிதாக்களோடே நித்திரையடைந்தான் என்றும், படைத்தலைவனாகிய யோவாப் இறந்துபோனான் என்றும், எகிப்திலே ஆதாத் கேள்விப்பட்டபோது, ஆதாத் பார்வோனை நோக்கி: நான் என் சுயதேசத்துக்குப் போக என்னை அனுப்பவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the sister of Tahpenes bare him Genubath his son, whom Tahpenes weaned in Pharaoh's house: and Genubath was in Pharaoh's household among the sons of Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4764,51 +4913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது தன் பிதாக்களோடே நித்திரையடைந்தான் என்றும், படைத்தலைவனாகிய யோவாப் இறந்துபோனான் என்றும், எகிப்திலே ஆதாத் கேள்விப்பட்டபோது, ஆதாத் பார்வோனை நோக்கி: நான் என் சுயதேசத்துக்குப் போக என்னை அனுப்பவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the sister of Tahpenes bare him Genubath his son, whom Tahpenes weaned in Pharaoh's house: and Genubath was in Pharaoh's household among the sons of Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4873,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குப் பார்வோன்: இதோ, நீ உன் சுயதேசத்துக்குப்போக விரும்புகிறதற்கு, என்னிடத்தில் உனக்கு என்ன குறைவு இருக்கிறது என்றான்; அதற்கு அவன்: ஒரு குறைவும் இல்லை; ஆகிலும் என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And when Hadad heard in Egypt that David slept with his fathers, and that Joab the captain of the host was dead, Hadad said to Pharaoh, Let me depart, that I may go to mine own country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4982,51 +5131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குப் பார்வோன்: இதோ, நீ உன் சுயதேசத்துக்குப்போக விரும்புகிறதற்கு, என்னிடத்தில் உனக்கு என்ன குறைவு இருக்கிறது என்றான்; அதற்கு அவன்: ஒரு குறைவும் இல்லை; ஆகிலும் என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And when Hadad heard in Egypt that David slept with his fathers, and that Joab the captain of the host was dead, Hadad said to Pharaoh, Let me depart, that I may go to mine own country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5091,51 +5240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எலியாதாவின் குமாரனாகிய ரேசோன் என்னும் வேறொரு விரோதியை தேவன் எழுப்பினார்; இவன் தன் ஆண்டவனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவை விட்டு ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[21. And when Hadad heard in Egypt that David slept with his fathers, and that Joab the captain of the host was dead, Hadad said to Pharaoh, Let me depart, that I may go to mine own country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5200,51 +5349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எலியாதாவின் குமாரனாகிய ரேசோன் என்னும் வேறொரு விரோதியை தேவன் எழுப்பினார்; இவன் தன் ஆண்டவனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவை விட்டு ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[22. Then Pharaoh said unto him, But what have you lacked with me, that, behold, you seek to go to yours own country? And he answered, Nothing: nevertheless let me go in any way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5309,51 +5458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரரை நோக்கி: நீங்கள் அவர்களண்டைக்கும் அவர்கள் உங்களண்டைக்கும் பிரவேசிக்கலாகாது; அவர்கள் நிச்சயமாய்த் தங்கள் தேவர்களைப் பின்பற்றும்படி உங்கள் இருதயத்தைச் சாயப்பண்ணுவார்கள் என்று சொல்லியிருந்தார்; சாலொமோன் அவர்கள்மேல் ஆசைவைத்து, அவர்களோடு ஐக்கியமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. Of the nations concerning which the LORD said unto the children of Israel, All of you shall not go in to them, neither shall they come in unto you: for surely they will turn away your heart after their gods: Solomon clave unto these in love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5418,51 +5567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தாவீது சோபாவில் உள்ளவர்களைக் கொன்று போடுகையில், அவன் தன்னோடே சில மனுஷரைச் சேர்த்துக்கொண்டு, அந்தக் கூட்டத்திற்குத் தலைவனானான்; இவர்கள் தமஸ்குவுக்குப் போய், அங்கே குடியிருந்து, தமஸ்குவில் ஆண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then Pharaoh said unto him, But what have you lacked with me, that, behold, you seek to go to yours own country? And he answered, Nothing: nevertheless let me go in any way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5527,51 +5676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தாவீது சோபாவில் உள்ளவர்களைக் கொன்று போடுகையில், அவன் தன்னோடே சில மனுஷரைச் சேர்த்துக்கொண்டு, அந்தக் கூட்டத்திற்குத் தலைவனானான்; இவர்கள் தமஸ்குவுக்குப் போய், அங்கே குடியிருந்து, தமஸ்குவில் ஆண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then Pharaoh said unto him, But what have you lacked with me, that, behold, you seek to go to yours own country? And he answered, Nothing: nevertheless let me go in any way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5636,51 +5785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதாத் பொல்லாப்புச் செய்ததுமல்லாமல், ரேசொன் சாலொமோனுடைய நாளெல்லாம் இஸ்ரவேலுக்கு விரோதியாகி, சீரியாவின்மேல் ராஜாவாயிருந்து, இஸ்ரவேலைப் பகைத்தான்.]]></a:t>
+              <a:t><![CDATA[23. And God stirred him up another adversary, Rezon the son of Eliadah, which fled from his lord Hadadezer king of Zobah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5745,51 +5894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதாத் பொல்லாப்புச் செய்ததுமல்லாமல், ரேசொன் சாலொமோனுடைய நாளெல்லாம் இஸ்ரவேலுக்கு விரோதியாகி, சீரியாவின்மேல் ராஜாவாயிருந்து, இஸ்ரவேலைப் பகைத்தான்.]]></a:t>
+              <a:t><![CDATA[23. And God stirred him up another adversary, Rezon the son of Eliadah, which fled from his lord Hadadezer king of Zobah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5854,51 +6003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சேரேதா ஊரிலுள்ள எப்பிராயீம் மனுஷனாகிய நேபாத்தின் குமாரன் யெரொபெயாம் என்னும் சாலொமோனின் ஊழியக்காரனும் ராஜாவுக்கு விரோதமாய்க் கையெடுத்தான்; அவனுடைய தாய் செரூகாள் என்னும் பேருள்ள ஒரு விதவை.]]></a:t>
+              <a:t><![CDATA[24. And he gathered men unto him, and became captain over a band, when David slew them of Zobah: and they went to Damascus, and dwelt therein, and reigned in Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5963,51 +6112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சேரேதா ஊரிலுள்ள எப்பிராயீம் மனுஷனாகிய நேபாத்தின் குமாரன் யெரொபெயாம் என்னும் சாலொமோனின் ஊழியக்காரனும் ராஜாவுக்கு விரோதமாய்க் கையெடுத்தான்; அவனுடைய தாய் செரூகாள் என்னும் பேருள்ள ஒரு விதவை.]]></a:t>
+              <a:t><![CDATA[24. And he gathered men unto him, and became captain over a band, when David slew them of Zobah: and they went to Damascus, and dwelt therein, and reigned in Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6072,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் ராஜாவுக்கு விரோதமாய்க் கையெடுத்த முகாந்தரம் என்னவென்றால், சாலொமோன் மில்லோவைக்கட்டி, தன் தகப்பனாகிய தாவீதுடைய நகரத்தின் இடிந்துபோன இடங்களைப் பழுது பார்த்தபோது,]]></a:t>
+              <a:t><![CDATA[24. And he gathered men unto him, and became captain over a band, when David slew them of Zobah: and they went to Damascus, and dwelt therein, and reigned in Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6181,51 +6330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் ராஜாவுக்கு விரோதமாய்க் கையெடுத்த முகாந்தரம் என்னவென்றால், சாலொமோன் மில்லோவைக்கட்டி, தன் தகப்பனாகிய தாவீதுடைய நகரத்தின் இடிந்துபோன இடங்களைப் பழுது பார்த்தபோது,]]></a:t>
+              <a:t><![CDATA[25. And he was an adversary to Israel all the days of Solomon, beside the mischief that Hadad did: and he abhorred Israel, and reigned over Syria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6290,51 +6439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யெரொபெயாம் என்பவன் பராக்கிரமசாலியாயிருந்தான்; அவன் காரிய சமர்த்தனான வாலிபன் என்று சாலொமோன் கண்டு, யோசேப்பு வம்சத்தாரின் காரியத்தையெல்லாம் அவன் விசாரிப்புக்கு ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[25. And he was an adversary to Israel all the days of Solomon, beside the mischief that Hadad did: and he abhorred Israel, and reigned over Syria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6399,51 +6548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யெரொபெயாம் என்பவன் பராக்கிரமசாலியாயிருந்தான்; அவன் காரிய சமர்த்தனான வாலிபன் என்று சாலொமோன் கண்டு, யோசேப்பு வம்சத்தாரின் காரியத்தையெல்லாம் அவன் விசாரிப்புக்கு ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[26. And Jeroboam the son of Nebat, an Ephrathite of Zereda, Solomon's servant, whose mother's name was Zeruah, a widow woman, even he lifted up his hand against the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6508,51 +6657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரரை நோக்கி: நீங்கள் அவர்களண்டைக்கும் அவர்கள் உங்களண்டைக்கும் பிரவேசிக்கலாகாது; அவர்கள் நிச்சயமாய்த் தங்கள் தேவர்களைப் பின்பற்றும்படி உங்கள் இருதயத்தைச் சாயப்பண்ணுவார்கள் என்று சொல்லியிருந்தார்; சாலொமோன் அவர்கள்மேல் ஆசைவைத்து, அவர்களோடு ஐக்கியமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. Of the nations concerning which the LORD said unto the children of Israel, All of you shall not go in to them, neither shall they come in unto you: for surely they will turn away your heart after their gods: Solomon clave unto these in love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6617,51 +6766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்காலத்திலே யெரொபெயாம் எருசலேமிலிருந்து வெளியே போகிற போது, சீலோனியனான அகியா என்னும் தீர்க்கதரிசி புதுச்சால்வையைப் போர்த்துக்கொண்டிருந்து, வழியிலே அவனைக் கண்டான்; இருவரும் வயல்வெளியிலே தனித்திருக்கையில்,]]></a:t>
+              <a:t><![CDATA[26. And Jeroboam the son of Nebat, an Ephrathite of Zereda, Solomon's servant, whose mother's name was Zeruah, a widow woman, even he lifted up his hand against the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6726,51 +6875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்காலத்திலே யெரொபெயாம் எருசலேமிலிருந்து வெளியே போகிற போது, சீலோனியனான அகியா என்னும் தீர்க்கதரிசி புதுச்சால்வையைப் போர்த்துக்கொண்டிருந்து, வழியிலே அவனைக் கண்டான்; இருவரும் வயல்வெளியிலே தனித்திருக்கையில்,]]></a:t>
+              <a:t><![CDATA[27. And this was the cause that he lifted up his hand against the king: Solomon built Millo, and repaired the breaches of the city of David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6835,51 +6984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்காலத்திலே யெரொபெயாம் எருசலேமிலிருந்து வெளியே போகிற போது, சீலோனியனான அகியா என்னும் தீர்க்கதரிசி புதுச்சால்வையைப் போர்த்துக்கொண்டிருந்து, வழியிலே அவனைக் கண்டான்; இருவரும் வயல்வெளியிலே தனித்திருக்கையில்,]]></a:t>
+              <a:t><![CDATA[27. And this was the cause that he lifted up his hand against the king: Solomon built Millo, and repaired the breaches of the city of David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6944,51 +7093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அகியா தான் போர்த்துக்கொண்டிருந்த புதுச்சால்வையைப் பிடித்து, அதைப் பன்னிரண்டு துண்டாகக் கிழித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[28. And the man Jeroboam was a mighty man of valour: and Solomon seeing the young man that he was industrious, he made him ruler over all the charge of the house of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7053,51 +7202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யெரொபெயாமை நோக்கி: பத்துத் துண்டுகளை எடுத்துக்கொள்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ராஜ்யபாரத்தைச் சாலொமோனுடைய கையிலிருந்து எடுத்துக் கிழித்து, உனக்குப் பத்துக் கோத்திரங்களைக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[28. And the man Jeroboam was a mighty man of valour: and Solomon seeing the young man that he was industrious, he made him ruler over all the charge of the house of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7162,51 +7311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யெரொபெயாமை நோக்கி: பத்துத் துண்டுகளை எடுத்துக்கொள்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ராஜ்யபாரத்தைச் சாலொமோனுடைய கையிலிருந்து எடுத்துக் கிழித்து, உனக்குப் பத்துக் கோத்திரங்களைக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass at that time when Jeroboam went out of Jerusalem, that the prophet Ahijah the Shilonite found him in the way; and he had clad himself with a new garment; and they two were alone in the field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7271,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆனாலும் என் தாசனாகிய தாவீதுக்காகவும், நான் இஸ்ரவேல் கோத்திரங்களில் எல்லாம் தெரிந்துகொண்ட எருசலேம் நகரத்துக்காகவும், ஒரு கோத்திரம் அவனுக்கு இருக்கும்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass at that time when Jeroboam went out of Jerusalem, that the prophet Ahijah the Shilonite found him in the way; and he had clad himself with a new garment; and they two were alone in the field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7380,51 +7529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆனாலும் என் தாசனாகிய தாவீதுக்காகவும், நான் இஸ்ரவேல் கோத்திரங்களில் எல்லாம் தெரிந்துகொண்ட எருசலேம் நகரத்துக்காகவும், ஒரு கோத்திரம் அவனுக்கு இருக்கும்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass at that time when Jeroboam went out of Jerusalem, that the prophet Ahijah the Shilonite found him in the way; and he had clad himself with a new garment; and they two were alone in the field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7489,51 +7638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[30. And Ahijah caught the new garment that was on him, and rent it in twelve pieces:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7598,51 +7747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[30. And Ahijah caught the new garment that was on him, and rent it in twelve pieces:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7707,51 +7856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்குப் பிரபுக்கள் குலமான எழுநூறு மனையாட்டிகளும், முந்நூறு மறுமனையாட்டிகளும் இருந்தார்கள்; அவனுடைய ஸ்திரீகள் அவன் இருதயத்தை வழுவிப்போகப் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Of the nations concerning which the LORD said unto the children of Israel, All of you shall not go in to them, neither shall they come in unto you: for surely they will turn away your heart after their gods: Solomon clave unto these in love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7816,51 +7965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[31. And he said to Jeroboam, Take you ten pieces: for thus says the LORD, the God of Israel, Behold, I will rend the kingdom out of the hand of Solomon, and will give ten tribes to you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7925,51 +8074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[31. And he said to Jeroboam, Take you ten pieces: for thus says the LORD, the God of Israel, Behold, I will rend the kingdom out of the hand of Solomon, and will give ten tribes to you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8034,51 +8183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆனாலும் ராஜ்யபார முழுவதையும் நான் அவன் கையிலிருந்து எடுத்துப் போடுவதில்லை; நான் தெரிந்துகொண்டவனும், என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொண்டவனுமான என் தாசனாகிய தாவீதினிமித்தம், அவன் உயிரோடிருக்கும் நாளெல்லாம் அவனை அதிபதியாக வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[31. And he said to Jeroboam, Take you ten pieces: for thus says the LORD, the God of Israel, Behold, I will rend the kingdom out of the hand of Solomon, and will give ten tribes to you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8143,51 +8292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆனாலும் ராஜ்யபார முழுவதையும் நான் அவன் கையிலிருந்து எடுத்துப் போடுவதில்லை; நான் தெரிந்துகொண்டவனும், என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொண்டவனுமான என் தாசனாகிய தாவீதினிமித்தம், அவன் உயிரோடிருக்கும் நாளெல்லாம் அவனை அதிபதியாக வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[32. (But he shall have one tribe for my servant David's sake, and for Jerusalem's sake, the city which I have chosen out of all the tribes of Israel:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8252,51 +8401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆனாலும் ராஜ்யபார முழுவதையும் நான் அவன் கையிலிருந்து எடுத்துப் போடுவதில்லை; நான் தெரிந்துகொண்டவனும், என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொண்டவனுமான என் தாசனாகிய தாவீதினிமித்தம், அவன் உயிரோடிருக்கும் நாளெல்லாம் அவனை அதிபதியாக வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[32. (But he shall have one tribe for my servant David's sake, and for Jerusalem's sake, the city which I have chosen out of all the tribes of Israel:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8361,51 +8510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆனாலும் ராஜ்பாரத்தை அவன் குமாரன் கையிலிருந்து எடுத்து, அதிலே பத்துக் கோத்திரங்களை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[33. Because that they have forsaken me, and have worshipped Ashtoreth the goddess of the Zidonians, Chemosh the god of the Moabites, and Milcom the god of the children of Ammon, and have not walked in my ways, to do that which is right in mine eyes, and to keep my statutes and my judgments, as did David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8470,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. என் நாமம் விளங்கும்படிக்கு, நான் தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே என் சமுகத்தில் என் தாசனாகிய தாவீதுக்கு எந்நாளும் ஒரு விளக்கு இருக்கத்தக்கதாக, அவன் குமாரனுக்கு ஒரு கோத்திரத்தைக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[33. Because that they have forsaken me, and have worshipped Ashtoreth the goddess of the Zidonians, Chemosh the god of the Moabites, and Milcom the god of the children of Ammon, and have not walked in my ways, to do that which is right in mine eyes, and to keep my statutes and my judgments, as did David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8579,51 +8728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. என் நாமம் விளங்கும்படிக்கு, நான் தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே என் சமுகத்தில் என் தாசனாகிய தாவீதுக்கு எந்நாளும் ஒரு விளக்கு இருக்கத்தக்கதாக, அவன் குமாரனுக்கு ஒரு கோத்திரத்தைக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[33. Because that they have forsaken me, and have worshipped Ashtoreth the goddess of the Zidonians, Chemosh the god of the Moabites, and Milcom the god of the children of Ammon, and have not walked in my ways, to do that which is right in mine eyes, and to keep my statutes and my judgments, as did David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8688,51 +8837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ உன் மனவிருப்பத்தின்படி ஆண்டுகொண்டு, இஸ்ரவேலின்மேல் ராஜாவாய் இருப்பதற்காக நான் உன்னைத் தெரிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[33. Because that they have forsaken me, and have worshipped Ashtoreth the goddess of the Zidonians, Chemosh the god of the Moabites, and Milcom the god of the children of Ammon, and have not walked in my ways, to do that which is right in mine eyes, and to keep my statutes and my judgments, as did David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8797,51 +8946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ உன் மனவிருப்பத்தின்படி ஆண்டுகொண்டு, இஸ்ரவேலின்மேல் ராஜாவாய் இருப்பதற்காக நான் உன்னைத் தெரிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[34. Nevertheless I will not take the whole kingdom out of his hand: but I will make him prince all the days of his life for David my servant's sake, whom I chose, because he kept my commandments and my statutes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8906,51 +9055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்குப் பிரபுக்கள் குலமான எழுநூறு மனையாட்டிகளும், முந்நூறு மறுமனையாட்டிகளும் இருந்தார்கள்; அவனுடைய ஸ்திரீகள் அவன் இருதயத்தை வழுவிப்போகப் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he had seven hundred wives, princesses, and three hundred concubines: and his wives turned away his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9015,51 +9164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நான் உனக்குக் கட்டளையிட்டதையெல்லாம் நீ கேட்டுக் கைக்கொண்டு, நீ என் வழிகளில் நடந்து, என் தாசனாகிய தாவீது செய்ததுபோல, என் கட்டளைகளையும் என் கற்பனைகளையும் கைக்கொள்ளும்படிக்கு என் பார்வைக்குச் செம்மையானதைச் செய்கிறதுண்டானால், நான் உன்னோடிருந்து, நான் தாவீதுக்குக் கட்டினதுபோல உனக்கும் நிலையான வீட்டைக் கட்டி இஸ்ரவேலை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[34. Nevertheless I will not take the whole kingdom out of his hand: but I will make him prince all the days of his life for David my servant's sake, whom I chose, because he kept my commandments and my statutes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9124,51 +9273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நான் உனக்குக் கட்டளையிட்டதையெல்லாம் நீ கேட்டுக் கைக்கொண்டு, நீ என் வழிகளில் நடந்து, என் தாசனாகிய தாவீது செய்ததுபோல, என் கட்டளைகளையும் என் கற்பனைகளையும் கைக்கொள்ளும்படிக்கு என் பார்வைக்குச் செம்மையானதைச் செய்கிறதுண்டானால், நான் உன்னோடிருந்து, நான் தாவீதுக்குக் கட்டினதுபோல உனக்கும் நிலையான வீட்டைக் கட்டி இஸ்ரவேலை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[34. Nevertheless I will not take the whole kingdom out of his hand: but I will make him prince all the days of his life for David my servant's sake, whom I chose, because he kept my commandments and my statutes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9233,51 +9382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நான் உனக்குக் கட்டளையிட்டதையெல்லாம் நீ கேட்டுக் கைக்கொண்டு, நீ என் வழிகளில் நடந்து, என் தாசனாகிய தாவீது செய்ததுபோல, என் கட்டளைகளையும் என் கற்பனைகளையும் கைக்கொள்ளும்படிக்கு என் பார்வைக்குச் செம்மையானதைச் செய்கிறதுண்டானால், நான் உன்னோடிருந்து, நான் தாவீதுக்குக் கட்டினதுபோல உனக்கும் நிலையான வீட்டைக் கட்டி இஸ்ரவேலை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[35. But I will take the kingdom out of his son's hand, and will give it unto you, even ten tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9342,51 +9491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இப்படி நான் இந்தக் காரியத்தினிமித்தம் தாவீதின் சந்ததியைச் சிறுமைப்படுத்துவேன்; ஆகிலும் எந்நாளும் அப்படியிராது என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[35. But I will take the kingdom out of his son's hand, and will give it unto you, even ten tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9451,51 +9600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதினிமித்தம் சாலொமோன் யெரொபெயாமைக் கொல்ல வகைதேடினான்; யெரொபெயாம் எழுந்து, எகிப்திற்குச் சீஷாக் என்னும் எகிப்தின் ராஜாவினிடத்தில் ஓடிப்போய், சாலொமோன் மரணமடையுமட்டும் எகிப்தில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[36. And unto his son will I give one tribe, that David my servant may have a light always before me in Jerusalem, the city which I have chosen me to put my name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9560,51 +9709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதினிமித்தம் சாலொமோன் யெரொபெயாமைக் கொல்ல வகைதேடினான்; யெரொபெயாம் எழுந்து, எகிப்திற்குச் சீஷாக் என்னும் எகிப்தின் ராஜாவினிடத்தில் ஓடிப்போய், சாலொமோன் மரணமடையுமட்டும் எகிப்தில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[36. And unto his son will I give one tribe, that David my servant may have a light always before me in Jerusalem, the city which I have chosen me to put my name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9669,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சாலொமோனின் மற்ற நடபடிகளும், அவன் செய்தவை அனைத்தும், அவனுடைய ஞானமும், சாலொமோனுடைய நடபடிப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[37. And I will take you, and you shall reign according to all that your soul desires, and shall be king over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9778,51 +9927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சாலொமோனின் மற்ற நடபடிகளும், அவன் செய்தவை அனைத்தும், அவனுடைய ஞானமும், சாலொமோனுடைய நடபடிப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[37. And I will take you, and you shall reign according to all that your soul desires, and shall be king over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9887,51 +10036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சாலொமோன் எருசலேமிலே இஸ்ரவேலையெல்லாம் அரசாண்ட நாட்கள் நாற்பது வருஷம்.]]></a:t>
+              <a:t><![CDATA[38. And it shall be, if you will hearken unto all that I command you, and will walk in my ways, and do that is right in my sight, to keep my statutes and my commandments, as David my servant did; that I will be with you, and build you a sure house, as I built for David, and will give Israel unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9996,51 +10145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. சாலொமோன் தன் பிதாக்களோடே நித்திரையடைந்து, தன் தகப்பனாகிய தாவீதின் நகரத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ரெகொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[38. And it shall be, if you will hearken unto all that I command you, and will walk in my ways, and do that is right in my sight, to keep my statutes and my commandments, as David my servant did; that I will be with you, and build you a sure house, as I built for David, and will give Israel unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10105,51 +10254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சாலொமோன் வயதுசென்றபோது, அவனுடைய மனைவிகள் அவன் இருதயத்தை அந்நியதேவர்களைப் பின்பற்றும்படி சாயப்பண்ணினார்கள்; அதினால் அவனுடைய இருதயம் அவன் தகப்பனாகிய தாவீதின் இருதயத்தைப்போல, தன் தேவனாகிய கர்த்தரோடே உத்தமமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[3. And he had seven hundred wives, princesses, and three hundred concubines: and his wives turned away his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10214,51 +10363,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. சாலொமோன் தன் பிதாக்களோடே நித்திரையடைந்து, தன் தகப்பனாகிய தாவீதின் நகரத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ரெகொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[38. And it shall be, if you will hearken unto all that I command you, and will walk in my ways, and do that is right in my sight, to keep my statutes and my commandments, as David my servant did; that I will be with you, and build you a sure house, as I built for David, and will give Israel unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And it shall be, if you will hearken unto all that I command you, and will walk in my ways, and do that is right in my sight, to keep my statutes and my commandments, as David my servant did; that I will be with you, and build you a sure house, as I built for David, and will give Israel unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And I will for this afflict the seed of David, but not for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And I will for this afflict the seed of David, but not for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Solomon sought therefore to kill Jeroboam. And Jeroboam arose, and fled into Egypt, unto Shishak king of Egypt, and was in Egypt until the death of Solomon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Solomon sought therefore to kill Jeroboam. And Jeroboam arose, and fled into Egypt, unto Shishak king of Egypt, and was in Egypt until the death of Solomon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And the rest of the acts of Solomon, and all that he did, and his wisdom, are they not written in the book of the acts of Solomon?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And the rest of the acts of Solomon, and all that he did, and his wisdom, are they not written in the book of the acts of Solomon?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And the time that Solomon reigned in Jerusalem over all Israel was forty years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And Solomon slept with his fathers, and was buried in the city of David his father: and Rehoboam his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10293,51 +11423,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473417928" r:id="rId1"/>
+    <p:sldLayoutId id="2482639414" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10345,50 +11475,58 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11045,50 +12183,122 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11193,51 +12403,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his heart was not perfect with the LORD his God, as was the heart of David his father.]]></a:t>
+              <a:t><![CDATA[4. சாலொமோன் வயதுசென்றபோது, அவனுடைய மனைவிகள் அவன் இருதயத்தை அந்நியதேவர்களைப் பின்பற்றும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ரெகொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For Solomon went after Ashtoreth the goddess of the Zidonians, and after Milcom the abomination]]></a:t>
+              <a:t><![CDATA[சாயப்பண்ணினார்கள்; அதினால் அவனுடைய இருதயம் அவன் தகப்பனாகிய தாவீதின் இருதயத்தைப்போல, தன் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the Ammonites.]]></a:t>
+              <a:t><![CDATA[கர்த்தரோடே உத்தமமாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Solomon did evil in the sight of the LORD, and went not fully after the LORD, as did David]]></a:t>
+              <a:t><![CDATA[5. சாலொமோன் சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், அம்மோனியரின் அருவருப்பாகிய மில்கோமையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his father.]]></a:t>
+              <a:t><![CDATA[பின்பற்றினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then did Solomon build an high place for Chemosh, the abomination of Moab, in the hill that is]]></a:t>
+              <a:t><![CDATA[6. சாலொமோன் தன் தகப்பனாகிய தாவீதைப்போல கர்த்தரைப் பூரணமாய்ப் பின்பற்றாமல், கர்த்தரின் பார்வைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before Jerusalem, and for Molech, the abomination of the children of Ammon.]]></a:t>
+              <a:t><![CDATA[பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And likewise did he for all his strange wives, which burnt incense and sacrificed unto their]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சாலொமோன் எருசலேமுக்கு எதிரான மலையிலே மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gods.]]></a:t>
+              <a:t><![CDATA[புத்திரரின் அருவருப்பாகிய மோளோகுக்கும் மேடையைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the LORD was angry with Solomon, because his heart was turned from the LORD God of Israel,]]></a:t>
+              <a:t><![CDATA[8. இப்படியே தங்கள் தேவர்களுக்குத் தூபங்காட்டிப் பலியிடுகிற அந்நியஜாதியாரான தன் ஸ்திரீகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. But king Solomon loved many strange women, together with the daughter of Pharaoh, women of the]]></a:t>
+              <a:t><![CDATA[1. ராஜாவாகிய சாலொமோன், பார்வோனின் குமாரத்தியை நேசித்ததுமல்லாமல், மோவாபியரும், அம்மோனியரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which had appeared unto him twice,]]></a:t>
+              <a:t><![CDATA[எல்லாருக்காகவும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And had commanded him concerning this thing, that he should not go after other gods: but he kept]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சாலொமோனுக்கு இரண்டுவிசை தரிசனமாகி, அந்நியதேவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not that which the LORD commanded.]]></a:t>
+              <a:t><![CDATA[பின்பற்றவேண்டாம் என்று கட்டளையிட்டிருந்தும், அவன் கர்த்தரை விட்டுத் தன் இருதயத்தைத் திருப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Wherefore the LORD said unto Solomon, Forasmuch as this is done of you, and you have not kept my]]></a:t>
+              <a:t><![CDATA[10. அவர் கற்பித்ததைக் கைக்கொள்ளாமற்போனதினால் கர்த்தர் அவன்மேல் கோபமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covenant and my statutes, which I have commanded you, I will surely rend the kingdom from you, and]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் கர்த்தர் சாலொமோனை நோக்கி: நான் உனக்குக் கட்டளையிட்ட என் உடன்படிக்கையையும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will give it to your servant.]]></a:t>
+              <a:t><![CDATA[கட்டளைகளையும் நீ கைக்கொள்ளாமற்போய் இந்தக் காரியத்தைச் செய்தபடியினால், ராஜ்யபாரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Notwithstanding in your days I will not do it for David your father's sake: but I will rend it]]></a:t>
+              <a:t><![CDATA[உன்னிடத்திலிருந்து பிடுங்கி, அதை உன் ஊழியக்காரனுக்குக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the hand of your son.]]></a:t>
+              <a:t><![CDATA[12. ஆகிலும் உன் தகப்பனாகிய தாவீதினிமித்தம், நான் அதை உன் நாட்களிலே செய்வதில்லை; உன் குமாரனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Nevertheless I will not rend away all the kingdom; but will give one tribe to your son for David]]></a:t>
+              <a:t><![CDATA[கையினின்று அதைப் பிடுங்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my servant's sake, and for Jerusalem's sake which I have chosen.]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் ராஜ்யம் முழுவதையும் நான் பிடுங்காமல், என் தாசனாகிய தாவீதினிமித்தமும், நான் தெரிந்துகொண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Moabites, Ammonites, Edomites, Zidonians, and Hittites:]]></a:t>
+              <a:t><![CDATA[ஏதோமியரும், சீதோனியரும், ஏத்தியருமாகிய அந்நிய ஜாதியாரான அநேகம் ஸ்திரீகள்மேலும் ஆசைவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the LORD stirred up an adversary unto Solomon, Hadad the Edomite: he was of the king's seed]]></a:t>
+              <a:t><![CDATA[எருசலேமினிமித்தமும், ஒரு கோத்திரத்தை நான் உன் குமாரனுக்குக் கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in Edom.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் ஏதோமியனாகிய ஆதாத் என்னும் ஒரு விரோதியைச் சாலொமோனுக்கு எழுப்பினார்; இவன் ஏதோமிலிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For it came to pass, when David was in Edom, and Joab the captain of the host was gone up to]]></a:t>
+              <a:t><![CDATA[ராஜகுலமானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bury the slain, after he had smitten every male in Edom;]]></a:t>
+              <a:t><![CDATA[15. தாவீது ஏதோமில் இருக்கும்போது படைத்தலைவனாகிய யோவாப் ஏதோமிலுள்ள ஆண்மக்களையெல்லாம் சங்கரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. (For six months did Joab remain there with all Israel, until he had cut off every male in Edom:)]]></a:t>
+              <a:t><![CDATA[வெட்டுண்டவர்களை அடக்கம்பண்ணப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. That Hadad fled, he and certain Edomites of his father's servants with him, to go into Egypt;]]></a:t>
+              <a:t><![CDATA[16. அவர்களையெல்லாம் சங்கரிக்குமளவும், தானும் இஸ்ரவேல் அனைத்தும் அங்கே ஆறுமாதம் இருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hadad being yet a little child.]]></a:t>
+              <a:t><![CDATA[17. ஆதாதும் அவனோடேகூட அவள் தகப்பனுடைய ஊழியக்காரரில் சில ஏதோமியரும் எகிப்திற்குப்போக ஓடிப்போனார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And they arose out of Midian, and came to Paran: and they took men with them out of Paran, and]]></a:t>
+              <a:t><![CDATA[ஆதாத் அப்பொழுது ஒரு சிறுபிள்ளையாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they came to Egypt, unto Pharaoh king of Egypt; which gave him an house, and appointed him victuals,]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் மீதியானிலிருந்து எழுந்து, பாரானுக்குச் சென்று, பாரானிலே சில மனுஷரைக் கூட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and gave him land.]]></a:t>
+              <a:t><![CDATA[எகிப்திற்குப் பார்வோன் என்னும் எகிப்தின் ராஜாவினிடத்திற்குப் போனார்கள்; அவன் இவனுக்கு ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Of the nations concerning which the LORD said unto the children of Israel, All of you shall not]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரரை நோக்கி: நீங்கள் அவர்களண்டைக்கும் அவர்கள் உங்களண்டைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Hadad found great favour in the sight of Pharaoh, so that he gave him to wife the sister of]]></a:t>
+              <a:t><![CDATA[வீடுகொடுத்து, இவனுக்கு ஆகாரத்தைத் திட்டம்பண்ணி, நிலத்தையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his own wife, the sister of Tahpenes the queen.]]></a:t>
+              <a:t><![CDATA[19. ஆதாதுக்குப் பார்வோனின் கண்களில் மிகுந்த தயைகிடைத்தபடியினால், அவன் ராஜஸ்திரீயாகிய தாப்பெனேஸ்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the sister of Tahpenes bare him Genubath his son, whom Tahpenes weaned in Pharaoh's house:]]></a:t>
+              <a:t><![CDATA[என்னும் தன் மனைவியின் சகோதரியை அவனுக்கு விவாகஞ்செய்துகொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Genubath was in Pharaoh's household among the sons of Pharaoh.]]></a:t>
+              <a:t><![CDATA[20. தாப்பெனேசின் சகோதரியாகிய இவள் அவனுக்குக் கேனுபாத் என்னும் ஒரு குமாரனைப் பெற்றாள்; அவனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And when Hadad heard in Egypt that David slept with his fathers, and that Joab the captain of]]></a:t>
+              <a:t><![CDATA[தாப்பெனேஸ் பார்வோனின் வீட்டிலே வளர்த்தாள்; அப்படியே கேனுபாத் பார்வோனின் வீட்டில் அவனுடைய குமாரருடன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the host was dead, Hadad said to Pharaoh, Let me depart, that I may go to mine own country.]]></a:t>
+              <a:t><![CDATA[இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then Pharaoh said unto him, But what have you lacked with me, that, behold, you seek to go to]]></a:t>
+              <a:t><![CDATA[21. தாவீது தன் பிதாக்களோடே நித்திரையடைந்தான் என்றும், படைத்தலைவனாகிய யோவாப் இறந்துபோனான் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours own country? And he answered, Nothing: nevertheless let me go in any way.]]></a:t>
+              <a:t><![CDATA[எகிப்திலே ஆதாத் கேள்விப்பட்டபோது, ஆதாத் பார்வோனை நோக்கி: நான் என் சுயதேசத்துக்குப் போக என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And God stirred him up another adversary, Rezon the son of Eliadah, which fled from his lord]]></a:t>
+              <a:t><![CDATA[அனுப்பவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hadadezer king of Zobah:]]></a:t>
+              <a:t><![CDATA[22. அதற்குப் பார்வோன்: இதோ, நீ உன் சுயதேசத்துக்குப்போக விரும்புகிறதற்கு, என்னிடத்தில் உனக்கு என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16869,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[go in to them, neither shall they come in unto you: for surely they will turn away your heart after]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கலாகாது; அவர்கள் நிச்சயமாய்த் தங்கள் தேவர்களைப் பின்பற்றும்படி உங்கள் இருதயத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17001,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he gathered men unto him, and became captain over a band, when David slew them of Zobah: and]]></a:t>
+              <a:t><![CDATA[குறைவு இருக்கிறது என்றான்; அதற்கு அவன்: ஒரு குறைவும் இல்லை; ஆகிலும் என்னை அனுப்பிவிடவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17133,51 +18475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they went to Damascus, and dwelt therein, and reigned in Damascus.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17265,51 +18607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And he was an adversary to Israel all the days of Solomon, beside the mischief that Hadad did:]]></a:t>
+              <a:t><![CDATA[23. எலியாதாவின் குமாரனாகிய ரேசோன் என்னும் வேறொரு விரோதியை தேவன் எழுப்பினார்; இவன் தன் ஆண்டவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17397,51 +18739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he abhorred Israel, and reigned over Syria.]]></a:t>
+              <a:t><![CDATA[ஆதாதேசர் என்னும் சோபாவின் ராஜாவை விட்டு ஓடிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17529,51 +18871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Jeroboam the son of Nebat, an Ephrathite of Zereda, Solomon's servant, whose mother's name]]></a:t>
+              <a:t><![CDATA[24. தாவீது சோபாவில் உள்ளவர்களைக் கொன்று போடுகையில், அவன் தன்னோடே சில மனுஷரைச் சேர்த்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17661,51 +19003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was Zeruah, a widow woman, even he lifted up his hand against the king.]]></a:t>
+              <a:t><![CDATA[அந்தக் கூட்டத்திற்குத் தலைவனானான்; இவர்கள் தமஸ்குவுக்குப் போய், அங்கே குடியிருந்து, தமஸ்குவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17793,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And this was the cause that he lifted up his hand against the king: Solomon built Millo, and]]></a:t>
+              <a:t><![CDATA[ஆண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17925,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[repaired the breaches of the city of David his father.]]></a:t>
+              <a:t><![CDATA[25. ஆதாத் பொல்லாப்புச் செய்ததுமல்லாமல், ரேசொன் சாலொமோனுடைய நாளெல்லாம் இஸ்ரவேலுக்கு விரோதியாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18057,51 +19399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the man Jeroboam was a mighty man of valour: and Solomon seeing the young man that he was]]></a:t>
+              <a:t><![CDATA[சீரியாவின்மேல் ராஜாவாயிருந்து, இஸ்ரவேலைப் பகைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18189,51 +19531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[industrious, he made him ruler over all the charge of the house of Joseph.]]></a:t>
+              <a:t><![CDATA[26. சேரேதா ஊரிலுள்ள எப்பிராயீம் மனுஷனாகிய நேபாத்தின் குமாரன் யெரொபெயாம் என்னும் சாலொமோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18321,51 +19663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their gods: Solomon clave unto these in love.]]></a:t>
+              <a:t><![CDATA[சாயப்பண்ணுவார்கள் என்று சொல்லியிருந்தார்; சாலொமோன் அவர்கள்மேல் ஆசைவைத்து, அவர்களோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18453,51 +19795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And it came to pass at that time when Jeroboam went out of Jerusalem, that the prophet Ahijah]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரனும் ராஜாவுக்கு விரோதமாய்க் கையெடுத்தான்; அவனுடைய தாய் செரூகாள் என்னும் பேருள்ள ஒரு விதவை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18585,51 +19927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Shilonite found him in the way; and he had clad himself with a new garment; and they two were]]></a:t>
+              <a:t><![CDATA[27. அவன் ராஜாவுக்கு விரோதமாய்க் கையெடுத்த முகாந்தரம் என்னவென்றால், சாலொமோன் மில்லோவைக்கட்டி, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18717,51 +20059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[alone in the field:]]></a:t>
+              <a:t><![CDATA[தகப்பனாகிய தாவீதுடைய நகரத்தின் இடிந்துபோன இடங்களைப் பழுது பார்த்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18849,51 +20191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Ahijah caught the new garment that was on him, and rent it in twelve pieces:]]></a:t>
+              <a:t><![CDATA[28. யெரொபெயாம் என்பவன் பராக்கிரமசாலியாயிருந்தான்; அவன் காரிய சமர்த்தனான வாலிபன் என்று சாலொமோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18981,51 +20323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he said to Jeroboam, Take you ten pieces: for thus says the LORD, the God of Israel, Behold,]]></a:t>
+              <a:t><![CDATA[கண்டு, யோசேப்பு வம்சத்தாரின் காரியத்தையெல்லாம் அவன் விசாரிப்புக்கு ஒப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19113,51 +20455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I will rend the kingdom out of the hand of Solomon, and will give ten tribes to you:]]></a:t>
+              <a:t><![CDATA[29. அக்காலத்திலே யெரொபெயாம் எருசலேமிலிருந்து வெளியே போகிற போது, சீலோனியனான அகியா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19245,51 +20587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. (But he shall have one tribe for my servant David's sake, and for Jerusalem's sake, the city]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசி புதுச்சால்வையைப் போர்த்துக்கொண்டிருந்து, வழியிலே அவனைக் கண்டான்; இருவரும் வயல்வெளியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19377,51 +20719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which I have chosen out of all the tribes of Israel:)]]></a:t>
+              <a:t><![CDATA[தனித்திருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19509,51 +20851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Because that they have forsaken me, and have worshipped Ashtoreth the goddess of the Zidonians,]]></a:t>
+              <a:t><![CDATA[30. அகியா தான் போர்த்துக்கொண்டிருந்த புதுச்சால்வையைப் பிடித்து, அதைப் பன்னிரண்டு துண்டாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19641,51 +20983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Chemosh the god of the Moabites, and Milcom the god of the children of Ammon, and have not walked in]]></a:t>
+              <a:t><![CDATA[கிழித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19773,51 +21115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he had seven hundred wives, princesses, and three hundred concubines: and his wives turned]]></a:t>
+              <a:t><![CDATA[ஐக்கியமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19905,51 +21247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my ways, to do that which is right in mine eyes, and to keep my statutes and my judgments, as did]]></a:t>
+              <a:t><![CDATA[31. யெரொபெயாமை நோக்கி: பத்துத் துண்டுகளை எடுத்துக்கொள்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20037,51 +21379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[David his father.]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்: இதோ, நான் ராஜ்யபாரத்தைச் சாலொமோனுடைய கையிலிருந்து எடுத்துக் கிழித்து, உனக்குப் பத்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20169,51 +21511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Nevertheless I will not take the whole kingdom out of his hand: but I will make him prince all]]></a:t>
+              <a:t><![CDATA[கோத்திரங்களைக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20301,51 +21643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the days of his life for David my servant's sake, whom I chose, because he kept my commandments and]]></a:t>
+              <a:t><![CDATA[32. ஆனாலும் என் தாசனாகிய தாவீதுக்காகவும், நான் இஸ்ரவேல் கோத்திரங்களில் எல்லாம் தெரிந்துகொண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20433,51 +21775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my statutes:]]></a:t>
+              <a:t><![CDATA[எருசலேம் நகரத்துக்காகவும், ஒரு கோத்திரம் அவனுக்கு இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20565,51 +21907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. But I will take the kingdom out of his son's hand, and will give it unto you, even ten tribes.]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20697,51 +22039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And unto his son will I give one tribe, that David my servant may have a light always before me]]></a:t>
+              <a:t><![CDATA[அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20829,51 +22171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in Jerusalem, the city which I have chosen me to put my name there.]]></a:t>
+              <a:t><![CDATA[பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20961,51 +22303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And I will take you, and you shall reign according to all that your soul desires, and shall be]]></a:t>
+              <a:t><![CDATA[அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21093,51 +22435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king over Israel.]]></a:t>
+              <a:t><![CDATA[34. ஆனாலும் ராஜ்யபார முழுவதையும் நான் அவன் கையிலிருந்து எடுத்துப் போடுவதில்லை; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21225,51 +22567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away his heart.]]></a:t>
+              <a:t><![CDATA[3. அவனுக்குப் பிரபுக்கள் குலமான எழுநூறு மனையாட்டிகளும், முந்நூறு மறுமனையாட்டிகளும் இருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21357,51 +22699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And it shall be, if you will hearken unto all that I command you, and will walk in my ways, and]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொண்டவனும், என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொண்டவனுமான என் தாசனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21489,51 +22831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do that is right in my sight, to keep my statutes and my commandments, as David my servant did; that]]></a:t>
+              <a:t><![CDATA[தாவீதினிமித்தம், அவன் உயிரோடிருக்கும் நாளெல்லாம் அவனை அதிபதியாக வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21621,51 +22963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I will be with you, and build you a sure house, as I built for David, and will give Israel unto you.]]></a:t>
+              <a:t><![CDATA[35. ஆனாலும் ராஜ்பாரத்தை அவன் குமாரன் கையிலிருந்து எடுத்து, அதிலே பத்துக் கோத்திரங்களை உனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21753,51 +23095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And I will for this afflict the seed of David, but not for ever.]]></a:t>
+              <a:t><![CDATA[தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21885,51 +23227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. Solomon sought therefore to kill Jeroboam. And Jeroboam arose, and fled into Egypt, unto Shishak]]></a:t>
+              <a:t><![CDATA[36. என் நாமம் விளங்கும்படிக்கு, நான் தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே என் சமுகத்தில் என் தாசனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22017,51 +23359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king of Egypt, and was in Egypt until the death of Solomon.]]></a:t>
+              <a:t><![CDATA[தாவீதுக்கு எந்நாளும் ஒரு விளக்கு இருக்கத்தக்கதாக, அவன் குமாரனுக்கு ஒரு கோத்திரத்தைக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22149,51 +23491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And the rest of the acts of Solomon, and all that he did, and his wisdom, are they not written]]></a:t>
+              <a:t><![CDATA[37. நீ உன் மனவிருப்பத்தின்படி ஆண்டுகொண்டு, இஸ்ரவேலின்மேல் ராஜாவாய் இருப்பதற்காக நான் உன்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22281,51 +23623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the book of the acts of Solomon?]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22413,51 +23755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And the time that Solomon reigned in Jerusalem over all Israel was forty years.]]></a:t>
+              <a:t><![CDATA[38. நான் உனக்குக் கட்டளையிட்டதையெல்லாம் நீ கேட்டுக் கைக்கொண்டு, நீ என் வழிகளில் நடந்து, என் தாசனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22545,51 +23887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And Solomon slept with his fathers, and was buried in the city of David his father: and Rehoboam]]></a:t>
+              <a:t><![CDATA[தாவீது செய்ததுபோல, என் கட்டளைகளையும் என் கற்பனைகளையும் கைக்கொள்ளும்படிக்கு என் பார்வைக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22677,51 +24019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For it came to pass, when Solomon was old, that his wives turned away his heart after other gods:]]></a:t>
+              <a:t><![CDATA[அவனுடைய ஸ்திரீகள் அவன் இருதயத்தை வழுவிப்போகப் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22809,51 +24151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[செம்மையானதைச் செய்கிறதுண்டானால், நான் உன்னோடிருந்து, நான் தாவீதுக்குக் கட்டினதுபோல உனக்கும் நிலையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22869,92 +24211,1280 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வீட்டைக் கட்டி இஸ்ரவேலை உனக்குத் தருவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. இப்படி நான் இந்தக் காரியத்தினிமித்தம் தாவீதின் சந்ததியைச் சிறுமைப்படுத்துவேன்; ஆகிலும் எந்நாளும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்படியிராது என்று சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. அதினிமித்தம் சாலொமோன் யெரொபெயாமைக் கொல்ல வகைதேடினான்; யெரொபெயாம் எழுந்து, எகிப்திற்குச் சீஷாக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னும் எகிப்தின் ராஜாவினிடத்தில் ஓடிப்போய், சாலொமோன் மரணமடையுமட்டும் எகிப்தில் இருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. சாலொமோனின் மற்ற நடபடிகளும், அவன் செய்தவை அனைத்தும், அவனுடைய ஞானமும், சாலொமோனுடைய நடபடிப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. சாலொமோன் எருசலேமிலே இஸ்ரவேலையெல்லாம் அரசாண்ட நாட்கள் நாற்பது வருஷம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. சாலொமோன் தன் பிதாக்களோடே நித்திரையடைந்து, தன் தகப்பனாகிய தாவீதின் நகரத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22980,51 +25510,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23155,51 +25685,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>90</Slides>
+  <Slides>100</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>