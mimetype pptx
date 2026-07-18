--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -165,50 +165,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -276,50 +282,53 @@
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -504,53 +513,56 @@
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
-  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -828,51 +840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சாலொமோன் தன் தகப்பனாகிய தாவீதைப்போல கர்த்தரைப் பூரணமாய்ப் பின்பற்றாமல், கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[5. சாலொமோன் சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், அம்மோனியரின் அருவருப்பாகிய மில்கோமையும் பின்பற்றினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1046,51 +1058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[6. சாலொமோன் தன் தகப்பனாகிய தாவீதைப்போல கர்த்தரைப் பூரணமாய்ப் பின்பற்றாமல், கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1155,51 +1167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சாலொமோன் எருசலேமுக்கு எதிரான மலையிலே மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின் அருவருப்பாகிய மோளோகுக்கும் மேடையைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1264,51 +1276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சாலொமோன் எருசலேமுக்கு எதிரான மலையிலே மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின் அருவருப்பாகிய மோளோகுக்கும் மேடையைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1373,51 +1385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சாலொமோன் எருசலேமுக்கு எதிரான மலையிலே மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின் அருவருப்பாகிய மோளோகுக்கும் மேடையைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[8. இப்படியே தங்கள் தேவர்களுக்குத் தூபங்காட்டிப் பலியிடுகிற அந்நியஜாதியாரான தன் ஸ்திரீகள் எல்லாருக்காகவும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1482,51 +1494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சாலொமோன் எருசலேமுக்கு எதிரான மலையிலே மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின் அருவருப்பாகிய மோளோகுக்கும் மேடையைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[8. இப்படியே தங்கள் தேவர்களுக்குத் தூபங்காட்டிப் பலியிடுகிற அந்நியஜாதியாரான தன் ஸ்திரீகள் எல்லாருக்காகவும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1591,51 +1603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆனாலும் ராஜ்யபார முழுவதையும் நான் அவன் கையிலிருந்து எடுத்துப் போடுவதில்லை; நான் தெரிந்துகொண்டவனும், என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொண்டவனுமான என் தாசனாகிய தாவீதினிமித்தம், அவன் உயிரோடிருக்கும் நாளெல்லாம் அவனை அதிபதியாக வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சாலொமோனுக்கு இரண்டுவிசை தரிசனமாகி, அந்நியதேவர்களைப் பின்பற்றவேண்டாம் என்று கட்டளையிட்டிருந்தும், அவன் கர்த்தரை விட்டுத் தன் இருதயத்தைத் திருப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1809,51 +1821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆனாலும் ராஜ்யபார முழுவதையும் நான் அவன் கையிலிருந்து எடுத்துப் போடுவதில்லை; நான் தெரிந்துகொண்டவனும், என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொண்டவனுமான என் தாசனாகிய தாவீதினிமித்தம், அவன் உயிரோடிருக்கும் நாளெல்லாம் அவனை அதிபதியாக வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சாலொமோனுக்கு இரண்டுவிசை தரிசனமாகி, அந்நியதேவர்களைப் பின்பற்றவேண்டாம் என்று கட்டளையிட்டிருந்தும், அவன் கர்த்தரை விட்டுத் தன் இருதயத்தைத் திருப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1918,51 +1930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆனாலும் ராஜ்யபார முழுவதையும் நான் அவன் கையிலிருந்து எடுத்துப் போடுவதில்லை; நான் தெரிந்துகொண்டவனும், என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொண்டவனுமான என் தாசனாகிய தாவீதினிமித்தம், அவன் உயிரோடிருக்கும் நாளெல்லாம் அவனை அதிபதியாக வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. அவர் கற்பித்ததைக் கைக்கொள்ளாமற்போனதினால் கர்த்தர் அவன்மேல் கோபமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2027,51 +2039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படியே தங்கள் தேவர்களுக்குத் தூபங்காட்டிப் பலியிடுகிற அந்நியஜாதியாரான தன் ஸ்திரீகள் எல்லாருக்காகவும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[10. அவர் கற்பித்ததைக் கைக்கொள்ளாமற்போனதினால் கர்த்தர் அவன்மேல் கோபமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2136,51 +2148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படியே தங்கள் தேவர்களுக்குத் தூபங்காட்டிப் பலியிடுகிற அந்நியஜாதியாரான தன் ஸ்திரீகள் எல்லாருக்காகவும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் கர்த்தர் சாலொமோனை நோக்கி: நான் உனக்குக் கட்டளையிட்ட என் உடன்படிக்கையையும் என் கட்டளைகளையும் நீ கைக்கொள்ளாமற்போய் இந்தக் காரியத்தைச் செய்தபடியினால், ராஜ்யபாரத்தை உன்னிடத்திலிருந்து பிடுங்கி, அதை உன் ஊழியக்காரனுக்குக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2245,51 +2257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சாலொமோனுக்கு இரண்டுவிசை தரிசனமாகி, அந்நியதேவர்களைப் பின்பற்றவேண்டாம் என்று கட்டளையிட்டிருந்தும், அவன் கர்த்தரை விட்டுத் தன் இருதயத்தைத் திருப்பி,]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் கர்த்தர் சாலொமோனை நோக்கி: நான் உனக்குக் கட்டளையிட்ட என் உடன்படிக்கையையும் என் கட்டளைகளையும் நீ கைக்கொள்ளாமற்போய் இந்தக் காரியத்தைச் செய்தபடியினால், ராஜ்யபாரத்தை உன்னிடத்திலிருந்து பிடுங்கி, அதை உன் ஊழியக்காரனுக்குக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2354,51 +2366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சாலொமோனுக்கு இரண்டுவிசை தரிசனமாகி, அந்நியதேவர்களைப் பின்பற்றவேண்டாம் என்று கட்டளையிட்டிருந்தும், அவன் கர்த்தரை விட்டுத் தன் இருதயத்தைத் திருப்பி,]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் கர்த்தர் சாலொமோனை நோக்கி: நான் உனக்குக் கட்டளையிட்ட என் உடன்படிக்கையையும் என் கட்டளைகளையும் நீ கைக்கொள்ளாமற்போய் இந்தக் காரியத்தைச் செய்தபடியினால், ராஜ்யபாரத்தை உன்னிடத்திலிருந்து பிடுங்கி, அதை உன் ஊழியக்காரனுக்குக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2463,51 +2475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆனாலும் ராஜ்பாரத்தை அவன் குமாரன் கையிலிருந்து எடுத்து, அதிலே பத்துக் கோத்திரங்களை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[12. ஆகிலும் உன் தகப்பனாகிய தாவீதினிமித்தம், நான் அதை உன் நாட்களிலே செய்வதில்லை; உன் குமாரனுடைய கையினின்று அதைப் பிடுங்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2572,51 +2584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் கற்பித்ததைக் கைக்கொள்ளாமற்போனதினால் கர்த்தர் அவன்மேல் கோபமானார்.]]></a:t>
+              <a:t><![CDATA[12. ஆகிலும் உன் தகப்பனாகிய தாவீதினிமித்தம், நான் அதை உன் நாட்களிலே செய்வதில்லை; உன் குமாரனுடைய கையினின்று அதைப் பிடுங்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2681,51 +2693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் கற்பித்ததைக் கைக்கொள்ளாமற்போனதினால் கர்த்தர் அவன்மேல் கோபமானார்.]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் ராஜ்யம் முழுவதையும் நான் பிடுங்காமல், என் தாசனாகிய தாவீதினிமித்தமும், நான் தெரிந்துகொண்ட எருசலேமினிமித்தமும், ஒரு கோத்திரத்தை நான் உன் குமாரனுக்குக் கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2790,51 +2802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. என் நாமம் விளங்கும்படிக்கு, நான் தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே என் சமுகத்தில் என் தாசனாகிய தாவீதுக்கு எந்நாளும் ஒரு விளக்கு இருக்கத்தக்கதாக, அவன் குமாரனுக்கு ஒரு கோத்திரத்தைக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் ராஜ்யம் முழுவதையும் நான் பிடுங்காமல், என் தாசனாகிய தாவீதினிமித்தமும், நான் தெரிந்துகொண்ட எருசலேமினிமித்தமும், ஒரு கோத்திரத்தை நான் உன் குமாரனுக்குக் கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3008,51 +3020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. என் நாமம் விளங்கும்படிக்கு, நான் தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே என் சமுகத்தில் என் தாசனாகிய தாவீதுக்கு எந்நாளும் ஒரு விளக்கு இருக்கத்தக்கதாக, அவன் குமாரனுக்கு ஒரு கோத்திரத்தைக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் ஏதோமியனாகிய ஆதாத் என்னும் ஒரு விரோதியைச் சாலொமோனுக்கு எழுப்பினார்; இவன் ஏதோமிலிருந்த ராஜகுலமானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3117,51 +3129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் கர்த்தர் சாலொமோனை நோக்கி: நான் உனக்குக் கட்டளையிட்ட என் உடன்படிக்கையையும் என் கட்டளைகளையும் நீ கைக்கொள்ளாமற்போய் இந்தக் காரியத்தைச் செய்தபடியினால், ராஜ்யபாரத்தை உன்னிடத்திலிருந்து பிடுங்கி, அதை உன் ஊழியக்காரனுக்குக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் ஏதோமியனாகிய ஆதாத் என்னும் ஒரு விரோதியைச் சாலொமோனுக்கு எழுப்பினார்; இவன் ஏதோமிலிருந்த ராஜகுலமானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3226,51 +3238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் கர்த்தர் சாலொமோனை நோக்கி: நான் உனக்குக் கட்டளையிட்ட என் உடன்படிக்கையையும் என் கட்டளைகளையும் நீ கைக்கொள்ளாமற்போய் இந்தக் காரியத்தைச் செய்தபடியினால், ராஜ்யபாரத்தை உன்னிடத்திலிருந்து பிடுங்கி, அதை உன் ஊழியக்காரனுக்குக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. தாவீது ஏதோமில் இருக்கும்போது படைத்தலைவனாகிய யோவாப் ஏதோமிலுள்ள ஆண்மக்களையெல்லாம் சங்கரித்து, வெட்டுண்டவர்களை அடக்கம்பண்ணப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3335,51 +3347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ உன் மனவிருப்பத்தின்படி ஆண்டுகொண்டு, இஸ்ரவேலின்மேல் ராஜாவாய் இருப்பதற்காக நான் உன்னைத் தெரிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[15. தாவீது ஏதோமில் இருக்கும்போது படைத்தலைவனாகிய யோவாப் ஏதோமிலுள்ள ஆண்மக்களையெல்லாம் சங்கரித்து, வெட்டுண்டவர்களை அடக்கம்பண்ணப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3444,51 +3456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ உன் மனவிருப்பத்தின்படி ஆண்டுகொண்டு, இஸ்ரவேலின்மேல் ராஜாவாய் இருப்பதற்காக நான் உன்னைத் தெரிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[16. அவர்களையெல்லாம் சங்கரிக்குமளவும், தானும் இஸ்ரவேல் அனைத்தும் அங்கே ஆறுமாதம் இருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3553,51 +3565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் உன் தகப்பனாகிய தாவீதினிமித்தம், நான் அதை உன் நாட்களிலே செய்வதில்லை; உன் குமாரனுடைய கையினின்று அதைப் பிடுங்குவேன்.]]></a:t>
+              <a:t><![CDATA[17. ஆதாதும் அவனோடேகூட அவள் தகப்பனுடைய ஊழியக்காரரில் சில ஏதோமியரும் எகிப்திற்குப்போக ஓடிப்போனார்கள்; ஆதாத் அப்பொழுது ஒரு சிறுபிள்ளையாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3662,51 +3674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் உன் தகப்பனாகிய தாவீதினிமித்தம், நான் அதை உன் நாட்களிலே செய்வதில்லை; உன் குமாரனுடைய கையினின்று அதைப் பிடுங்குவேன்.]]></a:t>
+              <a:t><![CDATA[17. ஆதாதும் அவனோடேகூட அவள் தகப்பனுடைய ஊழியக்காரரில் சில ஏதோமியரும் எகிப்திற்குப்போக ஓடிப்போனார்கள்; ஆதாத் அப்பொழுது ஒரு சிறுபிள்ளையாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3771,51 +3783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நான் உனக்குக் கட்டளையிட்டதையெல்லாம் நீ கேட்டுக் கைக்கொண்டு, நீ என் வழிகளில் நடந்து, என் தாசனாகிய தாவீது செய்ததுபோல, என் கட்டளைகளையும் என் கற்பனைகளையும் கைக்கொள்ளும்படிக்கு என் பார்வைக்குச் செம்மையானதைச் செய்கிறதுண்டானால், நான் உன்னோடிருந்து, நான் தாவீதுக்குக் கட்டினதுபோல உனக்கும் நிலையான வீட்டைக் கட்டி இஸ்ரவேலை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் மீதியானிலிருந்து எழுந்து, பாரானுக்குச் சென்று, பாரானிலே சில மனுஷரைக் கூட்டிக்கொண்டு, எகிப்திற்குப் பார்வோன் என்னும் எகிப்தின் ராஜாவினிடத்திற்குப் போனார்கள்; அவன் இவனுக்கு ஒரு வீடுகொடுத்து, இவனுக்கு ஆகாரத்தைத் திட்டம்பண்ணி, நிலத்தையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3880,51 +3892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நான் உனக்குக் கட்டளையிட்டதையெல்லாம் நீ கேட்டுக் கைக்கொண்டு, நீ என் வழிகளில் நடந்து, என் தாசனாகிய தாவீது செய்ததுபோல, என் கட்டளைகளையும் என் கற்பனைகளையும் கைக்கொள்ளும்படிக்கு என் பார்வைக்குச் செம்மையானதைச் செய்கிறதுண்டானால், நான் உன்னோடிருந்து, நான் தாவீதுக்குக் கட்டினதுபோல உனக்கும் நிலையான வீட்டைக் கட்டி இஸ்ரவேலை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் மீதியானிலிருந்து எழுந்து, பாரானுக்குச் சென்று, பாரானிலே சில மனுஷரைக் கூட்டிக்கொண்டு, எகிப்திற்குப் பார்வோன் என்னும் எகிப்தின் ராஜாவினிடத்திற்குப் போனார்கள்; அவன் இவனுக்கு ஒரு வீடுகொடுத்து, இவனுக்கு ஆகாரத்தைத் திட்டம்பண்ணி, நிலத்தையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3989,51 +4001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நான் உனக்குக் கட்டளையிட்டதையெல்லாம் நீ கேட்டுக் கைக்கொண்டு, நீ என் வழிகளில் நடந்து, என் தாசனாகிய தாவீது செய்ததுபோல, என் கட்டளைகளையும் என் கற்பனைகளையும் கைக்கொள்ளும்படிக்கு என் பார்வைக்குச் செம்மையானதைச் செய்கிறதுண்டானால், நான் உன்னோடிருந்து, நான் தாவீதுக்குக் கட்டினதுபோல உனக்கும் நிலையான வீட்டைக் கட்டி இஸ்ரவேலை உனக்குத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் மீதியானிலிருந்து எழுந்து, பாரானுக்குச் சென்று, பாரானிலே சில மனுஷரைக் கூட்டிக்கொண்டு, எகிப்திற்குப் பார்வோன் என்னும் எகிப்தின் ராஜாவினிடத்திற்குப் போனார்கள்; அவன் இவனுக்கு ஒரு வீடுகொடுத்து, இவனுக்கு ஆகாரத்தைத் திட்டம்பண்ணி, நிலத்தையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4207,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் ராஜ்யம் முழுவதையும் நான் பிடுங்காமல், என் தாசனாகிய தாவீதினிமித்தமும், நான் தெரிந்துகொண்ட எருசலேமினிமித்தமும், ஒரு கோத்திரத்தை நான் உன் குமாரனுக்குக் கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. ஆதாதுக்குப் பார்வோனின் கண்களில் மிகுந்த தயைகிடைத்தபடியினால், அவன் ராஜஸ்திரீயாகிய தாப்பெனேஸ் என்னும் தன் மனைவியின் சகோதரியை அவனுக்கு விவாகஞ்செய்துகொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4316,51 +4328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் ராஜ்யம் முழுவதையும் நான் பிடுங்காமல், என் தாசனாகிய தாவீதினிமித்தமும், நான் தெரிந்துகொண்ட எருசலேமினிமித்தமும், ஒரு கோத்திரத்தை நான் உன் குமாரனுக்குக் கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. ஆதாதுக்குப் பார்வோனின் கண்களில் மிகுந்த தயைகிடைத்தபடியினால், அவன் ராஜஸ்திரீயாகிய தாப்பெனேஸ் என்னும் தன் மனைவியின் சகோதரியை அவனுக்கு விவாகஞ்செய்துகொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4425,51 +4437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இப்படி நான் இந்தக் காரியத்தினிமித்தம் தாவீதின் சந்ததியைச் சிறுமைப்படுத்துவேன்; ஆகிலும் எந்நாளும் அப்படியிராது என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[20. தாப்பெனேசின் சகோதரியாகிய இவள் அவனுக்குக் கேனுபாத் என்னும் ஒரு குமாரனைப் பெற்றாள்; அவனைத் தாப்பெனேஸ் பார்வோனின் வீட்டிலே வளர்த்தாள்; அப்படியே கேனுபாத் பார்வோனின் வீட்டில் அவனுடைய குமாரருடன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4534,51 +4546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் ஏதோமியனாகிய ஆதாத் என்னும் ஒரு விரோதியைச் சாலொமோனுக்கு எழுப்பினார்; இவன் ஏதோமிலிருந்த ராஜகுலமானவன்.]]></a:t>
+              <a:t><![CDATA[20. தாப்பெனேசின் சகோதரியாகிய இவள் அவனுக்குக் கேனுபாத் என்னும் ஒரு குமாரனைப் பெற்றாள்; அவனைத் தாப்பெனேஸ் பார்வோனின் வீட்டிலே வளர்த்தாள்; அப்படியே கேனுபாத் பார்வோனின் வீட்டில் அவனுடைய குமாரருடன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4643,51 +4655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதினிமித்தம் சாலொமோன் யெரொபெயாமைக் கொல்ல வகைதேடினான்; யெரொபெயாம் எழுந்து, எகிப்திற்குச் சீஷாக் என்னும் எகிப்தின் ராஜாவினிடத்தில் ஓடிப்போய், சாலொமோன் மரணமடையுமட்டும் எகிப்தில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. தாவீது தன் பிதாக்களோடே நித்திரையடைந்தான் என்றும், படைத்தலைவனாகிய யோவாப் இறந்துபோனான் என்றும், எகிப்திலே ஆதாத் கேள்விப்பட்டபோது, ஆதாத் பார்வோனை நோக்கி: நான் என் சுயதேசத்துக்குப் போக என்னை அனுப்பவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4752,51 +4764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதினிமித்தம் சாலொமோன் யெரொபெயாமைக் கொல்ல வகைதேடினான்; யெரொபெயாம் எழுந்து, எகிப்திற்குச் சீஷாக் என்னும் எகிப்தின் ராஜாவினிடத்தில் ஓடிப்போய், சாலொமோன் மரணமடையுமட்டும் எகிப்தில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. தாவீது தன் பிதாக்களோடே நித்திரையடைந்தான் என்றும், படைத்தலைவனாகிய யோவாப் இறந்துபோனான் என்றும், எகிப்திலே ஆதாத் கேள்விப்பட்டபோது, ஆதாத் பார்வோனை நோக்கி: நான் என் சுயதேசத்துக்குப் போக என்னை அனுப்பவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4861,51 +4873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது ஏதோமில் இருக்கும்போது படைத்தலைவனாகிய யோவாப் ஏதோமிலுள்ள ஆண்மக்களையெல்லாம் சங்கரித்து, வெட்டுண்டவர்களை அடக்கம்பண்ணப்போனான்.]]></a:t>
+              <a:t><![CDATA[22. அதற்குப் பார்வோன்: இதோ, நீ உன் சுயதேசத்துக்குப்போக விரும்புகிறதற்கு, என்னிடத்தில் உனக்கு என்ன குறைவு இருக்கிறது என்றான்; அதற்கு அவன்: ஒரு குறைவும் இல்லை; ஆகிலும் என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4970,51 +4982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது ஏதோமில் இருக்கும்போது படைத்தலைவனாகிய யோவாப் ஏதோமிலுள்ள ஆண்மக்களையெல்லாம் சங்கரித்து, வெட்டுண்டவர்களை அடக்கம்பண்ணப்போனான்.]]></a:t>
+              <a:t><![CDATA[22. அதற்குப் பார்வோன்: இதோ, நீ உன் சுயதேசத்துக்குப்போக விரும்புகிறதற்கு, என்னிடத்தில் உனக்கு என்ன குறைவு இருக்கிறது என்றான்; அதற்கு அவன்: ஒரு குறைவும் இல்லை; ஆகிலும் என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5079,51 +5091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களையெல்லாம் சங்கரிக்குமளவும், தானும் இஸ்ரவேல் அனைத்தும் அங்கே ஆறுமாதம் இருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[23. எலியாதாவின் குமாரனாகிய ரேசோன் என்னும் வேறொரு விரோதியை தேவன் எழுப்பினார்; இவன் தன் ஆண்டவனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவை விட்டு ஓடிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5188,51 +5200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களையெல்லாம் சங்கரிக்குமளவும், தானும் இஸ்ரவேல் அனைத்தும் அங்கே ஆறுமாதம் இருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[23. எலியாதாவின் குமாரனாகிய ரேசோன் என்னும் வேறொரு விரோதியை தேவன் எழுப்பினார்; இவன் தன் ஆண்டவனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவை விட்டு ஓடிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5406,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சாலொமோனின் மற்ற நடபடிகளும், அவன் செய்தவை அனைத்தும், அவனுடைய ஞானமும், சாலொமோனுடைய நடபடிப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. தாவீது சோபாவில் உள்ளவர்களைக் கொன்று போடுகையில், அவன் தன்னோடே சில மனுஷரைச் சேர்த்துக்கொண்டு, அந்தக் கூட்டத்திற்குத் தலைவனானான்; இவர்கள் தமஸ்குவுக்குப் போய், அங்கே குடியிருந்து, தமஸ்குவில் ஆண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5515,51 +5527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சாலொமோனின் மற்ற நடபடிகளும், அவன் செய்தவை அனைத்தும், அவனுடைய ஞானமும், சாலொமோனுடைய நடபடிப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. தாவீது சோபாவில் உள்ளவர்களைக் கொன்று போடுகையில், அவன் தன்னோடே சில மனுஷரைச் சேர்த்துக்கொண்டு, அந்தக் கூட்டத்திற்குத் தலைவனானான்; இவர்கள் தமஸ்குவுக்குப் போய், அங்கே குடியிருந்து, தமஸ்குவில் ஆண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5624,51 +5636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதாதும் அவனோடேகூட அவள் தகப்பனுடைய ஊழியக்காரரில் சில ஏதோமியரும் எகிப்திற்குப்போக ஓடிப்போனார்கள்; ஆதாத் அப்பொழுது ஒரு சிறுபிள்ளையாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[25. ஆதாத் பொல்லாப்புச் செய்ததுமல்லாமல், ரேசொன் சாலொமோனுடைய நாளெல்லாம் இஸ்ரவேலுக்கு விரோதியாகி, சீரியாவின்மேல் ராஜாவாயிருந்து, இஸ்ரவேலைப் பகைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5733,51 +5745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதாதும் அவனோடேகூட அவள் தகப்பனுடைய ஊழியக்காரரில் சில ஏதோமியரும் எகிப்திற்குப்போக ஓடிப்போனார்கள்; ஆதாத் அப்பொழுது ஒரு சிறுபிள்ளையாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[25. ஆதாத் பொல்லாப்புச் செய்ததுமல்லாமல், ரேசொன் சாலொமோனுடைய நாளெல்லாம் இஸ்ரவேலுக்கு விரோதியாகி, சீரியாவின்மேல் ராஜாவாயிருந்து, இஸ்ரவேலைப் பகைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5842,51 +5854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சாலொமோன் எருசலேமிலே இஸ்ரவேலையெல்லாம் அரசாண்ட நாட்கள் நாற்பது வருஷம்.]]></a:t>
+              <a:t><![CDATA[26. சேரேதா ஊரிலுள்ள எப்பிராயீம் மனுஷனாகிய நேபாத்தின் குமாரன் யெரொபெயாம் என்னும் சாலொமோனின் ஊழியக்காரனும் ராஜாவுக்கு விரோதமாய்க் கையெடுத்தான்; அவனுடைய தாய் செரூகாள் என்னும் பேருள்ள ஒரு விதவை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5951,51 +5963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் மீதியானிலிருந்து எழுந்து, பாரானுக்குச் சென்று, பாரானிலே சில மனுஷரைக் கூட்டிக்கொண்டு, எகிப்திற்குப் பார்வோன் என்னும் எகிப்தின் ராஜாவினிடத்திற்குப் போனார்கள்; அவன் இவனுக்கு ஒரு வீடுகொடுத்து, இவனுக்கு ஆகாரத்தைத் திட்டம்பண்ணி, நிலத்தையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[26. சேரேதா ஊரிலுள்ள எப்பிராயீம் மனுஷனாகிய நேபாத்தின் குமாரன் யெரொபெயாம் என்னும் சாலொமோனின் ஊழியக்காரனும் ராஜாவுக்கு விரோதமாய்க் கையெடுத்தான்; அவனுடைய தாய் செரூகாள் என்னும் பேருள்ள ஒரு விதவை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6060,51 +6072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் மீதியானிலிருந்து எழுந்து, பாரானுக்குச் சென்று, பாரானிலே சில மனுஷரைக் கூட்டிக்கொண்டு, எகிப்திற்குப் பார்வோன் என்னும் எகிப்தின் ராஜாவினிடத்திற்குப் போனார்கள்; அவன் இவனுக்கு ஒரு வீடுகொடுத்து, இவனுக்கு ஆகாரத்தைத் திட்டம்பண்ணி, நிலத்தையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[27. அவன் ராஜாவுக்கு விரோதமாய்க் கையெடுத்த முகாந்தரம் என்னவென்றால், சாலொமோன் மில்லோவைக்கட்டி, தன் தகப்பனாகிய தாவீதுடைய நகரத்தின் இடிந்துபோன இடங்களைப் பழுது பார்த்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6169,51 +6181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் மீதியானிலிருந்து எழுந்து, பாரானுக்குச் சென்று, பாரானிலே சில மனுஷரைக் கூட்டிக்கொண்டு, எகிப்திற்குப் பார்வோன் என்னும் எகிப்தின் ராஜாவினிடத்திற்குப் போனார்கள்; அவன் இவனுக்கு ஒரு வீடுகொடுத்து, இவனுக்கு ஆகாரத்தைத் திட்டம்பண்ணி, நிலத்தையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[27. அவன் ராஜாவுக்கு விரோதமாய்க் கையெடுத்த முகாந்தரம் என்னவென்றால், சாலொமோன் மில்லோவைக்கட்டி, தன் தகப்பனாகிய தாவீதுடைய நகரத்தின் இடிந்துபோன இடங்களைப் பழுது பார்த்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6278,51 +6290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. சாலொமோன் தன் பிதாக்களோடே நித்திரையடைந்து, தன் தகப்பனாகிய தாவீதின் நகரத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ரெகொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[28. யெரொபெயாம் என்பவன் பராக்கிரமசாலியாயிருந்தான்; அவன் காரிய சமர்த்தனான வாலிபன் என்று சாலொமோன் கண்டு, யோசேப்பு வம்சத்தாரின் காரியத்தையெல்லாம் அவன் விசாரிப்புக்கு ஒப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6387,51 +6399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. சாலொமோன் தன் பிதாக்களோடே நித்திரையடைந்து, தன் தகப்பனாகிய தாவீதின் நகரத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ரெகொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[28. யெரொபெயாம் என்பவன் பராக்கிரமசாலியாயிருந்தான்; அவன் காரிய சமர்த்தனான வாலிபன் என்று சாலொமோன் கண்டு, யோசேப்பு வம்சத்தாரின் காரியத்தையெல்லாம் அவன் விசாரிப்புக்கு ஒப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6605,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதாதுக்குப் பார்வோனின் கண்களில் மிகுந்த தயைகிடைத்தபடியினால், அவன் ராஜஸ்திரீயாகிய தாப்பெனேஸ் என்னும் தன் மனைவியின் சகோதரியை அவனுக்கு விவாகஞ்செய்துகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[29. அக்காலத்திலே யெரொபெயாம் எருசலேமிலிருந்து வெளியே போகிற போது, சீலோனியனான அகியா என்னும் தீர்க்கதரிசி புதுச்சால்வையைப் போர்த்துக்கொண்டிருந்து, வழியிலே அவனைக் கண்டான்; இருவரும் வயல்வெளியிலே தனித்திருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6714,51 +6726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதாதுக்குப் பார்வோனின் கண்களில் மிகுந்த தயைகிடைத்தபடியினால், அவன் ராஜஸ்திரீயாகிய தாப்பெனேஸ் என்னும் தன் மனைவியின் சகோதரியை அவனுக்கு விவாகஞ்செய்துகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[29. அக்காலத்திலே யெரொபெயாம் எருசலேமிலிருந்து வெளியே போகிற போது, சீலோனியனான அகியா என்னும் தீர்க்கதரிசி புதுச்சால்வையைப் போர்த்துக்கொண்டிருந்து, வழியிலே அவனைக் கண்டான்; இருவரும் வயல்வெளியிலே தனித்திருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6823,51 +6835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாப்பெனேசின் சகோதரியாகிய இவள் அவனுக்குக் கேனுபாத் என்னும் ஒரு குமாரனைப் பெற்றாள்; அவனைத் தாப்பெனேஸ் பார்வோனின் வீட்டிலே வளர்த்தாள்; அப்படியே கேனுபாத் பார்வோனின் வீட்டில் அவனுடைய குமாரருடன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[29. அக்காலத்திலே யெரொபெயாம் எருசலேமிலிருந்து வெளியே போகிற போது, சீலோனியனான அகியா என்னும் தீர்க்கதரிசி புதுச்சால்வையைப் போர்த்துக்கொண்டிருந்து, வழியிலே அவனைக் கண்டான்; இருவரும் வயல்வெளியிலே தனித்திருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6932,51 +6944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாப்பெனேசின் சகோதரியாகிய இவள் அவனுக்குக் கேனுபாத் என்னும் ஒரு குமாரனைப் பெற்றாள்; அவனைத் தாப்பெனேஸ் பார்வோனின் வீட்டிலே வளர்த்தாள்; அப்படியே கேனுபாத் பார்வோனின் வீட்டில் அவனுடைய குமாரருடன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[30. அகியா தான் போர்த்துக்கொண்டிருந்த புதுச்சால்வையைப் பிடித்து, அதைப் பன்னிரண்டு துண்டாகக் கிழித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7041,51 +7053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது தன் பிதாக்களோடே நித்திரையடைந்தான் என்றும், படைத்தலைவனாகிய யோவாப் இறந்துபோனான் என்றும், எகிப்திலே ஆதாத் கேள்விப்பட்டபோது, ஆதாத் பார்வோனை நோக்கி: நான் என் சுயதேசத்துக்குப் போக என்னை அனுப்பவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. யெரொபெயாமை நோக்கி: பத்துத் துண்டுகளை எடுத்துக்கொள்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ராஜ்யபாரத்தைச் சாலொமோனுடைய கையிலிருந்து எடுத்துக் கிழித்து, உனக்குப் பத்துக் கோத்திரங்களைக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7150,51 +7162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது தன் பிதாக்களோடே நித்திரையடைந்தான் என்றும், படைத்தலைவனாகிய யோவாப் இறந்துபோனான் என்றும், எகிப்திலே ஆதாத் கேள்விப்பட்டபோது, ஆதாத் பார்வோனை நோக்கி: நான் என் சுயதேசத்துக்குப் போக என்னை அனுப்பவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. யெரொபெயாமை நோக்கி: பத்துத் துண்டுகளை எடுத்துக்கொள்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ராஜ்யபாரத்தைச் சாலொமோனுடைய கையிலிருந்து எடுத்துக் கிழித்து, உனக்குப் பத்துக் கோத்திரங்களைக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7259,51 +7271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குப் பார்வோன்: இதோ, நீ உன் சுயதேசத்துக்குப்போக விரும்புகிறதற்கு, என்னிடத்தில் உனக்கு என்ன குறைவு இருக்கிறது என்றான்; அதற்கு அவன்: ஒரு குறைவும் இல்லை; ஆகிலும் என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. ஆனாலும் என் தாசனாகிய தாவீதுக்காகவும், நான் இஸ்ரவேல் கோத்திரங்களில் எல்லாம் தெரிந்துகொண்ட எருசலேம் நகரத்துக்காகவும், ஒரு கோத்திரம் அவனுக்கு இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7368,51 +7380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குப் பார்வோன்: இதோ, நீ உன் சுயதேசத்துக்குப்போக விரும்புகிறதற்கு, என்னிடத்தில் உனக்கு என்ன குறைவு இருக்கிறது என்றான்; அதற்கு அவன்: ஒரு குறைவும் இல்லை; ஆகிலும் என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. ஆனாலும் என் தாசனாகிய தாவீதுக்காகவும், நான் இஸ்ரவேல் கோத்திரங்களில் எல்லாம் தெரிந்துகொண்ட எருசலேம் நகரத்துக்காகவும், ஒரு கோத்திரம் அவனுக்கு இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7477,51 +7489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எலியாதாவின் குமாரனாகிய ரேசோன் என்னும் வேறொரு விரோதியை தேவன் எழுப்பினார்; இவன் தன் ஆண்டவனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவை விட்டு ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7586,51 +7598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எலியாதாவின் குமாரனாகிய ரேசோன் என்னும் வேறொரு விரோதியை தேவன் எழுப்பினார்; இவன் தன் ஆண்டவனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவை விட்டு ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7804,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தாவீது சோபாவில் உள்ளவர்களைக் கொன்று போடுகையில், அவன் தன்னோடே சில மனுஷரைச் சேர்த்துக்கொண்டு, அந்தக் கூட்டத்திற்குத் தலைவனானான்; இவர்கள் தமஸ்குவுக்குப் போய், அங்கே குடியிருந்து, தமஸ்குவில் ஆண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7913,51 +7925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தாவீது சோபாவில் உள்ளவர்களைக் கொன்று போடுகையில், அவன் தன்னோடே சில மனுஷரைச் சேர்த்துக்கொண்டு, அந்தக் கூட்டத்திற்குத் தலைவனானான்; இவர்கள் தமஸ்குவுக்குப் போய், அங்கே குடியிருந்து, தமஸ்குவில் ஆண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் என்னைவிட்டு, சீதோனியரின் தேவியாகிய அஸ்தரோத்தையும், மோவாபியரின் தேவனாகிய காமோசையும், அம்மோன் புத்திரரின் தேவனாகிய மில்கோமையும் பணிந்துகொண்டு, அவன் தகப்பனாகிய தாவீதைப்போல என் பார்வைக்குச் செம்மையாய் இருக்கிறதைச் செய்யவும், என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளவும், அவர்கள் என் வழிகளில் நடவாமற்போனபடியினால் அப்படிச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8022,51 +8034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதாத் பொல்லாப்புச் செய்ததுமல்லாமல், ரேசொன் சாலொமோனுடைய நாளெல்லாம் இஸ்ரவேலுக்கு விரோதியாகி, சீரியாவின்மேல் ராஜாவாயிருந்து, இஸ்ரவேலைப் பகைத்தான்.]]></a:t>
+              <a:t><![CDATA[34. ஆனாலும் ராஜ்யபார முழுவதையும் நான் அவன் கையிலிருந்து எடுத்துப் போடுவதில்லை; நான் தெரிந்துகொண்டவனும், என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொண்டவனுமான என் தாசனாகிய தாவீதினிமித்தம், அவன் உயிரோடிருக்கும் நாளெல்லாம் அவனை அதிபதியாக வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8131,51 +8143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதாத் பொல்லாப்புச் செய்ததுமல்லாமல், ரேசொன் சாலொமோனுடைய நாளெல்லாம் இஸ்ரவேலுக்கு விரோதியாகி, சீரியாவின்மேல் ராஜாவாயிருந்து, இஸ்ரவேலைப் பகைத்தான்.]]></a:t>
+              <a:t><![CDATA[34. ஆனாலும் ராஜ்யபார முழுவதையும் நான் அவன் கையிலிருந்து எடுத்துப் போடுவதில்லை; நான் தெரிந்துகொண்டவனும், என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொண்டவனுமான என் தாசனாகிய தாவீதினிமித்தம், அவன் உயிரோடிருக்கும் நாளெல்லாம் அவனை அதிபதியாக வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8240,51 +8252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சேரேதா ஊரிலுள்ள எப்பிராயீம் மனுஷனாகிய நேபாத்தின் குமாரன் யெரொபெயாம் என்னும் சாலொமோனின் ஊழியக்காரனும் ராஜாவுக்கு விரோதமாய்க் கையெடுத்தான்; அவனுடைய தாய் செரூகாள் என்னும் பேருள்ள ஒரு விதவை.]]></a:t>
+              <a:t><![CDATA[34. ஆனாலும் ராஜ்யபார முழுவதையும் நான் அவன் கையிலிருந்து எடுத்துப் போடுவதில்லை; நான் தெரிந்துகொண்டவனும், என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொண்டவனுமான என் தாசனாகிய தாவீதினிமித்தம், அவன் உயிரோடிருக்கும் நாளெல்லாம் அவனை அதிபதியாக வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8349,51 +8361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சேரேதா ஊரிலுள்ள எப்பிராயீம் மனுஷனாகிய நேபாத்தின் குமாரன் யெரொபெயாம் என்னும் சாலொமோனின் ஊழியக்காரனும் ராஜாவுக்கு விரோதமாய்க் கையெடுத்தான்; அவனுடைய தாய் செரூகாள் என்னும் பேருள்ள ஒரு விதவை.]]></a:t>
+              <a:t><![CDATA[35. ஆனாலும் ராஜ்பாரத்தை அவன் குமாரன் கையிலிருந்து எடுத்து, அதிலே பத்துக் கோத்திரங்களை உனக்குத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8458,51 +8470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் ராஜாவுக்கு விரோதமாய்க் கையெடுத்த முகாந்தரம் என்னவென்றால், சாலொமோன் மில்லோவைக்கட்டி, தன் தகப்பனாகிய தாவீதுடைய நகரத்தின் இடிந்துபோன இடங்களைப் பழுது பார்த்தபோது,]]></a:t>
+              <a:t><![CDATA[36. என் நாமம் விளங்கும்படிக்கு, நான் தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே என் சமுகத்தில் என் தாசனாகிய தாவீதுக்கு எந்நாளும் ஒரு விளக்கு இருக்கத்தக்கதாக, அவன் குமாரனுக்கு ஒரு கோத்திரத்தைக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8567,51 +8579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் ராஜாவுக்கு விரோதமாய்க் கையெடுத்த முகாந்தரம் என்னவென்றால், சாலொமோன் மில்லோவைக்கட்டி, தன் தகப்பனாகிய தாவீதுடைய நகரத்தின் இடிந்துபோன இடங்களைப் பழுது பார்த்தபோது,]]></a:t>
+              <a:t><![CDATA[36. என் நாமம் விளங்கும்படிக்கு, நான் தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே என் சமுகத்தில் என் தாசனாகிய தாவீதுக்கு எந்நாளும் ஒரு விளக்கு இருக்கத்தக்கதாக, அவன் குமாரனுக்கு ஒரு கோத்திரத்தைக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8676,51 +8688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யெரொபெயாம் என்பவன் பராக்கிரமசாலியாயிருந்தான்; அவன் காரிய சமர்த்தனான வாலிபன் என்று சாலொமோன் கண்டு, யோசேப்பு வம்சத்தாரின் காரியத்தையெல்லாம் அவன் விசாரிப்புக்கு ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[37. நீ உன் மனவிருப்பத்தின்படி ஆண்டுகொண்டு, இஸ்ரவேலின்மேல் ராஜாவாய் இருப்பதற்காக நான் உன்னைத் தெரிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8785,51 +8797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யெரொபெயாம் என்பவன் பராக்கிரமசாலியாயிருந்தான்; அவன் காரிய சமர்த்தனான வாலிபன் என்று சாலொமோன் கண்டு, யோசேப்பு வம்சத்தாரின் காரியத்தையெல்லாம் அவன் விசாரிப்புக்கு ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[37. நீ உன் மனவிருப்பத்தின்படி ஆண்டுகொண்டு, இஸ்ரவேலின்மேல் ராஜாவாய் இருப்பதற்காக நான் உன்னைத் தெரிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9003,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்காலத்திலே யெரொபெயாம் எருசலேமிலிருந்து வெளியே போகிற போது, சீலோனியனான அகியா என்னும் தீர்க்கதரிசி புதுச்சால்வையைப் போர்த்துக்கொண்டிருந்து, வழியிலே அவனைக் கண்டான்; இருவரும் வயல்வெளியிலே தனித்திருக்கையில்,]]></a:t>
+              <a:t><![CDATA[38. நான் உனக்குக் கட்டளையிட்டதையெல்லாம் நீ கேட்டுக் கைக்கொண்டு, நீ என் வழிகளில் நடந்து, என் தாசனாகிய தாவீது செய்ததுபோல, என் கட்டளைகளையும் என் கற்பனைகளையும் கைக்கொள்ளும்படிக்கு என் பார்வைக்குச் செம்மையானதைச் செய்கிறதுண்டானால், நான் உன்னோடிருந்து, நான் தாவீதுக்குக் கட்டினதுபோல உனக்கும் நிலையான வீட்டைக் கட்டி இஸ்ரவேலை உனக்குத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9112,51 +9124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்காலத்திலே யெரொபெயாம் எருசலேமிலிருந்து வெளியே போகிற போது, சீலோனியனான அகியா என்னும் தீர்க்கதரிசி புதுச்சால்வையைப் போர்த்துக்கொண்டிருந்து, வழியிலே அவனைக் கண்டான்; இருவரும் வயல்வெளியிலே தனித்திருக்கையில்,]]></a:t>
+              <a:t><![CDATA[38. நான் உனக்குக் கட்டளையிட்டதையெல்லாம் நீ கேட்டுக் கைக்கொண்டு, நீ என் வழிகளில் நடந்து, என் தாசனாகிய தாவீது செய்ததுபோல, என் கட்டளைகளையும் என் கற்பனைகளையும் கைக்கொள்ளும்படிக்கு என் பார்வைக்குச் செம்மையானதைச் செய்கிறதுண்டானால், நான் உன்னோடிருந்து, நான் தாவீதுக்குக் கட்டினதுபோல உனக்கும் நிலையான வீட்டைக் கட்டி இஸ்ரவேலை உனக்குத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9221,51 +9233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அகியா தான் போர்த்துக்கொண்டிருந்த புதுச்சால்வையைப் பிடித்து, அதைப் பன்னிரண்டு துண்டாகக் கிழித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[38. நான் உனக்குக் கட்டளையிட்டதையெல்லாம் நீ கேட்டுக் கைக்கொண்டு, நீ என் வழிகளில் நடந்து, என் தாசனாகிய தாவீது செய்ததுபோல, என் கட்டளைகளையும் என் கற்பனைகளையும் கைக்கொள்ளும்படிக்கு என் பார்வைக்குச் செம்மையானதைச் செய்கிறதுண்டானால், நான் உன்னோடிருந்து, நான் தாவீதுக்குக் கட்டினதுபோல உனக்கும் நிலையான வீட்டைக் கட்டி இஸ்ரவேலை உனக்குத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9330,51 +9342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அகியா தான் போர்த்துக்கொண்டிருந்த புதுச்சால்வையைப் பிடித்து, அதைப் பன்னிரண்டு துண்டாகக் கிழித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[39. இப்படி நான் இந்தக் காரியத்தினிமித்தம் தாவீதின் சந்ததியைச் சிறுமைப்படுத்துவேன்; ஆகிலும் எந்நாளும் அப்படியிராது என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9439,51 +9451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யெரொபெயாமை நோக்கி: பத்துத் துண்டுகளை எடுத்துக்கொள்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ராஜ்யபாரத்தைச் சாலொமோனுடைய கையிலிருந்து எடுத்துக் கிழித்து, உனக்குப் பத்துக் கோத்திரங்களைக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[40. அதினிமித்தம் சாலொமோன் யெரொபெயாமைக் கொல்ல வகைதேடினான்; யெரொபெயாம் எழுந்து, எகிப்திற்குச் சீஷாக் என்னும் எகிப்தின் ராஜாவினிடத்தில் ஓடிப்போய், சாலொமோன் மரணமடையுமட்டும் எகிப்தில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9548,51 +9560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யெரொபெயாமை நோக்கி: பத்துத் துண்டுகளை எடுத்துக்கொள்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ராஜ்யபாரத்தைச் சாலொமோனுடைய கையிலிருந்து எடுத்துக் கிழித்து, உனக்குப் பத்துக் கோத்திரங்களைக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[40. அதினிமித்தம் சாலொமோன் யெரொபெயாமைக் கொல்ல வகைதேடினான்; யெரொபெயாம் எழுந்து, எகிப்திற்குச் சீஷாக் என்னும் எகிப்தின் ராஜாவினிடத்தில் ஓடிப்போய், சாலொமோன் மரணமடையுமட்டும் எகிப்தில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9657,51 +9669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆனாலும் என் தாசனாகிய தாவீதுக்காகவும், நான் இஸ்ரவேல் கோத்திரங்களில் எல்லாம் தெரிந்துகொண்ட எருசலேம் நகரத்துக்காகவும், ஒரு கோத்திரம் அவனுக்கு இருக்கும்.]]></a:t>
+              <a:t><![CDATA[41. சாலொமோனின் மற்ற நடபடிகளும், அவன் செய்தவை அனைத்தும், அவனுடைய ஞானமும், சாலொமோனுடைய நடபடிப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9766,51 +9778,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆனாலும் என் தாசனாகிய தாவீதுக்காகவும், நான் இஸ்ரவேல் கோத்திரங்களில் எல்லாம் தெரிந்துகொண்ட எருசலேம் நகரத்துக்காகவும், ஒரு கோத்திரம் அவனுக்கு இருக்கும்.]]></a:t>
+              <a:t><![CDATA[41. சாலொமோனின் மற்ற நடபடிகளும், அவன் செய்தவை அனைத்தும், அவனுடைய ஞானமும், சாலொமோனுடைய நடபடிப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. சாலொமோன் எருசலேமிலே இஸ்ரவேலையெல்லாம் அரசாண்ட நாட்கள் நாற்பது வருஷம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. சாலொமோன் தன் பிதாக்களோடே நித்திரையடைந்து, தன் தகப்பனாகிய தாவீதின் நகரத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ரெகொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9876,50 +10106,159 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[4. சாலொமோன் வயதுசென்றபோது, அவனுடைய மனைவிகள் அவன் இருதயத்தை அந்நியதேவர்களைப் பின்பற்றும்படி சாயப்பண்ணினார்கள்; அதினால் அவனுடைய இருதயம் அவன் தகப்பனாகிய தாவீதின் இருதயத்தைப்போல, தன் தேவனாகிய கர்த்தரோடே உத்தமமாயிருக்கவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. சாலொமோன் தன் பிதாக்களோடே நித்திரையடைந்து, தன் தகப்பனாகிய தாவீதின் நகரத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ரெகொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9954,51 +10293,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506664" r:id="rId1"/>
+    <p:sldLayoutId id="2473417928" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10678,54 +11017,78 @@
 
 <file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10830,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿದರು. ಅವನ ಹೃದಯವು ತನ್ನ ತಂದೆಯಾದ ದಾವೀದನ ಹೃದಯದ ಹಾಗೆ ತನ್ನ ದೇವರಾದ ಕರ್ತನ ಸಂಗಡ ಪರಿಪೂರ್ಣವಾಗಿ ಇರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[and his heart was not perfect with the LORD his God, as was the heart of David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಸೊಲೊಮೋನನು ಚೀದೋನ್ಯರ ದೇವತೆಯಾದ ಅಷ್ಟೋರೆತನ್ನೂ ಅಮ್ಮೋ ನ್ಯರ ಅಸಹ್ಯಕರವಾದ ಮಿಲ್ಕೋಮನ್ನೂ ಹಿಂಬಾ ಲಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[5. For Solomon went after Ashtoreth the goddess of the Zidonians, and after Milcom the abomination]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಹೀಗೆಯೇ ಸೊಲೊಮೋನನು ತನ್ನ ತಂದೆಯಾದ ದಾವೀದನ ಹಾಗೆ ಕರ್ತನನ್ನು ಪೂರ್ಣವಾಗಿ ಹಿಂಬಾಲಿಸದೆ ಕರ್ತನ ಸಮ್ಮುಖದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[of the Ammonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಟ್ಟದ್ದನ್ನು ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[6. And Solomon did evil in the sight of the LORD, and went not fully after the LORD, as did David]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಅವನ ತಂದೆಯಾದ ದಾವೀದನ ಹಾಗೆ ನನ್ನ ಕಟ್ಟಳೆಗಳನ್ನೂ ನ್ಯಾಯಗಳನ್ನೂ ಕೈಕೊಳ್ಳು ವದಕ್ಕೂ ನನ್ನ ದೃಷ್ಟಿಗೆ]]></a:t>
+              <a:t><![CDATA[his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೆಚ್ಚಿಕೆಯಾದದ್ದನ್ನು ಮಾಡು ವದಕ್ಕೂ ಅವರು ನನ್ನ ಮಾರ್ಗಗಳಲ್ಲಿ ನಡೆಯದೆ ನನ್ನನ್ನು ಬಿಟ್ಟು ಚೀದೋನ್ಯರ ದೇವತೆಯಾದ ಅಷ್ಟೋ]]></a:t>
+              <a:t><![CDATA[7. Then did Solomon build an high place for Chemosh, the abomination of Moab, in the hill that is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರೆತನ್ನೂ ಮೋವಾಬ್ಯರ ದೇವರಾದ ಕೆಮೋಷನ್ನೂ ಅಮ್ಮೋನನ ಮಕ್ಕಳ ದೇವರಾದ ಮಿಲ್ಕೋಮನ್ನೂ ಆರಾಧಿಸಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[before Jerusalem, and for Molech, the abomination of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಸೊಲೊಮೋನನು ಮೋವಾಬಿನ ಅಸಹ್ಯಕರವಾದ ಕೆಮೋಷ್‌ಗೋಸ್ಕ ರವೂ ಅಮ್ಮೋನನ ಮಕ್ಕಳ ಅಸಹ್ಯಕರವಾದ ಮೋಲೆ ಕ್‌ನಿಗೋಸ್ಕರವೂ]]></a:t>
+              <a:t><![CDATA[8. And likewise did he for all his strange wives, which burnt incense and sacrificed unto their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆರೂಸಲೇಮಿಗೆ ಎದುರಾಗಿರುವ ಬೆಟ್ಟದಲ್ಲಿ ಎತ್ತರವಾದ ಸ್ಥಳವನ್ನು ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಆದರೂ ನನ್ನ ಆಜ್ಞೆಗಳನ್ನೂ ಕಟ್ಟಳೆ ಗಳನ್ನೂ ಕೈಕೊಂಡದ್ದರಿಂದ ನಾನು ಆದು ತೆಗೆದು ಕೊಂಡ ನನ್ನ ಸೇವಕನಾದ]]></a:t>
+              <a:t><![CDATA[9. And the LORD was angry with Solomon, because his heart was turned from the LORD God of Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಅರಸನಾದ ಸೊಲೊಮೋನನು ಫರೋಹನ ಮಗಳಲ್ಲದೆ ಅನ್ಯ ಜನಾಂಗಗಳ ಸ್ತ್ರೀಯರಾದ--ಮೋವಾಬ್ಯರು ಅಮ್ಮೋನ್ಯರು ಎದೋ ಮ್ಯರು ಚೀದೋನ್ಯರು]]></a:t>
+              <a:t><![CDATA[1. But king Solomon loved many strange women, together with the daughter of Pharaoh, women of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾವೀದನಿಗೋಸ್ಕರ ನಾನು ಅವನ ಕೈಯಿಂದ ರಾಜ್ಯವನ್ನೆಲ್ಲಾ ತೆಗೆದು ಕೊಳ್ಳದೆ ಅವನ ಜೀವಮಾನದ ಸಕಲ ದಿವಸಗಳಲ್ಲಿ ಅವನನ್ನು]]></a:t>
+              <a:t><![CDATA[which had appeared unto him twice,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಭುವಾಗಿ ಇರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[10. And had commanded him concerning this thing, that he should not go after other gods: but he kept]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಇದೇ ಪ್ರಕಾರ ತಮ್ಮ ದೇವರುಗಳಿಗೆ ಧೂಪವನ್ನು ಸುಟ್ಟು ಬಲಿಗಳನ್ನು ಅರ್ಪಿಸುವ ತನ್ನ ಅನ್ಯ ಜಾತಿಯ ಸಮಸ್ತ]]></a:t>
+              <a:t><![CDATA[not that which the LORD commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪತ್ನಿಯರಿಗೋಸ್ಕರವೂ ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[11. Wherefore the LORD said unto Solomon, Forasmuch as this is done of you, and you have not kept my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದಕಾರಣ ಸೊಲೊಮೋನನಿಗೆ ಎರಡು ಸಾರಿ ಪ್ರತ್ಯಕ್ಷನಾದ ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನ ಕಡೆಯಿಂದ ಅವನ ಹೃದಯವು]]></a:t>
+              <a:t><![CDATA[covenant and my statutes, which I have commanded you, I will surely rend the kingdom from you, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರುಗಿಹೋದದರಿಂದ ಕರ್ತನು ಅವನ ಮೇಲೆ ಕೋಪಿಸಿಕೊಂಡಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[will give it to your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆದರೆ ನಾನು ಅವನ ಮಗನ ಕೈಯಿಂದ ರಾಜ್ಯವನ್ನು ತಕ್ಕೊಂಡು ಅದರಲ್ಲಿ ಹತ್ತು ಗೋತ್ರಗಳನ್ನು ನಿನಗೆ ಕೊಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[12. Notwithstanding in your days I will not do it for David your father's sake: but I will rend it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅನ್ಯ ದೇವರುಗಳ ಹಿಂದೆ ಹೋಗಬಾರದೆಂದು ಆತನು ಇದನ್ನು ಕುರಿತು ಅವನಿಗೆ ಆಜ್ಞಾಪಿಸಿದ್ದನು. ಆದರೆ ಕರ್ತನು ಆಜ್ಞಾಪಿಸಿ]]></a:t>
+              <a:t><![CDATA[out of the hand of your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ದನ್ನು ಅವನು ಕೈಕೊಳ್ಳದೆ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless I will not rend away all the kingdom; but will give one tribe to your son for David]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಅಲ್ಲಿ ನನ್ನ ಹೆಸರನ್ನಿಡಲು ನಾನು ಆದುಕೊಂಡ ಪಟ್ಟಣವಾದ ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ನನ್ನ ಮುಂದೆ ನನ್ನ ಸೇವಕನಾದ ದಾವೀದನಿಗೆ]]></a:t>
+              <a:t><![CDATA[my servant's sake, and for Jerusalem's sake which I have chosen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿತ್ತಿಯರನ್ನೂ ಮೋಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[Moabites, Ammonites, Edomites, Zidonians, and Hittites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾವಾಗಲೂ ಬೆಳಕು ಉಂಟಾಗುವ ಹಾಗೆ ಅವನ ಮಗನಿಗೆ ಒಂದು ಗೋತ್ರ ವನ್ನು ಕೊಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[14. And the LORD stirred up an adversary unto Solomon, Hadad the Edomite: he was of the king's seed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆದಕಾರಣ ಕರ್ತನು ಸೊಲೊಮೋನನಿಗೆ--ನೀನು ಹೀಗೆ ನಡೆದು ನಾನು ನಿನಗೆ ಆಜ್ಞಾಪಿಸಿದ ಒಡಂಬಡಿಕೆಯನ್ನೂ ನನ್ನ ಕಟ್ಟಳೆಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[in Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೈಕೊಳ್ಳದೆ ಹೋದದರಿಂದ ನಿಶ್ಚಯ ವಾಗಿ ನಾನು ರಾಜ್ಯವನ್ನು ನಿನ್ನಿಂದ ಕಸಕೊಂಡು ಅದನ್ನು ನಿನ್ನ ಸೇವಕನಿಗೆ ಕೊಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[15. For it came to pass, when David was in Edom, and Joab the captain of the host was gone up to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಇದಲ್ಲದೆ ನಾನು ನಿನ್ನನ್ನು ತಕ್ಕೊಂಡು ನೀನು ನಿನ್ನ ಪ್ರಾಣವು ಇಚ್ಚೈಸುವದೆಲ್ಲವನ್ನು ಆಳುವಂತೆ ಮಾಡಿ ಇಸ್ರಾಯೇಲಿನ]]></a:t>
+              <a:t><![CDATA[bury the slain, after he had smitten every male in Edom;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಅರಸನಾ ಗಿರುವಿ.]]></a:t>
+              <a:t><![CDATA[16. (For six months did Joab remain there with all Israel, until he had cut off every male in Edom:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆದರೆ ನಿನ್ನ ತಂದೆಯಾದ ದಾವೀದನಿಗೋಸ್ಕರ ನಿನ್ನ ಕಾಲ ದಲ್ಲಿ ನಾನು ಇದನ್ನು ಮಾಡದೆ ನಿನ್ನ ಮಗನ ಕೈಯೊಳಗಿಂದ ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[17. That Hadad fled, he and certain Edomites of his father's servants with him, to go into Egypt;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಸಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[Hadad being yet a little child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ನಾನು ನಿನಗೆ ಆಜ್ಞಾಪಿಸಿದ್ದೆಲ್ಲಾ ನೀನು ಕೇಳಿ ನನ್ನ ಮಾರ್ಗಗಳಲ್ಲಿ ನಡೆದು ನನ್ನ ಸೇವಕನಾದ ದಾವೀದನು ಮಾಡಿದ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[18. And they arose out of Midian, and came to Paran: and they took men with them out of Paran, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಕಟ್ಟಳೆಗಳನ್ನೂ ಆಜ್ಞೆಗಳನ್ನೂ ಕೈಕೊಂಡು ನನ್ನ ದೃಷ್ಟಿಗೆ ಯಥಾರ್ಥ ವಾದದ್ದನ್ನು ಮಾಡಿದರೆ ನಾನು ನಿನ್ನ ಸಂಗಡ ಇದ್ದು]]></a:t>
+              <a:t><![CDATA[they came to Egypt, unto Pharaoh king of Egypt; which gave him an house, and appointed him victuals,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾವೀದನಿಗೋಸ್ಕರ ಕಟ್ಟಿದ ಹಾಗೆ ನಿನಗೆ ಸ್ಥಿರವಾದ ಮನೆಯನ್ನು ಕಟ್ಟಿ ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ನಿನಗೆ ಕೊಡು ವೆನು.]]></a:t>
+              <a:t><![CDATA[and gave him land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಈ ಜನಾಂಗಗಳನ್ನು ಕುರಿತು ಕರ್ತನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಿಗೆ--ನಿಮಗೂ ಅವರಿಗೂ ಕೊಟ್ಟುಕೊಳ್ಳುವದು ಇರಬಾರದು, ಅವರು]]></a:t>
+              <a:t><![CDATA[2. Of the nations concerning which the LORD said unto the children of Israel, All of you shall not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ರಾಜ್ಯವನ್ನೆಲ್ಲಾ ನಾನು ಕಸಕೊಳ್ಳದೆ ನನ್ನ ಸೇವಕನಾದ ದಾವೀದನಿಗೋಸ್ಕರವಾಗಿಯೂ ನಾನು ಆದುಕೊಂಡ]]></a:t>
+              <a:t><![CDATA[19. And Hadad found great favour in the sight of Pharaoh, so that he gave him to wife the sister of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆರೂಸಲೇಮಿಗೋಸ್ಕರವಾಗಿಯೂ ನಿನ್ನ ಮಗನಿಗೆ ಒಂದು ಗೋತ್ರವನ್ನು ಕೊಡುವೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[his own wife, the sister of Tahpenes the queen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಇದಕ್ಕೋಸ್ಕರ ದಾವೀದನ ಸಂತತಿಯನ್ನು ಬಾಧಿಸುವೆನು; ಆದರೆ ನಿರಂತರವಾಗಿ ಅಲ್ಲ ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[20. And the sister of Tahpenes bare him Genubath his son, whom Tahpenes weaned in Pharaoh's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆಗ ಕರ್ತನು ಎದೋಮ್ಯನಾದ ಹದದನನ್ನು ಸೊಲೊಮೋನನಿಗೆ ಶತ್ರುವಾಗಿರಲು ಎಬ್ಬಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[and Genubath was in Pharaoh's household among the sons of Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಇದರ ನಿಮಿತ್ತ ಸೊಲೊಮೋನನು ಯಾರೊ ಬ್ಬಾಮನನ್ನು ಕೊಲ್ಲಲು ಹುಡುಕಿದನು; ಆದದರಿಂದ ಯಾರೊಬ್ಬಾಮನು ಎದ್ದು ಐಗುಪ್ತದ]]></a:t>
+              <a:t><![CDATA[21. And when Hadad heard in Egypt that David slept with his fathers, and that Joab the captain of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನಾದ ಶೀಷಕನ ಬಳಿಗೆ ಐಗುಪ್ತಕ್ಕೆ ಓಡಿಹೋಗಿ ಸೊಲೊ ಮೋನನು ಸಾಯುವ ವರೆಗೂ ಐಗುಪ್ತದಲ್ಲಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[the host was dead, Hadad said to Pharaoh, Let me depart, that I may go to mine own country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅವನು ಎದೋಮಿನಲ್ಲಿ ಅರಸನ ಸಂತತಿಯವನಾಗಿದ್ದನು. ಹೇಗಂದರೆ, ದಾವೀದನು ಎದೋಮಿನಲ್ಲಿ ರುವಾಗ ಸೈನ್ಯಾಧಿಪತಿಯಾದ ಯೋವಾಬನು]]></a:t>
+              <a:t><![CDATA[22. Then Pharaoh said unto him, But what have you lacked with me, that, behold, you seek to go to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದೋ ಮಿನಲ್ಲಿ ಗಂಡಸರೆಲ್ಲರನ್ನೂ ಕೊಂದುಹಾಕಿದ ತರು ವಾಯ]]></a:t>
+              <a:t><![CDATA[yours own country? And he answered, Nothing: nevertheless let me go in any way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕೊಂದು ಹಾಕಲ್ಪಟ್ಟವರನ್ನು ಹೂಣಿಡಲು ಹೋದಾಗ ಹದದನು ಇನ್ನೂ ಚಿಕ್ಕ ಹುಡುಗನಾಗಿದ್ದು ಅವನೂ ಅವನ ಸಂಗಡ ಅವನ ತಂದೆಯ ಸೇವಕ]]></a:t>
+              <a:t><![CDATA[23. And God stirred him up another adversary, Rezon the son of Eliadah, which fled from his lord]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಾದ ಎದೋಮ್ಯರಲ್ಲಿ ಕೆಲವರೂ ಗುಪ್ತದಲ್ಲಿ ಪ್ರವೇಶಿಸಲು ಓಡಿಹೋದರು.]]></a:t>
+              <a:t><![CDATA[Hadadezer king of Zobah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಶ್ಚಯವಾಗಿ ನಿಮ್ಮ ಹೃದಯವನ್ನು ತಮ್ಮ ದೇವರುಗಳ ಕಡೆಗೆ ತಿರುಗಿಸುವರು ಎಂದು ಹೇಳಿದ್ದನು. ಆದರೆ ಸೊಲೊಮೋನನು ಪ್ರೀತಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[go in to them, neither shall they come in unto you: for surely they will turn away your heart after]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಸೊಲೊಮೋನನ ಉಳಿದ ಕ್ರಿಯೆಗಳೂ ಅವನು ಮಾಡಿದ್ದೆಲ್ಲವೂ ಅವನ ಜ್ಞಾನವೂ ಸೊಲೊಮೋನನ ಕ್ರಿಯೆಗಳ ಪುಸ್ತಕದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[24. And he gathered men unto him, and became captain over a band, when David slew them of Zobah: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರೆಯಲ್ಪಡಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[they went to Damascus, and dwelt therein, and reigned in Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಯೋವಾಬನು ಎದೋಮಿನಲ್ಲಿರುವ ಗಂಡಸರೆಲ್ಲರನ್ನು ಸಂಹರಿಸುವ ವರೆಗೂ ಇಸ್ರಾಯೇಲಿನ ಸಮಸ್ತ ಸೈನ್ಯದ ಸಂಗಡ ಅಲ್ಲಿ ಆರು]]></a:t>
+              <a:t><![CDATA[25. And he was an adversary to Israel all the days of Solomon, beside the mischief that Hadad did:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಂಗಳು ಇದ್ದನು.]]></a:t>
+              <a:t><![CDATA[and he abhorred Israel, and reigned over Syria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಸೊಲೊಮೋನನು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ಸಮಸ್ತ ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಆಳಿದ ದಿವಸಗಳು ನಾಲ್ವತ್ತು ವರುಷಗಳಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[26. And Jeroboam the son of Nebat, an Ephrathite of Zereda, Solomon's servant, whose mother's name]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆದರೆ ಹದದನೂ ಅವನ ಸಂಗಡ ಇರುವವರೂ ಮಿದ್ಯಾನನ್ನು ಬಿಟ್ಟು ಪಾರಾನಿಗೆ ಬಂದು ಅಲ್ಲಿಂದ ಮನುಷ್ಯರನ್ನು ತೆಗೆದುಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[was Zeruah, a widow woman, even he lifted up his hand against the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಐಗುಪ್ತದಲ್ಲಿ ಪ್ರವೇಶಿಸಿ ಐಗುಪ್ತದ ಅರಸನಾದ ಫರೋಹನ ಬಳಿಗೆ ಬಂದರು. ಅವನು ಇವನಿಗೆ ಮನೆಯನ್ನು ಕೊಟ್ಟು ಆಹಾರವನ್ನು ನೇಮಿಸಿ]]></a:t>
+              <a:t><![CDATA[27. And this was the cause that he lifted up his hand against the king: Solomon built Millo, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭೂಮಿಯನ್ನು ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[repaired the breaches of the city of David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಸೊಲೊಮೋನನು ತನ್ನ ಪಿತೃ ಗಳ ಸಂಗಡ ಮಲಗಿದನು; ಅವನು ತನ್ನ ತಂದೆ ಯಾದ ದಾವೀದನ ಪಟ್ಟಣದಲ್ಲಿ ಹೂಣಲ್ಪಟ್ಟನು; ಅವನ ಮಗನಾದ]]></a:t>
+              <a:t><![CDATA[28. And the man Jeroboam was a mighty man of valour: and Solomon seeing the young man that he was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರೆಹಬ್ಬಾಮನು ಅವನಿಗೆ ಬದಲಾಗಿ ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[industrious, he made him ruler over all the charge of the house of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವರನ್ನು ಅಂಟಿಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[their gods: Solomon clave unto these in love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +18453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಇದಲ್ಲದೆ ಹದದನು ಫರೋಹನ ದೃಷ್ಟಿಯಲ್ಲಿ ಅತಿ ಕೃಪೆಯನ್ನು ಹೊಂದಿ ದನು. ಏನಂದರೆ, ಅವನು ರಾಣಿಯಾಗಿರುವ ತನ್ನ ಹೆಂಡತಿಯಾದ]]></a:t>
+              <a:t><![CDATA[29. And it came to pass at that time when Jeroboam went out of Jerusalem, that the prophet Ahijah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +18585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಖ್ಪೆನೇಸ್‌ಯೆಂಬವಳ ಸಹೋ ದರಿಯನ್ನು ಅವನಿಗೆ ಹೆಂಡತಿಯಾಗಿ ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[the Shilonite found him in the way; and he had clad himself with a new garment; and they two were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +18717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ತಖ್ಪೆನೇಸ್‌ ಸಹೋದರಿಯು ಅವನಿಗೆ ಗೆನುಬ ತನೆಂಬ ಮಗನನ್ನು ಹೆತ್ತಳು. ತಖ್ಪೆನೇಸ್‌ ಇವನನ್ನು ಫರೋಹನ ಮನೆಯಲ್ಲಿ ಮೊಲೆ]]></a:t>
+              <a:t><![CDATA[alone in the field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +18849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಡಿಸಿದಳು. ಗೆನುಬತನು ಫರೋಹನ ಮನೆಯಲ್ಲಿ ಅವನ ಮಕ್ಕಳ ಸಂಗಡ ಇದ್ದನು.]]></a:t>
+              <a:t><![CDATA[30. And Ahijah caught the new garment that was on him, and rent it in twelve pieces:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +18981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆದರೆ ದಾವೀದನು ತನ್ನ ಪಿತೃಗಳ ಸಂಗಡ ಮಲಗಿದ್ದಾನೆಂದೂ ಸೈನ್ಯಾಧಿಪತಿಯಾದ ಯೋವಾಬನು ಸತ್ತುಹೋದನೆಂದೂ ಹದದನು]]></a:t>
+              <a:t><![CDATA[31. And he said to Jeroboam, Take you ten pieces: for thus says the LORD, the God of Israel, Behold,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +19113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಐಗುಪ್ತದಲ್ಲಿ ಕೇಳಿ ಫರೋಹನಿಗೆ--ನಾನು ನನ್ನ ದೇಶಕ್ಕೆ ಹೋಗುವ ಹಾಗೆ ನನ್ನನ್ನು ಕಳುಹಿಸು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[I will rend the kingdom out of the hand of Solomon, and will give ten tribes to you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +19245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಫರೋಹನು ಅವನಿಗೆ -- ಯಾಕೆ? ಇಗೋ, ನೀನು ನಿನ್ನ ದೇಶಕ್ಕೆ ಹೋಗಬೇಕೆಂಬುವ ಹಾಗೆ ನೀನು ನನ್ನ ಸಂಗಡ ಇರುವಾಗ ನಿನಗೆ ಏನು]]></a:t>
+              <a:t><![CDATA[32. (But he shall have one tribe for my servant David's sake, and for Jerusalem's sake, the city]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +19377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊರತೆಯಾಯಿತು ಅಂದಾಗ ಅವನು--ಏನೂ ಇಲ್ಲ; ಆದರೆ ಹೇಗಾದರೂ ನಾನು ಅಲ್ಲಿಗೆ ಹೋಗುತ್ತೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[which I have chosen out of all the tribes of Israel:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19146,51 +19509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಇದಲ್ಲದೆ ದೇವರು ಮತ್ತೊಬ್ಬ ಶತ್ರುವನ್ನು ಅವನ ಮೇಲೆ ಎಬ್ಬಿಸಿದನು. ಅವನು ಯಾರಂದರೆ ಚೋಬದ ಅರಸನಾದ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[33. Because that they have forsaken me, and have worshipped Ashtoreth the goddess of the Zidonians,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19278,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಜಮಾನನಾಗಿರುವ ಹದದೇಜರ ನನ್ನು ಬಿಟ್ಟು ಓಡಿಹೋದ ಎಲ್ಯದಾವನ ಮಗನಾದ ರೆಜೋನನು.]]></a:t>
+              <a:t><![CDATA[Chemosh the god of the Moabites, and Milcom the god of the children of Ammon, and have not walked in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19410,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅವನಿಗೆ ಅರಸುಗಳ ಕುಮಾರ್ತೆಯರಾದ ಏಳು ನೂರು ಮಂದಿ ಪತ್ನಿಯರೂ ಮುನ್ನೂರು ಮಂದಿ ಉಪಪತ್ನಿಗಳೂ ಇದ್ದರು. ಅವನ ಪತ್ನಿಯರು]]></a:t>
+              <a:t><![CDATA[3. And he had seven hundred wives, princesses, and three hundred concubines: and his wives turned]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19542,51 +19905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ದಾವೀದನು ಚೋಬದ ಜನರನ್ನು ಸಂಹರಿಸುವಾಗ ಇವನು ಮನುಷ್ಯರನ್ನು ತನ್ನ ಬಳಿಯಲ್ಲಿ ಕೂಡಿಸಿಕೊಂಡು ಒಂದು ಗುಂಪಿಗೆ]]></a:t>
+              <a:t><![CDATA[my ways, to do that which is right in mine eyes, and to keep my statutes and my judgments, as did]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19674,51 +20037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಧಿಪತಿಯಾದನು. ಇವನು ಅವರ ಸಂಗಡ ದಮಸ್ಕಕ್ಕೆ ಹೋಗಿ ಅಲ್ಲಿ ವಾಸಿಸಿ ದಮಸ್ಕದಲ್ಲಿ ಆಳುತ್ತಾ ಇದ್ದನು.]]></a:t>
+              <a:t><![CDATA[David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19806,51 +20169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಹದದನು ಮಾಡಿದ ಕೇಡು ಹೊರತಾಗಿ ಇವನು ಸೊಲೊ ಮೋನನ ದಿವಸಗಳಲ್ಲೆಲ್ಲಾ ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ಶತ್ರು ವಾಗಿದ್ದನು. ಅವನು]]></a:t>
+              <a:t><![CDATA[34. Nevertheless I will not take the whole kingdom out of his hand: but I will make him prince all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19938,51 +20301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಹಗೆ ಮಾಡಿ ಅರಾಮ್‌ ದೇಶವನ್ನು ಆಳುತ್ತಾ ಇದ್ದನು.]]></a:t>
+              <a:t><![CDATA[the days of his life for David my servant's sake, whom I chose, because he kept my commandments and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20070,51 +20433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಇದಲ್ಲದೆ ಚರೇದ ಪಟ್ಟಣದ ಎಫ್ರಾತ್ಯನಾದ ನೆಬಾಟನ ಮಗನಾದ ಯಾರೊಬ್ಬಾಮನು ಇದ್ದನು; ಚೆರೂಯಳೆಂಬ ವಿಧವೆಯಾದ ಸ್ತ್ರೀ]]></a:t>
+              <a:t><![CDATA[my statutes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20202,51 +20565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ ತಾಯಿ ಯು; ಅವನು ಸೊಲೊಮೋನನ ಸೇವಕನು; ಇವನು ಅರಸನಿಗೆ ವಿರೋಧವಾಗಿ ತನ್ನ ಕೈಯನ್ನೆತ್ತಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[35. But I will take the kingdom out of his son's hand, and will give it unto you, even ten tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20334,51 +20697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಅವನು ಅರಸನಿಗೆ ವಿರೋಧವಾಗಿ ತನ್ನ ಕೈಯನ್ನು ಎತ್ತಿದ ಕಾರಣವೇನಂದರೆ, ಸೊಲೊಮೋನನು ಮಿಲ್ಲೋಕೋಟೆಯನ್ನು ಕಟ್ಟಿಸಿ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[36. And unto his son will I give one tribe, that David my servant may have a light always before me]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20466,51 +20829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದೆಯಾದ ದಾವೀದನ ಪಟ್ಟಣದಲ್ಲಿ ಬಿದ್ದುಹೋದವುಗಳನ್ನು ಕಟ್ಟಿ ಸುತ್ತಿರುವಾಗ]]></a:t>
+              <a:t><![CDATA[in Jerusalem, the city which I have chosen me to put my name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20598,51 +20961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಯಾರೊಬ್ಬಾಮನು ಪರಾಕ್ರಮ ಶಾಲಿಯಾಗಿರುವದರಿಂದ ಸೊಲೊಮೋನನು--ಈ ಯೌವನಸ್ಥನು ಕೆಲಸ ಮಾಡತಕ್ಕವನೆಂದು ನೋಡಿ ಯೋಸೇಫನ ಮನೆಯ]]></a:t>
+              <a:t><![CDATA[37. And I will take you, and you shall reign according to all that your soul desires, and shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20730,51 +21093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮಸ್ತ ಕಾರ್ಯಗಳ ಮೇಲೆ ಅವನನ್ನು ಅಧಿಪತಿಯಾಗಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[king over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20862,51 +21225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನ ಹೃದಯವನ್ನು ತಿರುಗಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[away his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20994,51 +21357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಆ ಕಾಲದಲ್ಲಿ ಏನಾಯಿತಂದರೆ, ಯಾರೊಬ್ಬಾಮನು ಯೆರೊಸಲೇಮಿ ನೊಳಗಿಂದ ಹೊರಟು ಹೋಗುವಾಗ ಶೀಲೋನ್ಯ ನಾದ ಅಹೀಯನೆಂಬ]]></a:t>
+              <a:t><![CDATA[38. And it shall be, if you will hearken unto all that I command you, and will walk in my ways, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21126,51 +21489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರವಾದಿಯು ಅವನನ್ನು ಹಾದಿ ಯಲ್ಲಿ ಕಂಡನು.]]></a:t>
+              <a:t><![CDATA[do that is right in my sight, to keep my statutes and my commandments, as David my servant did; that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21258,51 +21621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಅವನು ಹೊಸ ವಸ್ತ್ರವನ್ನು ಹೊದ್ದು ಕೊಂಡಿದ್ದನು. ಅವರಿಬ್ಬರೂ ಹೊಲದಲ್ಲಿ ಒಂಟಿಯಾ ಗಿದ್ದರು. ಆಗ ಅಹೀಯನು ತನ್ನ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[I will be with you, and build you a sure house, as I built for David, and will give Israel unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21390,51 +21753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರುವ ವಸ್ತ್ರವನ್ನು ಹಿಡಿದು ಹನ್ನೆರಡು ತುಂಡುಗಳಾಗಿ ಹರಿದು ಯಾರೊಬ್ಬಾಮನಿಗೆ--ಈ ಹತ್ತು ತುಂಡುಗಳನ್ನು ನೀನು ತೆಗೆದುಕೋ.]]></a:t>
+              <a:t><![CDATA[39. And I will for this afflict the seed of David, but not for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21522,51 +21885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಇದಕ್ಕೆ ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನು--ಇಗೋ, ನಾನು ಸೊಲೊಮೋನನ ಕೈ ಯಿಂದ ರಾಜ್ಯವನ್ನು ಕಿತ್ತುಕೊಂಡು ಹತ್ತು ಗೋತ್ರ]]></a:t>
+              <a:t><![CDATA[40. Solomon sought therefore to kill Jeroboam. And Jeroboam arose, and fled into Egypt, unto Shishak]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21654,51 +22017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಳನ್ನು ನಿನಗೆ ಕೊಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[king of Egypt, and was in Egypt until the death of Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21786,51 +22149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. (ನನ್ನ ಸೇವಕನಾದ ದಾವೀದನಿಗೋಸ್ಕರವೂ ಇಸ್ರಾಯೇಲಿನ ಸಮಸ್ತ ಗೋತ್ರಗಳಿಂದ ನಾನು ಆದುಕೊಂಡ ಪಟ್ಟಣವಾದ]]></a:t>
+              <a:t><![CDATA[41. And the rest of the acts of Solomon, and all that he did, and his wisdom, are they not written]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21918,51 +22281,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆರೂಸಲೇಮಿಗೋಸ್ಕರವೂ ಅವನಿಗೆ ಒಂದು ಗೋತ್ರ ಇರುವದು.)]]></a:t>
+              <a:t><![CDATA[in the book of the acts of Solomon?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And the time that Solomon reigned in Jerusalem over all Israel was forty years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And Solomon slept with his fathers, and was buried in the city of David his father: and Rehoboam]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22050,51 +22677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಸೊಲೊಮೋನನು ಮುದುಕನಾದ ಕಾಲದಲ್ಲಿ ಏನಾಯಿತಂದರೆ, ಅವನ ಪತ್ನಿಯರು ಅನ್ಯದೇವರುಗಳ ಕಡೆಗೆ ಅವನ ಹೃದಯವನ್ನು ತಿರುಗ]]></a:t>
+              <a:t><![CDATA[4. For it came to pass, when Solomon was old, that his wives turned away his heart after other gods:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22110,92 +22737,224 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[his son reigned in his position.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme16">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme16">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22221,51 +22980,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme16">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22396,51 +23155,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>87</Slides>
+  <Slides>90</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>